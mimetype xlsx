--- v0 (2026-03-27)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="680" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1394" uniqueCount="751">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -353,305 +353,610 @@
   <si>
     <t>8552</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8552/09032026_070.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTO E PROVENTO, ESTABELECE AS RESPECTIVAS TABELAS DE VALORES E DÁ OUTRAS PROVIDĖNCIAS.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8562/09032026_072.pdf</t>
   </si>
   <si>
     <t>ALTERA A PORCENTAGEM DA GRATIFICAÇÃO DISPOSTA NO PARÁGRAFO UNICO DO ARTIGO 4º DA LEI N 1.622.</t>
   </si>
   <si>
+    <t>8688</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8688/01042026_058.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DE REDAÇÃO DO ARTIGO 2º DA LEI № 1652.</t>
+  </si>
+  <si>
+    <t>8689</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8689/01042026_059.pdf</t>
+  </si>
+  <si>
+    <t>8712</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8712/01042026_060.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE TRANSFORMAÇÃO DA DIRETORIA DE SERVIÇO DE ADMINISTRAÇAO E FINANÇAS A NÍVEL DE DEPARTAMENTO, TRANSFORMA UM EMPREGO DE DIRETOR DE SERVIÇO EM DIRETOR DE DEPARTAMENTO, CONCEDE GRATIFICAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8694</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8694/01042026_061.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REVOGAÇÃO DA LEI Nº 1.603 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8671</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8671/01042026_051.pdf</t>
+  </si>
+  <si>
+    <t>ABRE UM CRÉDITO ESPECIAL PARA RESTITUIÇÃO A DIMITRIUS THEODOROS MEGALOMATIDES, DE QUANTIA DEPOSITADA EM CONTA VINCULADA, PARA AQUISIÇÃO DE ÁREA INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>8713</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8713/01042026_062.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE EXTINCAÇÃO DE UM EMPRGO EM COMISSÃO DE ASSESSOR TÉCNICO-DESPORTIVO.</t>
+  </si>
+  <si>
+    <t>8695</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8695/01042026_063.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO EM COMISSÃO, REGIDO PELA C.L.T. E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>8696</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8696/01042026_064.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO E TERMOS ADITIVOS COM A SECRETARIA DE ESTADO DA CULTURA, OBJETIVANDO A FORMAÇÃO DE UM CONSERVATÓRIO MUSICAL:</t>
+  </si>
+  <si>
+    <t>8672</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8672/01042026_052.pdf</t>
+  </si>
+  <si>
+    <t>ABRE UM CRÉDITO SUPLEMENTAR DE CR$ 29.600.000,00, PARA SUPLEMENTAÇÃO DE VERBAS DO ORÇAMENTO VIGENTE</t>
+  </si>
+  <si>
+    <t>8692</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8692/01042026_053.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DESAFETAÇÃO DOS SISTEMAS DE LAZER DO NÚCLEO HABITACIONAL DR. ALVARO BELTRAN DE SOUZA, QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>8674</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8674/01042026_057.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNCIPAL A ALIENAR AÇÕES DE PROPRIEDADE DO MUNICÍPIO Е DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>8693</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8693/01042026_054.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CRIAÇÃO DE 6 (SEIS) EMPREGOS DE MERENDEIRA, A SER REGIDO PELA C.L.Т.</t>
+  </si>
+  <si>
+    <t>8711</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8711/01042026_055.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA RECEBIMENTO DE POSSE DE TERRENO, DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>8673</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8673/01042026_056.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ CELEBRAR CONVENIO COM A FUNDAÇÃO PARA A CONSERVAÇÃO E A PRODUÇÃO FLORESTAL DO ESTADODE SÃO PAULO E FUNDO DE DESENVOLVIMENTO FLORESTAL-FLORESTAR SP, OBJETIVANDO CONFECÇÃO E DISTRIBUIÇÃO DE MUDAS.</t>
+  </si>
+  <si>
+    <t>8667</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8667/01042026_047.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ARTIGO 1° DA LEI № 1.667, DE 13/9/93.</t>
+  </si>
+  <si>
+    <t>8668</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8668/01042026_048.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTO E PROVENTO, ESTABELECE A RESPECTIVA TABELA DE VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8755</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8755/04052026_014.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 1994.</t>
+  </si>
+  <si>
+    <t>8637</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8637/01042026_017.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS A_x000D_
+FUNDO PERDIDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8691</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8691/01042026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTO E PROVENTO ESTABELECE A RESPECTIVA TABELA DE VALORES E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>8759</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8759/04052026_018.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE EXTINÇÃO DO EMPREGO EM COMISSÃO DE ASSESSOR DE OBRAS.</t>
+  </si>
+  <si>
+    <t>8760</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8760/04052026_019.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGOS EM COMISSÃO REGIDOS PELA C.L.T. E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8627</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8627/01042026_009.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE TARIFA DE CONSUMO DE ÁGUA E UTILIZAÇÃO DE REDE DE ESGOTO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>8636</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8636/01042026_016.pdf</t>
+  </si>
+  <si>
+    <t>ABRE UM CRÉDITO SUPLEMENTAR DE CR$ 34.400.000,00 PARA SUPLEMENTAÇÃO DE VERBAS DO ORÇAMENTO_x000D_
+VIGENTE.</t>
+  </si>
+  <si>
+    <t>8756</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8756/04052026_015.pdf</t>
+  </si>
+  <si>
+    <t>ABRE UM CRÉDITO ESPECIAL DE CR$ 400.000,00, PARA AQUISIÇÃO DE UMA LINHA TELEFONICA.</t>
+  </si>
+  <si>
+    <t>8761</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8761/04052026_020.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REVOGAÇÃO DA LEI № 1.334, AUTORIZA A DEVOLUÇÃO DE VALOR, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8757</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8757/04052026_016.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOE PROVENTO, ESTABELECE A RESPECTIVA TABELA DE VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8758</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8758/04052026_017.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE TRANSFORMAÇÃO DE ADICIONAL EM GRATIFICAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8762</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8762/04052026_023.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO CDHU.</t>
+  </si>
+  <si>
+    <t>8763</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8763/04052026_024.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO-CDHU, COM INTERVENIÊNCIA DA SECRETARIA DE ESTADO DA HABITAÇÃO.</t>
+  </si>
+  <si>
     <t>8465</t>
-  </si>
-[...1 lines deleted...]
-    <t>57</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8465/05032026.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de construir as pontes das _x000D_
 ruas José Antonio e Luiz Teixeira, ligando as mesmas ao_x000D_
 núcleo habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8489/09032026_001.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que determine a colocação de pissarra nas ruas do Distrito Industrial, isto com uma certa urgência, pois há Industriais que não conseguem chegar até suas industrias nos dias de chuva.</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8490/09032026_002.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar carpir o mato existente no I Distrito Industrial, bem como estudar as possibilidades de fazer guias e sarjetas nas ruas.</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8493/09032026_007.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que encontre um tempo disponível para percorrer as ruas de nossa_x000D_
 cidade e ver os problemas existentes, o entulho esta tomando conta das ruas, o mato cresce e os buracos no leito viário das_x000D_
 ruas aumenta, sem contar outros problemas de ordem administrativa, que vossa excelência não vê por ficar o tempo todo dentro do gabinete.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8494/09032026_009.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que denomine de ANTONIO GUERRISI o núcleo habitacional de_x000D_
 45 casas, recem construido pelo CDHU.</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8495/09032026_010.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de entrar em contato com profissionais especializados para ministrarem palestras educativas e preventivas para o grave problema da AIDS.</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8496/09032026_011.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providencias no que tange a apressar a entrega das 45 casas construidas pelo CDHU para os mutuários, pois a falta de moradia na cidade é grande e muitas dessas famílias estão em dificuldades.</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8497/09032026_012.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de construir obstáculos nas ruas 1, 2, 3 e 4 do núcleo habitacional "Irmão Franceschi", bem como pavimentar ou colocar pissarra na última rua do citado núcleo.</t>
   </si>
   <si>
     <t>8498</t>
-  </si>
-[...1 lines deleted...]
-    <t>65</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8498/09032026_013.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de entrar em contato com os setores competentes para que as multas de transito aplicadas no município venham para os cofres públicos, a exemplo de outras cidades que já adotaram o sistema, ainda mais que a_x000D_
 fiscalização e segurança continuarão por conta do efetivо da Polícia Militar.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8516/09032026_032.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de conceder o benefício da tarifa zero para a água, para aqueles proprietários que tenham hidrômetros em seus imóveis e que não ultrapassem a quantia mínima de consumo.</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8515/09032026_031.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 denomine de ANTONIO FADINI o Ginásio de Esportes Municipal.</t>
   </si>
   <si>
     <t>8508</t>
-  </si>
-[...1 lines deleted...]
-    <t>68</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8508/09032026_024.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 denomine de GENARO VISCONTI uma rua ou logradouro público de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8509/09032026_025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que determine a realização de pintura de segurança nos obstáculos localizados nos leitos viários das ruas e vias de nossa cidade, bem como a realizanção de pintura nas faixas indicativas pintadas no leito das ruas.</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8510/09032026_026.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de contratar mais um mecânico_x000D_
 especializado em motores Diesel e máquinas operatrizes para trabalhar na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>8511</t>
-  </si>
-[...1 lines deleted...]
-    <t>71</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8511/09032026_027.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidade de construir um lanchodromo em_x000D_
 nosso jardim municipal e um na área de nossa práia.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8512/09032026_028.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de de destinar um prédio da Prefeitura para servir como alojamento da Polícia Militar.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8513/09032026_029.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que determine ao setor competente o nivelamento do final da rua Campos Sales, proximo ao núcleo habitacional Jardim Alvorada, pois ficou no leito da rua um lombo de piçarra que impede o tráfego.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8517/09032026_033.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que continue a fazer os serviços de recolhimento de entulhos e dejetos de quintais das ruas da cidade pela Prefeitura Municipal, pois a cidade não dispõe de empresas com essa especialidade para realização dos serviços.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8518/09032026_034.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências quanto a realização dos serviços da rede de esgoto da rua Lourenço Netto de Almeida Prado, localizada no Jardim Bica de Pedra (loteamento).</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8519/09032026_035.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências para a colocação de braços de iluminação pública na rua Lourenço Netto de Almeida Prado, localizada no loteamento Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8520/09032026_036.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências no que tange a determinar a limpeza do terreno ao lado do embarcador do Ferry-Boats, bem como a sua conservação, e se possível a construção de uma praça no local.</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8521/09032026_037.pdf</t>
@@ -936,50 +1241,640 @@
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar pintar os obstáculos existentes no leito viário das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8566/09032026_081.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências no que tange a proceder a abertura da Travessa 21 de Abril, ligando-a a rua Floriano Peixoto.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8569/09032026_082.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que determine a recolocação das traves no campo de futebol do bairro do campinho.</t>
+  </si>
+  <si>
+    <t>8698</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8698/01042026_066.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que determine ao setor competente da Prefeitura no sentido de que também os buracos localizados no início da rua 13 de Maio.</t>
+  </si>
+  <si>
+    <t>8699</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8699/01042026_067.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que mande tampar os buracos que são abertos nas ruas por ocasião das ligações de rede de esgotos, com o pavimento adequado.</t>
+  </si>
+  <si>
+    <t>8700</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8700/01042026_068.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que mande completar com blokrets o início da Av. Comendador José Maria de Almeida Prado próximo a fábrica dos Irmãos Claudio.</t>
+  </si>
+  <si>
+    <t>8701</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8701/01042026_069.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que forneça calçados e boné para os funcionários municipais que prestam serviços como trabalhadores braçais.</t>
+  </si>
+  <si>
+    <t>8702</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8702/01042026_070.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar pintar externamente o prédio da Prefeitura e Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>8703</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8703/01042026_071.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades, junto ao setor de saúde do município e encontre uma saida para o problema dos cachorros vadios que perambulam pelas ruas de nossa cidade, em sua grande maioria são animais doentes e isto é um risco para a população, principalmente a população infantil.</t>
+  </si>
+  <si>
+    <t>8704</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8704/01042026_072.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de construir um centro cultural, abrigando um cine-teatro no imóvel de propriedade do município localizado na rua Rui Barbosa, em frente a Nossa Caixa -Nosso Banco.</t>
+  </si>
+  <si>
+    <t>8705</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8705/01042026_073.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar pintar de branco as árvores e guias da nossa praça central, praça São Benedito, demais praça da cidade, e principais ruas, bem como da área de nossa práia, estes serviços deverão ser realizados para embelezar a cidade para o dia do aniversário de emancipação político administrativa e se possível, manter a pintura sempre conservada, a exemplo de outras cidades da região.</t>
+  </si>
+  <si>
+    <t>8706</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8706/01042026_074.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que determine a realização de limpeza na rua 1 do núcleo habitacional "Irmãos Franceschi", pois em virtude das obras realizadas pela Prefeitura referida rua ficou cheia de entulhos e terra.</t>
+  </si>
+  <si>
+    <t>8707</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8707/01042026_075.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que determine a realização de reforma na pista de cooper localizada na área de nossa práia, a pista apresenta desniveis causados pela exorradas das chuvas e há locais sem pó de pedrisco. A pista é bastante utilizada e pode ocasionar contusões nos usuários.</t>
+  </si>
+  <si>
+    <t>8654</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8654/01042026_034.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de extender o calçadão que margeia a Av. Jorge Chammas, que liga Itapuí a área de nossa práia, em toda a sua extensão, isto se faz necessário pois com a aproximação do verão, principalmente nos finais de semana, muitos pedestres disputam com os veículos o leito viário da estrada, podendo ocorrer acidentes de grandes proporções.</t>
+  </si>
+  <si>
+    <t>8655</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8655/01042026_035.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que denomine a práia municipal de nossa cidade de: "PRÁIA MUNICIPAL PREFEITO FRANCISCO CESNIK".</t>
+  </si>
+  <si>
+    <t>8656</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8656/01042026_036.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de enviar uma verba a título de ajuda ao Hospital Espírita de Marília, para que referido orgão assistencial preste atendimento a população carente de nosso município.</t>
+  </si>
+  <si>
+    <t>8657</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8657/01042026_037.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de fazer coincidir as aberturas dos canteiros central da Av. Comendador José Maria de Almeida Prado, com as ruas que descem em cruzamento, facilitando o acesso ao núcleo habitacional e Vila Robertão.</t>
+  </si>
+  <si>
+    <t>8658</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8658/01042026_038.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de realizar as obras de contenção a fim de que as águas pluviais não atinjam, em forma de enchorradas, o núcleo habitacional "Waldomiro Guarinon".</t>
+  </si>
+  <si>
+    <t>8659</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8659/01042026_039.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que determine a colocação das placas com os nomes das ruas, nas ruas que as mesmas não estão colocadas, principalmente nos nucleos habitacionais.</t>
+  </si>
+  <si>
+    <t>8660</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8660/01042026_040.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que contrate mais médicos para atender a população, tendo em vista que a Administração esta construindo um pronto socorro municipal para melhor atender o povo.</t>
+  </si>
+  <si>
+    <t>8661</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8661/01042026_041.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de quе dê sequência a iniciativa tão bem apresentada relativa ao projeto nutricional do trabalhador rural de nossa cidade.</t>
+  </si>
+  <si>
+    <t>8662</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8662/01042026_042.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de extender a iluminação pública margeando a via de acesso Prefeito Alberto Massoni, nas proximidades do Distrito Industrial, extendendo o benefício também para aquela área.</t>
+  </si>
+  <si>
+    <t>8663</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8663/01042026_043.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de fazer uma galeria para captação das águas pluviais na Av. Jorge Chammas, em frente a rua Elísio Valentim.</t>
+  </si>
+  <si>
+    <t>8664</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8664/01042026_044.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências junto aos orgãos responsaveis pelo transito de nossa cidade e promova a sinalização adequada das ruas de Itapuí.</t>
+  </si>
+  <si>
+    <t>8665</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8665/01042026_045.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que extenda a iluminação pública no início da via de acesso que liga Itapuí a Bariri, nas proximidades do abatedouro Polifrigor, com o objetivo de proporcionar segurança aos funcionários da empresа.</t>
+  </si>
+  <si>
+    <t>8666</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8666/01042026_046.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que mande consertar os acostamentos da via de acesso que liga Itapuí ao Porto Fluvial.</t>
+  </si>
+  <si>
+    <t>8669</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8669/01042026_049.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de destinar uma verba para manutenção e funcionamento do APAE de nossa cidade.</t>
+  </si>
+  <si>
+    <t>8670</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8670/01042026_050.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de instituir o TIKET REFEIÇÃO aos funcionários municipais.</t>
+  </si>
+  <si>
+    <t>8646</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8646/01042026_026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de determinar a realização das obras necessárias a fim de que a erosão que se forma na rua Conessa, de fronte com a rua Luiz Massetto, no núcleo Habitacional "Waldomiro Guarinon", seja eliminada.</t>
+  </si>
+  <si>
+    <t>8648</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8648/01042026_028.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar construir um obstáculo no leito viário da rua 11 de setembro, entre as ruas Frederico Ozanan e 13 de Maio.</t>
+  </si>
+  <si>
+    <t>8647</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8647/01042026_027.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar colocar um braço de iluminação na travessa Frederico Ozanan, entre as ruas 11 de setembro e Floriano Peixoto.</t>
+  </si>
+  <si>
+    <t>8649</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8649/01042026_029.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que mande construir a rede de água e esgotos no início da rua Luiz Teixeira, onde foi construída a ponte ligando ao núcleo habitacional "Irmãos Franceschi", antes de ser pavimentado o leito viário da mesma, para evitar danificar o pavimento posteriormente.</t>
+  </si>
+  <si>
+    <t>8605</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8605/01042026_001.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de adquirir uma máquina de desentupir esgotos para a Prefeitura.</t>
+  </si>
+  <si>
+    <t>8606</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8606/01042026_002.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que determine a confecção e instalação de uma placa indicativa dizendo que o hotel de Itapuí esta sob nova direção e perfeitamente em condições de receber hospedes com toda categoria, isto é de vital importância para nossa cidade, pois se temos pretenção de chegarmos a Estância Turística, devemos incentivar o sistema hoteleiro da cidade.</t>
+  </si>
+  <si>
+    <t>8607</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8607/01042026_003.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar reformar a pista de cooper localizada na área de nossa práia municipal.</t>
+  </si>
+  <si>
+    <t>8608</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8608/01042026_004.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de montar uma cooperativa de comercialização de gêneros alimentícios no prédio da Prefeitura Municipal localizado na rua José Antonio, onde hoje funciona uma garagem, isto é importante para a população que teriam possibilidade de comprar produtos mais baratos.</t>
+  </si>
+  <si>
+    <t>8623</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8623/01042026_005.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de extender os beneficios do vale refeição aos funcionários municipais, como bem indicou em vezes anteriores o nobre colega Vereador Carlos Adalberto Thomazella, pois nesta enorme crise financeira esta seria mais_x000D_
+uma tábua de salvação no mar de dificuldades em que estão nalfragos o povo Brasileiro.</t>
+  </si>
+  <si>
+    <t>8630</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8630/01042026_012.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências no que tange a colocar hidrômetros gratuitamente em todos os lugares onde existam ligações de agua e que não tenham o medidor.</t>
+  </si>
+  <si>
+    <t>8633</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8633/01042026_013.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de doar uma maquina de escrever para o APAE de nossa cidade.</t>
+  </si>
+  <si>
+    <t>8634</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8634/01042026_014.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de contratar seguranças para prestarem serviços na área de nossa práia, bem como é necessária a presença de salva vidas no local para a proteção dos banhistas.</t>
+  </si>
+  <si>
+    <t>8635</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8635/01042026_015.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que dertemine a instalação de um bebedouro de água potável no jardim municipal.</t>
+  </si>
+  <si>
+    <t>8744</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8744/04052026_003.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar consertar a mureta de contenção de aguas que serve para proteção das encostas de nossa práia, protegendo a orla da erosão.</t>
+  </si>
+  <si>
+    <t>8745</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8745/04052026_004.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que determine ao Diretor de Esportes Turismo do município, para que faça um levantamento sobre o consumo de energia gasta na área de nossa praia, catalogando todos os postos comerciais ali instalados (barracas, etc), repassando aos mesmos_x000D_
+essa despesa.</t>
+  </si>
+  <si>
+    <t>8746</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8746/04052026_005.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de conceder um aumento da ordem de 40% nos vencimentos e proventos dos funcionários municipais.</t>
+  </si>
+  <si>
+    <t>8747</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8747/04052026_006.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de pagar o 13º salario aos funcionários municipais junto com o pagamento de novembro, ou seja, no quinto dia útil de dezembro.</t>
+  </si>
+  <si>
+    <t>8748</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8748/04052026_007.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar reconstruir o portão lateral de acesso ao estádio municipal Dr. José Miráglia, com saída para a rua JORGE CHAMMAS.</t>
+  </si>
+  <si>
+    <t>8749</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8749/04052026_008.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar reformar os banheiros que servem a nossa práia Municipal, bem como determine a instalação de dois chuveiros externos.</t>
+  </si>
+  <si>
+    <t>8750</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8750/04052026_009.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar pavimentar o prolongamento da rua João Ribeiro de Barros, no acesso ao loteamento Jardim Alvorada.</t>
+  </si>
+  <si>
+    <t>8751</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8751/04052026_010.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar colocar braços de iluminação noturna no Km1 da rodovia Itapuí Bariri, até as proximidades do abatedouro de aves Polifrigor.</t>
+  </si>
+  <si>
+    <t>8752</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8752/04052026_011.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de terminar a construção das calçadas marginais que liga Itapuí a praia.</t>
+  </si>
+  <si>
+    <t>8754</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8754/04052026_013.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de pavimentar a Av. do Porto, a qual margeia o loteamento Balneário Mar Azul.</t>
+  </si>
+  <si>
+    <t>8753</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8753/04052026_012.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar limpar os córregos Bica de  Pedra e Robertão.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8514/09032026_030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com o Dr. Antonio Cesar Russi Callegari, pelo envio de equipamentos e utensílios para as -_x000D_
 cozinhas das seguintes unidades escolares:_x000D_
 EEPG Manoel Rodrigues Ferreira_x000D_
 EEPG (R) Virgílio Facioli_x000D_
 EEPG (R) Bairro do Campinho.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
@@ -1170,50 +2065,281 @@
     <t>8596</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8596/09032026_091.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Dr. Marcos Correa Vieira, Chefe de Distrito da Telesp de Bauru, solicitando a instalação de um telefone comunitário no Camping de Itapuí e outro próximo ao porto do ancoradouro dos Ferry Boats, no inicio da Av. Jorge Chammas, pois servindo a ambos os locais existia o telefone 64-1284 que foi retirado pelo Sr. Prefeito por necessidade de uso, ficando o local sem comunicação, o que não pode ocorrer pois são locais retirados da cidade e muito frequentado, principalmente por turistas.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8597/09032026_092.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando o envio a esta Casa de Leis para estudos das folhas de pagamento dos funcionários municipais, inclusive os contratados em caráter emergencial, de janeiro a junho do corrente.</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8598/09032026_093.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações e agradecimentos com o Sr. Paulo Ferraz da Costa Negraes pelo excelente trabalho de conservação do leito viário da estrada que liga Itapui ao Bairro Baririzinho, que vem fazendo as suas próprias expensas, sem solicitar nenhum auxílio do Poder Público Municipal para realização dos serviços.</t>
+  </si>
+  <si>
+    <t>8697</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8697/01042026_065.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações e agradecimentos com a familia Feres Simão, pela liberação de uma área de sua propriedade para retirada de terra para fazer um aterro próximo a Cohab.</t>
+  </si>
+  <si>
+    <t>8708</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8708/01042026_076.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando informações sobre o motivo pelo qual Itapuí não inscreveu nenhuma equipe, ou atleta individual, para os jogos regionais realizados mês passado na cidade de Lençóis Paulista, bem como se é intenção da Administração disputar os futuros jogos regionais que irão acontecer.</t>
+  </si>
+  <si>
+    <t>8709</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8709/01042026_077.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações com o Prefeito Municipal Sr. Antonio Cesar Simão pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>8710</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8710/01042026_078.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando informações sobre as providências tomadas com relação a Indicação nº 57/93, de minha autoria, aprovada por esta Casa, encaminhando abaixo-assinado da população itapuiense objetivando a volta do médico Dr. Arnaldo Simões Júnior.</t>
+  </si>
+  <si>
+    <t>8651</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8651/01042026_031.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado a Empresa Auto Ônibus Macacari Ltda, solicitando a possibilidade de mais horários de ônibus servido Itapuí, tendo em vista que a nossa cidade é turistica e o último horário é as 17:00 horas, depois disso a cidade fica isolada o que não pode ocorrer. Pedimos então o estudo com o maior carinho por parte desta Empresa Auto ônibus para resolvermos o problema de forma satisfatória.</t>
+  </si>
+  <si>
+    <t>8652</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8652/01042026_032.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado a Cetesb, regional de Bauru-SP., solicitando informações sobre as queimadas de cana nas proximidades do município. Gostariamos de saber se a posição do vento não deveria ser respeitada, pois com o vento soprando a favor da cidade a fuligem invade violentamente as casas, comercios e industrias. Também gostariamos de saber se existe também uma distância mínima_x000D_
+entre o início do canavial e a cidade.</t>
+  </si>
+  <si>
+    <t>8653</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8653/01042026_033.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Engenheiro Chefe do D.E.R. Regional de Jaú, solicitando as possibilidades de realização de recapeamento no leito viário da via de acesso que liga o município de Itapuí ao município de Bariri, até o trevo Jaú-Bariri-Bocaina.</t>
+  </si>
+  <si>
+    <t>8638</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8638/01042026_018.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações com o coral "CORALUZ" constituído por funcionários da Companhia Paulista de Força e Luz CPFL, pela excelente apresentação realizada no prédio da Associação Atlética Itapuí de nossa cidade, por ocasião das festividades de aniversário da cidade.</t>
+  </si>
+  <si>
+    <t>8639</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8639/01042026_019.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações e agradecimentos com o Professor Balestero da visinha cidade de Jaú, pela organização e realização do show teatral realizado na sede da Associação Atlética Itapuí, por ocasião das festividades comemorativas ao aniversário da cidade.</t>
+  </si>
+  <si>
+    <t>8640</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8640/01042026_020.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações e agradecimentos com o Professor Doutor Manoel Rodrigues Ferreira, nosso conterrêneo e grande Historiador, pela maravilhosa palestra proferida na sede social da Associação Atlética Itapuí, sobre a História de Itapuí, e também congratulamo-nos com o Professor André Corenza Ruiz, Diretor de Projetos Comunitários da Prefeitura, por ter recebido as comendas de membro da Academia Paulistana de História e membro da Ordem Nacional dos Bandeirantes, em solenidade realizada dia 17 de setembro na sede da Associação Atlética Itapuí, em mesma data da palestra.</t>
+  </si>
+  <si>
+    <t>8641</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8641/01042026_021.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Excelentíssimo Senhor Itamar Francо, Digníssimo Presidente da República Federativa do Brasil, solicitando providencias urgentes quanto a abertura de sindicância para se apurar os responsáveis pelo desvio e deterioração de gêneros alimentícios dos depositos reguladores do país.</t>
+  </si>
+  <si>
+    <t>8642</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8642/01042026_022.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Excelentíssimo Senhor Deputado Arnaldo Calil Pereira Jardim, digníssimo Secretário da Habitação do Estado de São Paulo, cidadão Itapuiense, filho de Itapuí, solicitando a doação de um automóvel à Câmara Municipal de Itapuí, para fazer face às necessidades de locomoção e representação dos Senhores Vereadores.</t>
+  </si>
+  <si>
+    <t>8643</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8643/01042026_023.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Excelentíssimo Senhor Deputado Arnaldo Calil Pereira Jardim, digníssimo Secretário da Habitação do Estado de São Paulo, solicitando os valiosos préstimos no que tange a viabilizar junto a Secretaria de Estado de Esportes e Turismo, os meios necessários a fim de que Itapuí posse realizar seu grande sonho de se transformar em ESTÂNCIA TURÍSTICA, pois a natureza proporcionou a Itapuí uma beleza natural muito grande além do que a população das cidades circunvizinhas nos finais de semana de verão reunem-se aos milhares as margens do rio Tietê, em nossa práia para momentos de lazer.</t>
+  </si>
+  <si>
+    <t>8644</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8644/01042026_024.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Excelentíssimo Senhor Doutor Paulo Alves Rochel Filho, digníssimo Delegado de Polícia de Itapuí, sоlicitando os valiosos préstimos no que tange a fornecer a nossa Casa de Leis, dados relativos ao movimento de trabalho empreendido pela nossa Delegacia, com o objetivo de instruir processo inicial visando passar a Delegacia local para 3ª Categoria.</t>
+  </si>
+  <si>
+    <t>8645</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8645/01042026_025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos, um voto de congratulações com o Major Antonio Nardy de Freitas, pela sua assunção no Subcomando do 27º Batalhão de Polícia Militar do Interior, a razão maior deste cumprimento reside no fato de que o Major Antonio Nardy de Freitas é um filho de Itapuí e membro de tradicional e respeitada família Itapuiense.</t>
+  </si>
+  <si>
+    <t>8624</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8624/01042026_006.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Exmo. Sr. Dr. Antonio Cesar Russi Calegari, digníssimo Presidente da F.D.E., solicitando a doação de uma geladeira duplex para a E.E.P.G. "Manoel Rodrigues Ferreira".</t>
+  </si>
+  <si>
+    <t>8625</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8625/01042026_007.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal, solicitando informações sobre as despesas realizadas pelos cofres municipais para manter o jornal "Folha de Itapuí", remetendo a esta Casa de Leis todas as Notas Fiscais e recibos da empresa jornalística CADERNO Z de Bauru, de janeiro até a presente data.</t>
+  </si>
+  <si>
+    <t>8626</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8626/01042026_008.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal, solicitando informações sobre as despesas com refeição pagas pelos cofres municipais, realizadas nos restaurantes de nossa cidade, e se possível, o motivo pelos quais foram necessárias estas refeições, remetendo a esta Casa de Leis as respectivas Notas Fiscais, de janeiro até a presente data.</t>
+  </si>
+  <si>
+    <t>8628</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8628/01042026_010.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal no sentido de que informe_x000D_
+a esta Casa de Leis a respeito do estado mecânico em que se encontra o caminhão basculante recem adquirido pela municipalidade, oficiosamente temos informações de que o caminhão no momento da aquisição já se encontrava com o motor avariado, vindo agora a parar de vez.</t>
+  </si>
+  <si>
+    <t>8629</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8629/01042026_011.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando informações_x000D_
+sobre a atuação do Departamento Jurídico da Prefeitura com relação a solucionar o problemas das escrituras de adquirentes de lotes no loteamento do Sr. Antonio Conezza.</t>
+  </si>
+  <si>
+    <t>8741</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8741/04052026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Excelentíssimo Senhor Dr. Michel Tamer, Dignissimo Secretário da Segurança Publica do Estado de São Paulo, solicitando vossa valiosa colaboração e empenho objetivando a remoção do Dr. Roberval Antonio Fabbro, R.G. nº 17.448.909, Delegado de Santa Izabel SP, regional de São José dos Campos, para Itapuí, regional de Jaú.</t>
+  </si>
+  <si>
+    <t>8742</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8742/04052026_001.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Exmo. Sr. Dr. Luiz Antonio Fleury Filho, digníssimo Governador do Estado de São Paulo e Exmo. Sr. Secretário de Estado da Infra Estrutura Viária, solicitando os valiosos préstimos no que tange a viabilizar os meios necessários visando a agilização do processo correspondente a pavimentação da estrada vicinal que liga Itapuí a Jaú.</t>
+  </si>
+  <si>
+    <t>8743</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8743/04052026_002.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Comandante do Destacamento de Policia Militar de Itapuí, solicitando a constante permanência de um Policial Militar na sede do POSTO POLICIAL, para evitar que ligações, principalmente em casos de urgência e a noite não sejam atendidas de imediato.</t>
+  </si>
+  <si>
+    <t>8650</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8650/01042026_030.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA O TITULO DE CIDADÃO ITAPUIENSE AO DEPUTADO ARNALDO CALIL PEREIRA JARDIM, DIGNÍSSIMO SECRETÁRIO DA НАBITAÇÃO DO ESTADO DE SÃO PAULO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1517,56 +2643,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8548/09032026_065.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8558/09032026_063.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8559/09032026_064.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8560/09032026_068.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8561/09032026_071.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8563/09032026_078.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8492/09032026_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8491/09032026_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8529/09032026_020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8505/09032026_021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8503/09032026_018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8504/09032026_019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8526/09032026_042.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8527/09032026_043.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8528/09032026_044.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8530/09032026_045.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8531/09032026_046.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8545/09032026_060.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8546/09032026_061.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8547/09032026_062.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8549/09032026_066.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8550/09032026_067.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8551/09032026_069.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8552/09032026_070.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8562/09032026_072.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8465/05032026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8489/09032026_001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8490/09032026_002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8493/09032026_007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8494/09032026_009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8495/09032026_010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8496/09032026_011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8497/09032026_012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8498/09032026_013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8516/09032026_032.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8515/09032026_031.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8508/09032026_024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8509/09032026_025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8510/09032026_026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8511/09032026_027.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8512/09032026_028.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8513/09032026_029.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8517/09032026_033.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8518/09032026_034.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8519/09032026_035.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8520/09032026_036.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8521/09032026_037.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8522/09032026_038.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8523/09032026_039.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8524/09032026_040.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8525/09032026_041.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8532/09032026_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8533/09032026_048.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8534/09032026_049.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8535/09032026_050.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8542/09032026_057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8543/09032026_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8544/09032026_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8553/09032026_073.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8554/09032026_074.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8555/09032026_075.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8556/09032026_076.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8557/09032026_077.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8564/09032026_079.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8565/09032026_080.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8599/09032026_094.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8600/09032026_095.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8601/09032026_096.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8602/09032026_097.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8603/09032026_098.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8566/09032026_081.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8569/09032026_082.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8514/09032026_030.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8499/09032026_014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8500/09032026_015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8501/09032026_016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8502/09032026_017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8506/09032026_022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8507/09032026_023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8536/09032026_051.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8537/09032026_052.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8538/09032026_053.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8539/09032026_054.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8540/09032026_055.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8541/09032026_056.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8570/09032026_083.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8571/09032026_084.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8572/09032026_085.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8573/09032026_086.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8574/09032026_087.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8575/09032026_088.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8594/09032026_089.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8595/09032026_090.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8596/09032026_091.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8597/09032026_092.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8598/09032026_093.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8548/09032026_065.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8558/09032026_063.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8559/09032026_064.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8560/09032026_068.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8561/09032026_071.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8563/09032026_078.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8492/09032026_004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8491/09032026_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8529/09032026_020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8505/09032026_021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8503/09032026_018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8504/09032026_019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8526/09032026_042.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8527/09032026_043.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8528/09032026_044.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8530/09032026_045.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8531/09032026_046.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8545/09032026_060.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8546/09032026_061.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8547/09032026_062.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8549/09032026_066.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8550/09032026_067.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8551/09032026_069.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8552/09032026_070.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8562/09032026_072.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8688/01042026_058.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8689/01042026_059.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8712/01042026_060.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8694/01042026_061.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8671/01042026_051.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8713/01042026_062.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8695/01042026_063.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8696/01042026_064.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8672/01042026_052.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8692/01042026_053.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8674/01042026_057.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8693/01042026_054.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8711/01042026_055.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8673/01042026_056.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8667/01042026_047.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8668/01042026_048.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8755/04052026_014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8637/01042026_017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8691/01042026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8759/04052026_018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8760/04052026_019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8627/01042026_009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8636/01042026_016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8756/04052026_015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8761/04052026_020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8757/04052026_016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8758/04052026_017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8762/04052026_023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8763/04052026_024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8465/05032026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8489/09032026_001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8490/09032026_002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8493/09032026_007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8494/09032026_009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8495/09032026_010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8496/09032026_011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8497/09032026_012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8498/09032026_013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8516/09032026_032.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8515/09032026_031.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8508/09032026_024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8509/09032026_025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8510/09032026_026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8511/09032026_027.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8512/09032026_028.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8513/09032026_029.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8517/09032026_033.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8518/09032026_034.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8519/09032026_035.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8520/09032026_036.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8521/09032026_037.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8522/09032026_038.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8523/09032026_039.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8524/09032026_040.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8525/09032026_041.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8532/09032026_047.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8533/09032026_048.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8534/09032026_049.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8535/09032026_050.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8542/09032026_057.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8543/09032026_058.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8544/09032026_059.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8553/09032026_073.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8554/09032026_074.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8555/09032026_075.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8556/09032026_076.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8557/09032026_077.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8564/09032026_079.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8565/09032026_080.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8599/09032026_094.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8600/09032026_095.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8601/09032026_096.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8602/09032026_097.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8603/09032026_098.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8566/09032026_081.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8569/09032026_082.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8698/01042026_066.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8699/01042026_067.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8700/01042026_068.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8701/01042026_069.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8702/01042026_070.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8703/01042026_071.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8704/01042026_072.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8705/01042026_073.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8706/01042026_074.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8707/01042026_075.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8654/01042026_034.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8655/01042026_035.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8656/01042026_036.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8657/01042026_037.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8658/01042026_038.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8659/01042026_039.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8660/01042026_040.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8661/01042026_041.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8662/01042026_042.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8663/01042026_043.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8664/01042026_044.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8665/01042026_045.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8666/01042026_046.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8669/01042026_049.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8670/01042026_050.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8646/01042026_026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8648/01042026_028.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8647/01042026_027.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8649/01042026_029.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8605/01042026_001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8606/01042026_002.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8607/01042026_003.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8608/01042026_004.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8623/01042026_005.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8630/01042026_012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8633/01042026_013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8634/01042026_014.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8635/01042026_015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8744/04052026_003.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8745/04052026_004.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8746/04052026_005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8747/04052026_006.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8748/04052026_007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8749/04052026_008.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8750/04052026_009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8751/04052026_010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8752/04052026_011.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8754/04052026_013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8753/04052026_012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8514/09032026_030.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8499/09032026_014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8500/09032026_015.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8501/09032026_016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8502/09032026_017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8506/09032026_022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8507/09032026_023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8536/09032026_051.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8537/09032026_052.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8538/09032026_053.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8539/09032026_054.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8540/09032026_055.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8541/09032026_056.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8570/09032026_083.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8571/09032026_084.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8572/09032026_085.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8573/09032026_086.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8574/09032026_087.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8575/09032026_088.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8594/09032026_089.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8595/09032026_090.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8596/09032026_091.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8597/09032026_092.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8598/09032026_093.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8697/01042026_065.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8708/01042026_076.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8709/01042026_077.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8710/01042026_078.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8651/01042026_031.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8652/01042026_032.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8653/01042026_033.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8638/01042026_018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8639/01042026_019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8640/01042026_020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8641/01042026_021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8642/01042026_022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8643/01042026_023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8644/01042026_024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8645/01042026_025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8624/01042026_006.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8625/01042026_007.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8626/01042026_008.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8628/01042026_010.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8629/01042026_011.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8741/04052026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8742/04052026_001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8743/04052026_002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1993/8650/01042026_030.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H97"/>
+  <dimension ref="A1:H199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2149,1670 +3275,4016 @@
       </c>
       <c r="D26" t="s">
         <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>114</v>
       </c>
       <c r="D27" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" t="s">
+        <v>34</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B28" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" t="s">
+        <v>34</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>33</v>
+      </c>
+      <c r="E33" t="s">
+        <v>34</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
         <v>139</v>
-      </c>
-[...16 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" t="s">
+        <v>34</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
         <v>143</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
         <v>147</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" t="s">
+        <v>34</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
         <v>151</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" t="s">
+        <v>33</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
         <v>159</v>
-      </c>
-[...16 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H39" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>165</v>
+      </c>
+      <c r="D40" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" t="s">
+        <v>34</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H40" t="s">
         <v>167</v>
-      </c>
-[...16 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" t="s">
+        <v>33</v>
+      </c>
+      <c r="E41" t="s">
+        <v>34</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
         <v>171</v>
-      </c>
-[...16 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>33</v>
+      </c>
+      <c r="E42" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
         <v>175</v>
-      </c>
-[...16 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>177</v>
+      </c>
+      <c r="D43" t="s">
+        <v>33</v>
+      </c>
+      <c r="E43" t="s">
+        <v>34</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H43" t="s">
         <v>179</v>
-      </c>
-[...16 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H44" t="s">
         <v>183</v>
-      </c>
-[...16 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>185</v>
+      </c>
+      <c r="D45" t="s">
+        <v>33</v>
+      </c>
+      <c r="E45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H45" t="s">
         <v>187</v>
-      </c>
-[...16 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>189</v>
+      </c>
+      <c r="D46" t="s">
+        <v>33</v>
+      </c>
+      <c r="E46" t="s">
+        <v>34</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H46" t="s">
         <v>191</v>
-      </c>
-[...16 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>192</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>193</v>
+      </c>
+      <c r="D47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E47" t="s">
+        <v>34</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H47" t="s">
         <v>195</v>
-      </c>
-[...16 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>196</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" t="s">
+        <v>33</v>
+      </c>
+      <c r="E48" t="s">
+        <v>34</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H48" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>201</v>
+      </c>
+      <c r="D49" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" t="s">
+        <v>34</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H49" t="s">
         <v>203</v>
-      </c>
-[...16 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>205</v>
+      </c>
+      <c r="D50" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" t="s">
+        <v>34</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H50" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>209</v>
+      </c>
+      <c r="D51" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" t="s">
+        <v>34</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H51" t="s">
         <v>211</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>212</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>213</v>
+      </c>
+      <c r="D52" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52" t="s">
+        <v>34</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H52" t="s">
         <v>215</v>
-      </c>
-[...16 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>217</v>
+      </c>
+      <c r="D53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53" t="s">
+        <v>34</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H53" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>220</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>221</v>
+      </c>
+      <c r="D54" t="s">
+        <v>33</v>
+      </c>
+      <c r="E54" t="s">
+        <v>34</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H54" t="s">
         <v>223</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>225</v>
+      </c>
+      <c r="D55" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" t="s">
+        <v>34</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>173</v>
+      </c>
+      <c r="D56" t="s">
+        <v>229</v>
+      </c>
+      <c r="E56" t="s">
+        <v>230</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>233</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>177</v>
+      </c>
+      <c r="D57" t="s">
+        <v>229</v>
+      </c>
+      <c r="E57" t="s">
+        <v>230</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>236</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>237</v>
+      </c>
+      <c r="D58" t="s">
+        <v>229</v>
+      </c>
+      <c r="E58" t="s">
+        <v>230</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
         <v>239</v>
-      </c>
-[...16 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>241</v>
+      </c>
+      <c r="D59" t="s">
+        <v>229</v>
+      </c>
+      <c r="E59" t="s">
+        <v>230</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" t="s">
         <v>243</v>
-      </c>
-[...16 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>248</v>
+        <v>181</v>
       </c>
       <c r="D60" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E60" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="H60" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>252</v>
+        <v>185</v>
       </c>
       <c r="D61" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E61" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="H61" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>256</v>
+        <v>189</v>
       </c>
       <c r="D62" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E62" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="H62" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>260</v>
+        <v>193</v>
       </c>
       <c r="D63" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E63" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="H63" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>264</v>
+        <v>197</v>
       </c>
       <c r="D64" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E64" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="H64" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="D65" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E65" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="H65" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>272</v>
+        <v>201</v>
       </c>
       <c r="D66" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E66" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="H66" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>276</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E67" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="H67" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="D68" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E68" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="H68" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>284</v>
+        <v>209</v>
       </c>
       <c r="D69" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E69" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="H69" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>288</v>
+        <v>213</v>
       </c>
       <c r="D70" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E70" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="H70" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>292</v>
+        <v>217</v>
       </c>
       <c r="D71" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E71" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="H71" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="D72" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E72" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="H72" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="D73" t="s">
-        <v>115</v>
+        <v>229</v>
       </c>
       <c r="E73" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="H73" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>221</v>
       </c>
       <c r="D74" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E74" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
       <c r="H74" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>42</v>
+        <v>225</v>
       </c>
       <c r="D75" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E75" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>46</v>
+        <v>297</v>
       </c>
       <c r="D76" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E76" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="H76" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D77" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E77" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="H77" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>50</v>
+        <v>305</v>
       </c>
       <c r="D78" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E78" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>54</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E79" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="H79" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>58</v>
+        <v>313</v>
       </c>
       <c r="D80" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E80" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="H80" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>62</v>
+        <v>317</v>
       </c>
       <c r="D81" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E81" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="H81" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>66</v>
+        <v>321</v>
       </c>
       <c r="D82" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E82" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="H82" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>70</v>
+        <v>325</v>
       </c>
       <c r="D83" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E83" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="H83" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>74</v>
+        <v>329</v>
       </c>
       <c r="D84" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E84" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="H84" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>78</v>
+        <v>333</v>
       </c>
       <c r="D85" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E85" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="H85" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="D86" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E86" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="H86" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>82</v>
+        <v>341</v>
       </c>
       <c r="D87" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E87" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="H87" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>86</v>
+        <v>345</v>
       </c>
       <c r="D88" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E88" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="H88" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>348</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>349</v>
+      </c>
+      <c r="D89" t="s">
+        <v>229</v>
+      </c>
+      <c r="E89" t="s">
+        <v>230</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H89" t="s">
         <v>351</v>
-      </c>
-[...16 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>352</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>353</v>
+      </c>
+      <c r="D90" t="s">
+        <v>229</v>
+      </c>
+      <c r="E90" t="s">
+        <v>230</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B90" t="s">
-[...11 lines deleted...]
-      <c r="G90" s="1" t="s">
+      <c r="H90" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>356</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>357</v>
       </c>
-      <c r="B91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D91" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E91" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H91" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>360</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>94</v>
+        <v>361</v>
       </c>
       <c r="D92" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E92" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H92" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>98</v>
+        <v>365</v>
       </c>
       <c r="D93" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E93" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="H93" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>24</v>
+        <v>369</v>
       </c>
       <c r="D94" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E94" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="H94" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>102</v>
+        <v>373</v>
       </c>
       <c r="D95" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E95" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="H95" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>106</v>
+        <v>377</v>
       </c>
       <c r="D96" t="s">
-        <v>304</v>
+        <v>229</v>
       </c>
       <c r="E96" t="s">
-        <v>305</v>
+        <v>230</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="H96" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
+        <v>381</v>
+      </c>
+      <c r="D97" t="s">
+        <v>229</v>
+      </c>
+      <c r="E97" t="s">
+        <v>230</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H97" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>384</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>385</v>
+      </c>
+      <c r="D98" t="s">
+        <v>229</v>
+      </c>
+      <c r="E98" t="s">
+        <v>230</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H98" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>388</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>389</v>
+      </c>
+      <c r="D99" t="s">
+        <v>229</v>
+      </c>
+      <c r="E99" t="s">
+        <v>230</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H99" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>392</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>393</v>
+      </c>
+      <c r="D100" t="s">
+        <v>229</v>
+      </c>
+      <c r="E100" t="s">
+        <v>230</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H100" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>396</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>397</v>
+      </c>
+      <c r="D101" t="s">
+        <v>229</v>
+      </c>
+      <c r="E101" t="s">
+        <v>230</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H101" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>400</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>401</v>
+      </c>
+      <c r="D102" t="s">
+        <v>229</v>
+      </c>
+      <c r="E102" t="s">
+        <v>230</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H102" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>404</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>405</v>
+      </c>
+      <c r="D103" t="s">
+        <v>229</v>
+      </c>
+      <c r="E103" t="s">
+        <v>230</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H103" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>408</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>409</v>
+      </c>
+      <c r="D104" t="s">
+        <v>229</v>
+      </c>
+      <c r="E104" t="s">
+        <v>230</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H104" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>412</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>413</v>
+      </c>
+      <c r="D105" t="s">
+        <v>229</v>
+      </c>
+      <c r="E105" t="s">
+        <v>230</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H105" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>416</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>417</v>
+      </c>
+      <c r="D106" t="s">
+        <v>229</v>
+      </c>
+      <c r="E106" t="s">
+        <v>230</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H106" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>420</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>421</v>
+      </c>
+      <c r="D107" t="s">
+        <v>229</v>
+      </c>
+      <c r="E107" t="s">
+        <v>230</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H107" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>424</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>425</v>
+      </c>
+      <c r="D108" t="s">
+        <v>229</v>
+      </c>
+      <c r="E108" t="s">
+        <v>230</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H108" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>428</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>429</v>
+      </c>
+      <c r="D109" t="s">
+        <v>229</v>
+      </c>
+      <c r="E109" t="s">
+        <v>230</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H109" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>432</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>433</v>
+      </c>
+      <c r="D110" t="s">
+        <v>229</v>
+      </c>
+      <c r="E110" t="s">
+        <v>230</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H110" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>436</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>437</v>
+      </c>
+      <c r="D111" t="s">
+        <v>229</v>
+      </c>
+      <c r="E111" t="s">
+        <v>230</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H111" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>440</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>441</v>
+      </c>
+      <c r="D112" t="s">
+        <v>229</v>
+      </c>
+      <c r="E112" t="s">
+        <v>230</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H112" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>444</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>445</v>
+      </c>
+      <c r="D113" t="s">
+        <v>229</v>
+      </c>
+      <c r="E113" t="s">
+        <v>230</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H113" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>448</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>449</v>
+      </c>
+      <c r="D114" t="s">
+        <v>229</v>
+      </c>
+      <c r="E114" t="s">
+        <v>230</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H114" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>452</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>453</v>
+      </c>
+      <c r="D115" t="s">
+        <v>229</v>
+      </c>
+      <c r="E115" t="s">
+        <v>230</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H115" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>456</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>457</v>
+      </c>
+      <c r="D116" t="s">
+        <v>229</v>
+      </c>
+      <c r="E116" t="s">
+        <v>230</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H116" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>460</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>461</v>
+      </c>
+      <c r="D117" t="s">
+        <v>229</v>
+      </c>
+      <c r="E117" t="s">
+        <v>230</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H117" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>464</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>465</v>
+      </c>
+      <c r="D118" t="s">
+        <v>229</v>
+      </c>
+      <c r="E118" t="s">
+        <v>230</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H118" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>468</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>469</v>
+      </c>
+      <c r="D119" t="s">
+        <v>229</v>
+      </c>
+      <c r="E119" t="s">
+        <v>230</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H119" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>472</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>473</v>
+      </c>
+      <c r="D120" t="s">
+        <v>229</v>
+      </c>
+      <c r="E120" t="s">
+        <v>230</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H120" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>476</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>477</v>
+      </c>
+      <c r="D121" t="s">
+        <v>229</v>
+      </c>
+      <c r="E121" t="s">
+        <v>230</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H121" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>480</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>481</v>
+      </c>
+      <c r="D122" t="s">
+        <v>229</v>
+      </c>
+      <c r="E122" t="s">
+        <v>230</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H122" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>484</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>485</v>
+      </c>
+      <c r="D123" t="s">
+        <v>229</v>
+      </c>
+      <c r="E123" t="s">
+        <v>230</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H123" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>488</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>489</v>
+      </c>
+      <c r="D124" t="s">
+        <v>229</v>
+      </c>
+      <c r="E124" t="s">
+        <v>230</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H124" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>492</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>493</v>
+      </c>
+      <c r="D125" t="s">
+        <v>229</v>
+      </c>
+      <c r="E125" t="s">
+        <v>230</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H125" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>496</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>497</v>
+      </c>
+      <c r="D126" t="s">
+        <v>229</v>
+      </c>
+      <c r="E126" t="s">
+        <v>230</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H126" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>500</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>501</v>
+      </c>
+      <c r="D127" t="s">
+        <v>229</v>
+      </c>
+      <c r="E127" t="s">
+        <v>230</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H127" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>504</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>505</v>
+      </c>
+      <c r="D128" t="s">
+        <v>229</v>
+      </c>
+      <c r="E128" t="s">
+        <v>230</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H128" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>508</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>509</v>
+      </c>
+      <c r="D129" t="s">
+        <v>229</v>
+      </c>
+      <c r="E129" t="s">
+        <v>230</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H129" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>512</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>513</v>
+      </c>
+      <c r="D130" t="s">
+        <v>229</v>
+      </c>
+      <c r="E130" t="s">
+        <v>230</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H130" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>516</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>517</v>
+      </c>
+      <c r="D131" t="s">
+        <v>229</v>
+      </c>
+      <c r="E131" t="s">
+        <v>230</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H131" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>520</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>521</v>
+      </c>
+      <c r="D132" t="s">
+        <v>229</v>
+      </c>
+      <c r="E132" t="s">
+        <v>230</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H132" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>524</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>525</v>
+      </c>
+      <c r="D133" t="s">
+        <v>229</v>
+      </c>
+      <c r="E133" t="s">
+        <v>230</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H133" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>528</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>529</v>
+      </c>
+      <c r="D134" t="s">
+        <v>229</v>
+      </c>
+      <c r="E134" t="s">
+        <v>230</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H134" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>532</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>533</v>
+      </c>
+      <c r="D135" t="s">
+        <v>229</v>
+      </c>
+      <c r="E135" t="s">
+        <v>230</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H135" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>536</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>537</v>
+      </c>
+      <c r="D136" t="s">
+        <v>229</v>
+      </c>
+      <c r="E136" t="s">
+        <v>230</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H136" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>540</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>541</v>
+      </c>
+      <c r="D137" t="s">
+        <v>229</v>
+      </c>
+      <c r="E137" t="s">
+        <v>230</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H137" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>544</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>545</v>
+      </c>
+      <c r="D138" t="s">
+        <v>229</v>
+      </c>
+      <c r="E138" t="s">
+        <v>230</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H138" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>548</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>549</v>
+      </c>
+      <c r="D139" t="s">
+        <v>229</v>
+      </c>
+      <c r="E139" t="s">
+        <v>230</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H139" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>552</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>553</v>
+      </c>
+      <c r="D140" t="s">
+        <v>229</v>
+      </c>
+      <c r="E140" t="s">
+        <v>230</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H140" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>556</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>557</v>
+      </c>
+      <c r="D141" t="s">
+        <v>229</v>
+      </c>
+      <c r="E141" t="s">
+        <v>230</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H141" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>560</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>561</v>
+      </c>
+      <c r="D142" t="s">
+        <v>229</v>
+      </c>
+      <c r="E142" t="s">
+        <v>230</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H142" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>564</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>565</v>
+      </c>
+      <c r="D143" t="s">
+        <v>229</v>
+      </c>
+      <c r="E143" t="s">
+        <v>230</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H143" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>568</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>569</v>
+      </c>
+      <c r="D144" t="s">
+        <v>229</v>
+      </c>
+      <c r="E144" t="s">
+        <v>230</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H144" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>572</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>573</v>
+      </c>
+      <c r="D145" t="s">
+        <v>229</v>
+      </c>
+      <c r="E145" t="s">
+        <v>230</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H145" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>576</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>577</v>
+      </c>
+      <c r="D146" t="s">
+        <v>229</v>
+      </c>
+      <c r="E146" t="s">
+        <v>230</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H146" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>580</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>581</v>
+      </c>
+      <c r="D147" t="s">
+        <v>229</v>
+      </c>
+      <c r="E147" t="s">
+        <v>230</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H147" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>584</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>585</v>
+      </c>
+      <c r="D148" t="s">
+        <v>229</v>
+      </c>
+      <c r="E148" t="s">
+        <v>230</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H148" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>588</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>589</v>
+      </c>
+      <c r="D149" t="s">
+        <v>229</v>
+      </c>
+      <c r="E149" t="s">
+        <v>230</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H149" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>592</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>593</v>
+      </c>
+      <c r="D150" t="s">
+        <v>229</v>
+      </c>
+      <c r="E150" t="s">
+        <v>230</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H150" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>596</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>597</v>
+      </c>
+      <c r="D151" t="s">
+        <v>229</v>
+      </c>
+      <c r="E151" t="s">
+        <v>230</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H151" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>600</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152" t="s">
+        <v>601</v>
+      </c>
+      <c r="E152" t="s">
+        <v>602</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H152" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>605</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153" t="s">
+        <v>601</v>
+      </c>
+      <c r="E153" t="s">
+        <v>602</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H153" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>608</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>46</v>
+      </c>
+      <c r="D154" t="s">
+        <v>601</v>
+      </c>
+      <c r="E154" t="s">
+        <v>602</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H154" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>611</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>612</v>
+      </c>
+      <c r="D155" t="s">
+        <v>601</v>
+      </c>
+      <c r="E155" t="s">
+        <v>602</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H155" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>615</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>50</v>
+      </c>
+      <c r="D156" t="s">
+        <v>601</v>
+      </c>
+      <c r="E156" t="s">
+        <v>602</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H156" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>618</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>54</v>
+      </c>
+      <c r="D157" t="s">
+        <v>601</v>
+      </c>
+      <c r="E157" t="s">
+        <v>602</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H157" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>621</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>58</v>
+      </c>
+      <c r="D158" t="s">
+        <v>601</v>
+      </c>
+      <c r="E158" t="s">
+        <v>602</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H158" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>624</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>62</v>
+      </c>
+      <c r="D159" t="s">
+        <v>601</v>
+      </c>
+      <c r="E159" t="s">
+        <v>602</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H159" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>627</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>66</v>
+      </c>
+      <c r="D160" t="s">
+        <v>601</v>
+      </c>
+      <c r="E160" t="s">
+        <v>602</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H160" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>630</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>70</v>
+      </c>
+      <c r="D161" t="s">
+        <v>601</v>
+      </c>
+      <c r="E161" t="s">
+        <v>602</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H161" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>633</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>74</v>
+      </c>
+      <c r="D162" t="s">
+        <v>601</v>
+      </c>
+      <c r="E162" t="s">
+        <v>602</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H162" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>636</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>78</v>
+      </c>
+      <c r="D163" t="s">
+        <v>601</v>
+      </c>
+      <c r="E163" t="s">
+        <v>602</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H163" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>639</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
+        <v>601</v>
+      </c>
+      <c r="E164" t="s">
+        <v>602</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H164" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>642</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>82</v>
+      </c>
+      <c r="D165" t="s">
+        <v>601</v>
+      </c>
+      <c r="E165" t="s">
+        <v>602</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H165" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>645</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>86</v>
+      </c>
+      <c r="D166" t="s">
+        <v>601</v>
+      </c>
+      <c r="E166" t="s">
+        <v>602</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H166" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>648</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>90</v>
+      </c>
+      <c r="D167" t="s">
+        <v>601</v>
+      </c>
+      <c r="E167" t="s">
+        <v>602</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H167" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>651</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>16</v>
+      </c>
+      <c r="D168" t="s">
+        <v>601</v>
+      </c>
+      <c r="E168" t="s">
+        <v>602</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H168" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>654</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>20</v>
+      </c>
+      <c r="D169" t="s">
+        <v>601</v>
+      </c>
+      <c r="E169" t="s">
+        <v>602</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H169" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>657</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>94</v>
+      </c>
+      <c r="D170" t="s">
+        <v>601</v>
+      </c>
+      <c r="E170" t="s">
+        <v>602</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H170" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>660</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>98</v>
+      </c>
+      <c r="D171" t="s">
+        <v>601</v>
+      </c>
+      <c r="E171" t="s">
+        <v>602</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H171" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>663</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>24</v>
+      </c>
+      <c r="D172" t="s">
+        <v>601</v>
+      </c>
+      <c r="E172" t="s">
+        <v>602</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H172" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>666</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>102</v>
+      </c>
+      <c r="D173" t="s">
+        <v>601</v>
+      </c>
+      <c r="E173" t="s">
+        <v>602</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H173" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>669</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>106</v>
+      </c>
+      <c r="D174" t="s">
+        <v>601</v>
+      </c>
+      <c r="E174" t="s">
+        <v>602</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H174" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>672</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
         <v>28</v>
       </c>
-      <c r="D97" t="s">
-[...9 lines deleted...]
-        <v>377</v>
+      <c r="D175" t="s">
+        <v>601</v>
+      </c>
+      <c r="E175" t="s">
+        <v>602</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H175" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>675</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>110</v>
+      </c>
+      <c r="D176" t="s">
+        <v>601</v>
+      </c>
+      <c r="E176" t="s">
+        <v>602</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H176" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>678</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>114</v>
+      </c>
+      <c r="D177" t="s">
+        <v>601</v>
+      </c>
+      <c r="E177" t="s">
+        <v>602</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H177" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>681</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>118</v>
+      </c>
+      <c r="D178" t="s">
+        <v>601</v>
+      </c>
+      <c r="E178" t="s">
+        <v>602</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H178" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>684</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>121</v>
+      </c>
+      <c r="D179" t="s">
+        <v>601</v>
+      </c>
+      <c r="E179" t="s">
+        <v>602</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H179" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>687</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>125</v>
+      </c>
+      <c r="D180" t="s">
+        <v>601</v>
+      </c>
+      <c r="E180" t="s">
+        <v>602</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H180" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>690</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>129</v>
+      </c>
+      <c r="D181" t="s">
+        <v>601</v>
+      </c>
+      <c r="E181" t="s">
+        <v>602</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H181" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>693</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>133</v>
+      </c>
+      <c r="D182" t="s">
+        <v>601</v>
+      </c>
+      <c r="E182" t="s">
+        <v>602</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H182" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>696</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>137</v>
+      </c>
+      <c r="D183" t="s">
+        <v>601</v>
+      </c>
+      <c r="E183" t="s">
+        <v>602</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H183" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>699</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>141</v>
+      </c>
+      <c r="D184" t="s">
+        <v>601</v>
+      </c>
+      <c r="E184" t="s">
+        <v>602</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H184" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>702</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>703</v>
+      </c>
+      <c r="D185" t="s">
+        <v>601</v>
+      </c>
+      <c r="E185" t="s">
+        <v>602</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H185" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>706</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>145</v>
+      </c>
+      <c r="D186" t="s">
+        <v>601</v>
+      </c>
+      <c r="E186" t="s">
+        <v>602</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H186" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>709</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>149</v>
+      </c>
+      <c r="D187" t="s">
+        <v>601</v>
+      </c>
+      <c r="E187" t="s">
+        <v>602</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H187" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>712</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>153</v>
+      </c>
+      <c r="D188" t="s">
+        <v>601</v>
+      </c>
+      <c r="E188" t="s">
+        <v>602</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H188" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>715</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>157</v>
+      </c>
+      <c r="D189" t="s">
+        <v>601</v>
+      </c>
+      <c r="E189" t="s">
+        <v>602</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H189" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>718</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>161</v>
+      </c>
+      <c r="D190" t="s">
+        <v>601</v>
+      </c>
+      <c r="E190" t="s">
+        <v>602</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H190" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>721</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>165</v>
+      </c>
+      <c r="D191" t="s">
+        <v>601</v>
+      </c>
+      <c r="E191" t="s">
+        <v>602</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H191" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>724</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>169</v>
+      </c>
+      <c r="D192" t="s">
+        <v>601</v>
+      </c>
+      <c r="E192" t="s">
+        <v>602</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H192" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>727</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>173</v>
+      </c>
+      <c r="D193" t="s">
+        <v>601</v>
+      </c>
+      <c r="E193" t="s">
+        <v>602</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H193" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>730</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>177</v>
+      </c>
+      <c r="D194" t="s">
+        <v>601</v>
+      </c>
+      <c r="E194" t="s">
+        <v>602</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H194" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>733</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>237</v>
+      </c>
+      <c r="D195" t="s">
+        <v>601</v>
+      </c>
+      <c r="E195" t="s">
+        <v>602</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H195" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>736</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>241</v>
+      </c>
+      <c r="D196" t="s">
+        <v>601</v>
+      </c>
+      <c r="E196" t="s">
+        <v>602</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H196" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>739</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>181</v>
+      </c>
+      <c r="D197" t="s">
+        <v>601</v>
+      </c>
+      <c r="E197" t="s">
+        <v>602</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H197" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>742</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>185</v>
+      </c>
+      <c r="D198" t="s">
+        <v>601</v>
+      </c>
+      <c r="E198" t="s">
+        <v>602</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H198" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>745</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>746</v>
+      </c>
+      <c r="D199" t="s">
+        <v>747</v>
+      </c>
+      <c r="E199" t="s">
+        <v>748</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H199" t="s">
+        <v>750</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3869,50 +7341,152 @@
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>