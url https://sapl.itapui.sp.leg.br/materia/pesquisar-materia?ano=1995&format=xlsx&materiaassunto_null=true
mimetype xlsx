--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -51,1853 +51,1853 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7603/ccf05122025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7603/ccf05122025_0037.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DOS IMPOSTOS E TАXAS MUNICIPAIS A SOCIEDADE SÃO VICENTE DE PAULO DE ITAPUÍ E DÃ OU -_x000D_
 TRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7601/ccf05122025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7601/ccf05122025_0035.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DE INGRESSOS OS_x000D_
 APOSENTADOS, EM EVENTOS PROMOVIDOS/_x000D_
 PELO PODER PŪBLICO MUNICIPAL OU REA_x000D_
 LIZADOS EM SEUS PRÓPRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7611/ccf05122025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7611/ccf05122025_0045.pdf</t>
   </si>
   <si>
     <t>DENOMINA A OFICINA DE ARTE E EDUCA_x000D_
 ÇÃO DE ITAPUÍ E DĂ OUTRAS PROVIDÊN_x000D_
 CIAS.</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8153/ccf22122025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8153/ccf22122025_0058.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGATORIEDADE DE INSTALAÇÃO DE "CAIXAS RECEPTORAS DE CORRESPON_x000D_
 DÊNCIA" NOS IMÕVEIS COM EDIFICAÇÃO DE_x000D_
 QUALQUER NATUREZA E DÃ OUTRAS PROVIDÊN_x000D_
 CIAS.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7673/ccf08122025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7673/ccf08122025_0012.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ANGELINO POLI" O GINÁSIO_x000D_
 DE ESPORTES MUNICIPAL E DÃ OUTRAS PRO VIDÊNCIAS.</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8124/ccf22122025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8124/ccf22122025_0027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO DE ENTORPECENTES - COMEM -E DÃ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Antonio Guarnieri Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7578/ccf05122025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7578/ccf05122025_0012.pdf</t>
   </si>
   <si>
     <t>DISPÕE_x000D_
 AL1QUOТА_x000D_
 SOBRE_x000D_
 DO_x000D_
 Pata MMUNICIPAL_x000D_
 AMAR_x000D_
 A DI8_x000D_
 Folha nº_x000D_
 SECRETA_x000D_
 REDUÇÃUPAT_x000D_
 IMPOSTO_x000D_
 DA_x000D_
 SOBRE_x000D_
 OUTRAS VENDAS A VAREJO DE COMBUSTÍVEIS_x000D_
 LÍQUIDOS E GASOSOS E DÁ_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7579/ccf05122025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7579/ccf05122025_0013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE_x000D_
 EMPREGOS DE PROFESSOR DE PRÉESCOLA, A SEREM PREENCHIDOS_x000D_
 POR CONCURSO PÚBLICO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7580/ccf05122025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7580/ccf05122025_0014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE_x000D_
 VENCIMENTO_x000D_
 ESTABELECE A_x000D_
 DE VALORES_x000D_
 E PROVENTO,_x000D_
 RESPECTIVA TABELA_x000D_
 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7581/ccf05122025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7581/ccf05122025_0015.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7604/ccf05122025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7604/ccf05122025_0038.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO_x000D_
 LEI N 1.700 DE 21/01/1994.</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7593/ccf05122025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7593/ccf05122025_0027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE_x000D_
 VENCIMENTO E_x000D_
 CAMARAMUNICIP_x000D_
 DA_x000D_
 Folha n_x000D_
 ECRETABIA_x000D_
 SECO PUI_x000D_
 REAJUSTE DE_x000D_
 PROVENTO,_x000D_
 ESTABELECE A RESPÉCTIVA_x000D_
 DE VALORES E DÁ_x000D_
 TABELA_x000D_
 OUTRAS_x000D_
 PROVIDêNCIAS.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7617/ccf05122025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7617/ccf05122025_0055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DE_x000D_
 PAGAMENTO DA DE_x000D_
 CONSTRUÇÃO, CONSERVAÇÃO E_x000D_
 MELHORAMENTО DE ESTRADAS DE_x000D_
 RODAGEМ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7621/ccf05122025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7621/ccf05122025_0054.pdf</t>
   </si>
   <si>
     <t>INSTITUI VALE ALIMENTAÇÃO_x000D_
 SERVIDORES MUNICIPAIS_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7612/ccf05122025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7612/ccf05122025_0046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE_x000D_
 EMPREGOS A SEREM PREENCHIDOS_x000D_
 POR CONCURSO PÚBLICO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7677/ccf08122025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7677/ccf08122025_0016.pdf</t>
   </si>
   <si>
     <t>INSTITUI ADICIONAL DE PLANTÃO_x000D_
 PARA DENTISTAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7678/ccf08122025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7678/ccf08122025_0017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DOS DIREITOS_x000D_
 DA CRIANÇA E DO ADOLESCENTE E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7620/ccf05122025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7620/ccf05122025_0053.pdf</t>
   </si>
   <si>
     <t>IL DE 1995_x000D_
 DA_x000D_
 Foiha no_x000D_
 ENITA_x000D_
 RIA RETAR_x000D_
 DISPÕE SOBRE CRIACÃOSaPA_x000D_
 EMPRÊGO EM COMISSÃO DE_x000D_
 DE COMPRAS A SER REGIDO_x000D_
 AGENTE_x000D_
 PELA_x000D_
 100618v do_x000D_
 C.L.T.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7671/ccf08122025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7671/ccf08122025_0010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE_x000D_
 EMPRÊGO EM COMISSÃO DÉ DIRETOR_x000D_
 DE ESCOLA DE EDUCAÇÃO INFANTIL,_x000D_
 A SER REGIDO PELA C.L.T.</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8110/ccf22122025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8110/ccf22122025_0011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 이 PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO A A.A._x000D_
 ITAPUÍ.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7674/ccf08122025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7674/ccf08122025_0013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 A CELEBRAR CONVÊNIO E TERMOS_x000D_
 ADITIVOS COM O FUNDO NACIONAL_x000D_
 DE DESENVOLVIMENTO DAA_x000D_
 EDUCAÇÃO/MINISTÉRIO DA EDUCAÇÃO_x000D_
 E DO DESPORTO, PARA ATENDIMENTO_x000D_
 ÀS ESCOLAS MUNICIPAIS ADMINISTRADAS E MANTIDAS PELO MUNICÍPIO, DENTRO DO PROGRAMA DE MANUTENÇÃO E DESENVOLVIMENTO O_x000D_
 ENSINO FUNDAMENTA</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7672/ccf08122025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7672/ccf08122025_0011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCI-019A_x000D_
 MENTO ,PENSÃO E PROVENTO, ESTABELECE A RESPECTIVA TABELA DЕ_x000D_
 VALORES E DÁ OUTRAS PROVIDêNCIAS.</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8138/ccf22122025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8138/ccf22122025_0041.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI DE ORÇAMENTÅRIAS PARA O EXERCICIO DE 1996.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8154/ccf22122025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8154/ccf22122025_0059.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO-A_x000D_
 CONTRATAR EMPRÉSTIMOS COМ А_x000D_
 CAIXA ECONOMICA FEDERAL, A OFERECER GARANTIAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8144/ccf22122025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8144/ccf22122025_0049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA RECEBIMENTO EM DEVOLUÇÃO DE POSSE DE TERRENO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8128/ccf22122025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8128/ccf22122025_0031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 PROCEDER A PRORROGAÇÃO DE_x000D_
 CESSÃO EM COMODATO DE IMÓVEL_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8099/ccf22122025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8099/ccf22122025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENERIЭ ОРАП_x000D_
 DE VALORES, PARA EFEITO DE LANÇAMENTO DOS IMPOSTOS SOBRE AА_x000D_
 PROPRIEDADE PREDIAL E TERRITORIAL URBANA NO EXERCİCIO DE_x000D_
 1996.</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8157/ccf22122025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8157/ccf22122025_0062.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERACÃQDE R_x000D_
 DAÇÃO DE ARTIGOS DA LE 820 JA_x000D_
 ALTERADOS POR OUTRAS LÉIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8158/ccf22122025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8158/ccf22122025_0063.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAÇÃO_x000D_
 BD 410 MEC,_x000D_
  DE CONVÊNÍO COМ О_x000D_
 VISANDO O RECEBIMENTO RECURSOS DE_x000D_
 REM FINANCEIROS PARA SE- UTILIZADOS EM PROJETOS NA ÁREA DA EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8159/ccf22122025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8159/ccf22122025_0064.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE_x000D_
 UMA ÁREA DE LAZER DÓ LOTEAMENTO BALNEÁRIO MAR AZUL, QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8119/ccf22122025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8119/ccf22122025_0020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICI- PAL DE ITAPUÍ A RECEBER DA CESP- COMPANHIA ENERGÉTICA DE SÃO PAULO, EM CONCESSÃO DE USO POR PRAZODETERMINADO, ÁREAS DESTINADAS A LAZER NAS MARGENS DO RESERVATÓRIO DA UHE DE BARI- RI.</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8118/ccf22122025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8118/ccf22122025_0019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCORPORACÃO DE UMA GLEBA DE TERRAS NO PERIME- TRO URBANO.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8120/ccf22122025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8120/ccf22122025_0021.pdf</t>
   </si>
   <si>
     <t>MANTÉM PARA 1996, OS MESMO VALORES LANÇADOS PARA 1995, СOM RELAÇÃO А ТАХА DE LIMPEZA PÚ- BLICA E ТАХА ЕХPEDIENTE (CARNê IPTU) E DÁ OUTRAS PŘOVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7728/ccf08122025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7728/ccf08122025_0004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE_x000D_
 UMA ÁREA DE LAZER DO LOTEAMENTO BALNEÁRIO MAR AZUL, CОМ_x000D_
 26.567,00 m2.</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8121/ccf22122025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8121/ccf22122025_0022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALORES VENOPATI_x000D_
 PARA FINS DE BASE DE CALCULO E_x000D_
 RECOLHIMENTO DO ITBI E DÁ OUsb eI0 ob TRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8109/ccf22122025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8109/ccf22122025_0010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONVERSAOIDPAAR UFIR DE VALORES EXPRESSOS EM V.R.M., PARA PAGAMENTO DE TRIBLICOS BUTOS, DIVIDA ATIVA, PREÇOS PÚOUTRAS E MULTAS MUNICIPAIS E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8108/ccf22122025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8108/ccf22122025_0009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃQ DE REDAÇÃO DO ARTIGO 2° DA LEI N®_x000D_
 1.717.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8105/ccf22122025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8105/ccf22122025_0006.pdf</t>
   </si>
   <si>
     <t>RATIFICA A UTILIZAÇÃO DO VALOR_x000D_
 DO ABONO DA LEI N 1.717 EM CAL- CULO DE PROVENTO.</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8103/ccf22122025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8103/ccf22122025_0004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERA- ÇÃO DE REDAÇÃO DO ARTIGO 94, DÃ LEI N_x000D_
 820, DE 27/09/73.</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8104/ccf22122025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8104/ccf22122025_0005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE V_x000D_
 TAXAS_x000D_
  DE RECEITAS DE SERVIÇOS E_x000D_
  DIVERSAS DISPOSTOS NAS LEIS 820 DE 27/09/73 Е 1.634, DE 31/03/93.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8102/ccf22122025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8102/ccf22122025_0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DE EMPREGO EM COMISSÃO DE MÉDICO.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7582/ccf05122025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7582/ccf05122025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido_x000D_
 de que estude as possibilidades de colocar piçarra na antiga_x000D_
 estrada que liga Itapuí a Jaŭ, mais precisamente no aclise_x000D_
 próximo à Fazenda São Fernando.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7583/ccf05122025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7583/ccf05122025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de melhorar o pavimento do lei -_x000D_
 to viário do cruzamento da rua Luiz Massetto, onde termina a_x000D_
 praça Tito Livio Ferreira, pois as fortes chuvas provocaram/_x000D_
 erosao no local.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7584/ccf05122025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7584/ccf05122025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de promover reparos no pavimento asfalti_x000D_
 co da estrada que liga Itapui a Bariri, entrando em contato com_x000D_
 Prefeito Municipal de Bariri, para realizar o mesmo serviço no_x000D_
 trecho que é de sua competência.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7585/ccf05122025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7585/ccf05122025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de preparar o Ginásio de Esportes Muni_x000D_
 cipal, como suporte de emergência para realização dos bailes de_x000D_
 carnaval, pois como o carnaval sera realizado na rua, poderemos_x000D_
 enfrentar problemas com as chuvas e o ginásio de esportes seria_x000D_
 uma solução viāvel para o problema.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7586/ccf05122025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7586/ccf05122025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de realizar um multirão de limpeza e_x000D_
 desinfecção dos bueiros dos esgotos de nossa cidade, visando elimi nar os criadouros de insetos e roedores.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7594/ccf05122025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7594/ccf05122025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de conceder isenção do IPTU para os_x000D_
 aposentados que recebem 01 (um) salário minimo e que tenham ape_x000D_
 nas um imóvel, como forma de amenizar o estado de penuria e_x000D_
 necessidade por que passam.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7599/ccf05122025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7599/ccf05122025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Preteito Municipal no sentido de que_x000D_
 estude as possibilidades de contratar um médico veterinārio para/_x000D_
 inspecionar os abates de gado que sao realizados no nosso Matadou_x000D_
 ro Municipal, possibilitando com isso maior segurança e tranquili_x000D_
 dade para a população Itapuiense.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7602/ccf05122025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7602/ccf05122025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar colocar piçarra nas estradas -_x000D_
 municipais, pois com a passagem do periodo de chuvas as mesmas es_x000D_
 tão praticamente intransitáveis.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7600/ccf05122025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7600/ccf05122025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 denomine rua ou logradouros publicos de nossa cidade, com nomes_x000D_
 dos seguintes cidadãos já falecidos:_x000D_
 Artur Geraldo Fantin; Antonio Spuri; Antonio Luiz Furiatto;_x000D_
 Antonio Bertolucci Sobrinho; Geraldo Angelo Retti; Julio de Frei_x000D_
 tas Nascimento; Astor Farias; Maria José Picinato; Antonio de_x000D_
 Oliveira; Mário Favero; Amilton Cesar Fabris; Calil Aburad e_x000D_
 Nelson Poli, FRANCiSCO DE FREITAS NASCIMENTO.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7606/ccf05122025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7606/ccf05122025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que denomine de Geraldo Domiquili em uma rua ou logradouro público da cidade.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7607/ccf05122025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7607/ccf05122025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que determine a colocação de braços de iluminação na rua -_x000D_
 Maestro Domingos Sciaca.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7608/ccf05122025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7608/ccf05122025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido_x000D_
 de que estude as possibilidades de construir uma vazão para_x000D_
 a água que se empossa na rua Angelo Caetano Gonçalves.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7609/ccf05122025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7609/ccf05122025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que determine a construção de uma galeria de captação de águas_x000D_
 no cruzamento das ruas Conessa com Luiz Massetto.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7610/ccf05122025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7610/ccf05122025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de construir galerias de_x000D_
 captação de aguas na Av. Jorge Chammas, em frente ao_x000D_
 cruzamento com a rua Elízio Valentim.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7577/ccf05122025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7577/ccf05122025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido_x000D_
 de que estude as possibilidades de mandar pavimentar a_x000D_
 rua localizada no loteamento Jardim Bica de Pedra (Vila_x000D_
 Robertão), que já era pavimentada com Blokrets e os mes_x000D_
 mos foram retirados por apresentarem defeitos, ficand o/_x000D_
 a rua sem pavimento.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7680/ccf08122025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7680/ccf08122025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de mandar colocar as placas com_x000D_
 os nomes das ruas, onde ainda não existam.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7682/ccf08122025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7682/ccf08122025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de interceder junto ao Dr. Geraldo -_x000D_
 Paulim, proprietário de uma pequena área de terras anexa ao -_x000D_
 abatedouro de aves Polifrigor, visando que o mesmo disponha -_x000D_
 se a negociar, sem exploração, a referida årea para solucionar_x000D_
 grave problema enfrentado pelo abatedouro.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7676/ccf08122025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7676/ccf08122025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de conservar o leito viário das estra_x000D_
 das municipais.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7619/ccf05122025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7619/ccf05122025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido_x000D_
 de que efetue reparos no leito viário da via de acesso ao porto_x000D_
 de embarque dos Ferry-Boats, mais precisamente no aclive frontal/_x000D_
 ao estabelecimento denominado Recanto do Peixe.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7618/ccf05122025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7618/ccf05122025_0051.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 denomine a Oficina de Cultura e Educação de Itapui, de: OFICINA/_x000D_
 DE CULTURA E EDUCAÇÃO TOM JOBIM.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7616/ccf05122025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7616/ccf05122025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que determine a realização de limpeza e carpa do mato localizado nas ruas do I Distrito Industrial.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7687/ccf08122025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7687/ccf08122025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de conceder um reajuste nos salarios_x000D_
 dos funcionários municipais.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7686/ccf08122025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7686/ccf08122025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar construir um mini-campo de futebol na ărea disponivel do núcleo habitacionai "Irmaos Frances -_x000D_
 chi".</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7689/ccf08122025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7689/ccf08122025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prereito Municipal no sentido de_x000D_
 que determine a colocação de tampas nas galerias de captação de agua, recem construidas na Av. do Porto e na rua Francisco Casalenovo, pois há perigo de acidentes.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7685/ccf08122025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7685/ccf08122025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de notificar o proprietário do terreno_x000D_
 sem benfeitorias e repleto de mato e entulho, localizado bem em_x000D_
 frente a Prefeitura para que proceda a limpeza do mesmo e a_x000D_
 construção de muro frontal, ou desaproprie o local.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7690/ccf08122025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7690/ccf08122025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de conceder cesta basica ou_x000D_
 vale alimentação para os funcionarios municipais.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7669/ccf08122025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7669/ccf08122025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de mandar retirar os entulhos/_x000D_
 depositados nas ruas do núcleo habitacional "Irmãos Fran -_x000D_
 ceschi".</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7670/ccf08122025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7670/ccf08122025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de construir um parque infantil no_x000D_
 loteamento da Vila Pichelli, na área desabitada localizada na_x000D_
 rua Manoel Rodrigues Martins.</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8113/ccf22122025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8113/ccf22122025_0014.pdf</t>
   </si>
   <si>
     <t>Indicocao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar proceder a pavimentação da_x000D_
 rua Alfredo Pinhatari, pois a mesma em virtude de serviços rea_x000D_
 lizados e problemas de compactação ficou sem o beneficio, pois_x000D_
 jå era pavimentada com blokrets.</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8114/ccf22122025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8114/ccf22122025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar colocar as tampas nas gale_x000D_
 rias de captação de aguas pluviais localizadas na Av. do Porto,_x000D_
 para evitar o risco de acidentes.</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8116/ccf22122025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8116/ccf22122025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de mandar rebaixar as guias da_x000D_
 calçadas das ruas centrais da cidade e acesso ao jardim, a_x000D_
 fim de que os deficientes fisicos possam se locomover com_x000D_
 cadeiras de rodas.</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8115/ccf22122025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8115/ccf22122025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que possibilidades de mandar recolocar as traves no camzando_x000D_
 po de_x000D_
 _x000D_
 _x000D_
 tambem_x000D_
 futebol do bairro do Campinho, próximo a escola, reali -_x000D_
  os serviços de terraplenagem do local.</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8117/ccf22122025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8117/ccf22122025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de mandar pintar o coreto de_x000D_
 nossa praça central, com cores diferentes da atual, variando um pouco do padrão azul, pois a partir de outubro tere_x000D_
 mos a apresentação dominical da BANDA MUNICIPAL DE ITAPUÍ,-_x000D_
 dirigida pelo maestro Gilson Sebastião.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8148/ccf22122025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8148/ccf22122025_0053.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar construir obstáculos noleito viārio da rua Luiz Teixeira, no trecho recem construido_x000D_
 ligando ao núcleo habitacional "Irmãos Franceschi", pois os_x000D_
 veiculos que por ali trafegam estão desenvolvendo excessiva -_x000D_
 velocidade, colocando em risco a vida dos habitantes daquela/_x000D_
 região.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8150/ccf22122025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8150/ccf22122025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de determinar ao setor competen_x000D_
 te da Administração, objetivando melhorar o sistema do nosso_x000D_
 deposito de lixo, pois o problema lá verificado é grave, inclusive com exposição de animais mortos, em decomposição,_x000D_
 o que deveria ser enterrado em valas especiais para esse fim_x000D_
 evitando a proliferação de insetos, mal cheiro e demais problemas provenientes da falta de controle do deposito de lixo, bem como cercar a area do mesmo para evitar invasão.</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8151/ccf22122025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8151/ccf22122025_0056.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de marcar uma reunião com o Advoga_x000D_
 do da Prefeitura, o proprietário do loteamento Conezza e os adquirentes de lotes, para as devidas explicações e soluções para_x000D_
 o problemas da falta de escrituras.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8152/ccf22122025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8152/ccf22122025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de reformar a pista de cooper 1o_x000D_
 calizada na area de lazer de nossa práia municipal, bem como/_x000D_
 determine a passagem pelo menos uma vez por semana do caminhão_x000D_
 de agua para molhar o gramado e as árvores da Av. Brasil.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8156/ccf22122025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8156/ccf22122025_0061.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que tome as devidas providências no que tange a determinar/_x000D_
 seja tampado o buraco aberto por ocasião de ligação de esgo_x000D_
 tos na Av. Jorge Chammas, de fronte a uma horta particular.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8125/ccf22122025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8125/ccf22122025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de construir um chafariz no jardim municipal.</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8126/ccf22122025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8126/ccf22122025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que tome as devidas providencias no que tange a mandar colo_x000D_
 car adubos e demais produtos nutrientes para melhorar o aspécto das arvores e flôres do jardim municipal.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8127/ccf22122025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8127/ccf22122025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido_x000D_
 de que estude as possibilidades de conceder o beneficio do_x000D_
 VALE ALIMENTAÇÃO para os funcionários municipais, aprovado_x000D_
 por esta Casa de Leis em abril último.</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8129/ccf22122025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8129/ccf22122025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de criar um curso para alfabetização de adultos, no periodo noturno, a funcionar em uma das salas da Esco_x000D_
 la de Arte e Educação Arthur Geraldo Fantin.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8130/ccf22122025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8130/ccf22122025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de conceder um abono no valor de um salārio minimo para cada funcionario municipal, no mês de seu aniversário.</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8139/ccf22122025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8139/ccf22122025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de mandar consertar a pavimentação asfaltica do leito viário da Av. Jorge Chammas no_x000D_
 trecho compreendido entre o Bar e Restaurante Recanto do_x000D_
 Peixe e o ancoradouro dos Ferry-Boats, bem como no leito_x000D_
 viário da rua Salma Simão Ázar.</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8106/ccf22122025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8106/ccf22122025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de contratar um médico na especialidade/_x000D_
 de PSIQUIATRIA para prestar atendimento em Itapui.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7587/ccf05122025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7587/ccf05122025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Dr. Marcos Corrêa Vieira, Dignissimo_x000D_
 Chefe de Distrito da Telesp de Bauru, solicitando a instalação de_x000D_
 um telefone publico do tipo comunitário no loteamento Balneário -_x000D_
 Mar Azul, em frente ao número 389 da rua Nadir Moraes Dias.</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7588/ccf05122025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7588/ccf05122025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal de_x000D_
 Bariri, solicitando empenho no que tange a proceder reparos no_x000D_
 pavimento asfaltico do leito viārio da estrada que liga Itapui_x000D_
 a Bariri, no trecho de sua competência, pois referida estrada/_x000D_
 esta se deteriorando e com grandes buracos, podendo ocorrer_x000D_
 risco de graves acidentes.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7589/ccf05122025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7589/ccf05122025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Dr. Marcos Corrêa Vieira, dignissimo_x000D_
 Gerente de Distrito da Telesp de Bauru, solicitando a instalação -_x000D_
 de um telefone publico no Centro de Lazer do Trabalhador "Cyro Maciel Portieri" de nossa cidade.</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7590/ccf05122025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7590/ccf05122025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Dr. Marcos Corrêa Vieira, Engenheiro, Gerente de Distrito da Telesp de Bauru, objetivando -_x000D_
 a permanência de um funcionārio da Telesp de plantão em Ita -_x000D_
 pui para atendimento de emergencia, principalmente nos feriados e finais de semana.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7591/ccf05122025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7591/ccf05122025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações com os Srs: Ciro, Diretor da Vigilância Munici_x000D_
 pal de São Vicente - SP; Luiz Valini, Presidente do Sindicato_x000D_
 dos Trabalhadores Rurais de Itapuí; André Ruiz, Diretor de Proje_x000D_
 tos Comunitários do Municipio; Luiz Anjolim e Gilson sebastião,-_x000D_
 coordenadores; Policial Fernando; Cabo Paulo; Merendeiras Cilene_x000D_
 Guarnieri e Madalena Gandolfo, por terem organizado a viagem dos_x000D_
 trabalhadores rurais de Itapuí em excursão para o litoral, em_x000D_
 São Vicente- SP.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7595/ccf05122025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7595/ccf05122025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Dr. Marcos Corréa Vieira, Gerente_x000D_
 de Distrito da Telesp de Bauru, solicitando a permanência em_x000D_
 Itapui de varios pontos de venda de fichas telefonicas, como_x000D_
 exemplo podemos citar: Agência dos Corrêios, padarias, farma_x000D_
 cias, bares, etc., pois não hả seguer um ponto de venda na ci_x000D_
 dade.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7596/ccf05122025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7596/ccf05122025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulaçoes com a Associação dos Aposentados e Pensionis-_x000D_
 ‘tas de Jaú e Região, pela excelente carta aberta a nação, um_x000D_
 grande manifesto contra a injusta situação de penúria e humilhação por que passam todos os aposentados, explorados e renegados/_x000D_
 só restou-lhes o protesto, e a carta manifesto foi a melhor e_x000D_
 nais bem redigida forma de expor esse protesto.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7597/ccf05122025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7597/ccf05122025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações e agradecimentos com o Dr. Rui Antonio Carva 1ho, Diretor de Higiêne e Saude do Municipio de Itapui, pelo ex- celente atendimento médico que vem prestando aos assistidos da Sociedade São Vicente de Paulo de Itapui.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7598/ccf05122025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7598/ccf05122025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades imentais, seja consignado em Ata dos nossos trabalhos um voto congratulações e agradecimentos com o Sr. Prefeito Municipal/_x000D_
 a concessão de um reajuste da oraem de 20% aos funcionários -_x000D_
 icipais, mostrando claramente a todos que preocupa-se com o_x000D_
 or humano, investindo no social, visando com isto a obtenção/_x000D_
 grande retorno de trabalho em prol da população Itapuiense.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7605/ccf05122025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7605/ccf05122025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Gerente de Distrito da Telesp_x000D_
 regional de Bauru, solicitando as possibilidades da instala_x000D_
 ção de um telefone público na Rua Maestro José Sciaca, nº -_x000D_
 279, loteamento Balneário Mar Azul.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7681/ccf08122025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7681/ccf08122025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas'as formalidades_x000D_
 regimentais, seja oficiado ao Excelentissimo Senhor Mário Covas,_x000D_
 Digníssimo Governador do Estado de São Paulo, solicitando o máxi_x000D_
 mo empenho e boa vontade no que tange a conceder um bom reajuste_x000D_
 nos salários dos funciondrios da Educação. Isto jå não é mais um_x000D_
 problema que pode esperar o momento propicio para ser solucionado, o mesmo tornou-se um estado de necessidade premente, cuja so_x000D_
 lução se não for imediata certamente comprometerá séria e catastroficamente o sistema.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7576/ccf05122025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7576/ccf05122025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, para que conste dos anais desta Casa o reconhecimento e_x000D_
 agradecimento da população itapuiense ao grupo "BEIRA RIO" na pes -_x000D_
 ⚫ soa de seu Presidente JOÃO CARLOS CAMARGO, pelos excelentes servi -_x000D_
 ços prestados ao Esporte de nossa cidade.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7574/ccf05122025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7574/ccf05122025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com o Sr. Prefeito Municipal/_x000D_
 pelo excelente serviço de melhoria e conservação do leito viário_x000D_
 da estrada vicinal que liga Itapuí a Bariri, mantendo trafegável_x000D_
 aquela importante via de acesso.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7615/ccf05122025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7615/ccf05122025_0049.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com a Central Geral do Dizimo_x000D_
 (Grupo Pró-Vida), pela doação de um veiculo Volkswagem tipo Kombi para o APAE (Associação dos Pais e Amigos dos Excepcionais)_x000D_
 de Itapui.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7614/ccf05122025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7614/ccf05122025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com o Sr. ALTINO DORADOR, pela excelente administração que vem fazendo como PRESIDENTE DA_x000D_
 APAE (Associação dos Pais e Amigos dos Excepcionais) de Itapui.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7613/ccf05122025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7613/ccf05122025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto de con_x000D_
 gratulações e agradecimentos para com os Empresários de nossa cidade,_x000D_
 pela feliz iniciativa de apôio ao Hospital e Maternidade São José de_x000D_
 Itapui.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7691/ccf08122025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7691/ccf08122025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto de_x000D_
 congratulações e felicitações para com a nova Diretoria da Associação Atlética Itapui, desejando feliz e proficua gestão.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7693/ccf08122025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7693/ccf08122025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Dr. Adelino Morelli, dignissimo Advogado, assessor juridico da Prefeitura, solicitando informações sobre_x000D_
 andamento da regularização da situação do loteamento empreendido pelo_x000D_
 Sr. Antonio Conessa, pois os adquirentes precisam lavrar as respectivas escrituras, muitos já construiram e não podem fazê-lo, esta situa_x000D_
 ção arrastasse desde a administração anterior.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7688/ccf08122025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7688/ccf08122025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata de nossos trabalhos um voto de congratulaçoes e felicitações com Dom LOURENÇO DE ALMEIDA PRADO, dignissimo Reitor do Mosteiro Sao Bento pe_x000D_
 10 seu 84º aniversário de vida.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7683/ccf08122025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7683/ccf08122025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Excelentíssimo Senhor Dr. Mário Covas,_x000D_
 Dignissimo Governador do Estado de São Paulo, solicitando os valiosos préstimos no que tange a viabilizar os meios necessários a fim_x000D_
 de que possamos ter recursos para a reforma da via de acesso que_x000D_
 liga nossa cidade ao Porto de embarque e desembarque dos FerryBoats, que servem como ligação para o transito vindo da visinha cidade de Boracéia.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7684/ccf08122025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7684/ccf08122025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Engenheiro Marcos Corrêa Vieira, dignissimo Gerente de Distrito da Telesp, regional de Bauru, solicitan_x000D_
 do as possibilidades da instalação de um telefone público na rua -_x000D_
 Francisco Jager, na altura do número 59, no loteamento Jardim Alvorada.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7668/ccf08122025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7668/ccf08122025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Prefeito Municipal, solicitando no sentido de que comunique com a Diretoria que cuida das estradas municipais e_x000D_
 nos informe o porque foi desativada a estrada vicinal que liga Itapuí ao_x000D_
 Bairro do Campinho.</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8123/ccf22122025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8123/ccf22122025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto de_x000D_
 congratulações com o Cônego Arlindo José Zanotto, pela passagem do_x000D_
 dia do Padre, comemorado no ultimo dia 04.</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8122/ccf22122025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8122/ccf22122025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações com o Excelentissimo Senhor ANTONIO CESAR SI -_x000D_
 MÃO, Prefeito Municipal de nossa cidade, por ter sido eleito Pre_x000D_
 sidente do Consórcio que administra a HIDROVIA TIETÊ PARANĀ.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7666/ccf08122025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7666/ccf08122025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com o Sr. Prefeito Municipal -_x000D_
 pela limpeza do terreno localizado na rua José Antonio, em frente_x000D_
 ao paço municipal.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7667/ccf08122025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7667/ccf08122025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações com o Sr. CARLOS EDUARDO SAMPAIO DÓRIA, pela_x000D_
 sua assunção no alto cargo de Presidente da Telesp (Telecomunica_x000D_
 ções do Estado de São Paulo).</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7675/ccf08122025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7675/ccf08122025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos 'nossos trabalhos um voto de_x000D_
 congratulações e agradecimentos com a Sra. NEUZA FACHIM PRADO,_x000D_
 pelo seu maravilhoso gesto autruistico de ter fornecido de sua_x000D_
 cota mensal, centenas de butijões de gas de cozinhapara atendi_x000D_
 mento da população, no momento de crise no.abastecimento. ga -_x000D_
 rantindo com seu maravilhoso gesto e seus lustros de bondade е_x000D_
 espirito humanitário a possibilidade do sustento de inumeras -_x000D_
 familias itapuienses.</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8111/ccf22122025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8111/ccf22122025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações com a Dra. Claudia Simão, Engenheira Agronoma/_x000D_
 da Casa da Agricultura e responsável pelas areas verdes do municipio, pelo excelente trabalho de podas as arvores das ruas de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8112/ccf22122025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8112/ccf22122025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado a Direção da Empresa Auto-Ônibus Mасаса- ri Ltda, solicitando estudos visando a possibilıdade de mudança dos seguintes horários de ônibus:_x000D_
 - de Itapui para Jaŭ das 17:10 hs para as 17:30 ou 17:40 hs; de Jau para Itapui, das 7:00 hs para as 6:30 hs._x000D_
 Itapui,_x000D_
 Existem inumeras pessoas que residem em Jaй e trabalham em para ter coincidência de horários tanto na entrada como na sai- da do serviço é que solicitamos a mudança nos horarios.</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8145/ccf22122025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8145/ccf22122025_0050.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando informações sobre o total arrecadado este ano com o recebimento do_x000D_
 IPVA (Imposto de Propriedade de Veiculos Automotores) e com o IPTU (Imposto Predial e Territorial Urbano).</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8147/ccf22122025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8147/ccf22122025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando informações sobre o valor desembolsado pelo municipio, mensal_x000D_
 mente (JANEIRO A AGOSTO 95), com a terceirização do transporte de_x000D_
 estudantes com peruas e ônibus, bem como no setor de obras e serviços, o total mensal pago (JANEIRO A AGOSTO/95) com a terceirização/_x000D_
 de caminhões e máquinas prestando serviços para o municipio.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8146/ccf22122025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8146/ccf22122025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Prefeito Municipal, solicitando_x000D_
 informações sobre a existência ou não de mão de obra terceirizada,_x000D_
 prestando serviços ao municipio, se existir, solicitamos informa_x000D_
 ções sobre os valores gastos mensalmente de janeiro a agosto/95.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8149/ccf22122025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8149/ccf22122025_0054.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando as_x000D_
 possibilidades do encaminhamento mensal dos balancetes contabeis_x000D_
 da administração para análise da Câmara Municipal, mensalmente,_x000D_
 que deixou de ocorrer a alguns meses.</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8155/ccf22122025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8155/ccf22122025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando_x000D_
 informações sobre as possibilidades do reinicio das obras de -_x000D_
 construção das 260 casas populares pela Secretaria de Estado da_x000D_
 Habitação, pois existe perigo de deterioração do que já foi_x000D_
 construido.</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8131/ccf22122025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8131/ccf22122025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado a Diretoria Regional da "Nossa Caixa_x000D_
 Nosso Banco", solicitando as possibilidades da automatização de_x000D_
 nossa agência, visando facilitar o atendimento aos clientes.</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8132/ccf22122025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8132/ccf22122025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado a Diretoria Regional da Caixa Econômica Federal, solicitando as possıbilidades da automatização_x000D_
 de nossa agencia, visando facilitar o atendimento aos clien_x000D_
 tes.</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8133/ccf22122025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8133/ccf22122025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Presidente da Sociedade São Vicente_x000D_
 de Paulo de nossa cidade, solicitando informações sobre a possibilidade da construção de mais acomodações para abrigar idosos -_x000D_
 que se encontrar em situação de carência.</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8135/ccf22122025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8135/ccf22122025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Presidente da Federação Paulista de_x000D_
 Futebol e ao Ministro dos Desportos, solicitando uma maior valori zação do Futebol Amador.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8137/ccf22122025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8137/ccf22122025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando informações sobre o montante financeiro gasto com a Saude no mu- nicipio de Itapuí, separando os setores (medicamentos, pessoal demais despesas), realizadas no mes de setembro/95.</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8134/ccf22122025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8134/ccf22122025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Diretor Regional da Rede Globo de Te- levisão, Oeste Paulista, com sede em Bauru, solicitando as possibi- lidades da realização de um dos programas "VOCÊ DECIDE" em Itapui.</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8136/ccf22122025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8136/ccf22122025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto de_x000D_
 congratulações com Dom Joviano de Lima Jūnior pela sua nomeação coBispo da Diocese de São Carlos, desejando-lhe felicidades no desempenho de suas sagradas funções.</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8141/ccf22122025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8141/ccf22122025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto de_x000D_
 congratulações e agradecimentos com o D.E.R. (Departamento de Estra_x000D_
 das de Rodagem) pela vinda a nossa cidade da PATRULHA RODOVIARIA, -_x000D_
 composta de caminhões e máquinas para com o auxílio da frota munici_x000D_
 pal colocarem piçarra acertando o leito viário das estradas municipais, com custo mínimo para o Município.</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8140/ccf22122025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8140/ccf22122025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando_x000D_
 informações sobre a construção da "CASA DO TRABALHADOR", caso a_x000D_
 mesma ainda não tenha sido construída, ou ao menos iniciadas as_x000D_
 suas obras, solicito cópia do extrato bancário da conta específi_x000D_
 ca onde deve se encontrar depositado os R$ 19.700,00 que o Gover_x000D_
 no do Estado enviou para esse fim. Sou conhecedor do fato, pois/_x000D_
 como líder do PFL na Câmara fui informado oficialmente pelo Partido da chegada da verba.</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8142/ccf22122025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8142/ccf22122025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Engo Marcos Corrêa Vieira, Gerente_x000D_
 de Distrito da Telesp de Bauru, solicitando a instalação de um_x000D_
 telefone público no bairro Marambáia, na entrada da propriedade_x000D_
 do Sr. Jamil Abdalla e outros, uma vez que o telefone que ser -_x000D_
 via o local e estava instalado nas imediações foi transferidopara a fazenda Olhos D'agua, estando fazendo muita falta.</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8143/ccf22122025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8143/ccf22122025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consultado o Plenário para outorga de um título de "Filho Benemérito" de Itapuí para o jornalista Sr. José Carlos da Rocha Barros,</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8107/ccf22122025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8107/ccf22122025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Exm. Sr. Presidente da Assembléia Legislativa do Estado, solicitando a apresentação pelo Plenário desta Egrégia Ca_x000D_
 sa, de Moção de Apôio ao SETOR ELÉTRICO e BANESPA, e especialmente ao Pro_x000D_
 jeto de Lei PL 596/95, que tem na sua concepção regulamentar o setor eletrico e proteger seus consumidores e ao mesmo tempo REPUDIAR alienar estes patrimônios, sem antes promover um amplo debate com setores envolvi_x000D_
 dos e demais segmentos de sociedade do nosso Estado.</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8100/ccf22122025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8100/ccf22122025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações e agradecimentos com o Dr. Paulo Salim Maluf, dignissimo_x000D_
 Prefeito do Municipio de São Paulo pela brilhante administração que vem_x000D_
 realizando naquela progressista metrópole, principalmente no tocante ao_x000D_
 escoamento do tráfego, com a construção de tuneis interligando vias de_x000D_
 tráfego intenso, alargando vias e avenidas, facilitando sobremaneira o_x000D_
 acesso daqueles que se locomovem do interior com destino a capital, me1horando a segurança e, possibilitando congregadamente a todas as administrações do Estado maior agilização nas constantes tarefas atinentes/_x000D_
 a rotina de trabalho.</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8101/ccf22122025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8101/ccf22122025_0002.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE FILHO BENEMERITO DE ITAPUI JOSE CARLOS DA ROCHA BARROS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2204,67 +2204,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7603/ccf05122025_0037.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7601/ccf05122025_0035.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7611/ccf05122025_0045.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8153/ccf22122025_0058.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7673/ccf08122025_0012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8124/ccf22122025_0027.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7578/ccf05122025_0012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7579/ccf05122025_0013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7580/ccf05122025_0014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7581/ccf05122025_0015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7604/ccf05122025_0038.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7593/ccf05122025_0027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7617/ccf05122025_0055.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7621/ccf05122025_0054.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7612/ccf05122025_0046.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7677/ccf08122025_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7678/ccf08122025_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7620/ccf05122025_0053.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7671/ccf08122025_0010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8110/ccf22122025_0011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7674/ccf08122025_0013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7672/ccf08122025_0011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8138/ccf22122025_0041.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8154/ccf22122025_0059.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8144/ccf22122025_0049.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8128/ccf22122025_0031.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8099/ccf22122025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8157/ccf22122025_0062.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8158/ccf22122025_0063.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8159/ccf22122025_0064.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8119/ccf22122025_0020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8118/ccf22122025_0019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8120/ccf22122025_0021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7728/ccf08122025_0004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8121/ccf22122025_0022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8109/ccf22122025_0010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8108/ccf22122025_0009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8105/ccf22122025_0006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8103/ccf22122025_0004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8104/ccf22122025_0005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8102/ccf22122025_0003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7582/ccf05122025_0016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7583/ccf05122025_0017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7584/ccf05122025_0018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7585/ccf05122025_0019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7586/ccf05122025_0020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7594/ccf05122025_0028.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7599/ccf05122025_0033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7602/ccf05122025_0036.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7600/ccf05122025_0034.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7606/ccf05122025_0040.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7607/ccf05122025_0041.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7608/ccf05122025_0042.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7609/ccf05122025_0043.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7610/ccf05122025_0044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7577/ccf05122025_0011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7680/ccf08122025_0018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7682/ccf08122025_0020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7676/ccf08122025_0015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7619/ccf05122025_0052.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7618/ccf05122025_0051.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7616/ccf05122025_0050.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7687/ccf08122025_0025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7686/ccf08122025_0024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7689/ccf08122025_0027.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7685/ccf08122025_0023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7690/ccf08122025_0028.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7669/ccf08122025_0008.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7670/ccf08122025_0009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8113/ccf22122025_0014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8114/ccf22122025_0015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8116/ccf22122025_0017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8115/ccf22122025_0016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8117/ccf22122025_0018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8148/ccf22122025_0053.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8150/ccf22122025_0055.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8151/ccf22122025_0056.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8152/ccf22122025_0057.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8156/ccf22122025_0061.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8125/ccf22122025_0028.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8126/ccf22122025_0029.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8127/ccf22122025_0030.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8129/ccf22122025_0032.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8130/ccf22122025_0033.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8139/ccf22122025_0042.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8106/ccf22122025_0007.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7587/ccf05122025_0021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7588/ccf05122025_0022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7589/ccf05122025_0023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7590/ccf05122025_0024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7591/ccf05122025_0025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7595/ccf05122025_0029.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7596/ccf05122025_0030.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7597/ccf05122025_0031.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7598/ccf05122025_0032.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7605/ccf05122025_0039.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7681/ccf08122025_0019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7576/ccf05122025_0010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7574/ccf05122025_0008.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7615/ccf05122025_0049.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7614/ccf05122025_0048.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7613/ccf05122025_0047.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7691/ccf08122025_0029.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7693/ccf08122025_0030.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7688/ccf08122025_0026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7683/ccf08122025_0021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7684/ccf08122025_0022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7668/ccf08122025_0007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8123/ccf22122025_0024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8122/ccf22122025_0023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7666/ccf08122025_0005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7667/ccf08122025_0006.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7675/ccf08122025_0014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8111/ccf22122025_0012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8112/ccf22122025_0013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8145/ccf22122025_0050.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8147/ccf22122025_0052.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8146/ccf22122025_0051.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8149/ccf22122025_0054.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8155/ccf22122025_0060.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8131/ccf22122025_0034.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8132/ccf22122025_0035.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8133/ccf22122025_0036.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8135/ccf22122025_0038.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8137/ccf22122025_0040.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8134/ccf22122025_0037.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8136/ccf22122025_0039.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8141/ccf22122025_0045.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8140/ccf22122025_0044.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8142/ccf22122025_0046.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8143/ccf22122025_0048.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8107/ccf22122025_0008.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8100/ccf22122025_0001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8101/ccf22122025_0002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7603/ccf05122025_0037.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7601/ccf05122025_0035.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7611/ccf05122025_0045.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8153/ccf22122025_0058.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7673/ccf08122025_0012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8124/ccf22122025_0027.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7578/ccf05122025_0012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7579/ccf05122025_0013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7580/ccf05122025_0014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7581/ccf05122025_0015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7604/ccf05122025_0038.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7593/ccf05122025_0027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7617/ccf05122025_0055.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7621/ccf05122025_0054.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7612/ccf05122025_0046.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7677/ccf08122025_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7678/ccf08122025_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7620/ccf05122025_0053.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7671/ccf08122025_0010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8110/ccf22122025_0011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7674/ccf08122025_0013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7672/ccf08122025_0011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8138/ccf22122025_0041.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8154/ccf22122025_0059.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8144/ccf22122025_0049.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8128/ccf22122025_0031.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8099/ccf22122025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8157/ccf22122025_0062.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8158/ccf22122025_0063.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8159/ccf22122025_0064.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8119/ccf22122025_0020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8118/ccf22122025_0019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8120/ccf22122025_0021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7728/ccf08122025_0004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8121/ccf22122025_0022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8109/ccf22122025_0010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8108/ccf22122025_0009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8105/ccf22122025_0006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8103/ccf22122025_0004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8104/ccf22122025_0005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8102/ccf22122025_0003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7582/ccf05122025_0016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7583/ccf05122025_0017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7584/ccf05122025_0018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7585/ccf05122025_0019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7586/ccf05122025_0020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7594/ccf05122025_0028.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7599/ccf05122025_0033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7602/ccf05122025_0036.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7600/ccf05122025_0034.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7606/ccf05122025_0040.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7607/ccf05122025_0041.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7608/ccf05122025_0042.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7609/ccf05122025_0043.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7610/ccf05122025_0044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7577/ccf05122025_0011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7680/ccf08122025_0018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7682/ccf08122025_0020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7676/ccf08122025_0015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7619/ccf05122025_0052.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7618/ccf05122025_0051.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7616/ccf05122025_0050.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7687/ccf08122025_0025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7686/ccf08122025_0024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7689/ccf08122025_0027.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7685/ccf08122025_0023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7690/ccf08122025_0028.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7669/ccf08122025_0008.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7670/ccf08122025_0009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8113/ccf22122025_0014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8114/ccf22122025_0015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8116/ccf22122025_0017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8115/ccf22122025_0016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8117/ccf22122025_0018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8148/ccf22122025_0053.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8150/ccf22122025_0055.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8151/ccf22122025_0056.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8152/ccf22122025_0057.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8156/ccf22122025_0061.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8125/ccf22122025_0028.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8126/ccf22122025_0029.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8127/ccf22122025_0030.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8129/ccf22122025_0032.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8130/ccf22122025_0033.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8139/ccf22122025_0042.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8106/ccf22122025_0007.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7587/ccf05122025_0021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7588/ccf05122025_0022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7589/ccf05122025_0023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7590/ccf05122025_0024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7591/ccf05122025_0025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7595/ccf05122025_0029.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7596/ccf05122025_0030.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7597/ccf05122025_0031.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7598/ccf05122025_0032.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7605/ccf05122025_0039.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7681/ccf08122025_0019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7576/ccf05122025_0010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7574/ccf05122025_0008.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7615/ccf05122025_0049.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7614/ccf05122025_0048.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7613/ccf05122025_0047.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7691/ccf08122025_0029.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7693/ccf08122025_0030.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7688/ccf08122025_0026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7683/ccf08122025_0021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7684/ccf08122025_0022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7668/ccf08122025_0007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8123/ccf22122025_0024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8122/ccf22122025_0023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7666/ccf08122025_0005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7667/ccf08122025_0006.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/7675/ccf08122025_0014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8111/ccf22122025_0012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8112/ccf22122025_0013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8145/ccf22122025_0050.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8147/ccf22122025_0052.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8146/ccf22122025_0051.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8149/ccf22122025_0054.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8155/ccf22122025_0060.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8131/ccf22122025_0034.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8132/ccf22122025_0035.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8133/ccf22122025_0036.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8135/ccf22122025_0038.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8137/ccf22122025_0040.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8134/ccf22122025_0037.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8136/ccf22122025_0039.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8141/ccf22122025_0045.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8140/ccf22122025_0044.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8142/ccf22122025_0046.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8143/ccf22122025_0048.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8107/ccf22122025_0008.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8100/ccf22122025_0001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1995/8101/ccf22122025_0002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>