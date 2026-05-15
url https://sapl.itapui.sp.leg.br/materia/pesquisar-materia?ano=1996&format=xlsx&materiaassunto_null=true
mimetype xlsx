--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,1650 +54,1650 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Antonio Guarnieri Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7542/ccf03122025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7542/ccf03122025_0040.pdf</t>
   </si>
   <si>
     <t>DÃ NOVA REDAÇÃO AO PARÁGRAFO 2º, DO_x000D_
 ARTIGO 10 DA LEI ORGÂNICA DO MUNICÍ_x000D_
 PIO DE ITAPUÍ.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7543/ccf03122025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7543/ccf03122025_0041.pdf</t>
   </si>
   <si>
     <t>DÃ NOVA REDAÇÃO AO ARTIGO 63 E PARĀGRAFOS 1º E 2º DA LEI ORGÂNICA DO MU_x000D_
 NICÍPIO DE ITAPUÍ.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7711/ccf08122025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7711/ccf08122025_0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO A SER PREENCHIDO POR CONCURSO PÚBLICO E DÁ OUTRAS PROVIDêNCIAS.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7714/ccf08122025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7714/ccf08122025_0007.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO PAGAMENTO DOS_x000D_
 IMPOSTOS E TAXAS MUNICIPAIS, A_x000D_
 PARÓQUIA DE SANTO ANTONIO DE ITAPUÍ, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7739/ccf08122025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7739/ccf08122025_0019.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ARBORIZAÇÃO NO MUNICÍPIO_x000D_
 DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7713/ccf08122025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7713/ccf08122025_0020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ANTONIO FADINI O GINÁSIO DE ESPORTES MUNICIPAL.</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7570/ccf05122025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7570/ccf05122025_0004.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE LUIZ SCURSØNI A CASA DO_x000D_
 TRABALHADOR DE ITAPUÍ, E DĂ OUTRAS/_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7571/ccf05122025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7571/ccf05122025_0005.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ANTONIO SPURI A UNIDADE_x000D_
 BÁSICA DE SAÚDE III DE ITAPUÍ.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7640/ccf08122025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7640/ccf08122025_0048.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE TRECHO_x000D_
 DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7515/ccf03122025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7515/ccf03122025_0013.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "CÔNEGO ARLINDO JOSE_x000D_
 ZANOTTO" O NUCLEO HАBITАCIONAL_x000D_
 DE 161 CASAS CONSTRUÍDO PELO_x000D_
 CDHU.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7514/ccf03122025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7514/ccf03122025_0012.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ANTONIO CANTARELLI"_x000D_
 O TERMINAL RODOVIÁRIO DE EMBARQUE E DESEMBAR QUE DE PASSAGEIROS_x000D_
 DE ITAPUÍ.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7511/ccf03122025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7511/ccf03122025_0010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR PARCELAMENTO DE DÍVIDA РАRA COM O FUNDO DE GARANTIA DO TEM_x000D_
 PO DE SERVIÇO - FGTS - E DÃ OU_x000D_
 TRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7745/ccf08122025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7745/ccf08122025_0026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA RECEBIMENTO EM DEVOLUÇÃO DE POSSE DE TERRENO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7735/ccf08122025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7735/ccf08122025_0008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE PAGAMENTO DA TAXA DE CONSTRUÇÃO, CONSERVAÇÃO E MELHORAMENTO DE ESTRADAS DE RODAGEM E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7565/ccf05122025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7565/ccf05122025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUТI_x000D_
 RECEBER EM DOAÇÃO DE EDMAR_x000D_
 FERNANDES RODRIGUES E OUTROS,_x000D_
 GLEBA DE TERRAS NECESSARIA AQA_x000D_
 REGULARIZAÇÃO DE ABERTURA DА_x000D_
 RUA JORGE CHAMMAS.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7567/ccf05122025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7567/ccf05122025_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZACAO PAR_x000D_
 CANCELAMENTO DE DEBITO INSCRK_x000D_
 TO EM DÍVIDA ATIVA, EM NOME DE_x000D_
 ANIBAL FERRAREZI E DĂ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7568/ccf05122025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7568/ccf05122025_0002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZACÃO PAR_x000D_
 ITAPO_x000D_
 CANCELAMENTO DE DÉBITO INSCRI- TO EM DÍVIDA ATIVA, EM NOME DE CAFÉ BICA DE PEDRA IND. E COM LTDA.</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7572/ccf05122025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7572/ccf05122025_0006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZACÃO PARPA_x000D_
 RECEBIMENTO EM DEVOLỤÇẢO ĐE_x000D_
 POSSE DE TERRENO, E DÁ OUTRAS ODAVОВ_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7573/ccf05122025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7573/ccf05122025_0007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNIGIРАДРА_x000D_
 RECEBER DO GOVERNO DO ESTADO_x000D_
 DE SÃO PAULO, EM DOAÇÃO, CESSÃO_x000D_
 AUPERMISSÃO DE USÓ, PRÉDIO_x000D_
 LSCOLAR DE PROPRIEDADE DO ESTADO.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7712/ccf08122025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7712/ccf08122025_0021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 A CELEBRAR TERMOS DE CONVÊNIO_x000D_
 E DE ADITAMENTOS, COM О MINISTERIO DO PLANEJAMENTO E ORÇAMENȚO/SECRETARIA ESPECIAL DE_x000D_
 POLITICAS REGIONAIS/DEFESA CIVIL,_x000D_
 VISANDO O RECEBIMENTO DE RECURSOS FINANCEIROS PARA SEREM_x000D_
 UTILIZADOS EM OBRAS DE INFRAESTRUTURA URBANA EMERGENCIAIS.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7569/ccf05122025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7569/ccf05122025_0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VENCIMENTOPATDE SERVIDORES MUNICIPÀIS E DA OU- TRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7652/ccf08122025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7652/ccf08122025_0061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICA MUNICIPAL_x000D_
 DOS DIREITOS DA CRIANÇA E DO_x000D_
 ADOLESCENTE, DÁ OUTRAS PROVIDÊNCIAS E DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA_x000D_
 CRIANÇA E DO ADOLESCENTE, O_x000D_
 FUNDO MUNICIPAL DOS DIREITOS_x000D_
 DA CRIANÇA E DO ADOLESCENTE E О_x000D_
 CONSELHÒ TUTELAR.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7654/ccf08122025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7654/ccf08122025_0062.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REDAÇÃO DE INCISO DA LEI N_x000D_
 1.802.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7641/ccf08122025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7641/ccf08122025_0049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPRE GOS A SEREM PREÉNCHIDOS POR_x000D_
 PROVIDêNCIAS CONCURSO PÚBLICO E DÁ QUTRAS .</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7642/ccf08122025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7642/ccf08122025_0050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDUÇÃO DE VALOR_x000D_
 DE TAXA DE MATADOURO, PARA_x000D_
 ABATE DE GADO BOVINО.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7634/ccf08122025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7634/ccf08122025_0043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDUÇÃO DE VALOR DE CERTIDÃO DE BUSCAS E DÃ OU- TRAS PROVIDËNCIAS.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7635/ccf08122025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7635/ccf08122025_0044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃÓ DA CARGA HORÁRIA DO EMPREGO DE ATENDENTE DE ENFERMAGEM CRIADO_x000D_
 PELA LEI Nº 1.805.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7636/ccf08122025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7636/ccf08122025_0045.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALOR DE RECOLHIMENTO DISPOSTO NO ARTIGO 4° DA_x000D_
 LEI 1.252, FACE A EXTINÇÃO DO_x000D_
 V.R.M., PELA LEI Nº 1.798.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7639/ccf08122025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7639/ccf08122025_0047.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALOR PARA O ATENDIMENTO DE DESPESAS NO REGIME_x000D_
 DE ADIANTAMENTO.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7638/ccf08122025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7638/ccf08122025_0046.pdf</t>
   </si>
   <si>
     <t>REDUZ VALOR DE MULTA DE MORA,_x000D_
 DECORRENTE DO INADIMPLEMENTO_x000D_
 DE OBRIGAÇÃO TRIBUTÁRIA.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7632/ccf08122025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7632/ccf08122025_0041.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXĘCUTIVO MÚNICIPAL_x000D_
 ALIENAR ATRAVÉS DE VENDA, GLEBA_x000D_
 DE TERRAS DE PROPRIEDADE DO_x000D_
 MUNICÍPIO, COM 5.298,00 M2, QUE_x000D_
 ESPECIFICĂ E DÁ OUTRAS PRÕVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7633/ccf08122025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7633/ccf08122025_0042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ALIENAR ATRAVÉS DE VENDA, UMA AREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO, COM 2.148,41 М2, QUE ESPECIFICA E DÁ OUTRAS PRO- VIDENCIAS.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7716/ccf08122025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7716/ccf08122025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE IMÓVEL QUE ESPECIFICA,POR DOAÇÃO À_x000D_
 COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO-CDHU.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7523/ccf03122025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7523/ccf03122025_0021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 EFETUAR O PAGAMENTO DE СOMPENSAÇÃO INDENIZATÓRIA DE DESAPROPRIAÇÃO, BEМ СОМO ISENTA_x000D_
 EXPROPRIADO DO PAGAMENTO DE_x000D_
 CONTRIBUIÇÃO DE MELHORIA.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7524/ccf03122025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7524/ccf03122025_0022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE_x000D_
 EMPREGOS EM COMISSÃO REGIDOS_x000D_
 PELA C.L.T.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7525/ccf03122025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7525/ccf03122025_0023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVØ MUNICIPAL_x000D_
 A PROMOVER DESAPROPRIAÇÃO_x000D_
 AMIGAVEL OU JUDICIAL, OU RECEBER EM DOAÇÃO, GLEBA DE TERRAS_x000D_
 DESTINADA A ABERTURA DE VIA PÚBLICA, ISENTA PROPRIETÁRIO DE_x000D_
 PAGAMENTO DE CONTRIBUIÇÃO DE_x000D_
 MELHORIA E DÁ OUTRAS PRÖVIDÊN- CIAS.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7529/ccf03122025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7529/ccf03122025_0027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MÚÑICIPAL_x000D_
 A PROMOVER DESAPRÓPRIAÇÃO_x000D_
 AMIGÁVEL OU JUDICIAL, OU RECEBER EM DOAÇÃO, IMÓVEL TERRITОRIAL DESTIÑADO A ABERTURA DE_x000D_
 VIA PÚBLICA, ISENTA PROPRIETÁRIO_x000D_
 DE PAGAMENTO DE CONTRIBUIÇÃO_x000D_
 DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7510/ccf03122025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7510/ccf03122025_0009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL CELEBRAR CONVÊNIO E_x000D_
 TERMOS ADITIVOS COM O GOVERNO_x000D_
 DO ESTADO DE SÃO PAULO, ATRAVÉS_x000D_
 DA SECRETARIA DE ESTADO DA SAUDE, ENVOLVENDQ A TRANSFERÊNCIA_x000D_
 DE RECURSOS TÉCNICOS, FINANCEIROS, MATERIAIS, VISANDO A REORGANIZAÇÃO GERENCIAL, O APERFEIÇOAMENTO E EXPANSÃO DA САРАСІDADE OPERAÇIONAL DO SIŞTEМА_x000D_
 ÚNICO DE SAÚDE NO MUNICÍPIО Е_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7504/ccf03122025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7504/ccf03122025_0003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL ALIENAR MEDIANTE_x000D_
 DOAÇÃO, AO SINDICATO DOS TRABАLHADORES RURAIS DE ITAPUÍ,А_x000D_
 CASA DO TRABALHADOR RURAL_x000D_
 "LUIZ SCURSONI", LOCALIZADA EM_x000D_
 ITAPUÍ,A RUA JORGE CHAMMAS, N°_x000D_
 298 E RESPECTIVO TERRENO.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7509/ccf03122025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7509/ccf03122025_0008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ALIENAR MEDIANTE DOAÇÃO, À APAE DE ITAPUÍ, PRE- DIO LOCALIZADO A RUA JOSÉ GERO- NIMO VIDEIRA S/N° E RESPECTIVO TERRENO.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7537/ccf03122025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7537/ccf03122025_0035.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ALİMENTAÇÃO ESCOLAR E DÁ OUTRAŠ PROVI- DÊNCIAS.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7538/ccf03122025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7538/ccf03122025_0036.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI DE DIRETRYaS ORÇAMENTARIAS PARA O EXERCI CIO DE 1997.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7502/ccf03122025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7502/ccf03122025_0001.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Municipio de Itapui, para o exercicio de 1.997.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7539/ccf03122025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7539/ccf03122025_0037.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA PARCIAL A CON-19A_x000D_
 TRIBUINTES COM DÉBITOS EM ATRASO JUNTO A FAZENDA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7541/ccf03122025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7541/ccf03122025_0039.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1.840 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7549/ccf03122025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7549/ccf03122025_0046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI_x000D_
 Nº 1.514, DE 02/10/90</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7544/ccf03122025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7544/ccf03122025_0042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTO, PENSÃO E PROVENTО,_x000D_
 ESŢABELECE A RESPĘCTIVA TABELA Е_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7528/ccf03122025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7528/ccf03122025_0026.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DOS SENHORES VE_x000D_
 READORES DA CÂMARA MUNICIPAL DE_x000D_
 ITAPUÍ, PARA A LEGISLATURA A INI =_x000D_
 CIAR-SE EM 1º DE JANEIRO DE 1997.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7527/ccf03122025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7527/ccf03122025_0025.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DO PRESIDENTE DA CÂ_x000D_
 MARA MUNICIPAL DE ITAPUÍ PARA A LEGISLATURA A INICIAR-SE EM 1 DE JANEIRODE 1.997.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7540/ccf03122025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7540/ccf03122025_0038.pdf</t>
   </si>
   <si>
     <t>DÃ NOVA REDAÇÃO AO ARTIGO 303 E PARÁGRAFO 1º E PARÁGRAFO 1º DO ARTIGO 308_x000D_
 E ARTIGO 335 E PARÁGRAFO 1º, DA RESOLUÇÃO 05/92, DE 14/12/92, REGIMENTO -_x000D_
 INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7702/ccf08122025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7702/ccf08122025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que tome as devidas providências no que tange a determinar ao_x000D_
 setor de Higiêne e Saúde do município, para proceder a necessária fiscalização nos abatedouros de aves do município visando terminar com o mal cheiro existente, bem como indico também a necessidade da realização de limpeza nas proximidades da_x000D_
 Escola do Bairro da Marambáia, pois o insuportável mal cheiro,_x000D_
 existente no local, prejudicará os alunos e professores por_x000D_
 ocasião da volta às aulas.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7703/ccf08122025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7703/ccf08122025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de entrar em contato com o setor que_x000D_
 cuida do trânsito de nossa cidade objetivando transformar a rua_x000D_
 Luiz Teixeira, no trecho que dá acesso ao núcleo habitacional_x000D_
 "Irmãos Franceschi" em mão única de direção no sentido bairrо-centro.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7704/ccf08122025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7704/ccf08122025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que denomine de ANTONIO ADIB CHAMMAS a atual Av. do Porto, que_x000D_
 liga Itapuí a nossa práia municipal.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7705/ccf08122025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7705/ccf08122025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de conceder um reajuste nos _x000D_
 salários dos funcionários municipais.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7657/ccf08122025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7657/ccf08122025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de estender o programa de merenda escolar também no período de férias.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7679/ccf08122025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7679/ccf08122025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude junto ao setor de transito da Prefeitura Municipal, as possibilidades de proibir o estacionamento de caminhões do lado direito da_x000D_
 Av. Antonio Fachim.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7692/ccf08122025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7692/ccf08122025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude junto ao Departamento de Transito da Prefeitura Municipal, a pedido dos moradores da rua 13 de Maio, representados _x000D_
 pelo Sr. Altino Dourador, a transformação em mão única de direção daquela rua.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7694/ccf08122025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7694/ccf08122025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 determine ao setor de áreas verdes da Prefeitura Municipal, a_x000D_
 realização dos serviços de limpeza das áreas verdes do município.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7695/ccf08122025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7695/ccf08122025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar instalar um chafariz para servir como bebedouro de água no jardim municipal.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7696/ccf08122025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7696/ccf08122025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de mandar construir lages de concreto em frente as barracas de comercialização instaladas na área de nossa praia, a fim de que as mesas e cadeiras não fiquem assentadas na terra.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7697/ccf08122025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7697/ccf08122025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido_x000D_
 de que estude as possibilidades de conceder o benefício da _x000D_
 distribuição dos VALES ALIMENTAÇÃO aos funcionários municipais. Solicitamos também a concessão de um reajuste nos salários dos funcionários municipais.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7698/ccf08122025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7698/ccf08122025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido_x000D_
 de que estude as possibilidades de mandar fiscalizar e_x000D_
 verificar o problema do mal cheiro exalado pelos abatedouros de aves instalados em nosso município, causando incomodo a população.</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7699/ccf08122025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7699/ccf08122025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 denomine de FUAD AZER uma rua ou logradouro publico de nossa cidade.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7700/ccf08122025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7700/ccf08122025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de marcar uma viagem para o litoral Paulista para os funcionários municipais.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7648/ccf08122025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7648/ccf08122025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal_x000D_
 as devidas providēncias no sentido de que tome no que tange a viabilizar rios para os meios necessa aquisição dos instrumentos musicais abaixo relacionados, pа ra equipar a BANDA MARCIAL DE ITAPUÍ: 01 baixo tuba mibemol (urgente);_x000D_
 01 bombardino sibemol (urgente);_x000D_
 01 requinta mibemol (urgente);_x000D_
 02 pistões sibemol_x000D_
 02 clarinetas sibemol_x000D_
 02 trombones pisto sibemol_x000D_
 01 sax tenor sibemo 1_x000D_
 01 sax alto mibemol._x000D_
 Ao Prefeito Municipal_x000D_
 15 1 04/ 1996_x000D_
 PRESIDENTE_x000D_
 para aquisição_x000D_
 Indicamos ainda, tendo em vista possiveis dificuldades dos referidos instrumentos,_x000D_
 ESTADO DA CULTURA contatar a SECRETARIA DE para solicitar a doação de tais instrumentos DA MARCIAL DE_x000D_
  a BAN- ITAPUÍ, que também congrega a ESCOLA DE MÚSICA com 62 alunos, e referidos instrumentos estao fazendo muita falta.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7647/ccf08122025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7647/ccf08122025_0056.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude junto ao setor de trânsito do Municipio, as possibilidades_x000D_
 de resolver um problema de tráfego irregular de veiculos verifica_x000D_
 do na Av. Comendador José Maria de Almeida Prado, no trecho sem_x000D_
 pavimento, próximo ao Distrito Industrial, local onde apenas uma_x000D_
 das vias da avenida esta pavimentada, sendo essa utilizada nos_x000D_
 dois sentidos, podendo causar perigo de sérios acidentes.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7649/ccf08122025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7649/ccf08122025_0058.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades junto ao setor de trânsito do Municipio,_x000D_
 de transformar um mão unica de direção a rua Luiz Teixeira, notrecho compreendido entre as rua Cel. Candido Ferreira Dias e_x000D_
 Campos Salles.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7651/ccf08122025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7651/ccf08122025_0060.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 determine a realização de limpeza nas laterais da estrada munici_x000D_
 pal que liga as propriedades de Enedis Murari, espólio Anacleto/_x000D_
 Fachim, até Deodato Dias do Prado, pois o mato esta limitando_x000D_
 espaço do leito viário da estrada.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7650/ccf08122025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7650/ccf08122025_0059.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de reformar o campo de malhas do cen_x000D_
 tro de lazer do Trabalhador, bem como a aquisição de 04 quatro/_x000D_
 jogos de malhas novas.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7627/ccf08122025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7627/ccf08122025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades junto ao setor de Saude e Saneamento/_x000D_
 do municipio, visando identificar e eliminar o mal cheiro exis_x000D_
 tente no córrego Bica de Pedra, o qual passa próximo ao núcleo_x000D_
 habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7626/ccf08122025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7626/ccf08122025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de construir um pequeno cômodo para -_x000D_
 abrigar as instalações de nossa torre de retransmissão dos sinais de Televisão, próximo ao local onde esta construido o reservatório de agua do municipio, bem como adquira mais apare_x000D_
 Thos receptores, bem como proceda a reforma dos já existentes,_x000D_
 pois os sinais de TV hoje em nosso municipio estão com problemas</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7710/ccf08122025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7710/ccf08122025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de adquirir novas máquinas para o curso _x000D_
 de datilografia existente na Escola de Arte e Educação "Arthur Geraldo Fantin", ou reforme as maquinas existentes.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7709/ccf08122025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7709/ccf08122025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de ministrar um curso de procedimento_x000D_
 para os funcionários municipais encarrecados da leitura dos hidrômetros da cidade.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7708/ccf08122025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7708/ccf08122025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de extender os benefícios da_x000D_
 pavimentação asfaltica até a rua 9 do núcleo habitacional_x000D_
 "Irmãos Franceschi", pois trata-se de uma rua com tráfego intenso e em decorrência do grande fluxo de veículos, a poeira_x000D_
 torna-se insuportável.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7707/ccf08122025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7707/ccf08122025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 estude as possibilidades de destinar uma cota de materiais_x000D_
 de construção necessária a edificação de uma cozinha com_x000D_
 churrasqueiras no centro de lazer do trabalhador, bem como_x000D_
 para a construção de mesas de alvenaria com bancos no pequeno bosque localizado logo acima do campo de malhas,_x000D_
 acrescentamos ainda que tudo isso será construído pelo sistema multirão organizado por profissionais do setor de construção civil que frequentam o local.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7630/ccf08122025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7630/ccf08122025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de transformar em mão dupla de direção/_x000D_
 rua Afonso Lanza, para facilitar o acesso ao centro da cidade,_x000D_
 principalmente de caminhões.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7516/ccf03122025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7516/ccf03122025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades junto a Companhia Paulista de Força e_x000D_
 Luz (CPFL), visando a instalação de 2 (dois) braços de ilumina_x000D_
 ção na rua Salim Miguel Aburad em nossa cidade.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7517/ccf03122025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7517/ccf03122025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possubilidades de proceder o recapeamento asfaltico -_x000D_
 do leito viário da rua 11 de setembro, no trecho compreendido -_x000D_
 entre a travessa 21 de abril e a rua Manoel Rodrigues Martins.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7522/ccf03122025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7522/ccf03122025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que estude as possibilidades de contratar um médico na espe- cialidade de oftalmologista para prestar atendimento to_x000D_
  gratui a população._x000D_
 Salientamos para tanto, que a saúde em nosso- municipio esta de parabéns, pois o Sr. Prefeito não tem medi do esforços para faze-la funcionar 24 horas por dia, todos os dias com uma equipe de profissionais,_x000D_
 COS. incluindo 12 médi -_x000D_
 Salientamos também, que os menos favorecidos de nosso municipio, -_x000D_
  mesmo que atendidos por algum tipo de convênio ou sindicato, não podem arcar nem com as pequenas taxas de consulta cobradas pelos oftalmologistas, cessário sendo ne- o atendimento gratuito da população.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7533/ccf03122025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7533/ccf03122025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar corrigir um desnivel existen_x000D_
 te no leito viārio da rua Prefeito Antonio Ferraz Prado, altura_x000D_
 dos numeros 39 e 47, núcleo habitacional Waldomiro Guarinon,_x000D_
 pois em decorrencia da depressão criada no pavimento as aguas/_x000D_
 servidas e pluviais empossam em frente as casas.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7532/ccf03122025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7532/ccf03122025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 tome providēncias urgentes no que tange a canalizar de forma cor_x000D_
 reta o esgoto que desemboca a céu aberto próximo ao núcleo habitacional Irmãos Franceschi, escoando para o córrego Bica de Pe_x000D_
 dra, o que contraria todas as normas de higiêne e saúde existentes, podendo causar problemas graves de saude para a população,-_x000D_
 além do caracteristico e indesejável mal cheiro.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7503/ccf03122025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7503/ccf03122025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de mandar proceder a limpeza do leito_x000D_
 das margens do córrego Bica de Pedra, principalmente no trecho_x000D_
 que circunda a cidade.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7506/ccf03122025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7506/ccf03122025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de adquirir um aparelho denomina do "GLISÔMETRO" para o atendimento dos pacientes diabéticos_x000D_
 graves no pronto socorro municipal.</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7554/ccf03122025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7554/ccf03122025_0051.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 promova todo empenho possivel a fim de regularizar a situação/_x000D_
 das pessoas que construiram suas casas de moradia nas areas_x000D_
 verdes e institucionais do loteamento Jardim Alvorada.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7548/ccf03122025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7548/ccf03122025_0045.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades de facilitar os meios necessarios a fim -_x000D_
 de atrair, com isenção de aluguéis, impostos e taxas, a instalação_x000D_
 de uma agência bancaria em nossa cidade.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7552/ccf03122025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7552/ccf03122025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de_x000D_
 que estude as possibilidades de mandar consertar a erosão exis -_x000D_
 tente no leito viario da rua Prudente de Moraes, esquina coma_x000D_
 travessa 21 de abril.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7553/ccf03122025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7553/ccf03122025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal no sentido de que_x000D_
 estude as possibilidades da construção de um obstáculo na rua -_x000D_
 Luiz Bueno de Camargo, altura do nº 40.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7659/ccf08122025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7659/ccf08122025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Prefeito Municipal solicitando informações sobre o que  foi decidido em relação ao pedido formulado através da Indicação nº 43/95, de 17/10/95, na qual solicito a concessão de um abono no valor de 01 (um) salário mínimo para cada funcionário municipal no mês de seu aniversário.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7637/ccf08122025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7637/ccf08122025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis de cópia das Notas Fiscais e de todas as licitações e concorrências de que participaram/ as_x000D_
 empresas: Danro Comércio de Materiais de Construção Ltda., Pádua Projetos e Manutenção Industrial Ltda e Comercial Pádua Ltda,- referentes ao ano de 1.995.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7653/ccf08122025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7653/ccf08122025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consultado o Plenário solicitando a inclusão_x000D_
 no Histórico do Parecer da Comissão de Constituição, Justiça, Obras, Melhoramentos Públicos e Finanças, em relação ao Projeto de Lei nº 35/95, que autoriza o Executivo Municipal, alienar através de venda, gleba de terras de propriedade do município, com 5.298,00 metros quadrados, que especifica, de PARE CER OFICIAL A SER ENCAMINHADO PELO CEPAM sobre a legalidade_x000D_
 ou não da venda de áreas verdes e institucionais de loteamentos e núcleos habitacionais pela Prefeitura.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7660/ccf08122025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7660/ccf08122025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto de congratulações e agradecimentos com o Sr. Cléber Eduardo Paleari, ex. Gerente da Caixa Econômica Federal de Itapuí, pelos seis anos de trabalho e_x000D_
 participação junto a nossa comunidade.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7658/ccf08122025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7658/ccf08122025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Excelentissimo Senhor Secretário de_x000D_
 Estado da Educação, solicitando a destinação de uma verba especifica para a construção de mais três salas de aula na E.E.P.S.G._x000D_
 "Manoel Rodrigues Ferreira" em nossa cidade, pois neste ano letivo as crianças para poderem estudar, precisaram se acomodar em_x000D_
 baixo de arvores no pátio da escola, por total falta de espaço.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7628/ccf08122025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7628/ccf08122025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Excelentíssimo Senhor Superintendente do D.E.R. (Departamento_x000D_
 de Estradas de Rodagem), solicitando a especial atenção no que tange  a determinar a expedição de CERTIDÃO onde conste a  vinda dos caminhões  e máquinas da PATRULHA RODOVIÁRIA mantida pelo DER a nossa cidade, especificando as datas e a descrição dos serviços prestados, indicando o tipo de  serviço e as vias e acessos beneficiados pelos mesmos.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7701/ccf08122025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7701/ccf08122025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado aos Srs. Diretores dos Abatedouros de Aves instalados em nossa cidade, solicitando especial atenção, a pedido de inumeros cidadãos itapuienses, objetivando a permanência nos abatedouros dos caminhões que transportam aves vivas, evitando desta maneira que fiquem estacionados nas ruas de nossa cidade, em frente a residência dos motoristas, com intuito de evitar o mal cheiro e a proliferação de insetos.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7643/ccf08122025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7643/ccf08122025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Engº Marcos Corrêa Vieira, dignissimo_x000D_
 Gerente de Distrito da Telesp, regional de Bauru, solicitando as_x000D_
 possibilidades da ser instalado em Itapui uma antena de comunicação_x000D_
 de telefonia celular, bem como a abertura de planos de vendas de_x000D_
 linhas em nosso municipio.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7644/ccf08122025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7644/ccf08122025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Excelentissimo Senhor Prefeito Municipal_x000D_
 de Bariri, solicitando as possibilidades de determinar a realização_x000D_
 dos serviços de conserto do pavimento asfaltico de alguns trechos da_x000D_
 estrada que liga Itapui ao trevo Bariri, Bocaina, Jaй, no espaço per_x000D_
 tencente a Prefeitura Municipal de Bariri.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7645/ccf08122025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7645/ccf08122025_0053.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal, solicitando in- formações sobre a possibilidade de ceder em comodato o prédio da Praça -_x000D_
 Governador Pedro de Toledo, mais conhecido como prédio do Chammas, para/_x000D_
 ser utilizado pelo regimento de Policia Militar de nossa cidade, visando_x000D_
 uma maior segurança da nossa população no centro da cidade.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7646/ccf08122025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7646/ccf08122025_0054.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Engenheiro Chefe do D.E.R. (Departamento de Estradas de Rodagem), regional de Jau, solicitando a realização de limpeza no contorno rodoviário que liga Itapui a rodovia Comandante João Ribeiro de Barros, bem como nos acostamentos da via de_x000D_
 acesso Prefeito Alberto Massoni.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7575/ccf05122025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7575/ccf05122025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com o Sr. Cesário Bardelli,_x000D_
 que ajudou a criar uma mentalidade empresarial no municipio de Itapui, com seus lustros de trabalho e dedicação e grande visão/_x000D_
 administrativa e empreendedora, conseguiu edificar e gerir em_x000D_
 Itapui uma das maiores indūstrias de confecção no ramo de vestua_x000D_
 rio de nossa região, restando ainda o belo prédio localizado no_x000D_
 inicio da rua Santo Antonio, sempre abrigando empresas e gerando_x000D_
 empregos.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7706/ccf08122025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7706/ccf08122025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado aos Excelentíssimos Senhores Ministros_x000D_
 da Aeronautica e dos Transportes, manifestando apôio a iniciativa_x000D_
 do Vereador do municipio vizinho de Pederneiras SP., Sr. Juarez -_x000D_
 Solana de Freitas, objetivando a construção de um aeroporto de nível internacional, em área já escolhida na nossa região, devido a_x000D_
 ser a mesma um polo de grande desenvolvimento motivado pela Hidrovia Tietê Paraná, originando a instalação do PORTO INTERMODAL DE_x000D_
 ABASTECIMENTО.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7629/ccf08122025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7629/ccf08122025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado aos Excelentissimos Senhores, Presidentes da Câmara dos Deputados e do Senado da Republica, objeti_x000D_
 vando apôio a aprovação do Projeto de Lei nº 1.487/96, de iniciativa do Deputado Nelson Marchesan, o qual, se aprovado, bene_x000D_
 ficiará sobremaneira as entidades assistenciais de nosso país.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7655/ccf08122025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7655/ccf08122025_0063.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos, a iniciati_x000D_
 va de transformar em Lei, no momento oportuno, de denominar de ANCEL_x000D_
 MO PICHELLI a praça que será construida entre o córrego Bica de Pe -_x000D_
 dra e a rua Manoel Rodrigues Martins, area esta que seră doada pela/_x000D_
 familia.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7656/ccf08122025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7656/ccf08122025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, soli_x000D_
 citando informações sobre o porque do não fornecimento da cesta -_x000D_
 básica, ou do vale alimentação para os funcionarios municipais, -_x000D_
 uma vez que tal beneficio consta em Lei, solicitamos ainda informações sobre a existência de plano administrativo neste sentido.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>Carlos Adalberto Thomazella</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7631/ccf08122025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7631/ccf08122025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Engenheiro Marcos Corrêa Vieira, Ge -_x000D_
 rente de Distrito da Telesp de Bauru, solicitando as possibilidades da instalação de telefones publicos na rua Lourenço Netto de_x000D_
 Almeida Prado, no loteamento Jardim Bica de Pedra e no cruzamento_x000D_
 da Avenida do Porto com a rua Luiz Rocchi, no loteamento Balnea -_x000D_
 rio Mar Azul, em Itapui.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7518/ccf03122025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7518/ccf03122025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Gerente de Distrito da Telesp de_x000D_
 Bauru, solicitando a instalação de um telefone publico na rua_x000D_
 3 (tres), altura do nūmero 302, em frente ao estabelecimentodo Sr. Buião, o qual responsabiliza-se pela comercialização de_x000D_
 fichas, o que facilitaria muito a vida dos moradores daquela -_x000D_
 Dregião, no núcleo habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7519/ccf03122025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7519/ccf03122025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Gerente da Companhia Paulista_x000D_
 de Força e Luz solicitando a mudança de instalação de dois postes de iluminação, um localizado na rua Aricieri Francischini,-_x000D_
 altura do número 377 Jardim Bica de Pedra, de propriedade do Sr_x000D_
 Lourival Francisco Salles e o outro, localizado na Rua Tambaй, -_x000D_
 s/n, em frente a propriedade do Sr. Benedito da Silva.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7520/ccf03122025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7520/ccf03122025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata de nossos trabalhos, um voto congratulações com o padre Jose Antonio Pachielli, pela passagem dia do Padre, e votos de boas vindas como vigário efetivo da Paró quia de Santo Antonio de Itapui, desejando que execute um proficuo/ trabalho para resultar em brilhantes realizações.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7521/ccf03122025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7521/ccf03122025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações com o Padre José Antonio Ruiz, pela passagem do_x000D_
 dia do Padre.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7530/ccf03122025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7530/ccf03122025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações com o Sr. José Mauricio Lenharo, pela inaugura_x000D_
 ção dà loja nº 2 do Supermercado Lenharo, uma grande prova de_x000D_
 que o trabalho realmente gera o desenvolvimento e o progresso, -_x000D_
 um jovem de grande valor proporcionando melhorias para o povo de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7531/ccf03122025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7531/ccf03122025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Excelentissimo Senhor Superintendente da SUCEN, visando a visita de técnicos em nosso municipio para/_x000D_
 eliminar o grande surto de pernilongos que assola Itapui.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7505/ccf03122025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7505/ccf03122025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com o CORAL DA TELESP DE BAURU, pela excelente apresentação realizada em nossa cidade, quando, por ocasião da celebração da Missa de Ação de Graças pelo_x000D_
 dia do municipio, encantou os itapuienses, na Igreja Matriz, com_x000D_
 musicas maravilhosas e inesqueciveis, arrancando emocionadamente_x000D_
 aplausos calorosos dos ouvintes.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7507/ccf03122025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7507/ccf03122025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Excelentissimo Senhor Superintendente da_x000D_
 CETESB solicitando a vinda de técnicos a nossa cidade, objetivandoa -_x000D_
 realização de verificação "in-loco" do mal cheiro que vem exalando рela cidade, mal cheiro esse localizado tanto na zona central como na pe_x000D_
 riferia da cidade. Outro problema a ser verificado e relativo a cria_x000D_
 ção de suinos em larga escala em areas próximas as habitadas, causando_x000D_
 insuportável mal cheiro, principalmente em nosso centro turístico,_x000D_
 (práia municipal). Verificados os focos de mal cheiro, solicitamos a_x000D_
 severa aplicação das providências visando eliminar o problema.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7508/ccf03122025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7508/ccf03122025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Gerente de Distrito da Telesp de_x000D_
 Bauru, solicitando a instalação de um telefone público na Rua_x000D_
 XV de Novembro,, altura do numero 710 em nossa cidade.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7534/ccf03122025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7534/ccf03122025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Diretor Regional do Banco Itaú,_x000D_
 solicitando as possibilidades da instalação de uma agência em nos_x000D_
 sa cidade.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7535/ccf03122025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7535/ccf03122025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Sr. Diretor Regional do Bradesco,_x000D_
 solicitando a possibilidade da instalação de uma agência em Ita pui.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7536/ccf03122025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7536/ccf03122025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Prefeito Municipal, solicitando_x000D_
 informações sobre as condições mecânicas e de pneus que se encon -_x000D_
 tra a frota de ambulâncias do Municipio.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7546/ccf03122025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7546/ccf03122025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Sr. Diretor de Higiêne e Saúde do_x000D_
 Municipio, solicitando o envio a esta Casa de Leis de um relató_x000D_
 rio detalhado a respeito do inventário dos bens móveis, imóveis_x000D_
 utensilios pertencentes a area da Saude do Municipio.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7547/ccf03122025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7547/ccf03122025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado a Diretora de Educação e Cultura do_x000D_
 Municipio, solicitando a realização de um inventário completo,_x000D_
 descrevendo os bens móveis, imóveis e utensilios pertencentes/_x000D_
 a EMEI "CARA PINTADA" e "ESCOLA DE ARTE E EDUCAÇÃO PROFESSOR -_x000D_
 ARTHUR GERALDO FANTIN".</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7551/ccf03122025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7551/ccf03122025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Excelentissimo Senhor Doutor Celso_x000D_
 Reis Bento, consignando em Ata dos nossos trabalhos, votos de_x000D_
 congratulações pela vossa assunção no alto cargo de Delegado Sec_x000D_
 cional de Policia de Jaŭ, augurando uma feliz e proficua gestão/_x000D_
 a frente de tão digno e honroso cargo.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7550/ccf03122025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7550/ccf03122025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos um voto_x000D_
 de congratulações e agradecimentos com o Sr. Gerente de Distrito_x000D_
 da Telesp de Bauru e responsáveis pela area concernente a instalação de telefones publicos, pela instalação dos mesmos em nossa cidade, atendendo a pedidos formulados pelos Vereadores dessa Ca_x000D_
 sa de Leis, representantes da comunidade Itapuiense.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7512/ccf03122025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7512/ccf03122025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja oficiado ao Excelentissimo Senhor Diretor Presidente da Caixa Econômica Federal, solicitando se digne autorizar_x000D_
 doação à Prefeitura Municipal de Itapui, dos moveis e utensilios_x000D_
 pertencentes a CEF e localizados em Itapui, na agência que acaba_x000D_
 de encerrar suas atividades.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7526/ccf03122025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7526/ccf03122025_0024.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DO PREFEITO E DO VI- CE-PREFEITO DO MUNICÍPIO DE ITAPUÎ PARA_x000D_
 A LEGISLATURA A INICIAR-SE EM 1º DE JАNEIRO DE 1.997.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2005,67 +2005,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7542/ccf03122025_0040.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7543/ccf03122025_0041.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7711/ccf08122025_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7714/ccf08122025_0007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7739/ccf08122025_0019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7713/ccf08122025_0020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7570/ccf05122025_0004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7571/ccf05122025_0005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7640/ccf08122025_0048.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7515/ccf03122025_0013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7514/ccf03122025_0012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7511/ccf03122025_0010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7745/ccf08122025_0026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7735/ccf08122025_0008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7565/ccf05122025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7567/ccf05122025_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7568/ccf05122025_0002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7572/ccf05122025_0006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7573/ccf05122025_0007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7712/ccf08122025_0021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7569/ccf05122025_0003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7652/ccf08122025_0061.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7654/ccf08122025_0062.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7641/ccf08122025_0049.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7642/ccf08122025_0050.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7634/ccf08122025_0043.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7635/ccf08122025_0044.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7636/ccf08122025_0045.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7639/ccf08122025_0047.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7638/ccf08122025_0046.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7632/ccf08122025_0041.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7633/ccf08122025_0042.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7716/ccf08122025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7523/ccf03122025_0021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7524/ccf03122025_0022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7525/ccf03122025_0023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7529/ccf03122025_0027.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7510/ccf03122025_0009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7504/ccf03122025_0003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7509/ccf03122025_0008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7537/ccf03122025_0035.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7538/ccf03122025_0036.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7502/ccf03122025_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7539/ccf03122025_0037.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7541/ccf03122025_0039.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7549/ccf03122025_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7544/ccf03122025_0042.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7528/ccf03122025_0026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7527/ccf03122025_0025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7540/ccf03122025_0038.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7702/ccf08122025_0027.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7703/ccf08122025_0028.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7704/ccf08122025_0029.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7705/ccf08122025_0030.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7657/ccf08122025_0006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7679/ccf08122025_0012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7692/ccf08122025_0013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7694/ccf08122025_0014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7695/ccf08122025_0015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7696/ccf08122025_0016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7697/ccf08122025_0017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7698/ccf08122025_0018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7699/ccf08122025_0022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7700/ccf08122025_0023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7648/ccf08122025_0057.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7647/ccf08122025_0056.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7649/ccf08122025_0058.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7651/ccf08122025_0060.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7650/ccf08122025_0059.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7627/ccf08122025_0037.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7626/ccf08122025_0036.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7710/ccf08122025_0035.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7709/ccf08122025_0034.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7708/ccf08122025_0033.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7707/ccf08122025_0032.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7630/ccf08122025_0039.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7516/ccf03122025_0014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7517/ccf03122025_0015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7522/ccf03122025_0020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7533/ccf03122025_0031.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7532/ccf03122025_0030.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7503/ccf03122025_0002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7506/ccf03122025_0005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7554/ccf03122025_0051.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7548/ccf03122025_0045.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7552/ccf03122025_0049.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7553/ccf03122025_0050.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7659/ccf08122025_0010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7637/ccf08122025_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7653/ccf08122025_0002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7660/ccf08122025_0005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7658/ccf08122025_0009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7628/ccf08122025_0011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7701/ccf08122025_0024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7643/ccf08122025_0051.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7644/ccf08122025_0052.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7645/ccf08122025_0053.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7646/ccf08122025_0054.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7575/ccf05122025_0009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7706/ccf08122025_0031.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7629/ccf08122025_0038.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7655/ccf08122025_0063.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7656/ccf08122025_0064.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7631/ccf08122025_0040.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7518/ccf03122025_0016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7519/ccf03122025_0017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7520/ccf03122025_0018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7521/ccf03122025_0019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7530/ccf03122025_0028.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7531/ccf03122025_0029.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7505/ccf03122025_0004.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7507/ccf03122025_0006.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7508/ccf03122025_0007.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7534/ccf03122025_0032.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7535/ccf03122025_0033.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7536/ccf03122025_0034.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7546/ccf03122025_0043.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7547/ccf03122025_0044.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7551/ccf03122025_0048.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7550/ccf03122025_0047.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7512/ccf03122025_0011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7526/ccf03122025_0024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7542/ccf03122025_0040.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7543/ccf03122025_0041.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7711/ccf08122025_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7714/ccf08122025_0007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7739/ccf08122025_0019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7713/ccf08122025_0020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7570/ccf05122025_0004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7571/ccf05122025_0005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7640/ccf08122025_0048.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7515/ccf03122025_0013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7514/ccf03122025_0012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7511/ccf03122025_0010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7745/ccf08122025_0026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7735/ccf08122025_0008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7565/ccf05122025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7567/ccf05122025_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7568/ccf05122025_0002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7572/ccf05122025_0006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7573/ccf05122025_0007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7712/ccf08122025_0021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7569/ccf05122025_0003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7652/ccf08122025_0061.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7654/ccf08122025_0062.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7641/ccf08122025_0049.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7642/ccf08122025_0050.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7634/ccf08122025_0043.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7635/ccf08122025_0044.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7636/ccf08122025_0045.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7639/ccf08122025_0047.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7638/ccf08122025_0046.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7632/ccf08122025_0041.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7633/ccf08122025_0042.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7716/ccf08122025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7523/ccf03122025_0021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7524/ccf03122025_0022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7525/ccf03122025_0023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7529/ccf03122025_0027.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7510/ccf03122025_0009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7504/ccf03122025_0003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7509/ccf03122025_0008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7537/ccf03122025_0035.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7538/ccf03122025_0036.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7502/ccf03122025_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7539/ccf03122025_0037.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7541/ccf03122025_0039.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7549/ccf03122025_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7544/ccf03122025_0042.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7528/ccf03122025_0026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7527/ccf03122025_0025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7540/ccf03122025_0038.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7702/ccf08122025_0027.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7703/ccf08122025_0028.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7704/ccf08122025_0029.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7705/ccf08122025_0030.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7657/ccf08122025_0006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7679/ccf08122025_0012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7692/ccf08122025_0013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7694/ccf08122025_0014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7695/ccf08122025_0015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7696/ccf08122025_0016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7697/ccf08122025_0017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7698/ccf08122025_0018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7699/ccf08122025_0022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7700/ccf08122025_0023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7648/ccf08122025_0057.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7647/ccf08122025_0056.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7649/ccf08122025_0058.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7651/ccf08122025_0060.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7650/ccf08122025_0059.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7627/ccf08122025_0037.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7626/ccf08122025_0036.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7710/ccf08122025_0035.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7709/ccf08122025_0034.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7708/ccf08122025_0033.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7707/ccf08122025_0032.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7630/ccf08122025_0039.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7516/ccf03122025_0014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7517/ccf03122025_0015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7522/ccf03122025_0020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7533/ccf03122025_0031.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7532/ccf03122025_0030.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7503/ccf03122025_0002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7506/ccf03122025_0005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7554/ccf03122025_0051.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7548/ccf03122025_0045.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7552/ccf03122025_0049.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7553/ccf03122025_0050.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7659/ccf08122025_0010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7637/ccf08122025_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7653/ccf08122025_0002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7660/ccf08122025_0005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7658/ccf08122025_0009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7628/ccf08122025_0011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7701/ccf08122025_0024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7643/ccf08122025_0051.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7644/ccf08122025_0052.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7645/ccf08122025_0053.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7646/ccf08122025_0054.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7575/ccf05122025_0009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7706/ccf08122025_0031.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7629/ccf08122025_0038.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7655/ccf08122025_0063.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7656/ccf08122025_0064.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7631/ccf08122025_0040.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7518/ccf03122025_0016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7519/ccf03122025_0017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7520/ccf03122025_0018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7521/ccf03122025_0019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7530/ccf03122025_0028.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7531/ccf03122025_0029.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7505/ccf03122025_0004.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7507/ccf03122025_0006.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7508/ccf03122025_0007.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7534/ccf03122025_0032.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7535/ccf03122025_0033.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7536/ccf03122025_0034.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7546/ccf03122025_0043.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7547/ccf03122025_0044.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7551/ccf03122025_0048.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7550/ccf03122025_0047.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7512/ccf03122025_0011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/1996/7526/ccf03122025_0024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>