--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -51,2745 +51,2745 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6638/ccf30102025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6638/ccf30102025_0049.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO,_x000D_
 VEREADORES E PRESIDENTE DA CÂMARA_x000D_
 MUNICIPAL DE ITAPUÍ PARA A_x000D_
 LEGISLATURA A INICIAR-SE_x000D_
 EM 1º DE JANEIRO DE 2001.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Antonio Alvaro de Souza</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6718/ccf03112025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6718/ccf03112025_0020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL_x000D_
 DE ITAPUÍ ASSINAR TERMO DE_x000D_
 COMPROMISSO DE AJUSTAMENTO DE_x000D_
 CONDUTA COM A CETESB – COMPANHIА_x000D_
 DE TECNOLOGIA DE SANEAMENTO_x000D_
 AMBIENTAL, COM ANUÊNCIA DO_x000D_
 SENHOR SECRETÁRIO DO MEIO_x000D_
 AMBIENTE, PARA IMPLANTAÇÃO DE_x000D_
 SISTEMA DE TRATAMENTO DE_x000D_
 EFLUENTES LIQUIDOS DOMICILIARES_x000D_
 NO MUNICÍPIO DE ITAPUÍ, E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6699/ccf03112025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6699/ccf03112025_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNCIPAL_x000D_
 TRANSFERIR À CASA DA CRIANÇA SÃO JOSÉ DE ITAPUÍ, RECURSOS NO VALOR_x000D_
 DE R$ 87.500,00, SENDO R$ 70.000,00_x000D_
 RECEBIDOS DO MINISTÉRIO DA_x000D_
 PREVIDÊNCIA E ASSISTÊNCIA SOCIAL E_x000D_
 RS 17.500,00 COMO CONTRAPARTIDA_x000D_
 DESTA PREFEITURA, E DÁ OUTRAS_x000D_
 PROVIDENCIAS..</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6707/ccf03112025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6707/ccf03112025_0009.pdf</t>
   </si>
   <si>
     <t>ELEVA A CATEGORIA DE ZONA URBANA,_x000D_
 GLEBA DE TERRAS COM 14.873,15_x000D_
 METROS QUADRADOS, LOCALIZADA NO_x000D_
 MUNICÍPIO DE ITAPUÍ, PARA_x000D_
 IMPLANTAÇÃO DO 3° DISTRITO_x000D_
 INDUSTRIAL.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6698/ccf03112025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6698/ccf03112025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI DE DIRETRIZES_x000D_
 ORÇAMENTARIAS PARA O EXERCI_x000D_
 CIO DE 2001.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6567/ccf30102025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6567/ccf30102025_0015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVOA_x000D_
 RECEBER EM COMODATO, ÁREA DE TERRAS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6520/ccf29102025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6520/ccf29102025_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER UMA SUBVENÇÃO MENSAL_x000D_
 Loveb DE RS 200,00, À FUNDAÇÃO DR. AMARAL eb obisnee on эsCARVALHO DA CIDADE DE JAÚ-SP.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6607/ccf30102025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6607/ccf30102025_0023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO А_x000D_
 CONTRATAR COМ А COMPANHIA DE ELETRICIDADE CPFL, COM CLÁUSULA DE FINANCIAMENTO, OS SERVIÇOS DE ILUMINAÇÃO QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6740/ccf03112025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6740/ccf03112025_0038.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A_x000D_
 PARTICIPAR DO CONSÓRCIO_x000D_
 INTERMUNICIPAL PARA CONSERVAÇÃO_x000D_
 DE VIAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6636/ccf30102025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6636/ccf30102025_0048.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO DE ALIMENTAÇÃO - CAE</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6727/ccf03112025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6727/ccf03112025_0028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 PROMOVER DESVINCULAÇÃO DO_x000D_
 PROGRAMA INSTITUÍDO PELA LEI_x000D_
 COMPLEEMNTAR N.° 08/70, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6745/ccf03112025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6745/ccf03112025_0043.pdf</t>
   </si>
   <si>
     <t>APROVA CONVÊNIO E TERMO DE_x000D_
 RESPONSABILIDADE ASSINADOS PELO_x000D_
 EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6746/ccf03112025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6746/ccf03112025_0044.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ASSINAR ACORDOS, CONTRATOS, CONVÊNIOS.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6728/ccf03112025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6728/ccf03112025_0029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA_x000D_
 GENÉRICA DE VALORES, PARA_x000D_
 EFEITO DE LANÇAMENTO DOS_x000D_
 IMPOSTOS SOBRE A_x000D_
 PROPRIEDADE PREDIAL E_x000D_
 TERRITORIAL URBANO NO_x000D_
 EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6726/ccf03112025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6726/ccf03112025_0027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DO ARTIGO 51 DA LEI 820 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6722/ccf03112025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6722/ccf03112025_0023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE_x000D_
 PAGAMENTO NO EXERCÍCIO DE_x000D_
 2000, DA TAXA DE CONSTRUÇÃO,_x000D_
 CONSERVAÇÃO E_x000D_
 MELHORAMENTO DE ESTRADAS_x000D_
 DE RODAGEM E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6725/ccf03112025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6725/ccf03112025_0026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR VENAL PARA FINS DE BASE DE CÁLCULO E RECOLHIMENTO DO ITBI, ANO 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6724/ccf03112025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6724/ccf03112025_0025.pdf</t>
   </si>
   <si>
     <t>MANTÉM, PARA EFEITO DE_x000D_
 LANÇAMENTO DA TAXA DE_x000D_
 EXPEDIENTE (CARNÊ IPTU) PARA_x000D_
 2001, O VALOR LANÇADO EM 2000.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6720/ccf03112025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6720/ccf03112025_0022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO_x000D_
 MUSEU MUNICIPAL DE ITAPUİ E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6723/ccf03112025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6723/ccf03112025_0024.pdf</t>
   </si>
   <si>
     <t>INCLUI INTENS NA LISTA DE SERVIÇOS_x000D_
 CONSTANTE DO § 3º DO ARTIGO 50 DA_x000D_
 LEI N° 820 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO)_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6719/ccf03112025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6719/ccf03112025_0021.pdf</t>
   </si>
   <si>
     <t>DISPÕE_x000D_
 VALOR_x000D_
 spiteut 05 PUBLICA_x000D_
 SOBRE_x000D_
 DA_x000D_
 ALTERAÇÃO DE_x000D_
 TAXA_x000D_
 06enoC_x000D_
 DE_x000D_
 DÁ_x000D_
 LIMPEZA_x000D_
 OUTRAS_x000D_
 PROVIDÊNCIAS.d</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6546/ccf29102025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6546/ccf29102025_0021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE TABELA DE VENCIMENTOS PARA_x000D_
 O CARGO DE DIRETOR DA SECRETARIA DA_x000D_
 CÂMARA MUNICIPAL, ESTRUTURA O QUADRO/_x000D_
 DE PROGRESSÃO SALARIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6681/ccf30102025_0089.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6681/ccf30102025_0089.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidade de mandar construir uma pista de SKATE na praça Luciano Dias do Prado, localizada no núcleo habitacional "Dr. Alvaro Beltran de Souza"</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6682/ccf30102025_0090.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6682/ccf30102025_0090.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que providencie a_x000D_
 compra de um coletor de dados para o setor de água e esgoto de nossa cidade, a fim de dinamizar os serviços prestados por aquele setor.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6683/ccf30102025_0091.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6683/ccf30102025_0091.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 municipais._x000D_
 possibilidades de conceder um reajuste nos vencimentos e proventos dos funcionários</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6684/ccf30102025_0092.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6684/ccf30102025_0092.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidade de mandar instalar dois braços de iluminação noturna, uma na rua José_x000D_
 Bueno do Prado, altura do número 230 e outro na rua Nadir Moraes Dias, altura do_x000D_
 número 09.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6685/ccf30102025_0093.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6685/ccf30102025_0093.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar proceder os serviços de recapeamento do trecho mal conservado_x000D_
 da estrada pavimentada que serve ao bairro Baririzinho, bem como coloque piçarra no_x000D_
 trecho em que esta sem o beneficio do pavimento asfaltico.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6658/ccf30102025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6658/ccf30102025_0068.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com o departamento de trânsito do município, objetivando sinalizar as ruas de nossa_x000D_
 cidade que ainda não estejam com esse melhoramento, bem como determine a pintura das_x000D_
 faixas de segurança, obstáculos, faixas de estacionamento e parada obrigatória no leito das_x000D_
 ruas de nossa cidade.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6659/ccf30102025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6659/ccf30102025_0069.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de transformar o mini campo de futebol do núcleo habitacional "Irmãos Franceschi" hoje com grama plantada, em um mini campo de futebol de areia, pois esse esporte esta sendo muito difundido em nosso país e aqui em nossa cidade ainda não temos nenhum, além do que um campo de futebol de areia necessita de bem menos manutenção do que o de grama, não ocorrendo problema de chuvas, replantio, falhas, erosão, desgaste, nada mais disso vai passar a ocorrer.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6660/ccf30102025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6660/ccf30102025_0070.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de proceder a contratação de trabalhadores para realizarem os serviços de_x000D_
 limpeza dos bairros de nossa cidade, os mesmos seriam divididos em equipes e destacados_x000D_
 para este ou aquele bairro, dependendo da disponibilidade e da necessidade do serviço.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6661/ccf30102025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6661/ccf30102025_0071.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização dos serviços de conservação do leito viário das estradas municipais, bem como_x000D_
 a colocação de piçarra nos pontos mais críticos.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6662/ccf30102025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6662/ccf30102025_0072.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que providencie a venda_x000D_
 ou doação dos veículos municipal que se encontram sem condições de uso.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6665/ccf30102025_0073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6665/ccf30102025_0073.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de melhorar os produtos da cesta básica de alimentos fornecida aos_x000D_
 funcionários públicos municipais, tendo em vista as reclamações pela qualidade dos_x000D_
 produtos, ocorrendo até a impossibilidade de utilização de alguns itens.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6666/ccf30102025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6666/ccf30102025_0074.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de destinar uma equipe de serviços para realizarem os serviços de limpeza,_x000D_
 tapa buracos e pequenos trechos de recapeamento, no leito viário das ruas do loteamento_x000D_
 "Jardim Primavera”, bem como em seus acessos interligando o mesmo com a Avenida_x000D_
 Brasil.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6667/ccf30102025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6667/ccf30102025_0075.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 como na estrada_x000D_
  de_x000D_
  vicinal_x000D_
  mandar tampar os buracos existentes nas ruas de nossa cidade, bem "Angelo Poli", até a ponte do bairro Marambáia.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6671/ccf30102025_0080.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6671/ccf30102025_0080.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que destine uma_x000D_
 escrevendo_x000D_
  Caravan para servir no atendimento do programa “MÉDICO DA FAMÍLIA”, no veículo destinado a frase: Á SERVIÇO DO MÉDICO DA FAMÍLIA”.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6673/ccf30102025_0082.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6673/ccf30102025_0082.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com a CPFL (Companhia Paulista de Força e Luz) e estude as possibilidades de mandar_x000D_
 instalar braços de iluminação nos postes do prolongamento da trav</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6674/ccf30102025_0083.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6674/ccf30102025_0083.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização dos serviços de melhoria na iluminação das ruas do loteamento Jardim_x000D_
 Primavera, bem como poda das árvores, consertos das valetas de acesso e arrumar o_x000D_
 pavimento do leito viário de algumas ruas do loteamento.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6676/ccf30102025_0084.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6676/ccf30102025_0084.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar proceder o término dos serviços da ponto da Avenida do Porto.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6677/ccf30102025_0085.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6677/ccf30102025_0085.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar colocar piçarra na entrada do Camping Municipal,_x000D_
 pois com a proximidade do carnaval, vamos esperar um bom contingente de turistas que_x000D_
 virão para acampar, assim procedendo, mesmo com chuvas não haverá problema de_x000D_
 acesso.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6678/ccf30102025_0086.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6678/ccf30102025_0086.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar reformar a pista de cooper localizada na área de nossa práia, pois_x000D_
 as obras necessárias a reabilitar a pista é de pequena monta.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6551/ccf30102025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6551/ccf30102025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades junto ao setor de saúde do município, objetivando a permanência da_x000D_
 ambulância ou outro veículo que levar pacientes até o hospital escola de Botucatu, pois_x000D_
 vários pacientes reclamaram que a viatura leva-os pela manhã e só retorna para apanhá-los_x000D_
 ao anoitecer, quando muitas vezes os mesmos já terminaram seus exames e consultas bem_x000D_
 mais cedo, fato em que, se o veículo estivesse esperando retornariam antes.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6552/ccf30102025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6552/ccf30102025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com a CPFL e estude as possibilidades de incluir nosso município no programa PROCEL_x000D_
 no qual, a Companhia em parceria com os municípios do interior do Estado, esta trocando_x000D_
 mais de 12 mil lâmpadas das principais ruas e avenidas. Com essa mudança, os municípios_x000D_
 poderão economizar mais energia e cerda de 1.2 milhão de pessoas serão beneficiadas com_x000D_
 ruas bem mais iluminadas à noite.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>Sérgio Del Porto Negraes</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6553/ccf30102025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6553/ccf30102025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar fiscalizar com mais rigor as ambulâncias de nosso_x000D_
 município, pois recebi algumas denúncias sobre o fato de que as mesmas teriam sido_x000D_
 usadas para serviços particulares,/não_cumprindo desta maneira o seu fim que é o de_x000D_
 transportar pacientes.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6555/ccf30102025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6555/ccf30102025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que utilize critérios mais_x000D_
 rígidos com relação ao abastecimento de veículos oficiais, controlando o gasto público_x000D_
 com combustíveis, verificando a quilometragem rodada e o número de litros gastos, com a_x000D_
 identificação do motorista de cada viatura, tudo isso sob a supervisão de um fiscal_x000D_
 designado para o serviço.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6556/ccf30102025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6556/ccf30102025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar tampar os buracos existentes no leito viário da rua_x000D_
 Santo Antonio, nas proximidades da ponte de acesso ao núcleo habitacional "Irmãos_x000D_
 Franceschi".</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6557/ccf30102025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6557/ccf30102025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de conceder um reajuste nos vencimentos e proventos dos funcionários municipais.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>João da Silva Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6558/ccf30102025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6558/ccf30102025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 colocação de uma tampa de concreto na galeria de captação de águas pluviais na rua_x000D_
 Francisco Casalenovo, visando evitar o risco de acidentes.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6559/ccf30102025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6559/ccf30102025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande canalizar a_x000D_
 água servida de duas residências localizadas na rua Francisco Jagger, no loteamento_x000D_
 Jardim Alvorada, pois esta havendo reclamações de que tais águas estão sendo escoadas_x000D_
 para o leito viário da rua.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6568/ccf30102025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6568/ccf30102025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que transfira de local a_x000D_
 construção do prédio da EMEI, pois onde esta é muito próximo a um abatedouro de aves e o cheiro exalado pelo mesmo poderá afetar a saúde das crianças</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6601/ccf30102025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6601/ccf30102025_0017.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
  que_x000D_
  ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 municipal, atrapalhando tange os_x000D_
 _x000D_
 banhistas.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6602/ccf30102025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6602/ccf30102025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de realizar uma reunião com Dirigentes e Professores das escolas de nossa_x000D_
 cidade, objetivando ver as possibilidades de municipatizar o ensino de Itapui, visando a_x000D_
 vinda das verbas que estão retidas, estando nossas escolas com instalações em situação_x000D_
 precária.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6603/ccf30102025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6603/ccf30102025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de entrar em contato com a Telefônica para ver das possibilidades de_x000D_
 instalar a linha 156 na Prefeitura Municipal para facilitar as comunicações.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6609/ccf30102025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6609/ccf30102025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências non que tange a determinar a instalação de um braço de iluminação na rua Tufik Simão, nº 12, fundos.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6610/ccf30102025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6610/ccf30102025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar passar a máquina Patrol no leito viário das ruas do_x000D_
 loteamento "Balneário Mar Azul”, pois as mesmos encontram-se quase que totalmente_x000D_
 intransitáveis e o asfalto como sendo obra eleitoreira deverá demorar a chegar ao local.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6522/ccf29102025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6522/ccf29102025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidade de mandar passar asfalto em todas as ruas de nossa cidade que sejam calçadas com paralelepípedos.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6535/ccf29102025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6535/ccf29102025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de contratar uma Fonoaldióloga para prestar serviços em nosso município,_x000D_
 ajudando muitas pessoas que necessitam desse tipo de tratamento.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Carlos Adalberto Thomazella</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6536/ccf29102025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6536/ccf29102025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 de obras da Prefeitura, o serviço de tapa buracos na esquina da rua Tirso Dias do Prado_x000D_
 com a via de acesso "Prefeito Alberto Massoni"</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6537/ccf29102025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6537/ccf29102025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal nos sentido de que determine ao setor_x000D_
 de obras da Prefeitura Municipal, a realização dos serviços de pintura das faixas e_x000D_
 obstáculos localizados no leito viário das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6539/ccf29102025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6539/ccf29102025_0016.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de conceder um reajuste nos vencimentos e proventos dos funcionários_x000D_
 municipais, pois vosso mandato já esta terminando e até a presente data não foi concedido_x000D_
 nenhum reajuste para os trabalhadores municipais, lembramos que na administração_x000D_
 anterior foram concedidos 8 reajustes.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6541/ccf29102025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6541/ccf29102025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 trecho compreendido_x000D_
  a realização dos serviços de tapa buracos na rua 13 de Maio, no_x000D_
 do local_x000D_
  entre as ruas 11 de Setembro e Floriano Peixoto, pois os moradores_x000D_
 pelos_x000D_
  estão reclamando da poeira, pois são vários buracos feitos no pavimento asfaltico_x000D_
 abastecimento_x000D_
 funcionários_x000D_
  de água_x000D_
  da_x000D_
  da_x000D_
 _x000D_
  cidade._x000D_
 Prefeitura, quando consertavam vazamento na rede de</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6618/ccf30102025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6618/ccf30102025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar passar a motoniveladora nas ruas do bairro Mar Azul II, pois as_x000D_
 mesmas encontram-se praticamente intransitáveis.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6619/ccf30102025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6619/ccf30102025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande construir_x000D_
 obstáculos no leito viário da Avenida do Porto, pois com a pavimentação da mesma os_x000D_
 veículos estão desenvolvendo excessiva velocidade, causando perigo, pois o local é bem_x000D_
 habitado e existem inúmeras crianças.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6620/ccf30102025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6620/ccf30102025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande tampar o_x000D_
 mais rápido possível o buraco existente no cruzamento da Avenida Brasil com a Alameda_x000D_
 das Quaresmeiras, loteamento Jardim Primavera, pois o mesmo além de velho esta_x000D_
 tomando enormes proporções, dificultando muito o tráfego naquela região.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6621/ccf30102025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6621/ccf30102025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com a SUCEN, bem como escale o funcionário municipal treinado para combater os focos_x000D_
 criadouros de pernilongos, para que ajam, pois a população tem sofrido muito com o_x000D_
 problema.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6639/ccf30102025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6639/ccf30102025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de destinar uma área de terras para a instalação de um Hotel Fazenda em_x000D_
 nosso município.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6640/ccf30102025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6640/ccf30102025_0051.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com a Empresa Auto Ônibus Macacari Ltda., solicitando da mesma a especial fineza de_x000D_
 alterar o trajeto dos ônibus intermunicipais que circulam por Itapuí, passando pelo núcleo_x000D_
 habitacional “Irmãos Franceschi” e pelo residencial Jardim "Maria Rosária”".</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6641/ccf30102025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6641/ccf30102025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a cancelar a licitação com a empresa fornecedora de cestas_x000D_
 básicas para os funcionários municipais, tendo em vista o abaixo assinado anexo,_x000D_
 denotando o descontentamento dos mesmos para com a qualidade dos produtos_x000D_
 constantes da cesta.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6642/ccf30102025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6642/ccf30102025_0053.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a solucionar os problemas no abastecimento de água em nossa_x000D_
 cidade, pois estamos sofrendo racionamento sendo que temos um poço profundo_x000D_
 perfurado e com uma enorme vazão e não esta sendo utilizado.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6643/ccf30102025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6643/ccf30102025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine_x000D_
 realização de conserto no pavimento asfaltico do leito viário da rua Santo Antonio,_x000D_
 próximo ao início da rua Primo Spirandelli, no núcleo habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6651/ccf30102025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6651/ccf30102025_0061.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor competente da Prefeitura Municipal a realização imediata dos serviços de desobstrução do canal de escoamento de água localizado sob a Avenida Jorge Chammas, o qual serve para ligar o córrego dos Pires, onde anteriormente se plantava arroz, até o rio Tietê, onde se_x000D_
 escoa. Referida obstrução, causada pela colocação indiscriminada de entulhos no local,_x000D_
 além de afetar o ecossistema, esta inundando o local, causando sérios problemas inclusive_x000D_
 com a proliferação de insetos.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6652/ccf30102025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6652/ccf30102025_0062.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao_x000D_
 funcionário municipal treinado para combater os focos criadouros de pernilongos de nossa_x000D_
 cidade, para que faça tal serviço o mais urgente possível, pois o verão esta prestes a se_x000D_
 iniciar, nossos córregos estão mais do que poluídos, transformando-se assim em habitat_x000D_
 ideal para proliferação do inseto, o qual transforma as noites dos nossos cidadãos em_x000D_
 verdadeiros martírios.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6672/ccf30102025_0081.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6672/ccf30102025_0081.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com a CPFL objetivando estender a linha de energia elétrica na Alameda das Rosas, no_x000D_
 loteamento Jardim Primavera em nosso município, no trecho onde ainda não existe o_x000D_
 beneficio.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6569/ccf30102025_0100.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6569/ccf30102025_0100.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que proíba o ateio de_x000D_
 fogo no lixão de nossa cidade, pois nos dias de calmaria nos ventos, a fumaça avança_x000D_
 sobre o núcleo habitacional “Irmãos Franceschi", sufocando os moradores daquele bairro,_x000D_
 mais parecendo o município de Cubatão.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6570/ccf30102025_0101.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6570/ccf30102025_0101.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de construir um ponto de embarque e desembarque de passageiros, próximo_x000D_
 a área verde no loteamento Balneário Mar Azul II.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6571/ccf30102025_0102.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6571/ccf30102025_0102.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar realizar laudos para atestar a incidência ou não e o grau de_x000D_
 insalubridade e periculosidade das funções exercidas pelos funcionários municipais, tendo_x000D_
 em vista ser este documento de extrema importância para a aposentadoria.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6572/ccf30102025_0103.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6572/ccf30102025_0103.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de adquirir uma área de terras para instalar o programa de distribuição de_x000D_
 lotes urbanizados.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6573/ccf30102025_0104.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6573/ccf30102025_0104.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a solucionar o problema do abastecimento de água em nossa_x000D_
 cidade, principalmente na região central, pois esta havendo muita reclamação neste_x000D_
 sentido.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6574/ccf30102025_0105.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6574/ccf30102025_0105.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de entrar em contato com a CENTROVIAS e solicite da mesma os_x000D_
 cascalhos de asfalto que foram retirados do leito viário da rodovia Comandante João_x000D_
 Ribeiro de Barros, mande buscar e coloque nas ruas não pavimentadas do loteamento_x000D_
 Balneário Mar Azul, bairro Robertão, núcleo Padre Arlindo e núcleo Irmãos Franceschi,_x000D_
 para melhorar a vida daqueles habitantes que amassam barro em dias de chuva e engolem poeira em tempos de seca.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6575/ccf30102025_0106.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6575/ccf30102025_0106.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar construir o mais urgente possível uma cobertura em frente a_x000D_
 EMEI de Itapuí para proteger as crianças e os pais e responsáveis na saída, após o término_x000D_
 das aulas, das chuvas e sol forte.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6576/ccf30102025_0107.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6576/ccf30102025_0107.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar limpar as margens do córrego Bica de Pedra, pois o_x000D_
 mato esta crescendo e a criação e proliferação de insetos é grande, principalmente_x000D_
 pernilongos que assolam nossa cidade, principalmente agora com a proximidade da_x000D_
 entrada do calor.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6577/ccf30102025_0108.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6577/ccf30102025_0108.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de instituir o VALE GÁS, ou seja, a cada 04 meses o funcionários público_x000D_
 municipal receberá um vale para trocar por um botijão de gás, junto com sua cesta básica_x000D_
 de alimentos.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6578/ccf30102025_0109.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6578/ccf30102025_0109.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de acrescentar na próxima licitação, um item regulamentando a entrega das_x000D_
 cestas básicas dos funcionários municipais, para que as mesmas sejam entregues_x000D_
 diretamente na residência dos funcionários.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6732/ccf03112025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6732/ccf03112025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de destinar o prédio onde hoje funciona a EMEI, para ser um CENTRO_x000D_
 CULTURAL, quando de sua transferência para as novas instalações que estão sendo_x000D_
 construídas, agrupando assim, biblioteca, brinquedoteca, salas de música, pintura, tricô e_x000D_
 crochê.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6741/ccf03112025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6741/ccf03112025_0039.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
 _x000D_
 _x000D_
 Arlindo_x000D_
 ao Senhor Prefeito Municipal no sentido de que agilize a colocação_x000D_
 de justiça a quem tanto_x000D_
  José Zanotto em nossa Praça da Matriz, como um símbolo trabalhou pela nossa cidade.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6747/ccf03112025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6747/ccf03112025_0045.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a viabilizar os meios necessários a fim de captar e distribuir as águas provenientes do poço profundo recém perfurado, deixando os reservatórios de nossa_x000D_
 interrupções_x000D_
  rede de distribuição repletos com o precioso líquido, terminando de vez com as diárias ocorridas no fornecimento.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6748/ccf03112025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6748/ccf03112025_0046.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a combater os focos criadouros de pernilongos existentes,_x000D_
 principalmente nas margens de rios e córregos de nossa cidade.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6749/ccf03112025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6749/ccf03112025_0047.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades, junto ao setor de Engenharia do município, de solucionar o problema_x000D_
 existente na altura do número 490 da rua Alexandre Cincotto, pois a guia foi feita mais_x000D_
 alta do que o nível dos alicerces das casas, ocasionando sérios problemas.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6750/ccf03112025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6750/ccf03112025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de recapear o pavimento asfaltico do leito viário da rua Luiz Bueno de_x000D_
 Camargo, pois o mesmo esta se deteriorando.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Antonio Guarnieri Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6751/ccf03112025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6751/ccf03112025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 construção de um abrigo para proteger do sol e da chuva os usuários dos Ferry-Boats, em_x000D_
 ponto estratégico no local de embarque e desembarque.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6752/ccf03112025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6752/ccf03112025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande verificar a_x000D_
 situação das tampas das bocas de captação de águas, das galerias da Avenida Brasil, bem_x000D_
 como determine a desobstrução daquelas que estiverem entupidas.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6700/ccf03112025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6700/ccf03112025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar técnicos da Prefeitura para verificarem o problema de escoamento das águas pluviais e servidas que empoçam no leito viário da Avenida Antonio Fachim, esquina com a Travessa Frederico Ozanan.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6701/ccf03112025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6701/ccf03112025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar técnicos da Prefeitura verificarem a rua do núcleo habitacional_x000D_
 "Waldomiro Guarinon" que confronta com o loteamento do Sr. Antonio Conezza, pois o_x000D_
 local apresenta riscos de acidentes por veículos que trafegam pelo local.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6702/ccf03112025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6702/ccf03112025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar pavimentar a Avenida Ignêz Romanini Fachim, no Distrito_x000D_
 Industrial, interligando-a à Avenida Comendador José Maria de Almeida Prado, ponto_x000D_
 este muito importante para o escoamento do tráfego provenientes da travessia dos Ferry- Boats, bem como de nosso centro turístico. Salientamos ainda que, se não for possível a_x000D_
 pavimentação com asfalto, pelo menos que se ponha o cascalho do asfalto cedido pela Centrovias ou mesmo piçarra.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6703/ccf03112025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6703/ccf03112025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine realização dos serviços de limpeza no mato que cresce no leito viário das ruas sem pavimento de nossa cidade, principalmente as do Distrito Industrial e loteamento Baneário_x000D_
 Mar Azul II.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6704/ccf03112025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6704/ccf03112025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização dos serviços de poda da grama do mini-campo de futebol do núcleo_x000D_
 habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6708/ccf03112025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6708/ccf03112025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar proceder reparos na ponte do bairro Marambáia que passa sobre_x000D_
 o rio Jaú, pois a mesma apresenta algumas avarias, principalmente no tocante ao_x000D_
 escoamento das águas pluviais e também alguns buracos que deverão ser tampados.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6709/ccf03112025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6709/ccf03112025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito no sentido de que estude as possibilidades de_x000D_
 criar o Museu Municipal de Itapuí.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6710/ccf03112025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6710/ccf03112025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar cortar as árvores de grande porte que estão prejudicando as_x000D_
 casas da rua Hugo Chiconi, no núcleo habitacional "Irmãos Franceschi", pois as mesmas_x000D_
 estão quebrando telhados e entupindo as calhas da residências.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6711/ccf03112025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6711/ccf03112025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de abrir a rua Sebastião Zago, interligando a mesma a Avenida Jorge_x000D_
 Chammas, pois tal rua é morta e sendo aberta, permitirá a venda de inúmeros lotes_x000D_
 colaborando para o progresso de nossa querida cidade.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6712/ccf03112025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6712/ccf03112025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar proceder a abertura da Travessa 21 de Abril, interligando a_x000D_
 mesma a rua Floriano Peixoto, passando pela rua 11 de Setembro.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6686/ccf30102025_0094.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6686/ccf30102025_0094.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Dr. Aldevar Carlos Andrioli, Diretor de Conservação do D.E.R. regional de Bauru, solicitando a limpeza do mato que cresceu em virtude das chuvas, nos acostamentos da via de acesso "Prefeito Alberto Massoni”. Solicitamos também, a limpeza das taxas refletivas instaladas no eixo da citada via, pois encontram-se encobertas pela lama deixada pelos caminhões canavieiros que trafegam em grande número pelo local.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6687/ccf30102025_0095.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6687/ccf30102025_0095.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 realiza o transporte_x000D_
  Senhor Presidente da Empresa Vale do Rio Tietê, bem como a empresa que_x000D_
 em solicitar_x000D_
  por balsas em nossa bacia hidrográfica, solicitando a especial atenção a retirada de ferros do tipo trilhos de trem logo abaixo do ancoradouro das balsas_x000D_
 lanchas_x000D_
  no_x000D_
  no_x000D_
 _x000D_
 _x000D_
 porto_x000D_
 rio_x000D_
  fluvial de nossa cidade, impedindo dessa maneira o acesso de barcos e_x000D_
  Tietê, o que tem causado inúmeros transtornos.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6688/ccf30102025_0096.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6688/ccf30102025_0096.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Gerente de Distrito da Telefônica de Bauru, solicitando seus bons oficios no_x000D_
 sentido de designar um funcionário dessa conceituada empresa, para participar de uma de_x000D_
 nossas sessões legislativas, as quais ocorrem nas primeiras e terceiras segundas feiras dos_x000D_
 meses, a fim de que possa anotar "in loco" as reivindicações e necessidades da_x000D_
 comunidade itapuiense, evitando a ocorrência de falhas, como por exemplo podemos citar,_x000D_
 a substituição do telefone público, muito utilizado, localizado em frente a Prefeitura em_x000D_
 nossa praça central, por um aparelho próprio para pessoas de baixa estatura, obrigando os_x000D_
 usuários a ajoelharem, ou ficarem em posição muito pouco confortável para se utilizarem_x000D_
 do aparelho.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6668/ccf30102025_0076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6668/ccf30102025_0076.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Senhor Prefeito municipal, solicitando informações sobre a contratação de_x000D_
 pessoal para trabalharem na construção das unidades habitacionais que estão sendo construídas no núcleo Jardim Maria Rosária em nossa cidade.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6669/ccf30102025_0077.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6669/ccf30102025_0077.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja outorgado_x000D_
 mérito, pela_x000D_
  ao_x000D_
  substancial_x000D_
  empresário_x000D_
 _x000D_
  itapuiense Senhor Pedro Luiz Poli uma medalha de honra ao_x000D_
 como pela importância que_x000D_
 ajuda que fornece as entidades assistenciais de nossa cidade, bem_x000D_
 de trezentos e trinta_x000D_
  teve junto ao Deputado Vitor Sapienza, na liberação de mais e nove mil reais para beneficiar Itapuí.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6670/ccf30102025_0078.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6670/ccf30102025_0078.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja oficiado ao Senhor Prefeito Municipal, solicitando a formulação de oficio para com a_x000D_
 Regional da Nossa Caixa Nosso Banco de Bauru, elogiando a presteza e a dedicação de_x000D_
 sua Gerência Municipal e de seus funcionários quanto ao atendimento que prestaram aos_x000D_
 munícipes de Itapuí, por ocasião do PCM para construção de guias e sarjetas no bairro "Mar Azul".</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6679/ccf30102025_0087.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6679/ccf30102025_0087.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 sejam oficiados os Deputados Gilberto Kassab e Rodrigo Garcia, solicitando empenho dos_x000D_
 mesmos junto ao Governo Federal, objetivando a destinação para Itapuí de alguma verba a_x000D_
 fundo perdido para que possamos comprar uma máquina Patrol.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6680/ccf30102025_0088.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6680/ccf30102025_0088.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Deputado Salvador Zimbaldi, solicitando o atendimento dos pedidos_x000D_
 anteriormente formulados, referente a vinda para Itapuí de uma ambulância, um ônibus_x000D_
 para o transporte de alunos, a patrulha agrícola e as verbas do FNDE.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6544/ccf29102025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6544/ccf29102025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado à Companhia Paulista de Força e Luz (CPFL), solicitando a substituição dos_x000D_
 postes de madeiras que estão instalados nas ruas de nossa cidade, e que se encontram em_x000D_
 processo de apodrecimento, ocasionando perígo.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6545/ccf29102025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6545/ccf29102025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Presidente da CENTOVIAS, solicitando vossos valiosos préstimos no_x000D_
 que tange a viabilizar os meios necessário objetivando o deslocamento para o município de_x000D_
 Itapuí das máquinas que estão trabalhando nas proximidades (duplicação da SP 225), para_x000D_
 procederem reparos em alguns trechos de nossas estradas municipais, que estão_x000D_
 praticamente intransitáveis, solicitamos também a doação do cascalho que sobre das obras_x000D_
 para servir como base de compactação dos trechos mais acidentados das estradas.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6604/ccf30102025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6604/ccf30102025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiada a Telesp Celular visando a melhoria dos sinais dos telefones celulares de nossa_x000D_
 cidade, pois já ocorreram casos de os telefones acusarem estarem fora de área dentro Do_x000D_
 território do município.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6605/ccf30102025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6605/ccf30102025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, solicitando informações do Senhor Prefeito Municipal sobre quais os critérios usados na concessão de uso de prédios públicos para exploração comercial de terceiros.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6606/ccf30102025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6606/ccf30102025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, o_x000D_
 encaminhamento a esta Casa de Leis de relação onde conste os rendimentos auferidos_x000D_
 pelos funcionários municipais, especificando todas as verbas, dos meses de_x000D_
 DEZEMBRO/99, JANEIRO, FEVEREIRO e MARÇO/2000, bem como daqueles que_x000D_
 tiraram férias, indicando o mês de gozo de cada um, nos meses acima e também do ano_x000D_
 todo de 1.999.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6611/ccf30102025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6611/ccf30102025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Excelentíssimo Senhor Doutor Jorge João Marques de Oliveira, digníssimo_x000D_
 Promotor de Justiça da 4ª Vara da Comarca de Jaú, solicitando seus valiosos préstimos no_x000D_
 que tange a nos fornecer cópia das Ações Cíveis Públicas e das Ações Criminais, porventura existentes, provenientes dos 22 inquéritos policiais concluídos pelas autoridades policiais competentes e, encaminhados ao M.P. para oferecimento de denúncia, contra o ex. Prefeito de Itapuí, processos esses gerados por atos de improbidade administrativa causando prejuízo ao erário municipal.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6612/ccf30102025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6612/ccf30102025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja oficiado ao Doutor Aldevar Carlos Andrioli, Diretor de Conservação do D.E.R., regional de_x000D_
 de_x000D_
 _x000D_
 acesso_x000D_
 Bauru,_x000D_
 _x000D_
 _x000D_
 "Prefeito_x000D_
 solicitando a limpeza das taxas refletivas instaladas no eixo do leito viário da via Alberto Massoni"</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6613/ccf30102025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6613/ccf30102025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja oficiado aos Deputados GilbertoKassab e Rodrigo Garcia, solicitando empenho junto aos gover_x000D_
 nos Federal e Estadual objetivando a destinação de verbas pa_x000D_
 ra construção de um prédio para abrigar eventos culturais em_x000D_
 Itapuí, sendo cinema, teatro e exposições.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6614/ccf30102025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6614/ccf30102025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre o montante gasto pela Prefeituracom a reforma da ponte localizada no início da Avenida do Por -_x000D_
 to.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6615/ccf30102025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6615/ccf30102025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de cópia folha de pagamento da Prefeitura, inclusive com horas extras, do mes de_x000D_
 NOVEMBRO/97.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6616/ccf30102025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6616/ccf30102025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado ao Gerente de Distrito da_x000D_
 Telefônica, regional de Bauru, solicitando a colocação de um_x000D_
 telefone publico na rua Cândido Ferreira Dias, altura do número_x000D_
 49.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6523/ccf29102025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6523/ccf29102025_0004.pdf</t>
   </si>
   <si>
     <t>equeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quantas horas_x000D_
 máquina já foram utilizadas da licitação de mil horas que foi realizada pela municipalidade,_x000D_
 com empresa vencedora.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6525/ccf29102025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6525/ccf29102025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Gerente da Caixa Econômica Federal, agência de Jaú, solicitando_x000D_
 vossos valiosos préstimos no que tange a viabilizar os meios necessários a fim de que_x000D_
 sejam construídas mais 100 moradias popular no "Jardim Maria Rosária” de nossa cidade,_x000D_
 objetivando atender os mutuários de baixa renda, com receita familiar na faixa de 2_x000D_
 salários mínimos.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6524/ccf29102025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6524/ccf29102025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis_x000D_
 de cópia de todas as notas fiscais empenhadas e pagas pela Prefeitura Municipal de Itapuí,_x000D_
 emitidas pela "Oficina Mecânica Borgo" localizada na cidade de Jaú-SP, de 01/01/1.997_x000D_
 até a presente data.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6526/ccf29102025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6526/ccf29102025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiados aos Deputados Gilberto Kassab e Rodrigo Garcia, solicitando empenho junto a_x000D_
 Secretaria de Esportes e Turismo, objetivando verbas para reforma das instalações da_x000D_
 nossa práia e camping municipal.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6542/ccf29102025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6542/ccf29102025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Excelentíssimo Senhor Doutor Celso Élio Vannuzini, digníssimo Promotor de_x000D_
 Justiça da 3ª Vara da Comarca de Jaú, solicitando o encaminhamento a esta Casa de Leis,_x000D_
 para ciência dos Senhores cópia da denúncia oferecida, na qual constam como réus o ex._x000D_
 Prefeito e demais envolvidos no processo criminal instaurado para se apurar desvio de_x000D_
 dinheiro dos cofres da Prefeitura Municipal de Itapuí.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6622/ccf30102025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6622/ccf30102025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis_x000D_
 de cópia dos documentos obrigatórios relativos a frota de veículos municipais, para análise_x000D_
 e se necessário, a regularização dos mesmos.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6623/ccf30102025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6623/ccf30102025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Excelentíssimo Senhor Doutor Ministro da Saúde José Serra. solicitando a_x000D_
 destinação de uma verba especial para a construção de mais 40 leitos no hospital Tereza_x000D_
 Perlati da cidade de Jaú.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6624/ccf30102025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6624/ccf30102025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao setor competente da Telefônica, regional de Bauru, solicitando a instalação_x000D_
 dos telefones do plano de expansão em Itapuí, pois temos notícias de que várias cidades já_x000D_
 foram beneficiadas com novos telefone, somente Itapuí sofre com a falta de novas linhas,_x000D_
 pois a cidade cresceu, muitos estabelecimentos comerciais foram abertos e os telefones_x000D_
 estão cada vez mais raros.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6627/ccf30102025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6627/ccf30102025_0041.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiada a Diretoria da Usina Diamante S/A, solicitando informações sobre qual o motivo_x000D_
 da colocação de palanques no centro do leito viário das estradas municipais que margeiam_x000D_
 as plantações de cana-de-açucar, impossibilitando desta maneira o acesso de veículos que_x000D_
 precisam transitar por essas vias.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6628/ccf30102025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6628/ccf30102025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais sejam_x000D_
 Paulo, e Secretário de Esportes_x000D_
  Senhores, Mário Covas, Governador do Estado de São_x000D_
 reformulação nas regras_x000D_
  e Turismo do Estado, objetivando a realização de que norteiam os jogos regionais, pois cidades que cumprem seu papel social, levando equipes compostas por atletas do próprio município, acham-se em situação de desigualdade com outros, que buscam atletas profissionais de outras comunidades, não atingindo a finalidade da prática esportiva que é melhorar a saúde е_x000D_
 integrar os jovens de sua comunidade, simplesmente ganhar medalhas pode deixar este ou aquele_x000D_
 sugere-se_x000D_
  Prefeito_x000D_
  incluir_x000D_
  orgulhoso,_x000D_
  como_x000D_
  porém a verdadeira razão do esporte não esta sendo cumprida, norma a naturalidade do atleta, ou uma prova inequívoca de domicílio ou residência para a participação do atleta defendendo as cores de sua cidade.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6629/ccf30102025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6629/ccf30102025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando o nome e qualificação das empresas_x000D_
 que participaram da licitação para realização das obras de recuperação da ponto que passa_x000D_
 sobre o córrego Robertão, no início da Av. do Porto.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6644/ccf30102025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6644/ccf30102025_0055.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando seja oficiado ao Senhor Prefeito_x000D_
 Municipal, objetivando o encaminhamento a esta Casa de Leis de cópia das folhas de_x000D_
 pagamento dos funcionários municipais dos meses de março, abril, maio, junho, julho e_x000D_
 agosto de 2.000.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6733/ccf03112025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6733/ccf03112025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Diretor responsável pela área de expansão e comercialização de linhas_x000D_
 telefônicas da Telefônica, regional de Bauru, objetivando a instalação de uma linha_x000D_
 telefônica no prédio municipal localizado na rua José Gerônimo, nº 02, prédio este onde_x000D_
 funciona atualmente a Vigilância Sanitária de nosso município e necessita urgentemente de_x000D_
 um telefone.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6734/ccf03112025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6734/ccf03112025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja oficiado ao Senhor Prefeito Municipal no sentido de que encaminhe a esta Casa de Leis cópia de todas as Notas Fiscais que foram empenhadas e pagas pela Prefeitura Municipal, emitidas pela empresas de transportes coletivos TRANSPRADOPOLENSE AVANTUR.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6735/ccf03112025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6735/ccf03112025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Diretor Presidente da Companhia de Desenvolvimento Habitacional_x000D_
 Urbano (CDHU), solicitando informações sobre o prazo de retomada das unidades_x000D_
 habitacionais do núcleo habitacional "Cônego Arlindo José Zanotto", que encontram-se_x000D_
 desabitadas, pois a finalidade do núcleo é a de proporcionar moradia a quem não tem e_x000D_
 não servir como área de especulação imobiliária.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6736/ccf03112025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6736/ccf03112025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o porquê? do_x000D_
 fechamento da Unidade Básica de Saúde III, localizada no núcleo habitacional "Irmãos_x000D_
 Franceschi”.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6754/ccf03112025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6754/ccf03112025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Dr. Marcos Vinicio Petrelluzzi, digníssimo Secretário da Segurança Pública do_x000D_
 Estado de São Paulo, solicitando a destinação para Itapuí de duas viaturas policiais, uma_x000D_
 para a Polícia Civil e outra para a Polícia Militar.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6755/ccf03112025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6755/ccf03112025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Gerente de Distrito da Telefônica, da regional de Bauru, solicitando a_x000D_
 instalação da linha 147 na Delegacia de Polícia de Itapuí.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6705/ccf03112025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6705/ccf03112025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Deputado Estadual Vitor Sapienza, solicitando os valiosos préstimos no que_x000D_
 tange a destina uma cadeira de rodas motorizada para o cidadão itapuinese Senhor_x000D_
 Joaquim Rufato, que teve seus membros inferiores amputados e não tem a mínima_x000D_
 capacidade de locomoção.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6706/ccf03112025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6706/ccf03112025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Diretor de Comercialização de linhas telefônicas da Telefônica, encaminhado_x000D_
 pela regional de Bauru, solicitando as possibilidades de colocar a disposição dos_x000D_
 itapuienses as linhas telefônicas do plano de expansão. Solicitamos ainda a disposição de_x000D_
 algumas linhas para amenizar o problemas de comunicação existente em empresas de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6713/ccf03112025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6713/ccf03112025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Dr. Sérgio Gabriel Seixas, Presidente do CEPAM (Centro de Estudos e_x000D_
 Pesquisas sobre Administração Municipal), solieitando o encaminhamento a esta Casa de_x000D_
 Leis de modelo de Código de Obras Municipal, para cidade de pequeno porte, até 20 mil_x000D_
 habitantes, para que possamos elaborar nosso compêndio sobre a matéria.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6714/ccf03112025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6714/ccf03112025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando a criação da Polícia Mirim em nossa_x000D_
 cidade, tendo sido esta criação ventilada na campanha eleitoral e que tantos beneficios_x000D_
 trouxe no passado e poderá trazer no aprimoramento educacional de nossas crianças e_x000D_
 adolescentes.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6715/ccf03112025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6715/ccf03112025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Vitor Aparecido Caivano Jobbert, digníssimo Diretor Regional dos_x000D_
 Corrêios São Paulo, interior, Bauru, solicitando a determinação para a agência de Itapuí,_x000D_
 da entrega postal domiciliar, nas unidades habitacionais do recém inaugurado "Residencial_x000D_
 Jardim Maria Rosária”". Solicitamos também a designação para a agência local de mais um_x000D_
 Carteiro, para atender a demanda, preferencialmente aproveitando itapuienses que prestam_x000D_
 serviços em agências postais de nossa região.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6689/ccf30102025_0097.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6689/ccf30102025_0097.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações com o Dr. Abibi Ázar, Prefeito Municipal de_x000D_
 Itapuí, pelo seu empenho junto aos órgãos governamentais competentes, objetivando a_x000D_
 vinda ao nosso município da draga, que aqui realizará o importante serviço de limpeza das_x000D_
 margens dos rios e córregos que cørtam nossa cidade.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6690/ccf30102025_0098.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6690/ccf30102025_0098.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata dos nossos trabalhos votos de congratulações e agradecimentos para_x000D_
 com o Dr. Abibi Ázar, digníssimo Prefeito Municipal, pelo seu empenho junto ao_x000D_
 Governador do Estado e lideranças políticas que representam nosso município,_x000D_
 objetivando a liberação dos recursos financeiros necessários a perfuração de um poço_x000D_
 artesiano profundo em nossa cidade, resolvendo desta maneira definitivamente o problema_x000D_
 do abastecimento de água em Itapui._x000D_
 Não apenas por esta ação merece o Senhor Prefeito os nossos elogios,_x000D_
 merece também os nossos agradecimentos pelo recapeamento e pavimentação das ruas de_x000D_
 nossa cidade, pelo apôio que tem demonstrado aos bairros, principalmente os mais_x000D_
 carentes, como exemplo podemos citar a construção de esgotos, construção de guias e_x000D_
 sarjetas e preparação para pavimentação do leito viário das ruas do loteamento Mar Azul._x000D_
 Não podemos nos esquecer também da grande obra que certamente coroará de</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6691/ccf30102025_0099.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6691/ccf30102025_0099.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos nossos trabalhos um voto de congratulações e agradeciemntos_x000D_
 para com o Senhor Orivaldo Rovani Rampazo, digníssimo Diretor de Esportes e Turismo_x000D_
 da Prefeitura Municipal de Guarujá-SP., pela forma simpática e acolhedora com que_x000D_
 recebeu naquela cidade os componentes da Banda Marcial de Itapuí, nos dias 22 e 23 de_x000D_
 janeiro próximo passado.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6653/ccf30102025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6653/ccf30102025_0063.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos trabalhos legislativos, votos de congratulações e agradecimentos_x000D_
 para com o Dr. JORGE JOÃO MARQUES DE OLIVEIRA, digníssimo Promotor de_x000D_
 Justiça da 4ª Vara da Comarca de Jaú, Curador do Patrimônio Público de nosso_x000D_
 município, pelo excelente trabalho que vem desempenhando, auxiliando os Poderes_x000D_
 constituídos desta comunidade, zelando pelo meio ambiente, pela preservação da natureza,_x000D_
 orientando o Senhor Prefeito nas questões referente a saúde pública, principalmente no_x000D_
 tocante aos aterros sanitários. Profissional dedicado, pelos seus lustros de trabalho e_x000D_
 profundo conhecimento legal, desempenha suas funções de forma altamente dignificante,_x000D_
 admirado e respeitado, fiscaliza o patrimônio público de forma incontestável, merecendo_x000D_
 desta Casa de Leis os nossos efusivos elogios e agradecimentos._x000D_
 Seja dado ciência desta ao Excelentíssimo Senhor Doutor Luiz Antonio_x000D_
 Guimarães Marrey, digníssimo Procurador Ger</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6654/ccf30102025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6654/ccf30102025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja consignado em Ata dos trabalhos legislativos, votos de congratulações e agradecimentos para com o Dr. Roberval Antonio Fabbro, digníssimo Delegado de Polícia de Itapuí, e sua equipe, pelo excelente trabalho que vem desempenhando em nossa cidade, diminuindo consideravelmente a criminalidade. Profissional dedicado, pelos seus lustros de trabalho e_x000D_
 conhecimento jurídico, desempenha suas funções de forma altamente dignificante, admirado e respeitado, labora de forma incontestável, merecendo desta Casa de Leis os nossos efusivos elogios e agradecimentos._x000D_
 Seja dado ciência desta ao Excelentíssimo Senhor Doutor João José Dutra, digníssimo Delegado Seccional de Polícia de Jau -S Paulo, e ao Secretário de Segurança Pública do Estado de São Paulo Dr. Marco Vinícius Petreluzzi.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6655/ccf30102025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6655/ccf30102025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, sejа em Ata dos trabalhos legislativos, votos de congratulações e agradecimentos_x000D_
 local_x000D_
 para com a Polícia Militar, pois por ocasião dos festejos do Reveillon, onde a população_x000D_
 nossa_x000D_
  se_x000D_
  praça_x000D_
  juntou_x000D_
  central_x000D_
  com a flutuante em um número significativo de pessoas, o policiamento em foi perfeito, garantindo a segurança e o bem estar de todos._x000D_
 Comandante_x000D_
 Seja dado ciência desta ao Coronel Alberto Garcia da Silveira, digníssimo do 27° BPMI, Jaú - S. Paulo.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6656/ccf30102025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6656/ccf30102025_0066.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais sejа em Ata dos trabalhos legislativos, votos de congratulações e agradecimentos_x000D_
 Estado,_x000D_
 para com_x000D_
  objetivando_x000D_
  o Deputado Estadual Vitor Sapienza, pela intercessão junto ao Governo do a liberação de uma verba de mais de trezentos e trinta e nove mil reais, sendo 189 mil reais para a perfuração de um poço artesiano profundo, 100 mil reais_x000D_
 ônibus_x000D_
 para a_x000D_
 _x000D_
 construção_x000D_
 para_x000D_
  de uma escola de educação infantil e 50 mil reais para aquisição de um_x000D_
 Pedro Luiz_x000D_
  o transporte escolar. Parabenizamos também o empresário itapuiense Senhor_x000D_
 trabalhando_x000D_
 Poli,_x000D_
 sempre_x000D_
  que é o representante do Deputado Vitor Sapienza em nossa cidade,_x000D_
 chegando_x000D_
  e incansavelmente nas campanhas políticas para o Deputado,_x000D_
 razão_x000D_
  ao record na última eleição, com uma votação nunca vista na história de Itapuí,_x000D_
 o meu_x000D_
 _x000D_
 _x000D_
 pela_x000D_
 representante_x000D_
  qual, por simpatia e agradecimento o Deputado disse: "o Sr. Pedro Luiz Poli é_x000D_
  no município de Itapuí".</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6657/ccf30102025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6657/ccf30102025_0067.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata votos de congratulações e agradecimentos para com o proprietário da Funerária Nova Esperança de Itapuí, pelos serviços prestados em Itapuí.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6561/ccf30102025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6561/ccf30102025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos nossos trabalhos votos de congratulações e agradecimentos para_x000D_
 com o Capitão PM Ramis Ramsés Raduan, digníssimo Comandante da 3ª Companhia de_x000D_
 Polícia Militar de Dois Córregos, pela vinda a nossa cidade, durante os festejos_x000D_
 carnavalescos, do tático móvel com 5 (cinco) policiais por noite, o que somado ao nosso_x000D_
 efetivo, garantiu a segurança e o bem estar das famílias itapuienses, não tendo sido_x000D_
 registrada nenhuma ocorrência significativa, graças ao excelente policiamento preventivo.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6562/ccf30102025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6562/ccf30102025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos nossos trabalhos votos de congratulações e agradecimentos para_x000D_
 com o Sargento Valmir Melneck Albino, digníssimo Comandante do Destacamento de_x000D_
 Polícia Militar de Itapuí, pelo excelente trabalho desenvolvido em nossa cidade,_x000D_
 principalmente com relação ao policiamento preventivo, o que nos tem garantido_x000D_
 segurança e tranqüilidade, diminuindo sensivelmente os delitos, garantindo também, a paz_x000D_
 e harmonia durante os festejos camavalescos. Seja dado ciência desta ao Comandante do_x000D_
 27° BPMI de Jaú e ao Secretário de Estado da Segurança Pública.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6563/ccf30102025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6563/ccf30102025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de profundo pesar pelo falecimento do Padre José Antonio_x000D_
 Ruiz.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6564/ccf30102025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6564/ccf30102025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações com o Dr. Sylvio Neto de Almeida Prado,_x000D_
 pela sua reeleição no alto cargo de Provedor da Santa Casa de Jaú.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6565/ccf30102025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6565/ccf30102025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com o Senhor Prefeito_x000D_
 Municipal Dr. Abibi Ázar, para com as duas Escolas de Samba de nossa cidade e com a_x000D_
 Banda Rio, pelo maravilhoso carnaval popular que apresentaram em nossa cidade.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6566/ccf30102025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6566/ccf30102025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações com os Diretores de Esportes do Município e_x000D_
 também para com os atletas integrantes das equipes participantes, pelo início do torneio_x000D_
 denominado “OLIMPIADA DOS TRABALHADORES”. Também consigna em Ata_x000D_
 votos de congratulações com a Diretoria de Esportes e com as 16 equipes participantes da_x000D_
 Copa "Antonio Castanho Filho”, de futebol de salão, quando sagrou-se campeã a equipe_x000D_
 do Independente Esporte Clube, dirigida por Roberto de Freitas e em segundo lugar ficou_x000D_
 a equipe de Móveis Lindolar, dirigida por Guido Carlos Antonio Lanza e em terceiro lugar_x000D_
 ficou a equipe do Supermercado Lenharo, dirigida por Valdir Donizete Castanho.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6519/ccf29102025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6519/ccf29102025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações para com o Senhor Dorival Mazzo, mais_x000D_
 conhecido como Carneiro, pelo matavilhoso gesto de ter doado um rim para o seu irmão.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6617/ccf30102025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6617/ccf30102025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata de nossos trabalhos votos de congratulações e agradecimentos para_x000D_
 com o Senhor Governador do Estado de São Paulo Mário Covas bem como para o_x000D_
 Senhor Presidente da CENTROVIAS, pela maravilhosa construção das obras do contorno_x000D_
 rodoviário, possibilitando o acesso com a máxima segurança, dos veículos que trafegam_x000D_
 pela via de acesso "Prefeito Alberto Massoni", ingressando na rodovia SP 225_x000D_
 "Comandante João Ribeiro de Barros".</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6528/ccf29102025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6528/ccf29102025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata dos trabalhos legislativos votos de congratulações e agradecimentos_x000D_
 para com o Escritório de Contabilidade Cincotto, na pessoa de seu Diretor Proprietário_x000D_
 Carlos Eduardo Cincotto e do Contador Oscar Caffeu, bem como para com o Diretor da_x000D_
 Secretaria desta Casa, Senhor José Celio Prado de Freitas, pela excelente forma de_x000D_
 trabalho no que tange a gerência da economia interna da Câmara, garantindo no exercício_x000D_
 de 1.998, 100% de aprovação pelo Tribunal de Contas do Estado de São Paulo, mérito_x000D_
 esse repetido na apresentação da documentação exigida por aquele órgão fiscalizador_x000D_
 relativas ao exercício de 1.999, com o cumprimento de todos os itens solicitados, fato_x000D_
 comprovado pelo recebimento do recibo 33, emitido pela Unidade Regional UR-2 Bauru.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6527/ccf29102025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6527/ccf29102025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos trabalhos legislativos votos de congratulações com os_x000D_
 proprietários da loja de venda de calçados a varejo "Calçadão" pela inauguração de suas_x000D_
 novas instalações em nossa praça central.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6529/ccf29102025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6529/ccf29102025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos trabalhos legislativos votos de congratulações com os_x000D_
 proprietários da loja de venda de confecções e acessórios a varejo "SILVANA MODAS"_x000D_
 pela inauguração de suas novas instalações em nossa praça central.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6530/ccf29102025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6530/ccf29102025_0011.pdf</t>
   </si>
   <si>
     <t>queiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata dos trabalhos legislativos desta Casa, votos de congratulações e_x000D_
 agradecimentos para com os professores de Educação Física, responsáveis pelo setor de_x000D_
 Esportes da Prefeitura Municipal de Itapuí, Eduardo Felício, Rogério H. da Silva,_x000D_
 Ariovaldo de Jesus Pichelli e Andreza Rizzo Vincenzi, bem como com os colaboradores_x000D_
 Adilson E. Gonzaga, Vanderlei Franco, Rogério Aparecido P. Campos, Antonio C. Pinto,_x000D_
 Ademir Castelani e Evair de Moura, pela realização da 1ª Olimpíada dos Trabalhadores de_x000D_
 Itapuí, com a participação das empresas estabelecidas em Itapuí, olimpíada esta que_x000D_
 constou de 13 modalidades esportivas, cuja soma dos pontos resultou na seguinte_x000D_
 classificação: 1º lugar: Polifrigor Industria e Comércio de Alimentos Ltda.; 2º lugar:_x000D_
 Fábrica de Móveis Lanza Ltda.; 3º lugar: Fábrica de Móveis Spirart Ltda. e 4° lugar:_x000D_
 Avícola Santa Cecília Ltda. Este evento esportivo patrocinado pela Prefeitura Municipal</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6531/ccf29102025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6531/ccf29102025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos trabalhos legislativos, votos de congratulações com o esportista_x000D_
 Helvio Astrogildo Pellegrini Napoleão, Piloto/Navegador Off Road, sempre representando_x000D_
 Itapuí nos campeonatos realizados, pelos fatos e razões abaixo descritos:_x000D_
 Participou da Copa Sudeste de Fora de Estrada, abrangendo as áreas dos_x000D_
 Estados de São Paulo, Rio de Janeiro, Minas Gerais e Paraná. Conquistou o prêmio de_x000D_
 uma viagem a Miami EUA com todas as despesas pagas e mais R$ 800,00 pelo 4º lugar_x000D_
 em 1.999._x000D_
 Em 1.996, diversas competições realizou diversas competições, porém_x000D_
 naquele ano não participou de nenhum campeonato, visitou neste período as cidades de_x000D_
 Campinas, Ribeirão Preto, Altinópolis, Franca, Santa Barbara D'oeste, Sorocaba, Bauru,_x000D_
 São Carlos, Araraquara, Piracicaba e Jardinópolis, obtendo o primeiro lugar no Rally_x000D_
 Abradif de Bauru, sendo o primeiro também no mesmo Rally no fator equipe, junto com_x000D_
 outros dois competidores</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6630/ccf30102025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6630/ccf30102025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações com o conterrâneo Antonio Carlos Dionello,_x000D_
 pela conquista do segundo lugar no festival de música realizado na cidade de Pradópolis,_x000D_
 onde apresentou-se pela vizinha cidade de Bariri, em dupla com o morador daquela_x000D_
 cidade, mais conhecido como Pavãozinho, recebendo a dupla de grande sucesso o_x000D_
 cognome de TONY &amp; PAVÃOZINHO._x000D_
 Desejamos cada vez mais sucesso a esta maravilhosa dupla que com sua_x000D_
 interpretação valorizam a música raiz de nosso país, imortalizando a viola bem tocada, as_x000D_
 letras históricas e românticas, encantando a todos os ouvintes.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6632/ccf30102025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6632/ccf30102025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos pelo apôio prestado pelos_x000D_
 funcionários do Centro Cultural da cidade de Bauru, em especial ao Senhor Secretário de_x000D_
 Cultura, pelo apôio e colaboração por ocasião da exposição de quadros dos alunos do_x000D_
 Professor Moretto de nossa cidade.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6633/ccf30102025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6633/ccf30102025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja consignando em Ata votos de congratulações e agradecimentos para com o Professor_x000D_
 Moreto e seus alunos do curso de arte em pintura, pela maravilhosa exposição de quadros_x000D_
 realizada na cidade de Bauru, enaltecendo nossa cidade..</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6634/ccf30102025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6634/ccf30102025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiada a Diretoria do SEBRAE, regional de Bauru, bem como todo corpo técnico desse_x000D_
 conceituado órgão prestador de serviços, pelo importante e proveitoso curso ministrado_x000D_
 em nosso município, curso este denominado "Brasil Empreendedor", o qual já esta_x000D_
 servindo de fonte de recursos para que os pequenos empresários de nossa cidade_x000D_
 encontrem soluções para os problemas de suas empresas, garantindo assim o sucesso_x000D_
 industrial e a garantia de emprego.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6645/ccf30102025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6645/ccf30102025_0056.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos trabalhos legislativos, votos de congratulaçòes para com o_x000D_
 itapuiense Cicero Donizete Alvim, pela sua 8ª colocação na sua formatura do curso de_x000D_
 Policial Militar, dentre 197 concorrentes, tendo sido o 1º colocado de nossa região.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6646/ccf30102025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6646/ccf30102025_0057.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  Ata_x000D_
  ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 com o Coronel, Comandante_x000D_
  dos nossos trabalhos, votos de congratulações e agradecimentos para_x000D_
 pelo excelente_x000D_
  do CPI-4 de Bauru PM CID MONTEIRO DE BARROS,_x000D_
 preventivo, ajudando_x000D_
 trabalho que vem realizando, sempre aprimorando o policiamento_x000D_
 Militares,_x000D_
  a promover sempre a formatura de novo contingente de Policiais os quais irão compor os destacamentos para melhorar a segurança das comunidades.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6647/ccf30102025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6647/ccf30102025_0058.pdf</t>
   </si>
   <si>
     <t>equeiro,_x000D_
 Ata_x000D_
  ouvida a Casa e dispensadas as formalidades regimentais seja dos nossos trabalhos, votos de congratulações_x000D_
 com o Capitão e agradecimentos pаra_x000D_
 BPMI, pelo_x000D_
  Ramis Ramses Raduan, digníssimo Comandante da 3ª Companhia do 27°_x000D_
 geral de_x000D_
  excelente trabalho desenvolvido, garantindo e melhorando o policiamento nosso município, principalmente o preventivo.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6648/ccf30102025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6648/ccf30102025_0059.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos nossos trabalhos, votos de profundo pesar pelo falecimento do_x000D_
 inesquecível Rauf Ázar.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6650/ccf30102025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6650/ccf30102025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata, votos de congratulações para com o Dr. Adriano Pucinelli, Técnico_x000D_
 do time de Voleibol Feminino de Itapuí, bem como para com todas as atletas, pelo_x000D_
 excelente 5° lugar conquistado por ocasião de sua participação nos jogos regionais_x000D_
 realizados na cidade de Jaú, no mês de julho próximo passado, foram onze equipes da_x000D_
 categoria livre. Atualmente a equipe comandada pelo Dr. Adriano esta participando de um_x000D_
 campeonato na cidade de Porto Ferreira, passando assim para a segunda fase, tendo sido_x000D_
 já realizado o primeiro jogo, onde a equipe itapuiense ganhou da equipe de Rio Preto por_x000D_
 7 setes a 0.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6737/ccf03112025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6737/ccf03112025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja consignado em Ata votos de congratulações e agradecimentos para com as polícias Civil e_x000D_
 Militar de nossa cidade pelo excelente trabalho desenvolvido em nossa cidade, garantindo_x000D_
 a segurança da comunidade, resolvendo as ocorrências com muita eficiência e_x000D_
 profissionalismo, fazendo cair de forma vertiginosa a criminalidade, pois o policiamento preventivo tem sido muito eficaz.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6738/ccf03112025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6738/ccf03112025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações com o Senhor Valter Theodoro e sua equipe_x000D_
 esportiva pelo 2° lugar conquistado no campeonato de futebol de Bariri. Frisamos ainda_x000D_
 que, a equipe orientada pelo Valter Theodoro só não conquistou o primeiro lugar por uma_x000D_
 falha da arbitragem.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6739/ccf03112025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6739/ccf03112025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais seja consignado em Ata dos nossos trabalhos, votos de_x000D_
 congratulações para com o atleta Valmir Aparecido Castanho, mais_x000D_
 conhecido como LÊ, pelo título conquistado na cidade de Jau, de -_x000D_
 fendendo a equipe futebolistica do Torino F.C., bem como pelo segundo lugar conquistado na cidade de Bariri. O LÊ mostrou que é_x000D_
 bom dentro e fora do município de Itapuí. "QUEM DIZ QUE SANTO DA_x000D_
 CASA NÃO FAZ MIGAGRES!</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6742/ccf03112025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6742/ccf03112025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja consignado em Ata votos de congratulações e agradecimentos organizadora da 4ª Festa para com toda comissão do Peão de Itapuí, em especial com os Senhores Paulo Cesar Barbosa dos Santos, Paulo de Lima Barbosa e Renan Rachid.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6744/ccf03112025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6744/ccf03112025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata dos nossos trabalhos, votos de congratulações e agradecimentos para_x000D_
 com as equipes de cavaleiros da cidade de Bariri que desfilaram pelas ruas de nossa cidade_x000D_
 por em comemoração ao aniversário do município.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6743/ccf03112025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6743/ccf03112025_0041.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 com as policias_x000D_
  em_x000D_
 _x000D_
 Ata_x000D_
 Civil_x000D_
  dos nossos trabalhos votos de congratulações e agradecimentos para_x000D_
 manutenção da_x000D_
  e Militar de nossa cidade pelo excelente trabalho apresentado na_x000D_
 verificado por_x000D_
  ordem e da segurança preventiva do grande contingente populacional ocasião da realização da 4ª Festa do Peão de Itapuí.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6757/ccf03112025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6757/ccf03112025_0053.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata dos nossos trabalhos votos de congratulações e agradecimentos para_x000D_
 com a equipe de produção da rede emissora de televisão Canção Nova, pelo excelente_x000D_
 nível de programação apresentado.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6758/ccf03112025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6758/ccf03112025_0054.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata dos nossos trabalhos votos de congratulações e agradecimentos para_x000D_
 com os Senhores Afonso Celso Bueno do Prado, Diretor de Finanças da Prefeitura_x000D_
 Municipal de Itapuí e Clayton Rodrigues de Campos, digníssimo Tesoureiro, os quais pelos seus lustros de trabalho e dedicação, desempenham com desenvoltura e competência_x000D_
 as suas atividades, garantindo ao município a certeza de bons serviços.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6759/ccf03112025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6759/ccf03112025_0055.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com o Dr. Abibi Ázar,_x000D_
 digníssimo Prefeito Municipal de Itapuí, pela construção de dois bebedouros no nosso_x000D_
 jardim municipal.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6716/ccf03112025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6716/ccf03112025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata dos nossos trabalhos, votos de profundo pesar pelo falecimento do_x000D_
 Senhor Valdomiro Bertoluci.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6548/ccf29102025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6548/ccf29102025_0022.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO ITAPUIENSE"</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6549/ccf29102025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6549/ccf29102025_0023.pdf</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6550/ccf30102025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6550/ccf30102025.pdf</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6717/ccf03112025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6717/ccf03112025_0019.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE FILHO_x000D_
 BENEMÉRITO DE ITAPUÍ AO PADRE_x000D_
 JOSÉ ANTONIO PACHIELLI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3098,67 +3098,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6638/ccf30102025_0049.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6718/ccf03112025_0020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6699/ccf03112025_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6707/ccf03112025_0009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6698/ccf03112025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6567/ccf30102025_0015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6520/ccf29102025_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6607/ccf30102025_0023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6740/ccf03112025_0038.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6636/ccf30102025_0048.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6727/ccf03112025_0028.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6745/ccf03112025_0043.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6746/ccf03112025_0044.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6728/ccf03112025_0029.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6726/ccf03112025_0027.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6722/ccf03112025_0023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6725/ccf03112025_0026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6724/ccf03112025_0025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6720/ccf03112025_0022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6723/ccf03112025_0024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6719/ccf03112025_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6546/ccf29102025_0021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6681/ccf30102025_0089.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6682/ccf30102025_0090.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6683/ccf30102025_0091.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6684/ccf30102025_0092.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6685/ccf30102025_0093.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6658/ccf30102025_0068.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6659/ccf30102025_0069.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6660/ccf30102025_0070.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6661/ccf30102025_0071.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6662/ccf30102025_0072.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6665/ccf30102025_0073.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6666/ccf30102025_0074.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6667/ccf30102025_0075.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6671/ccf30102025_0080.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6673/ccf30102025_0082.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6674/ccf30102025_0083.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6676/ccf30102025_0084.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6677/ccf30102025_0085.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6678/ccf30102025_0086.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6551/ccf30102025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6552/ccf30102025_0002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6553/ccf30102025_0003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6555/ccf30102025_0004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6556/ccf30102025_0005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6557/ccf30102025_0006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6558/ccf30102025_0007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6559/ccf30102025_0008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6568/ccf30102025_0016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6601/ccf30102025_0017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6602/ccf30102025_0018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6603/ccf30102025_0019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6609/ccf30102025_0025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6610/ccf30102025_0026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6522/ccf29102025_0003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6535/ccf29102025_0013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6536/ccf29102025_0014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6537/ccf29102025_0015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6539/ccf29102025_0016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6541/ccf29102025_0017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6618/ccf30102025_0034.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6619/ccf30102025_0035.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6620/ccf30102025_0036.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6621/ccf30102025_0037.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6639/ccf30102025_0050.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6640/ccf30102025_0051.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6641/ccf30102025_0052.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6642/ccf30102025_0053.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6643/ccf30102025_0054.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6651/ccf30102025_0061.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6652/ccf30102025_0062.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6672/ccf30102025_0081.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6569/ccf30102025_0100.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6570/ccf30102025_0101.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6571/ccf30102025_0102.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6572/ccf30102025_0103.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6573/ccf30102025_0104.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6574/ccf30102025_0105.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6575/ccf30102025_0106.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6576/ccf30102025_0107.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6577/ccf30102025_0108.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6578/ccf30102025_0109.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6732/ccf03112025_0030.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6741/ccf03112025_0039.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6747/ccf03112025_0045.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6748/ccf03112025_0046.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6749/ccf03112025_0047.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6750/ccf03112025_0048.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6751/ccf03112025_0049.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6752/ccf03112025_0050.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6700/ccf03112025_0002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6701/ccf03112025_0003.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6702/ccf03112025_0004.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6703/ccf03112025_0005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6704/ccf03112025_0006.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6708/ccf03112025_0010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6709/ccf03112025_0011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6710/ccf03112025_0012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6711/ccf03112025_0013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6712/ccf03112025_0014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6686/ccf30102025_0094.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6687/ccf30102025_0095.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6688/ccf30102025_0096.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6668/ccf30102025_0076.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6669/ccf30102025_0077.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6670/ccf30102025_0078.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6679/ccf30102025_0087.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6680/ccf30102025_0088.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6544/ccf29102025_0019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6545/ccf29102025_0020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6604/ccf30102025_0020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6605/ccf30102025_0021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6606/ccf30102025_0022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6611/ccf30102025_0027.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6612/ccf30102025_0028.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6613/ccf30102025_0029.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6614/ccf30102025_0030.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6615/ccf30102025_0031.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6616/ccf30102025_0032.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6523/ccf29102025_0004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6525/ccf29102025_0006.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6524/ccf29102025_0005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6526/ccf29102025_0007.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6542/ccf29102025_0018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6622/ccf30102025_0038.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6623/ccf30102025_0039.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6624/ccf30102025_0040.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6627/ccf30102025_0041.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6628/ccf30102025_0042.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6629/ccf30102025_0043.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6644/ccf30102025_0055.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6733/ccf03112025_0031.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6734/ccf03112025_0032.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6735/ccf03112025_0033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6736/ccf03112025_0034.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6754/ccf03112025_0051.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6755/ccf03112025_0052.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6705/ccf03112025_0007.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6706/ccf03112025_0008.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6713/ccf03112025_0015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6714/ccf03112025_0016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6715/ccf03112025_0017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6689/ccf30102025_0097.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6690/ccf30102025_0098.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6691/ccf30102025_0099.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6653/ccf30102025_0063.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6654/ccf30102025_0064.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6655/ccf30102025_0065.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6656/ccf30102025_0066.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6657/ccf30102025_0067.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6561/ccf30102025_0009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6562/ccf30102025_0010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6563/ccf30102025_0011.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6564/ccf30102025_0012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6565/ccf30102025_0013.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6566/ccf30102025_0014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6519/ccf29102025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6617/ccf30102025_0033.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6528/ccf29102025_0009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6527/ccf29102025_0008.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6529/ccf29102025_0010.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6530/ccf29102025_0011.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6531/ccf29102025_0012.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6630/ccf30102025_0044.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6632/ccf30102025_0045.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6633/ccf30102025_0046.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6634/ccf30102025_0047.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6645/ccf30102025_0056.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6646/ccf30102025_0057.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6647/ccf30102025_0058.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6648/ccf30102025_0059.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6650/ccf30102025_0060.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6737/ccf03112025_0035.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6738/ccf03112025_0036.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6739/ccf03112025_0037.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6742/ccf03112025_0040.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6744/ccf03112025_0042.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6743/ccf03112025_0041.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6757/ccf03112025_0053.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6758/ccf03112025_0054.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6759/ccf03112025_0055.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6716/ccf03112025_0018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6548/ccf29102025_0022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6549/ccf29102025_0023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6550/ccf30102025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6717/ccf03112025_0019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6638/ccf30102025_0049.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6718/ccf03112025_0020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6699/ccf03112025_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6707/ccf03112025_0009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6698/ccf03112025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6567/ccf30102025_0015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6520/ccf29102025_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6607/ccf30102025_0023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6740/ccf03112025_0038.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6636/ccf30102025_0048.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6727/ccf03112025_0028.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6745/ccf03112025_0043.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6746/ccf03112025_0044.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6728/ccf03112025_0029.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6726/ccf03112025_0027.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6722/ccf03112025_0023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6725/ccf03112025_0026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6724/ccf03112025_0025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6720/ccf03112025_0022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6723/ccf03112025_0024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6719/ccf03112025_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6546/ccf29102025_0021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6681/ccf30102025_0089.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6682/ccf30102025_0090.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6683/ccf30102025_0091.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6684/ccf30102025_0092.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6685/ccf30102025_0093.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6658/ccf30102025_0068.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6659/ccf30102025_0069.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6660/ccf30102025_0070.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6661/ccf30102025_0071.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6662/ccf30102025_0072.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6665/ccf30102025_0073.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6666/ccf30102025_0074.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6667/ccf30102025_0075.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6671/ccf30102025_0080.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6673/ccf30102025_0082.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6674/ccf30102025_0083.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6676/ccf30102025_0084.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6677/ccf30102025_0085.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6678/ccf30102025_0086.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6551/ccf30102025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6552/ccf30102025_0002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6553/ccf30102025_0003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6555/ccf30102025_0004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6556/ccf30102025_0005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6557/ccf30102025_0006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6558/ccf30102025_0007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6559/ccf30102025_0008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6568/ccf30102025_0016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6601/ccf30102025_0017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6602/ccf30102025_0018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6603/ccf30102025_0019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6609/ccf30102025_0025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6610/ccf30102025_0026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6522/ccf29102025_0003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6535/ccf29102025_0013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6536/ccf29102025_0014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6537/ccf29102025_0015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6539/ccf29102025_0016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6541/ccf29102025_0017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6618/ccf30102025_0034.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6619/ccf30102025_0035.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6620/ccf30102025_0036.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6621/ccf30102025_0037.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6639/ccf30102025_0050.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6640/ccf30102025_0051.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6641/ccf30102025_0052.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6642/ccf30102025_0053.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6643/ccf30102025_0054.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6651/ccf30102025_0061.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6652/ccf30102025_0062.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6672/ccf30102025_0081.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6569/ccf30102025_0100.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6570/ccf30102025_0101.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6571/ccf30102025_0102.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6572/ccf30102025_0103.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6573/ccf30102025_0104.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6574/ccf30102025_0105.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6575/ccf30102025_0106.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6576/ccf30102025_0107.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6577/ccf30102025_0108.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6578/ccf30102025_0109.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6732/ccf03112025_0030.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6741/ccf03112025_0039.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6747/ccf03112025_0045.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6748/ccf03112025_0046.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6749/ccf03112025_0047.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6750/ccf03112025_0048.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6751/ccf03112025_0049.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6752/ccf03112025_0050.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6700/ccf03112025_0002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6701/ccf03112025_0003.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6702/ccf03112025_0004.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6703/ccf03112025_0005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6704/ccf03112025_0006.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6708/ccf03112025_0010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6709/ccf03112025_0011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6710/ccf03112025_0012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6711/ccf03112025_0013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6712/ccf03112025_0014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6686/ccf30102025_0094.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6687/ccf30102025_0095.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6688/ccf30102025_0096.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6668/ccf30102025_0076.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6669/ccf30102025_0077.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6670/ccf30102025_0078.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6679/ccf30102025_0087.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6680/ccf30102025_0088.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6544/ccf29102025_0019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6545/ccf29102025_0020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6604/ccf30102025_0020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6605/ccf30102025_0021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6606/ccf30102025_0022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6611/ccf30102025_0027.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6612/ccf30102025_0028.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6613/ccf30102025_0029.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6614/ccf30102025_0030.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6615/ccf30102025_0031.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6616/ccf30102025_0032.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6523/ccf29102025_0004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6525/ccf29102025_0006.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6524/ccf29102025_0005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6526/ccf29102025_0007.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6542/ccf29102025_0018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6622/ccf30102025_0038.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6623/ccf30102025_0039.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6624/ccf30102025_0040.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6627/ccf30102025_0041.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6628/ccf30102025_0042.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6629/ccf30102025_0043.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6644/ccf30102025_0055.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6733/ccf03112025_0031.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6734/ccf03112025_0032.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6735/ccf03112025_0033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6736/ccf03112025_0034.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6754/ccf03112025_0051.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6755/ccf03112025_0052.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6705/ccf03112025_0007.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6706/ccf03112025_0008.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6713/ccf03112025_0015.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6714/ccf03112025_0016.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6715/ccf03112025_0017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6689/ccf30102025_0097.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6690/ccf30102025_0098.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6691/ccf30102025_0099.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6653/ccf30102025_0063.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6654/ccf30102025_0064.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6655/ccf30102025_0065.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6656/ccf30102025_0066.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6657/ccf30102025_0067.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6561/ccf30102025_0009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6562/ccf30102025_0010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6563/ccf30102025_0011.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6564/ccf30102025_0012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6565/ccf30102025_0013.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6566/ccf30102025_0014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6519/ccf29102025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6617/ccf30102025_0033.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6528/ccf29102025_0009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6527/ccf29102025_0008.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6529/ccf29102025_0010.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6530/ccf29102025_0011.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6531/ccf29102025_0012.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6630/ccf30102025_0044.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6632/ccf30102025_0045.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6633/ccf30102025_0046.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6634/ccf30102025_0047.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6645/ccf30102025_0056.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6646/ccf30102025_0057.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6647/ccf30102025_0058.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6648/ccf30102025_0059.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6650/ccf30102025_0060.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6737/ccf03112025_0035.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6738/ccf03112025_0036.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6739/ccf03112025_0037.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6742/ccf03112025_0040.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6744/ccf03112025_0042.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6743/ccf03112025_0041.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6757/ccf03112025_0053.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6758/ccf03112025_0054.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6759/ccf03112025_0055.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6716/ccf03112025_0018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6548/ccf29102025_0022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6549/ccf29102025_0023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6550/ccf30102025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2000/6717/ccf03112025_0019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>