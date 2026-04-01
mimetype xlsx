--- v0 (2025-10-27)
+++ v1 (2026-04-01)
@@ -10,1589 +10,3337 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="832" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1856" uniqueCount="868">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Carlos Adalberto Thomazella, Gilmar Sabino Belchior, Gilson Sebastião, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6200/ccf11082025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6200/ccf11082025_0002.pdf</t>
   </si>
   <si>
     <t>PROIBE A CONTRATAÇÃO DE SERVIDOR NA_x000D_
 ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA,_x000D_
 INDIRETA E NA CÂMARA MUNICIPAL, SE PARENTE_x000D_
 OU CONVIVENTE DAS AUTORIDADES MENCIONADAS.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6199/ccf11082025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6199/ccf11082025_0001.pdf</t>
   </si>
   <si>
     <t>DEFINE DÉBITO DECORRENTE DE_x000D_
 PRECATÓRIOS PARA EFEITO DE QUE_x000D_
 DISPÕE O ARTIGO 78, DA CONSTITUIÇÃO_x000D_
 FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>6721</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Gilmar Sabino Belchior</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6721/ccf24102025_0049.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE A OBRIGATORIEDADE DO_x000D_
+CADASTRAMENTO DE ANIMAIS DE GRANDE_x000D_
+PORTE NO PERİMETRO URBANO DO MUNICÍPIО_x000D_
+DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6579</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6579/ccf23102025_0002.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PARCELAMENTO DE_x000D_
+CRÉDITOS TRIBUTÁRIOS OU NÃO_x000D_
+E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6697</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6697/ccf24102025_0050.pdf</t>
+  </si>
+  <si>
+    <t>FIXA TABELA DE VENCIMENTOS E_x000D_
+DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>6730</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6730/ccf24102025_0051.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DISPOSIÇÕES A SEREM_x000D_
+OBEDECIDAS PELO CONSELHO MUNICIPAL_x000D_
+DE SAÚDE, CRIADO PELA LEI 1.753 E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6694</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6694/ccf24102025_0053.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE GARANTIA_x000D_
+DE RENDA MÍNIMA ASSOCIADO A AÇÕES_x000D_
+SOCIO-EDUCATIVAS, E DETERMINA OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6649</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6649/ccf24102025_0013.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS OBRIGAÇÕES DOS_x000D_
+PROPRIETÁRIOS, DOS TITULARES DE_x000D_
+DOMÍNIO ÚTIL, E DOS POSSUIDORES A QUALQUER TÍTULO_x000D_
+DE TERRENOS, CONCERNENTES A LIMPEZA E CONSERVAÇÀO,_x000D_
+E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6756</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6756/ccf24102025_0011.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CESSÃO DE USO DE_x000D_
+ÁREA DE TERRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6731</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6731/ccf24102025_0048.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA O ARTIGO 6° DA LEI_x000D_
+N° 1.678, DE 08/11/1993 Е DA OUTRAS_x000D_
+PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>6471</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6471/ccf29102025_0007.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI PROGRAМА_x000D_
+ASSISTENCIAL A CARENTES, E_x000D_
+DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>6276</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6276/ccf12082025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6276/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DЕ_x000D_
 ITAPUÍ, PARA O EXERCÍCIO_x000D_
 DE 2002.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6295/ccf12082025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6295/ccf12082025_0021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR_x000D_
 CONVÊNIOS, ACORDOS, ADITAMENTOS, CONTRATOS, AJUSTES,_x000D_
 TERMOS DE RESPONSABILIDADE, PROTOCOLO DE INTENÇÕES,_x000D_
 E OUTROS INSTRUMENTOS, COM A ADMINISTRAÇÃO DIRETA_x000D_
 E INDIRETA, INCLUSIVE FUNDOS, DAS ESFERAS GOVERNAMENTAIS_x000D_
 FEDERAL ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>6476</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6476/ccf29102025_0002.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PREFEITURA MUNICIPAL DE_x000D_
+ITAPUÍ A RECEBER, MEDIANTE REPASSE_x000D_
+EFETUADO PELO GOVERNO DO ESTAD0_x000D_
+DE SÃO PAULO, RECURSOS FINANCEIROS_x000D_
+A FUNDO PERDIDO.</t>
+  </si>
+  <si>
+    <t>6472</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6472/ccf29102025_0006.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO_x000D_
+MUNICIPAL A CELEBRAR CONVÊNIО_x000D_
+COM O GOVERNO DO ESTADO DE SÃO_x000D_
+PAULO, ATRAVÉS DA SECRETARIA DE_x000D_
+AGRICULTURA EABASTECIMENTO,_x000D_
+OBJETIVANDO Ο RECEBIMENTO, EM_x000D_
+DOAÇÃO, DE BENS Е OBRAS_x000D_
+NECESSÁRIAS ASUA RESPECTIVA_x000D_
+INSTALAÇÃO, REFERENTES A_x000D_
+ABASTECIMENTO. PROGRAMAS LIGA</t>
+  </si>
+  <si>
+    <t>6467</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6467/ccf29102025_0011.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A_x000D_
+GENÉRICA DE VALORES, PARA_x000D_
+PLANTA_x000D_
+EFEITO DE LANÇAMENTO DOS_x000D_
+IMPOSTOS SOBRE A_x000D_
+PROPRIEDADE PREDIAL E_x000D_
+TERRITORIAL URBANО NO_x000D_
+EXERCÍCIO DE 2002 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6468</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6468/ccf29102025_0010.pdf</t>
+  </si>
+  <si>
+    <t>-DISPÕE SOBRE VALOR VENAL_x000D_
+PARA FINS DE BASE DE CẢÁLCULO_x000D_
+E RECOLHIMENTO DO ITBI, ANO_x000D_
+2002,E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6469</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6469/ccf29102025_0009.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DE_x000D_
+VALOR DA TAXA DE LIMPEZA_x000D_
+QOOPUBLICA E DÁ OUTRAS_x000D_
+de Itapuí,_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6474</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6474/ccf29102025_0004.pdf</t>
+  </si>
+  <si>
+    <t>MANTÉM, PARA EFEITO DE LANÇAMENTO DA ТАХА DE EXPEDIENTE (CARNÊ IPTU) PARA_x000D_
+2002, O VALOR LANÇADO EM 2001.</t>
+  </si>
+  <si>
+    <t>6475</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6475/ccf29102025_0003.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBrE ALTERAÇÃO DE_x000D_
+REDAÇÃO DO ARTIGO 2º DA LEI Nº_x000D_
+2.012, DE 30/10 2001, QUE ESTIMA A_x000D_
+RECEITA E FIXA A DESPESA DO_x000D_
+MUNICÍPIO DE ITAPUÍ, PARA O_x000D_
+EXERCİCIO DE 2002.</t>
+  </si>
+  <si>
+    <t>6473</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6473/ccf29102025_0005.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA_x000D_
+A ASSOCIAÇÃO DE MORADORES_x000D_
+DO BAIRRO NÚCLEO IRMÃOS_x000D_
+FRANCESCHI.</t>
+  </si>
+  <si>
     <t>6256</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Antonio Alvaro de Souza, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6256/ccf12082025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6256/ccf12082025_0031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL TRESPASSAR POR_x000D_
 CONCESSÃO, ÁREA DE TERRAS À_x000D_
 ASSOCIAÇÃO DE MORADORES DO_x000D_
 BAIRRONÚCLEO IRMÃOS_x000D_
 FRANCESCHI E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Airton Aparecido Grimaldi, Antonio Alvaro de Souza, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6198/ccf11082025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6198/ccf11082025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL CELEBRAR TERMOS_x000D_
 DE CONVÊNIOS E DE_x000D_
 ADITAMENTOS COM A_x000D_
 SECRETARIA DE ESTAD0 DOS_x000D_
 NEGÓCIOS DE ESPORTES E_x000D_
 TURISMО, OBJETIVANDO A_x000D_
 REALIZAÇÃO DE EVENTOS_x000D_
 LIGADOS A ESPORTES E TURISMO.</t>
   </si>
   <si>
+    <t>6663</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>PREFEITO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6663/ccf24102025_0052.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
+FIRMAR CONVÊNIO COM A VILA SÃO_x000D_
+VICENTE DE PAULO, ENTIDADE FILANTRÓPICA_x000D_
+E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6753</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6753/ccf24102025_0016.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PARCELAMENTO DE CRÉDITOS REFERENTES A TAXA DE CEMITÉRIO_x000D_
+E/OU SERVIÇOS DE CONSTRUÇÃO DE CARNEIRAS E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6625</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6625/ccf23102025_0003.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO_x000D_
+MUNICIPAL CELEBRAR CONVÊNIO_x000D_
+COM A CAIXA ECONÔMICA FEDERAL-CEF_x000D_
+E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6729</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6729/ccf24102025_0054.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS_x000D_
+PARA O EXERCÍCIO DE 2002 E DÁ OUTRAS PROVIDÈNCIAS.</t>
+  </si>
+  <si>
+    <t>6695</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6695/ilovepdf_merged.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO_x000D_
+MUNICIPAL FIRMAR CONVÊNIO_x000D_
+COM ENTIDADES DE CARÁTER_x000D_
+FILANTRÓPICO, PROMOCIONAL,_x000D_
+ASSISTENCIAL OU EDUCACIONAL,_x000D_
+E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6693</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6693/ccf24102025_0044.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO_x000D_
+COM ENTIDADES ASSISTENCIAIS DO MUNICÍPIO,_x000D_
+OBJETIVANDO A DESCENTRALIZAÇÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6692</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6692/ccf23102025_0007.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO_x000D_
+A CELEBRAR CONVËNIO COM O DER.</t>
+  </si>
+  <si>
     <t>6284</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6284/ccf12082025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6284/ccf12082025_0010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A RECEBER, MEDIANTE REPASSE_x000D_
 EFETUADO PELO GOVERNO DO ESTADO_x000D_
 DE SÃO PAULO, RECURSOS FINANCEIROS_x000D_
 A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>28</t>
-[...5 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6296/ccf12082025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6296/ccf12082025_0023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA_x000D_
 GENÉRICA DE VALORES, PARA_x000D_
 EFEITO DE LANÇAMENTO DOS_x000D_
 IMPOSTOS SOBRE A_x000D_
 PROPRIEDADE PREDIAL E_x000D_
 TERRITORIAL URBANO NO_x000D_
 EXERCÍCIO DE 2002 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6297/ccf12082025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6297/ccf12082025_0024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR VENAL_x000D_
 PARA FINS DE BASE DE CÁLCULO_x000D_
 E RECOLHIMENTO DO ITBI, ANO_x000D_
 2002,E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6300/ccf12082025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6300/ccf12082025_0025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE_x000D_
 VALOR_x000D_
 PÚBLICA_x000D_
 DA TAXA DE LIMPEZA_x000D_
 E_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6299/ccf12082025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6299/ccf12082025_0026.pdf</t>
   </si>
   <si>
     <t>MANTÉM, PARA EFEITO DE_x000D_
 DA TAXA DE LANÇAMENTO_x000D_
 EXPEDIENTE (CARNÊ IPTU) PARA_x000D_
 2002, O VALOR LANÇADO EM 2001.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6298/ccf12082025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6298/ccf12082025_0027.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES_x000D_
 DO BAIRRO NÚCLEO IRMÃOS FRANCESCHI.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6277/ccf12082025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6277/ccf24102025_0070.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REDAÇÃO PARA_x000D_
 O CAPÍTULO III DO TÍTULO I_x000D_
 DA LEI N° 820 (CÓDIGO_x000D_
 TRIBUTÁRIO MUNICIPAL), DE_x000D_
 27/09/73 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6275/ccf12082025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6275/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE_x000D_
-ESTRUTURA_x000D_
-EXTINGUE E CRIA EMPREGOS E DÁ ADMINISTRATIVA,_x000D_
+ESTRUTURA ADMINISTRATIVA,_x000D_
+EXTINGUE E CRIA EMPREGOS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>6274</t>
-[...12 lines deleted...]
-A FUNDO PERDIDO.</t>
+    <t>6487</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, Gilmar Sabino Belchior, VALDIR MAIA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6487/ccf24102025_0010.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA O § 3° DO ARTIGO 142,_x000D_
+DA RESOLUÇÃO 005/92, DE 14/12/1.992,_x000D_
+(Regimento Interno da Câmara)</t>
+  </si>
+  <si>
+    <t>6486</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6486/ccf24102025_0009.pdf</t>
+  </si>
+  <si>
+    <t>Extingue o inciso III e o § 7° do artigo 237._x000D_
+da Resolução nº 005/92 de 14/11/1.992,_x000D_
+e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6470</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6470/ccf29102025_0008.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A CESSÃO DE_x000D_
+USO DO SALÃO NOBRE DA CÂMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>6696</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6696/ccf24102025_0043.pdf</t>
+  </si>
+  <si>
+    <t>FIXA TABELA DE VENCIMENTOS_x000D_
+PARA O FUNCIONÁRIOS DA CÂMARA_x000D_
+MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6242/ccf12082025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6242/ccf12082025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 competente da Prefeitura para que tampem os buracos verificados no leito viário do início_x000D_
 da rua Santo Antonio, nas proximidades da ponte que passa sobre o córrego Bica de_x000D_
 Pedra, na divisa com o núcleo habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6240/ccf12082025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6240/ccf12082025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização de limpeza nas ruas de nossa cidade e principalmente na área de nossa práia,_x000D_
 com a carpa do mato lá existente, pois até cobras estão aparecido no local colocando em_x000D_
 risco a saúde, principalmente de crianças, do jeito que esta notamos uma situação de_x000D_
 abandono, o que não pode ocorrer.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6239/ccf12082025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6239/ccf12082025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 competente da Prefeitura para que realizem os serviços de tapa buracos do leito viário da_x000D_
 rua Luiz Bueno de Camargo e Avenida do Porto, ambas localizadas no loteamento_x000D_
 Balneário Mar Azul.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6238/ccf12082025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6238/ccf12082025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que repasse o total do_x000D_
 duodécimo para o Poder Legislativo, caso,não haja despesa para utilização dos recursos,_x000D_
 na ocasião oportuna a Câmara Municipal devolyerá o dinheiro restante a Prefeitura.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6237/ccf12082025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6237/ccf12082025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que libere a utilização_x000D_
 dos logradouros públicos municipais para todas as entidades que desejarem realizar_x000D_
 eventos públicos.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6236/ccf12082025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6236/ccf12082025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido diversifique a contratação_x000D_
 de pedreiros para trabalharem nas obras empreendidas pelo município, visando_x000D_
 proporcionar a todos os profissionais da area a possibilidade de prestar serviços.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6235/ccf12082025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6235/ccf12082025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 competente da Prefeitura Municipal, a verificação dos serviços de construção das valetas_x000D_
 das ruas do núcleo habitacional "Irmãos Franceschi" e do loteamento Jardim Bica de_x000D_
 Pedra (Robertão), suavizando a profundidade das mesmas, pois do jeito que estão,_x000D_
 danificam os veículos que por ali trafegam</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6234/ccf12082025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6234/ccf12082025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de construir uma passarela de pedestres sobre o córrego Bica de Pedra, no_x000D_
 início da rua Santo Antonio, dando acesso ao núcleo habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Antonio Alvaro de Souza</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6233/ccf12082025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6233/ccf12082025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização de um mutirão de limpeza nos bairros de nossa cidade, com varredura das ruas,_x000D_
 carpa do mato, serviços de tapa buracos, conserto de calçadas e pintura das guias.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6232/ccf12082025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6232/ccf12082025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de contratar as empresas prestadoras de serviços da zona rural, no período_x000D_
 de entressafra, para fazerem os serviços de carpa do mato e limpeza de entulhos da cidade.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6229/ccf12082025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6229/ccf12082025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização dos serviços de recapeamento do pavimento asfaltico da rua Cecília Bueno do_x000D_
 Prado, no núcleo habitacional "Irmãos Franceschi", eliminando as valetas, bem como_x000D_
 suavizar todos as valetas profundas do bairro, tampar os buracos do leito viário das ruas,_x000D_
 plantar mais árvores e pavimentar a última rua do núcleo.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Ademir Aparecido Castelani</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6228/ccf12082025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6228/ccf12082025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar asfaltar a rua Padre Manoel da Costa Gomes, a última rua do loteamento Jardim Bica de Pedra (Robertão), a única que não esta pavimentada.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6227/ccf12082025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6227/ccf12082025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 educacional e de assistência social do município, para um levantamento detalhado sobre os_x000D_
 carentes de nossa cidade e adquira material escolar para distribuir para essas crianças_x000D_
 poderem estudar.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6221/ccf12082025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6221/ccf12082025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande tampar os buracos e colocar piçarra, bem como carpir o mato das ruas do bairro Mar Azul II.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6222/ccf12082025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6222/ccf12082025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que intensifique o_x000D_
 combate aos focos criadouros de pernilongos em nossa cidade, pois a população esta_x000D_
 apavorada com os ataques noturnos dessas verdadeiras feras voadoras.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6223/ccf12082025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6223/ccf12082025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande construir_x000D_
 calçada margeando o córrego Bica de Pedra, nas imediações da rua Manoel Rodrigues_x000D_
 Martins, no loteamento Pichelli.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6224/ccf12082025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6224/ccf12082025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito no sentido de que mande colocar alambrado_x000D_
 cercando os mini campos de futebol, o primeiro próximo a rodoviária, logo abaixo da_x000D_
 Avenida Comendador José Maria de Almeida Prado e o outro localizado junto a praça_x000D_
 Luciano Dias do Prado, no úcleo habitacional "Alvaro Beltran de Souza".</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6225/ccf12082025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6225/ccf12082025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande instalar_x000D_
 braços de iluminação no trecho da rua José Antonio, compreendido entre a rua Comandante João Ribeiro de Barros até o núcleo habitacional "Cônego Arlindo José Zanotto"</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6226/ccf12082025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6226/ccf12082025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 colocação de piçarra na entrada do Camping Municipal, bem como proceda a limpeza do_x000D_
 mesmo, para receber os visitantes neste carnaval.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6268/ccf12082025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6268/ccf12082025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar pavimentar a última rua do núcleo habitacional "Irmãos_x000D_
 Franceschi".</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6271/ccf12082025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6271/ccf12082025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito no sentido de que entre em contato com o_x000D_
 empreiteiro que esta fazendo as obras do residencial "Jardim Maria Rosária" e estude as_x000D_
 possibilidades de só fazer a abertura da rua XV de Novembro, interligando-a ao_x000D_
 residencial.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6267/ccf12082025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6267/ccf12082025_0047.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de implantar um curso supletivo em Itapuí, pois muitas pessoas estão com_x000D_
 seus estudos atrasados e, desejam concluir os cursos, através do supletivo.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>Sérgio Del Porto Negraes</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6266/ccf12082025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6266/ccf12082025_0045.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine os_x000D_
 serviços de recuperação nas ruas do Distrito Industrial, com passagem da Patrol, carpa do_x000D_
 mato existente e colocação de piçarra</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6208/ccf11082025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6208/ccf11082025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar tapar o buraco de grandes proporções, localizado no cruzamento_x000D_
 da Alameda das Quaresmeiras, com a Avenida Brasil,\na área de nossa práia, o qual a 8_x000D_
 anos inferniza a vida dos motoristad que precisam passar pelo local.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6209/ccf11082025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6209/ccf11082025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar limpar os aguapés que estão localizados na área de nossa práia,_x000D_
 bem como determine ao setor de Engenharia e Obras da Prefeitura para recuperar e_x000D_
 melhorar a rampa de embarque e desembarque de embarcações, próximo a área de nossa_x000D_
 práia.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6210/ccf11082025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6210/ccf11082025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande construir um abrigo para embarque e desembarque de passageiros, principalmente estudantes, no ponto intermediário da Avenida do Porto, no loteamento "Balneário Mar Azul".</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6263/ccf12082025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6263/ccf12082025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar colocar piçarra nas proximidades de acesso a Escola_x000D_
 do Bairro do Campinho, pois nos dias de chuvas, o local fica intransitável.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>Gilmar Sabino Belchior</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6261/ccf12082025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6261/ccf12082025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 segure_x000D_
 possibilidades_x000D_
  os funcionários_x000D_
  de entrar_x000D_
  municipais_x000D_
  em contato com empresas que trabalham com Planos de Saúde, e_x000D_
 a planos de saúde para_x000D_
  e seus familiares, pois muitas Prefeituras estão aderindo_x000D_
 assim o fazem pensando_x000D_
  garantia_x000D_
 _x000D_
  de seus funcionários, a exemplo de muitas empresas que no bem estar daqueles que colaboram para o trabalho е_x000D_
 progressO.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6265/ccf12082025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6265/ccf12082025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 bem_x000D_
 colocaçào_x000D_
  como_x000D_
 _x000D_
 _x000D_
 de_x000D_
 um_x000D_
  uma_x000D_
  obstáculo_x000D_
  placa de perímetro urbano na via de acesso Prefeito Alberto Massoni,_x000D_
 nas proximidades da empresa_x000D_
  redutor de velocidade, com excelente sinalização, na mesma via, Spirart.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6264/ccf12082025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6264/ccf12082025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que inclua para o_x000D_
 próximo exercício, na Lei de Diretrizes Orçamentárias, repasses de verbas para as_x000D_
 Associações de Moradores de Bairros de nossa cidade.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6211/ccf11082025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6211/ccf11082025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 jurídico da Prefeitura a realização de estudos com relação a legalidade de_x000D_
 desmembramento de lotes com menos de 250 metros quadrados, sem que os mesmos_x000D_
 possuam a necessária infra estrutura, rede de água e esgotos.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6207/ccf11082025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6207/ccf11082025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar colocar braços de iluminação, na Avenida do Porto, em frente a_x000D_
 escola EMEI, pois os transeuntes do local estão com dificuldades a noite devido a falta de_x000D_
 calçadas.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6260/ccf12082025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6260/ccf12082025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande verificar as_x000D_
 ruas do núcleo habitacional "Waldomiro Guarinon" que estão sem as placas com os nomes_x000D_
 das ruas, determine a confecção das mesmas e a instalação no local.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6259/ccf12082025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6259/ccf12082025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com a CPFL (Companhia Paulista de Força e Luz) e estude as possibilidades de colocar braços de iluminação pública no trecho da rua José Antonio, compreendido entre a rua_x000D_
 João Ribeiro de Barros até o núcleo habitacional "Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6258/ccf12082025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6258/ccf12082025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar passar a Patrol nas ruas do bairro "Mar Azul II", e também a_x000D_
 colocação de piçarra nas mesmas.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6257/ccf12082025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6257/ccf12082025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
 jurídico da Prefeitura a realização de levantamento junto ao CDHU e COHAB para ver a_x000D_
 possibilidade de revisão das prestações pagas pelos mutuários das unidades habitacionais.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6262/ccf12082025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6262/ccf12082025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao_x000D_
 Departamento Jurídico da Prefeitura, a elaboração de um Projeto de Lei a ser enviado a_x000D_
 esta Casa, concedendo aos funcionários municipais que residem fora do município, os_x000D_
 beneficios da Lei 7.418, de 16/12/1.985, fornecendo vale transporte aos mesmos.</t>
   </si>
   <si>
+    <t>6427</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6427/ccf23102025_0014.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidade de criar um telecurso para funcionar no município de Itapuí, o qual poderá_x000D_
+funcionar tanto como supletivo, como também profissionalizante.</t>
+  </si>
+  <si>
+    <t>6428</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6428/ccf23102025_0015.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+realização da poda das árvores das ruas de nossa cidade na linha das guias, para evitar que_x000D_
+caminhões, principalmente bau e ônibus esbarrem nos galhos quando vão estacionar ou_x000D_
+cruzarem com outros veículos nas ruas.</t>
+  </si>
+  <si>
+    <t>6483</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6483/ccf24102025_0006.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+colocação de piçarra nas ruas que estão faltando no loteamento Balneário Mar Azul.</t>
+  </si>
+  <si>
+    <t>6429</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6429/ccf23102025_0016.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a _x000D_
+construção de uma galeria de captação de águas pluviais na esquina das ruas Lourenço_x000D_
+Netto de Almeida Prado com Alvaro de Paiva Bueno, pois com as chuvas estão entrando_x000D_
+água nas casas do local.</t>
+  </si>
+  <si>
+    <t>6430</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Antonio Alvaro de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6430/ccf23102025_0017.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que faça contato com o_x000D_
+Deputado Moreira Ferreira, pois o mesmo em reunião realizada no dia 23 de março na_x000D_
+cidade de Brotas, cogitou sobre a possibilidade de conseguir uma verba para construção_x000D_
+de um Ginásio de Esportes em nossa cidade.</t>
+  </si>
+  <si>
+    <t>6432</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6432/ccf23102025_0018.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de uniformizar todos os guardas municipais que cuidam do patrimônio do município.</t>
+  </si>
+  <si>
+    <t>6488</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6488/ccf24102025_0012.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de lançar impostos progressivos para proprietários de lotes sem estarem os_x000D_
+mesmos murados, com calçadas ou que já possuam edificação.</t>
+  </si>
+  <si>
+    <t>6489</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6489/ccf24102025_0014.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
+com o SENAI e SENAC, solicitando a implantação em nossa cidade de cursos de corte e_x000D_
+costura e cabelereiro.</t>
+  </si>
+  <si>
+    <t>6490</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6490/ccf24102025_0015.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine ao setor_x000D_
+de Engenharia da Prefeitura para que faça um levantamento e inicie o mais rápido_x000D_
+possível, a construção de galerias de captação de água pluviais no início das ruas do_x000D_
+núcleo habitacional "Cônego Arlindo José Zanotto", com acesso a Avenida Ignêz_x000D_
+Romanini Fachim, a qual deverá ser urgentemente pavimentada, pois o problema sofrido_x000D_
+pelos moradores do referido núcleo é enorme.</t>
+  </si>
+  <si>
+    <t>6491</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>SILENE VALINI</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6491/ccf24102025_0016.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a proceder as seguintes reformas e melhorias no Velório Municipal: 1) - forrar a área externa do prédio, para evitar sujeira de pássaros as quais podem causar doenças; 2) - os dois vitrôs com grades de proteção já conseguidos pela zeladora devem ser colocados; 3) - colocar uma pastilha de formol em cada cômodo do velório para eliminar o mal cheiro; 4) - adquirir dois jogos estofados para acomodar os veladores; 5) mandar o Engenheiro Municipal verificar a posição dos banheiros e sua modificação de acordo com a necessidade do local; 6) adquirir três cestos grandes e com tampa para acomodar o lixo gerado; 7) adquirir e instalar três suportes para papel higiênico nos banheiros; 8) substituir duas maçanetas que se encontram quebradas; 9) trocar 6 puxadores de vitrôs basculantes que estão quebrados; 10) mandar realizar pintura e limpeza geral do prédio.</t>
+  </si>
+  <si>
+    <t>6492</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Carlos Adalberto Thomazella, Gilson Sebastião, SILENE VALINI</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6492/ccf24102025_0017.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que mande passar a_x000D_
+patrol e colocar piçarra na estrada velha Itapuí - Jaú, nos seguintes locais: 1) em frente ao_x000D_
+sítio do Senhor Mazini; 2) em frente a propriedade do Senhor Júnior Fonseca.</t>
+  </si>
+  <si>
+    <t>6493</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6493/ccf24102025_0018.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+realização dos serviços de carpa do mato nas calçadas, ruas e áreas verdes do residencial_x000D_
+"Jardim Maria Rosária”.</t>
+  </si>
+  <si>
+    <t>6494</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6494/ccf24102025_0019.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a solucionar o problemas de acumulo de águas servidas na rua_x000D_
+Angelo Caetano Gonçalves, nas proximidades do cruzamento com a rua João Fantin,_x000D_
+tendo em vista atender ao abaixo assinado dos moradores do locał, loteamento "Balneário_x000D_
+Mar Azul".</t>
+  </si>
+  <si>
+    <t>6495</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6495/ccf24102025_0020.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades se sanar o problema da água em certos bairros de nossa cidade, além de sua_x000D_
+falta em determinadas horas, apresenta-se também com certa contaminação. Como_x000D_
+exemplo podemos citar a rua Maestro José Sciaca, nas torneiras das residências daquela_x000D_
+rua a água apresenta grande incidência de partículas de areia. Na rua Sebastião Zago, a_x000D_
+mesma apresenta-se barrenta em algumas residências.</t>
+  </si>
+  <si>
+    <t>6433</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6433/ccf23102025_0019.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a proceder reparos no pavimento de blokrets existente na_x000D_
+Avenida Comendador José Maria de Almeida Prado, mais conhecida como avenida da_x000D_
+rodoviária, pois devido ao tráfego de veículos pesados, as pedras onde são condensadas as_x000D_
+maiores áreas de rodagem afundaram, formando assim depressões, dificultando o tráfego_x000D_
+de veículos menores e dos ônibus que fazem nossas linhas intermunicipais.</t>
+  </si>
+  <si>
+    <t>6436</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6436/ccf23102025_0020.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito sentido de que estude as possibilidades de_x000D_
+mandar construir vestiários e colocar alambrados em todos os mini campos de futebol dos_x000D_
+bairros.</t>
+  </si>
+  <si>
+    <t>6437</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6437/ccf23102025_0021.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que mande realizar_x000D_
+reparos no leito viário das estradas municipais, limpando os acostamentos e carpindo o_x000D_
+mato existente, mato este que por vezes vemos invadir o leito da estrada, passando também a Patrol para tampar os buracos.</t>
+  </si>
+  <si>
+    <t>6498</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Ademir Aparecido Castelani, Airton Aparecido Grimaldi, Gilmar Sabino Belchior</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6498/ccf24102025_0021.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que viabilize o mais_x000D_
+rápido possível a distribuição dos 100 lotes urbanizados para famílias de nossa cidade que_x000D_
+desejam construir as suas casas pelo sistema de mutirão.</t>
+  </si>
+  <si>
+    <t>6502</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6502/ccf24102025_0023.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+colocação de obstáculos no leito viário da Avenida do Porto, pois agora que a mesma foi_x000D_
+pavimentada, os veículos estão desenvolvendo excessiva velocidade no local.</t>
+  </si>
+  <si>
+    <t>6500</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6500/ccf24102025_0022.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de mandar instalar em nossa torre de retransmissão dos sinais de televisão,_x000D_
+mais um aparelho para que a população de Itapuí possa receber nas televisões de suas_x000D_
+residências os sinais da MTV, canal muito prestigiado principalmente pelos mais jovens.</t>
+  </si>
+  <si>
+    <t>6503</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Carlos Adalberto Thomazella</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6503/ccf24102025_0024.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no que tange a determinar o_x000D_
+recolhimento diário do lixo de nossa praça central.</t>
+  </si>
+  <si>
+    <t>6513</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, SILENE VALINI</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6513/ccf24102025_0034.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
+com a Secretaria de Estado da Agricultura e Abastecimento e solicite duas pontes para_x000D_
+Itapuí (pontes para córregos), pois recentemente referida Secretaria abriu um programa_x000D_
+destinando duas mil pontes para os municípios do interior do Estado.</t>
+  </si>
+  <si>
+    <t>6515</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6515/ccf24102025_0035.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+substituição das pranchas do jogo de bochas, as quais já se encontram no local, bem como_x000D_
+fazer um aumento no campo de malhas e fazer também as canaletas no referido campo,_x000D_
+também proceder reparos no telhado do campo de malhas, pois os selotes estão fora de_x000D_
+lugar, provocando apodrecimento da madeira do telhado.</t>
+  </si>
+  <si>
+    <t>6518</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6518/ccf24102025_0036.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+construção de muro cercando o Ginásio de Esportes pertencente a Escola Estadual de_x000D_
+Primeiro e Segundo Grau "Senador Vicente Prado", pois aberto do jeito que esta, é local_x000D_
+excelente para pratica de atos de vandalismo, facilitação ao uso e tráfico de drogas e_x000D_
+prática de atos libidinosos.</t>
+  </si>
+  <si>
+    <t>6532</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6532/ccf24102025_0037.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+colocação de lixeiras em volta do nosso jardim principal, principalmente próximas aos_x000D_
+carrinhos de lanche.</t>
+  </si>
+  <si>
+    <t>6533</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6533/ccf24102025_0038.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades junto a Companhia Paulista de Força e Luz, de colocar iluminação pública_x000D_
+nas ruas escuras do núcleo habitacional "Cônego Arlindo José Zanotto".</t>
+  </si>
+  <si>
+    <t>6534</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6534/ccf24102025_0039.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a mandar cortar os bambus que margeiam a via de acesso_x000D_
+"Prefeito alberto Massoni", pois existe o perigo de os mesmos ao caírem com a força dos_x000D_
+ventos, atingirem o leito viário da via e causar acidentes, sua poda evitará esses_x000D_
+acontecimentos.</t>
+  </si>
+  <si>
+    <t>6538</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6538/ccf24102025_0040.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a mandar consertar o abrigo do bairro do Campinho, às_x000D_
+margens da via de acesso "Prefeito Alberto Massoni", solicitando também a construção de_x000D_
+outro no lado direito da referida via.</t>
+  </si>
+  <si>
+    <t>6540</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6540/ccf24102025_0041.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+elaboração de reestruturação dos cargos e funções do quadro de pessoal da Prefeitura_x000D_
+Municipal de Itapuí.</t>
+  </si>
+  <si>
+    <t>6543</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6543/ccf24102025_0042.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a mandar tampar buracos existentes no leito viário da Avenida_x000D_
+do Porto, altura dos números 170 a 220.</t>
+  </si>
+  <si>
+    <t>6547</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6547/ccf24102025_0045.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de mandar passar a máquina Patrol, no passeio público da rua Angelo_x000D_
+Caetano Gonçalves, pois o mesmo se encontra com excesso de terra e coberto pelo mato,_x000D_
+os terrenos do lado direito no sentido cidade bairro estão sem construção, desta forma a_x000D_
+lâmina da máquina joga o entulho em direção aos terrenos, aterrando as valas existentes.</t>
+  </si>
+  <si>
+    <t>6554</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6554/ccf24102025_0046.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de colocar um computador e um telefone no Cemitério Municipal, para agilizar os serviços, melhorando a sua qualidade, a qual já é boa.</t>
+  </si>
+  <si>
+    <t>6560</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Antonio Guarnieri Sobrinho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6560/ccf24102025_0047.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que abrande as_x000D_
+depressões existentes nas esquinas do leito viário da rua XV de Novembro, pois a _x000D_
+profundidade das mesmas causa danos nos veículos que não conseguem transpor sem bater_x000D_
+em baixo.</t>
+  </si>
+  <si>
+    <t>6582</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6582/ccf24102025_0062.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que aumente o Cemitério Municipal, aproveitando parte do terreno pertencente a horta municipal, proceda também a construção de um muro com gavetas para sepultar pessoas de menos_x000D_
+posses, essas gavetas serão construídas em sentido vertical e horizontal, até o número de 4, sobrepostas umas sobre as outras, com a identificação do sepultado.</t>
+  </si>
+  <si>
+    <t>6583</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6583/ccf24102025_0063.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de mandar gramar as margens do córrego Robertão, melhorando assim o_x000D_
+aspecto do local e evitando a proliferação de vegetação que acabam assoriando o córrego.</t>
+  </si>
+  <si>
+    <t>6584</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6584/ccf24102025_0064.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a mandar consertar a valeta e as guias em frente ao_x000D_
+estabelecimento comercial do Senhor Chagas, no loteamento "Jardim Bica de Pedra".</t>
+  </si>
+  <si>
+    <t>6585</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6585/ccf24102025_0065.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que mande pavimentar a_x000D_
+parte do nosso parque infantil que estão sem brinquedos, canteiros ou construções, pois os_x000D_
+vizinhos reclamam que a poeira levada pelos ventos invadem as residências próximas.</t>
+  </si>
+  <si>
+    <t>6586</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6586/ccf24102025_0066.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+realização dos serviços de tapa buracos na rua Tirso Dias do Prado, no Distrito Industrial.</t>
+  </si>
+  <si>
+    <t>6587</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6587/ccf24102025_0067.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude junto ao Departamento Jurídico da Prefeitura, a possibilidade de enviar para apreciação legislativa, Projeto de Lei, autorizando a doação a famílias comprovadamente carentes, caixas de água e a feitura de fossas sépticas em suas residências, para garantir o saneamento básico e a saúde pública.</t>
+  </si>
+  <si>
+    <t>6478</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6478/ccf24102025_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de construir um abrigo coberto feito de laje na entrada principal do_x000D_
+Cemitério Municipal, bem como, seguindo a linha de cobertura do escritório, estenda o_x000D_
+telhado na mesma seqüência da laje, numa extensão de aproximadamente 10 metros,_x000D_
+garantindo assim abrigo às pessoas que freqüentam o nosso Cemitério em dias de devoção_x000D_
+e homenagem aos seus entes queridos já falecidos, ou para aqueles que acompanham_x000D_
+velório, principalmente nos dias chuvosos.</t>
+  </si>
+  <si>
+    <t>6479</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6479/ccf24102025_0002.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
+com o Senhor Pedro Luiz Poli, digníssimo Diretor da Polifrigor Indústria e Comércio de_x000D_
+Alimentos Ltda., para viabilizar um projeto por ele sugerido, relativo a gerar incentivo aos_x000D_
+moradores dos bairros de nossa cidade, a realizarem mutirão de limpeza e serviços de_x000D_
+conservação nos seus núcleos, com oferenda de prêmios aos que mais se destacarem,_x000D_
+objetivando melhorar o aspecto de nossa cidade e criar nos cidadãos um sentido de ordem,_x000D_
+organização e respeito com o patrimônio público.</t>
+  </si>
+  <si>
+    <t>6480</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6480/ccf24102025_0003.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de adquirir ou solicitar dos órgãos governamentais, duas pontes, uma para_x000D_
+interligar a rua XV de Novembro a rua “B” do residêncial "Jardim Maria Rosária" e a_x000D_
+outra para interligar a rua "H' do mesmo bairro a Travessa Frederico Ozanan.</t>
+  </si>
+  <si>
+    <t>6581</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6581/ccf24102025_0061.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de manter o Centro de Lazer do Trabaihador aberto durante o dia, pois_x000D_
+muitos aposentados, ou pessoas que estejam no gozo de suas férias, poderão utilizar-se_x000D_
+dos campos de bochas e malhas para diversão, independente do bar, que pode permanecer_x000D_
+fechado e abrir no final da tarde.</t>
+  </si>
+  <si>
+    <t>6426</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6426/ccf23102025_0013.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal  no sentido de que determine ao setor competente da Prefeitura  a realização de levantamento  de custos para avaliar o "quantum” necessário para  elevar o reservatório de água que serve ao núcleo habitacional  "Irmãos Franceschi",  objetivando  garantir melhor o abastecimento de água  daquele bairro, com isso teremos mais argumentos para reivindicar recursos junto aos deputados que estão demostrando interesse em nos ajudar.</t>
+  </si>
+  <si>
+    <t>6421</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6421/ccf23102025_0008.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
+com o Senhor Moacir Donizete Gimenez, Prefeito Municipal de Bocaina e Presidente do_x000D_
+Consórcio da Hidrovia Tietê Paraná, com o objetivo de integrar o município de Itapuí no_x000D_
+programa de reciclagem de lixo.</t>
+  </si>
+  <si>
+    <t>6435</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6435/ccf29102025_0036.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a mandar cortar as árvores que cresceram aleatoriamente nas_x000D_
+margens da Avenida Comendador José Maria de Almeida Prado, de fronte ao campinho_x000D_
+de futebol.</t>
+  </si>
+  <si>
+    <t>6434</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Ademir Aparecido Castelani, SILENE VALINI</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6434/ccf29102025_0037.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades junto ao departamento jurídico da Prefeitura, objetivando conceder uma_x000D_
+dilação de prazo de 06 meses para o pagamento das dívidas dos munícipes consumidores_x000D_
+de água, assim como o parcelamento de tais dívidas a fim de que os mesmos possam_x000D_
+saudá-las.</t>
+  </si>
+  <si>
     <t>6280</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6280/ccf12082025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6280/ccf12082025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de atender no mínimo três dias por semana os munícipes de Itapuí em seu_x000D_
 gabinete._x000D_
 S</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6279/ccf12082025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6279/ccf12082025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que melhore as condições da praça localizada na rua XV de Novembro, esquina com a rua Comandante_x000D_
 João Ribeiro de Barros, instalando iluminação pública e colocando bancos no local.</t>
   </si>
   <si>
+    <t>6447</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6447/ccf29102025_0029.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude possibilidades de promover um mutirão de limpeza geral nos bairros de nossa cidade.</t>
+  </si>
+  <si>
     <t>6282</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6282/ccf12082025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6282/ccf12082025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de construir um abrigo para proteger das intempéries o guarda que cuida do_x000D_
 jardim público municipal.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6278/ccf12082025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6278/ccf12082025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar construir uma cabine de rádio com segurança no estádio Municipal Dr. José Miráglia, pois logo vai começar o campeonato amador regional_x000D_
 e a mesma deve estar em condições.</t>
   </si>
   <si>
+    <t>6460</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6460/ccf29102025_0017.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a manter a limpeza do córrego Bica de Pedra e também das_x000D_
+ruas do núcleo habitacional “Irmãos Franceschi" e também do "Residencial Jardim Maria_x000D_
+Rosária".</t>
+  </si>
+  <si>
+    <t>6461</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6461/ccf29102025_0016.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+realização dos trabalhos de aberturas das galerias de captação de águas pluviais, nas ruas do "Residencial Jardim Maria Rosária"..</t>
+  </si>
+  <si>
+    <t>6465</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6465/ccf29102025_0013.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que no sentido de que_x000D_
+estude as possibilidades de construir um vestiário no mini-campo de futebol do núcleo_x000D_
+habitacional "Irmãos Franceschi", ou ao menos, determine a colocação de uma torneira no_x000D_
+local.</t>
+  </si>
+  <si>
+    <t>6462</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6462/ccf29102025_0015.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+instalação de dois braços de iluminação noturna, nos postes do início da Avenida do Porto, nas proximidades da Avícola Santa Cecília, pois o local é perigoso devido ao tráfego intenso e bastante escuro.</t>
+  </si>
+  <si>
+    <t>6441</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6441/ccf29102025_0034.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de montar um posto de abastecimento, lavagem e lubrificação, para os_x000D_
+veículos municipais, a vantagem desse procedimento &amp; que a licitação será feita com as_x000D_
+empresas distribuidoras e não com postos de abastecimento, trazendo economia para o_x000D_
+erário publico.</t>
+  </si>
+  <si>
+    <t>6442</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6442/ccf29102025_0033.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que sejam tomadas as_x000D_
+devidas providências no que tange a proibição do passeio de animais equinos, aos sábados_x000D_
+e domingos em volta de nossa praça central.</t>
+  </si>
+  <si>
+    <t>6443</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6443/ccf29102025_0032.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a proibir o estacionamento de caminhões em volta de nossa_x000D_
+praça central, a não ser que seja para carga e descarga.</t>
+  </si>
+  <si>
+    <t>6444</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6444/ccf29102025_0031.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que de continuidade aos_x000D_
+trabalhos de abrandamento das depressões existentes nas esquinas do leito viário da rua_x000D_
+XV de Novembro.</t>
+  </si>
+  <si>
+    <t>6445</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6445/ccf29102025_0030.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
+instalação de um tanque com torneira, na ala do Cemitério Municipal que faz divisa com o_x000D_
+Centro de Lazer do Trabalhador "Cyro Portieri", pois quando da lavagens dos túmulos, a_x000D_
+água para esse setor fica muito longe.</t>
+  </si>
+  <si>
+    <t>6440</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6440/ccf29102025_0035.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que construa abrigos_x000D_
+para proteger pessoas que esperam coletivos intermunicipais no bairro do Campinho e_x000D_
+trevo do bairro São José da Barra Mansa.</t>
+  </si>
+  <si>
+    <t>6456</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6456/ccf29102025_0021.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de proibir a permanência de animais eqüinos pelas ruas de nossa cidade,_x000D_
+determinando a apreensão daqueles que estiverem soltos e, orientando os cavaleiros a_x000D_
+prosseguirem seu trajeto, não ficando os mesmos perambulando pelas ruas da cidade, sem_x000D_
+rumo certo, apenas para fazerem suas necessidades no leito viário das vias públicas, causando mau cheiro</t>
+  </si>
+  <si>
+    <t>6452</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6452/ccf29102025_0024.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a pavimentar as ruas do Distrito Industrial, pelo sistema do_x000D_
+PCM (Plano Comunitário Municipal), pois o setor industrial precisa deste beneficio, além_x000D_
+de melhorar o aspecto da cidade, pois a Avenida Ignêz Romanini Fachim, interligada com_x000D_
+a Avenida Comendador José Maria de Almeida Prado e a Avenida do Porto é,_x000D_
+praticamente o ponto de entrada para o setor turístico do município.</t>
+  </si>
+  <si>
+    <t>6451</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6451/ccf29102025_0025.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as de incrementar com mais alimentos, para o ano vindouro, as cestas básicas de alimentos distribuídas mensalmente para os funcionários municipais.</t>
+  </si>
+  <si>
+    <t>6450</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6450/ccf29102025_0026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de construir um abrigo para embarque e desembarque de passageiros no_x000D_
+contorno do Bairro São José da Barra Mansa, para abrigar os itapuienses que se utilizam_x000D_
+do transporte coletivo para se locomoverem até a cidade de Bauru.</t>
+  </si>
+  <si>
+    <t>6454</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6454/ccf29102025_0023.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no sentido de realizar uma operação limpeza geral nos bairros de nossa_x000D_
+cidade, com incentivo aos moradores para que construam calçadas, murem suas casas,_x000D_
+bem como para que conservem as fachadas sempre pintadas e limpas.</t>
+  </si>
+  <si>
+    <t>6449</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6449/ccf29102025_0027.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
+com o SEBRAE (www.sebrai/) e, veja das possibilidades da ajuda que referido órgão_x000D_
+presta aos pequenos municípios, com o programa "desenvolvimento dos pequenos_x000D_
+municípios".</t>
+  </si>
+  <si>
+    <t>6448</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6448/ccf29102025_0028.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de fazer um plano de saúde para assistir aos funcionários públicos_x000D_
+municipais, pois os mesmos precisam dessa garantia.</t>
+  </si>
+  <si>
+    <t>6496</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6496/ccf24102025_0021.pdf</t>
+  </si>
+  <si>
     <t>6250</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6250/ccf12082025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6250/ccf12082025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Sargento Valmir Melnek Albino, Comandante do Destacamento de Polícia_x000D_
 Militar local, solicitando uma reorganização no plantão dos efetivos de nossa cidade, de_x000D_
 forma a elevar o número de policiais nos finais de semana, para conter excessos_x000D_
 verificados por diversas vezes na região central de Itapuí.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>Antonio Alvaro de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6249/ccf12082025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6249/ccf12082025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais sejam_x000D_
 oficiados os Presidentes da Federação Paulista de Futebol e da Liga Jauense de Futebol_x000D_
 Amador, solicitando apoio no que tange a formação, paralela ao campeonato amador_x000D_
 regional, de um certame futebolístico constituído apenas de jogadores com idade igual ou_x000D_
 inferior a 20 anos (sub 20). As partidas poderão ser realizadas em preliminar as tidas como_x000D_
 principais do campeonato acima mencionado, com um detalhe específico imprescindível: -_x000D_
 "os atletas participantes terão obrigatoriamente que apresentar atestado comprovando_x000D_
 residência no município".</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6248/ccf12082025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6248/ccf12082025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando a situação funcional, perante a_x000D_
 Prefeitura Municipal de Itapuí, do Dr. Baroni explicando o cargo que ocupa, o_x000D_
 vencimento que recebe, o local onde dá expediente e a sua carga horária semanal.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6247/ccf12082025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6247/ccf12082025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal, no sentido de que informe a esta Casa de Leis_x000D_
 sobre a existência ou não de hidrômetros nas unidades habitacionais do residencial Jardim_x000D_
 Maria Rosária, caso não tenham sido colocados, quem arcará com os ônus da instalação_x000D_
 dos mesmos.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6246/ccf12082025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6246/ccf12082025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando o encaminhamento a esta Casa de Leis_x000D_
 de relação onde conste: nome dos funcionários municipais, cargos que ocupam, horário de_x000D_
 trabalho e horas extras do mês de janeiro de 2001</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6245/ccf12082025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6245/ccf12082025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis_x000D_
 de informações sobre a existência ou não de dívidas deixadas pela administração anterior,_x000D_
 para ser paga nesta gestão. Caso existam, qual o montante financeiro total. Solicitamos_x000D_
 ainda, a cópia da folha de pagamento dos funcionários municipais do mês de dezembro de_x000D_
 2000 e os respectivos encargos.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6244/ccf12082025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6244/ccf12082025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado a Telefônica, solicitando informações sobre a provável data de instalação das_x000D_
 novas linhas telefonicas do plano de expansão em nosso município.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6243/ccf12082025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6243/ccf12082025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas das formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quantas linhas_x000D_
 telefônicas possui a Prefeitura e em que locais se encontram instaladas.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6241/ccf12082025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6241/ccf12082025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa para_x000D_
 conhecimento, todas as despesas com energia elétrica e água que a Prefeitura tem para_x000D_
 com próprias municipais, sejam eles de uso exclusivo do município, ou cedidos para_x000D_
 exploração particular, individualizando as despesas.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6220/ccf11082025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6220/ccf11082025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Secretário da Segurança_x000D_
 Pública do Estado de São Paulo, solicitando a substituição das viaturas das Polícias Militar_x000D_
 e Civil de nossa cidade._x000D_
 Tendo em vista as condições das viaturas que estão sendo utilizadas pela_x000D_
 Polícia Militar de Itapuí, tendo em vista também o contato pessoal que tivemos, quando_x000D_
 de sua visita a cidade de Jaú, para inauguração do Banco do Povo, solicitamos mais uma_x000D_
 vez a necessidade da substituição das referidas viaturas, conforme relatório anexo_x000D_
 solicitado junto a Polícia Militar local. Salientamos também a necessidade da troca da_x000D_
 viatura da Polícia Civil, tendo em vista também suas condições.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6269/ccf12082025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6269/ccf12082025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Deputado Federal Salvador_x000D_
 Zimbaldi, solicitando vossos valiosos préstimos no que tange a verificar junto a Secretaria_x000D_
 de Estado dos Transportes, a liberação de verbas para realização de recape da Avenida_x000D_
 Jorge Chammas, já aprovado pelo D.E.R. de Bauru e encaminhado laudo técnico de_x000D_
 aprovação no valor de R$ 58.000,00.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6273/ccf12082025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6273/ccf12082025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Deputado Federal Salvador Zimbaldi, solicitando vossos valiosos préstimos no que tange a interceder junto a_x000D_
 Secretaria de Estado de Recursos Hídricos, Saneamento e Obras, objetivando a liberação_x000D_
 de verbas para implantação do sistema de esgotos com o seu devido tratamento no bairro Mar Azul.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6272/ccf12082025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6272/ccf12082025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Deputado Estadual Vitor_x000D_
 Sapienza, solicitando vossos valiosos préstimos no que tange a interceder junto a Casa_x000D_
 Civil, para liberação de verba no valor de R$ 50.000,00, para aquisição de um caminhão_x000D_
 para coleta de lixo.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6253/ccf12082025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6253/ccf12082025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre o cumprimento da Lei Municipal, que regulamenta as_x000D_
 atividades de vendedores ambulantes em nossa cidade, informando também os nomes dos_x000D_
 fiscais que atuam nesta área.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6252/ccf12082025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6252/ccf12082025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre como esta o processo de elaboração do novo Código Tributário Municipal.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Airton Aparecido Grimaldi, Gilmar Sabino Belchior, José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6251/ccf12082025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6251/ccf12082025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Empresa Auto Ônibus Macacari_x000D_
 Ltda., solicitando a mudança d trajeto dos ônibus que fazem a linha Itapuí - Jaú, passando_x000D_
 pelo núcleo habitacional "Irmãos Franceschi" e pelo residencial "Jardim Maria Rosária"._x000D_
 Solicitamos também a mudança do horário de saída de Jaú para Itapuí, das 18:30 para às_x000D_
 19:00 horas, tendo em vista que muitos itapuienses terminam o expediente de trabalho às_x000D_
 18:00 horas, não sendo possível chegarem a rodoviária no horário atual de saída hoje_x000D_
 existente. Outro pedido é a manutenção para todos os dias da semana, do horário somente_x000D_
 existente aos domingos de saída de Jaú para Itapuí das 23:00 horas.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>19</t>
-[...5 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6231/ccf12082025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6231/ccf12082025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria da APAE Renascer, solicitando informações sobre a contratação de pessoal pela entidade, se houve concurso_x000D_
 ou prova seletiva ou, se a legislação permite a contratação direta.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6206/ccf11082025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6206/ccf11082025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente do Sindicato dos Trabalhadores Rurais de Itapuí, solicitando se digne encaminhar a esta Casa para analise, os balancetes contábeis da instituição dos últimos quatro anos, bem como resposta subscrita informando se o prédio onde abriga o mesmo, localizado na Avenida Jorge Chammas, tem sido usado ou funciona como sede de Partido político ou facção do mesmo gênero, bem como se o mesmo tem sido cedido para fins políticos ou particulares.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6254/ccf12082025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6254/ccf12082025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Diretor Presidente da Centrovias, solicitando vossos valiosos_x000D_
 préstimos no que tange a mandar refazer o jardim e a praça localizados em frente a Igreja_x000D_
 São José, no bairro São José da Barra Mansa, destruidos em consequência das obras de duplicação da SP 225.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6212/ccf11082025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6212/ccf11082025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre a existência ou não de lotes de terrenos disponíveis no distrito Industrial para instalação de indústrias, tal sollcitação visa atender o pedido feito pelo Senhor Antonio Luiz Masson (doc. anexo), o qual deseja edificar um prédio para desenvolver atividades de marcenaria.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6213/ccf11082025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6213/ccf11082025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a empresa proprietária das balsas_x000D_
 que fazem a travessia Itapuí Boracéia e vice versa, para que instrua os funcionários que_x000D_
 operam as mesmas, objetivando que orientem o motorista do caminhão que transporta_x000D_
 gás, para que mude de trajeto ou de horário, pois nos finais das tardes o mesmo faz a_x000D_
 travessia e passa sozinho, deixando trabalhadores rurais e outros por mais de duas horas_x000D_
 esperando para poderem passar.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6214/ccf11082025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6214/ccf11082025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, no_x000D_
 sentido de que informe a esta Casa de Leis, como esta sendo feita a coleta de lixo_x000D_
 hospitalar e das farmácias de nossa cidade.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6215/ccf11082025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6215/ccf11082025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja consultado o Plenário e a Presidência desta_x000D_
 Casa, objetivando a realização de um concurso público de provas e títulos e abertura de_x000D_
 uma vaga de Escriturário para auxiliar nos serviços da Secretaria desta Casa de Leis.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6216/ccf11082025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6216/ccf11082025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiada a Telefônica, regional de Bauru, solicitando a instalação de um telefone comunitário na esquina da Avenida do Porto com a_x000D_
 rua Antonio da Costa Sobrinho, no loteamento Balneário Mar Azul, para atender a_x000D_
 população daquele bairro.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6217/ccf11082025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6217/ccf11082025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Sargento Valmir Melnek Albino,_x000D_
 digníssimo Comandante do Destacamento de Polícia Militar de nossa cidade, para que_x000D_
 determine aos policiais militares de plantão nos finais de semana, para que orientem os_x000D_
 proprietários de veículos que ficam parados em volta do nosso jardim principal, para que_x000D_
 não liguem o som dos mesmosatodo volume após às 22:00 horas, bem como orientar_x000D_
 para que evitem ligar os sons quando no coreto municipal estiver sendo realizado qualquer_x000D_
 tipo de evento, pois atrapalha muito a apresentação.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6218/ccf11082025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6218/ccf11082025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Diretor Presidente da Companhia Paulista de Força e Luz CPFL, solicitando a instalação de um pequeno posto de atendimento da CPFL em nossa cidade.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6219/ccf11082025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6219/ccf11082025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Diretor Presidente da_x000D_
 Construmeg, solicitando vossos valiosos préstimos no que tange a mandar instalar braços_x000D_
 de iluminação na primeira e na última rua do "Residencial Jardim Maria Rosária".</t>
   </si>
   <si>
+    <t>6418</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6418/ccf23102025_0004.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvido o Plenário, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre quantos e quais são os pacientes atendidos pelo_x000D_
+Fisioterapeuta que presta serviços em nossa cidade.</t>
+  </si>
+  <si>
+    <t>6419</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6419/ccf23102025_0005.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Deputado Federal Paulo Lima, solicitando sua intercessão junto aos órgãos governamentais a fim de destinar para Itapuí, um posto de atendimento do INSS.</t>
+  </si>
+  <si>
+    <t>6420</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6420/ccf23102025_0006.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Excelentíssimo Senhor Dr. Jorge_x000D_
+João Marques de Oliveira, digníssimo Promotor de Justiça da 4ª Vara da Comarca de Jaú_x000D_
+e Curador do Patrimônio do Município de Itapuí, solicitando o encaminhamento a esta_x000D_
+Casa de Leis de cópia dos autos do processo envolvendo irregularidade no certame_x000D_
+licitatório, quando da contratação pela Prefeitura Municipal de Itapuí, da empresa_x000D_
+prestadora de serviços na área de segurança ITAVIG, Solicito também cópia dos autos do_x000D_
+processo ou da denúncia, se for o caso, do fato envolvendo a Prefeitura Municipal de_x000D_
+Itapuí no tocante ao sistema de tratamento dos esgotos.</t>
+  </si>
+  <si>
+    <t>6439</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6439/ccf23102025_0023.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre a possibilidade de agendar uma data para realizar uma_x000D_
+reunião com os moradores do bairro "Mar Azul", conforme solicitam através de abaixo_x000D_
+assinado anexo, em caso positivo nos situe sobre o dia e hora deste sério compromisso._x000D_
+Sugerimos a realização do encontro em um domingo às 10:00 horas.</t>
+  </si>
+  <si>
+    <t>6446</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6446/ccf23102025_0024.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+reiterando o pedido formulado anteriormente pelo oficio 004/2001, protocolado nesta_x000D_
+Prefeitura em 17/01/2001, principalmente no que tange ao encaminhamento a esta Casa_x000D_
+dos documentos constantes dos itens 1 e 2 contidos no mesmo, ou seja: 1) Processo de_x000D_
+licitação completo relativo as obras do lixão, com empresas participantes, projetos,_x000D_
+memoriais, faturas, recebimentos e aceitação da obra; 2) Notas fiscais de todos os óculos_x000D_
+adquiridos durante o ano de 2000, constando requisições e pessoas beneficiadas (destinos_x000D_
+dos óculos).</t>
+  </si>
+  <si>
+    <t>6477</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, Gilmar Sabino Belchior</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6477/ccf24102025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Doutor Marco Vinício_x000D_
+Petrelluzzi, digníssimo Secretário da Segurança Pública do Estado de São Paulo,_x000D_
+solicitando passar o policiamento de Itapuí do atual sistema de GPPM para o sistema de_x000D_
+Pelotão.</t>
+  </si>
+  <si>
+    <t>6506</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, Carlos Adalberto Thomazella</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6506/ccf24102025_0028.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando toda documentação relativa a compra da máquina Pá Carregadeira,_x000D_
+recentemente adquirida.</t>
+  </si>
+  <si>
+    <t>6507</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, José Antonio Damico Sotto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6507/ccf24102025_0029.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+oficiada a Companhia Paulista de Força e Luz (CPFL), solicitando a substituição de alguns_x000D_
+postes de madeira que estão apodrecendo, podendo ocasionar riscos de acidentes.</t>
+  </si>
+  <si>
+    <t>6508</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6508/ccf24102025_0030.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre o custo financeiro do piçarramento das ruas do loteamento_x000D_
+"Balneário Mar Azul".</t>
+  </si>
+  <si>
+    <t>6509</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6509/ccf24102025_0031.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre qual foi o ano exato em que o esgoto foi lançado_x000D_
+diretamente no córrego Bica de Pedra, nas proximidades do núcleo habitacional "Irmãos_x000D_
+Franceschi” e também da Escola "Santo Antonio".</t>
+  </si>
+  <si>
+    <t>6510</t>
+  </si>
+  <si>
+    <t>Ademir Aparecido Castelani, Airton Aparecido Grimaldi</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6510/ccf24102025_0032.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+oficiado ao Senhor Presidente da Companhia Paulista de Força e Luz (CPFL), solicitando_x000D_
+a implantação de uma sub estação de energia elétrica em Itapuí, pois pelo crescimento da_x000D_
+cidade e pela quantidade de indústrias que se instalaram, a demanda cresceu de tal forma_x000D_
+que não esta mais sendo necessária a forma de distribuição como esta.</t>
+  </si>
+  <si>
+    <t>6511</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6511/ccf24102025_0033.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente da_x000D_
+CENTOVIAS, solicitando as possibilidades de mandar proceder alguns recape na via de_x000D_
+acesso "Prefeito Alberto Massoni”, a qual liga nosso município a SP 225.</t>
+  </si>
+  <si>
+    <t>6675</t>
+  </si>
+  <si>
+    <t>Carlos Adalberto Thomazella, José Antonio Damico Sotto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6675/ccf24102025_0059.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando seu comparecimento nesta Casa de Leis, ou de um representante, para expor_x000D_
+aos Senhores Vereadores e ao povo em geral como esta a situação do município, uma vez_x000D_
+que não foi realizada audiência pública no dia 31 de maio, conforme exige a Lei_x000D_
+Complementar nº 101, de maio de 2.000.</t>
+  </si>
+  <si>
+    <t>6482</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6482/ccf24102025_0005.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao D.E.R. (Regional de Bauru),_x000D_
+solicitando da empresa que esta executando os serviços de duplicação da SP 225,_x000D_
+“RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS", para que realize corte no_x000D_
+morro existente no contorno rodoviário que liga a via de acesso "Prefeito Alberto_x000D_
+Massoni", pois no cruzamento dos veículos que trafegam no sentido Jaú - Itapuí e Bauru_x000D_
+- Itapuí, a visão é praticamente zero em virtude da não realização do corte do referido_x000D_
+morro, talvez para diminuir custos, porém o perigo é iminente, principalmente ao_x000D_
+entardecer com o sol poente bem nos olhos dos motoristas.</t>
+  </si>
+  <si>
+    <t>6664</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, Antonio Alvaro de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6664/ccf24102025_0058.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Sargento Valmir Melnek Albino,_x000D_
+digníssimo Comandante do Destacamento de Polícia Militar de Itapuí - SP., solicitando o_x000D_
+estudo das possibilidades de transformar em mão única de direção a rua Luiz Teixeira, em_x000D_
+toda a sua extensão, bem como permitir o estacionamento de veículos apenas de um lado,_x000D_
+em razão de ser tal rua estreita e muito movimentada.</t>
+  </si>
+  <si>
+    <t>6580</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, Antonio Guarnieri Sobrinho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6580/ccf24102025_0060.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiada a Telefonica, regional de Bauru,_x000D_
+solicitando a instalação de um telefone público no cruzamento da Avenida do Porto com a_x000D_
+rua Antonio da Costa Sobrinho, em frente ao estabelecimento comercial (bar e empório),_x000D_
+no loteamento “Balneário Mar Azul".</t>
+  </si>
+  <si>
     <t>6288</t>
   </si>
   <si>
-    <t>66</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6288/ccf12082025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6288/ccf12082025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis para análise, cópia de todo processo de_x000D_
 aprovação do loteamento "Balneário Mar Azul".</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>67</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6289/ccf12082025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6289/ccf12082025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o motivo pelo qual a rua 11 de Setembro, da esquina com a_x000D_
 rua XV de Novembro até o córrego Bica de Pedra sofre com a falta de abastecimento de água, bem como as Travessas 21 de Abril e Frederico Ozanan, estão sem a distribuição perfeita do precioso líqüido.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>68</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6285/ccf12082025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6285/ccf12082025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre a possibilidade da cessão de uso do prédio onde funcionava_x000D_
 o antigo matadouro municipal para a APAE Renascer de Itapuí, com a finalidade de estarem desenvolvendo atividades pedagógicas no local.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>69</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6286/ccf12082025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6286/ccf12082025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o porquê do loteamento que originou o residencial "Jardim Maria Rosária”, não foi ainda entregue a Prefeitura.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>SILENE VALINI</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6287/ccf12082025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6287/ccf12082025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis de cópias dos empenhos 1167, de_x000D_
 14/05/2001; 1830, de 25/06/2001 e 2214, de 13/08/2001, referente a peruas terceirizadas_x000D_
 que fizeram transporte na área da saúde.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>71</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6292/ccf12082025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6292/ccf12082025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Doutor Adalberto Belluomini, digníssimo Coordenador de Comunicações da Comissão de Concessões da Secretaria de Estado dos Transportes, solicitando sejam removidas todas as "DAMAS" que separam as alças do trevo de acesso a Itapuí, no sentido Itapuí - Jaú, Jaú - Itapuí, Itapuí - Bauru e Bauru Itapuí, pela SP 225, recém duplicada, com o objetivo de possibilitar visão para os motoristas que se utilizam desse trecho, pois da forma como esta, o risco de acidentes pela falta de visibilidade no cruzamento é muito grande, solicitamos ainda o rebaixamento máximo das "DAMAS", deixando-as próximas ao nível do leito viário das vias.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>72</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6294/ccf12082025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6294/ccf12082025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis do mapa da cidade atualizado, no_x000D_
 sentido geral, destacando todas as áreas verdes, institucionais e de lazer existentes.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>73</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6293/ccf12082025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6293/ccf12082025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 oficiado ao Senhor Prefeito Municipal no sentido de que informe a esta Casa de Leis_x000D_
 como esta a situação dos proprietários de terrenos no loteamento Balneário Mar Azul, no_x000D_
 tocante ao pagamento das guias, sarjetas e asfalto.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>74</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6283/ccf12082025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6283/ccf12082025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja ordenado pelo Senhor Presidente da Câmara_x000D_
 Senhor Airton Aparecido Grimaldi, para que cada Vereador apresente até a próxima_x000D_
 sessão um nome para denominar as ruas do residencial "Jardim Maria Rosária”, bem como_x000D_
 solicite do proprietário do loteamento Senhor Cirinei Artioli, os 4 nomes que ele gostaria_x000D_
 que configurasse nas ruas do local, para já na próxima sessão estarmos apreciando projeto_x000D_
 desta natureza e acertando a situação do local.</t>
   </si>
   <si>
+    <t>6431</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6431/ccf29102025_0040.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente do Conselho Deliberativo da Casa da Criança São José de Itapuí, solicitando informações sobre a_x000D_
+situação das Irmăs que sempre prestaram serviços a entidade, com relação aos seus afazeres, se continuam os mesmos e também se permanecerão em nossa cidade.</t>
+  </si>
+  <si>
+    <t>6457</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6457/ccf29102025_0020.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente da Companhia_x000D_
+Paulista de Força e Luz (CPFL), solicitando informações sobre o quando serão novamente_x000D_
+ligadas as lâmpadas de iluminação pública que foram apagadas para se atingir a meta de_x000D_
+consumo, porém agora com o advento das chuvas, a demanda de energia aumentou e_x000D_
+diversos setores de nossa cidade ficaram com ruas bastante escuras.</t>
+  </si>
+  <si>
+    <t>6464</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6464/ccf29102025_0014.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, providências do Senhor Presidente desta Casa de_x000D_
+Leis, no sentido de consultar o Plenário, objetivando a elaboração de um projeto de_x000D_
+Emenda a Lei Orgânica Municipal, proibindo a colocação de nomes de pessoas nas ruas_x000D_
+de nossa cidade, de agora para frente, como sugestão, podemos denominar as ruas e_x000D_
+logradouros públicos com exemplares de nossa fauna e flora.</t>
+  </si>
+  <si>
+    <t>6458</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6458/ccf29102025_0019.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando o encaminhamento a esta Casa de cópias de todas as contas de luz saldadas_x000D_
+pela Prefeitura no mês de agosto/2001</t>
+  </si>
+  <si>
+    <t>6459</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6459/ccf29102025_0018.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente da Companhia_x000D_
+Paulista de Força e Luz (CPFL), reportando-nos ao oficio n° 110 CPP de Botucatu,_x000D_
+datado de agosto de 2001, pelo sistema de parceria com a Prefeitura Municipal, a_x000D_
+substituição dos postes de madeira da rua Sebastião Zago, na altura dos números 07, 17 e_x000D_
+19, por estarem podres. O local fica na Vila São Sebastião em Itapui - SP.</t>
+  </si>
+  <si>
+    <t>6455</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6455/ccf29102025_0022.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiada a Empresa Auto Ônibus Reunidas LTDA., solicitando para quando tiverem passageiros de Itapuí a deixar no contorno rodoviário da via de acesso "Prefeito Alberto Massoni”, para que parem os ônibus nas alças de acesso do mesmo, bem como para apanharem passageiros.</t>
+  </si>
+  <si>
     <t>6255</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6255/ccf12082025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6255/ccf12082025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, seja consignado em Ata votos de_x000D_
 congratulações para com a Sra. Lurdes Mônica Luiz Alves pelo maravilhoso gesto de autruismo, doando um rim para garantir a vida do Sr. Luiz Pavanelli, demonstrando a_x000D_
 todos o valor da solidariedade e a importância da fraternidade e do amor ao semelhante,_x000D_
 pois não existe presente que contente mais um ser humano do que ter-lhe assegurado a_x000D_
 possibilidade de continuar vivendo com dignidade.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6230/ccf12082025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6230/ccf12082025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja consignado em Ata votos de congratulações_x000D_
 e agradecimentos para com todas as pessoas que colaboraram para a realização da_x000D_
 maravilhosa quermesse em prol da melhoria das instalações da Igreja da Vila São_x000D_
 Sebastião, em especial aos Senhores: José Carlos Anjolim e Ademar Ferreira de Souza.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Carlos Adalberto Thomazella, Sérgio Del Porto Negraes</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6270/ccf12082025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6270/ccf12082025_0050.pdf</t>
   </si>
   <si>
     <t>REPUDIO</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Carlos Adalberto Thomazella, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6203/ccf11082025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6203/ccf11082025_0006.pdf</t>
   </si>
   <si>
     <t>PROTESTO</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6204/ccf11082025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6204/ccf11082025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos_x000D_
 votos de congratulações e agradecimentos para com o Deputado Federal Salvador Zimbaldi, pelo empenho junto aos setores dos governos Federal e Estadual, possibilitando_x000D_
 a liberação para Itapuí das seguintes verbas: 1) - R$ 70.000,00 (setenta mil reais), para as_x000D_
 obras de reforma e ampliação das instalações do prédio da "Casa da Criança São José de Itapuî"; R$ 50.000,00 (cinqüenta mil reais), do FNDE para aquisição de três peruas Volkswagen Kombi para o transporte escolar; R$ 65.000,00 (sessenta e cinco mil reais),_x000D_
 para aquisição de uma U.T.I. móvel para melhorar a área de saúde de nosso município e;_x000D_
 R$ 25.000,00 (vinte e cinco mil reais), do FNDE para auxílio a APAE de nossa cidade.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6205/ccf11082025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6205/ccf11082025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos_x000D_
 votos de congratulações com a comissão Municipal de Esportes de nossa cidade,_x000D_
 composta por: Eduardo Felício, Ariovaldo de Jesus Pichelli, Rogério Hudson da Silva,_x000D_
 Sandra Rita Barbaresco Sipriano e Edilton Gonzaga, pela realização da copa Antonio_x000D_
 Castanho Filho de Futsal, sagrando-se campeã a equipe da Avícola Santa Cecília, vice_x000D_
 campeã a equipe do Manos Bar, terceiro lugar a equipe da Banda Futebol Clube e quarto_x000D_
 lugar a equipe da Digital Modas.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6202/ccf11082025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6202/ccf11082025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em ata votos de congratulação_x000D_
 para com o Senhor Moacir Donizete Gimenez, Prefeito Municipal de Bocaina, pela sua_x000D_
 eleição ao cargo de Presidente do Consorcio que administra a Hidrovia Tietê - Paraná.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6201/ccf11082025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6201/ccf11082025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja consignado em Ata votos de congratulações_x000D_
 e agradecimentos para com o Deputado Estadual Vitor Sapienza, pelas verbas destinadas_x000D_
 a Itapuí, sendo: R$ 189.000,00 para perfuração do poço profundo e R$ 100.000,00 para a_x000D_
 construção da EMEI. Agradeço também o vosso empenho, por intercessão do vosso_x000D_
 representante em Itapuí, Senhor Pedro Luiz Poli, viabilizando os meios necessários para_x000D_
 liberação de mais R$ 200.000,00 em verbas para realização de obras em nosso município.</t>
   </si>
   <si>
+    <t>6438</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6438/ccf23102025_0022.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja consignado  em Ata de nossos trabalhos votos de  congratulações e agradecimentos para com as empresas  Polifrigor Indústria e Comércio de Alimentos Ltda, com a Itabom fábrica de rações,  com a Fábrica de Móveis Spirart, com a Fábrica de Móveis São Lucas e com o Atacado em Papelaria Reval , pela pujança, pelo crescimento e pela oportunidade de empregos, empresas administradas  com dinamismo, as quais vão buscar o dinheiro de fora e traze-lo para nosso município . Ao destacar-se essas empresas elevam com categoria o nome de nossa querida cidade.</t>
+  </si>
+  <si>
+    <t>6416</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6416/ccf23102025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos, votos de protesto  contra  os constantes reajustes incidentes sobre a cobrança das taxas de energia elétrica,  praticados pela ANEEL em nosso país.</t>
+  </si>
+  <si>
+    <t>6417</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6417/ccf23102025_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos votos de congratulações e agradecimentos para com o Dr Sylvio de Almeida Prado Rocchi,  digníssimo Prefeito Municipal de Itapuí,  bem como com os Diretores, Professores e  Funcionários das escolas  EMEI de Itapuí, EEPG Manuel Rodrigues Ferreira e a EEPG Agregada  Deolinda Martins Galvão (escola do Bairro do Campinho), pelo magnânimo gesto que  em conjunto tiveram de entregar um ovo de páscoa para cada um dos alunos.</t>
+  </si>
+  <si>
+    <t>6504</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6504/ccf24102025_0026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos_x000D_
+votos de congratulações e agradecimentos para com o Deputado Pedro Thobias, pelo_x000D_
+programa gratuito oferecido aos idosos de nossa cidade, onde na cidade de Bauru_x000D_
+receberam tratamento cirúrgico especializado para desobstruir seus olhos acometidos de_x000D_
+catarata.</t>
+  </si>
+  <si>
+    <t>6505</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6505/ccf24102025_0027.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos,_x000D_
+votos de congratulações e agradecimentos para com o Deputado Pedro Thobias, pela_x000D_
+ajuda que prestou a uma jovem itapuiense, a qual foi acometida por uma doença e sem_x000D_
+recursos para tratá-la, procurou o deputado que lhe proporcionou tratamento gratuito até_x000D_
+a sua cura total.</t>
+  </si>
+  <si>
+    <t>6484</t>
+  </si>
+  <si>
+    <t>Ademir Aparecido Castelani, Airton Aparecido Grimaldi, Antonio Alvaro de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6484/ccf24102025_0007.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em Ata dos nossos trabalhos, votos de congratulações e agradecimentos para_x000D_
+com os Senhores: Deputado Vitor Sapienza, Pedro Luiz Poli, Adolfo Segundo Saggioro e_x000D_
+Adolfo Saggioro, pelo evento realizado no Clube de Campo de Jaú, com a presença do_x000D_
+Deputado Vitor Sapienza e todos os integrados do sistema ITABOM de alojamento de_x000D_
+aves, onde houve distribuição de prêmios aos que mais se destacaram dentre os cerca de_x000D_
+150 integrados, espalhados por 22 municípios de nossa região, produzindo_x000D_
+aproximadamente 2.463.500 aves.</t>
+  </si>
+  <si>
+    <t>6481</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6481/ccf24102025_0004.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos,_x000D_
+votos de congratulações e agradecimentos para com o Deputado Vitor Sapienza, pela_x000D_
+consideração que tem pela nossa cidade, prova disto é o fato de estar junto ao Governador_x000D_
+do Estado de São Paulo, conseguindo uma verba de R$ 250.000,00 para Itapuí,_x000D_
+demonstrando assim que o Deputado tem consciência da votação expressiva recebida do_x000D_
+povo itapuiense e, através de seu trabalho realizado, com certeza será novamente о_x000D_
+Deputado Estadual que estará representando nossa cidade na Assembléia Legislativa, com_x000D_
+o aval maciço da população de nosso município.</t>
+  </si>
+  <si>
+    <t>6485</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6485/ccf24102025_0008.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja consignado em Ata dos nossos trabalhos,_x000D_
+votos de profundo pesar pelo falecimento do Senhor Antonio Poli.</t>
+  </si>
+  <si>
+    <t>6423</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6423/ccf23102025_0010.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
+consignado em Ata dos nossos trabalhos, votos de congratulações e agradecimentos para_x000D_
+com os Senhores Paulo Cesar Barbosa dos Santos, Paulo de Lima Barbosa, Vagner Curi e_x000D_
+José Benedito Marchezam, organizadores da maravilhosa festa do peão realizada em nossa_x000D_
+cidade.</t>
+  </si>
+  <si>
+    <t>6422</t>
+  </si>
+  <si>
+    <t>Airton Aparecido Grimaldi, Antonio Alvaro de Souza, Gilmar Sabino Belchior, SILENE VALINI</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6422/ccf23102025_0009.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja consignado em Ata votos de congratulações_x000D_
+e agradecimentos para com os Deputados Gilberto Kassab e Rodrigo Garcia, os quais_x000D_
+estiveram em visita a nossa cidade no último dia 1º°, reunindo-se com lideranças de nosso_x000D_
+município, sendo recepcionados na Câmara Municipal em uma sessão especial, realizada_x000D_
+para essa finalidade.</t>
+  </si>
+  <si>
+    <t>6424</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6424/ccf23102025_0011.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em Ata dos nossos trabalhos votos de congratulações e agradecimentos para_x000D_
+com o Deputado Salvador Zimbaldi pelo seu empenho junto ao Governo Federal,_x000D_
+conseguindo para Itapuí mais uma ambulância e uma verba no valor de sessenta mil reais_x000D_
+para a aquisição de um caminhão para realizar a coleta de lixo. Congratulamo-nos e_x000D_
+agradecemos também ao Deputado pelo seu empenho junto ao Governo Estadual, mais_x000D_
+precisamente na Secretaria dos Transportes, conseguindo a autorização para liberação de_x000D_
+uma verba no valor de cento e trinta mil reais, para realização das obras de recape da_x000D_
+Avenida Jorge Chammas, verba esta que esta aprovada, esperando apenas os recursos_x000D_
+chegarem ao D.E.R.</t>
+  </si>
+  <si>
+    <t>6425</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6425/ccf23102025_0012.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja consignado em Ata dos nossos trabalhos,_x000D_
+votos de congratulações e agradecimentos para com o Deputado Vitor Sapienza, pelo seu_x000D_
+empenho junto ao Governo do Estado, conseguindo um a aprovação de verbas para_x000D_
+Itapuí, no valor de R$ 250.000,00, sendo R$ 90.000,00 para aquisição de um caminhão e_x000D_
+R$ 160.000,00 para pavimentação de vias públicas. Conseguiu também o Deputado a_x000D_
+cobertura da quadra de esportes da Escola Estadual de Primeiro Grau "Manuel Rodrigues_x000D_
+Ferreira".</t>
+  </si>
+  <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6290/ccf12082025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6290/ccf12082025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Senhor Prefeito_x000D_
 Municipal, Diretora, Professores e Funcionários da EMEI de Itapuí e, também aos_x000D_
 professores de Educação Física da Prefeitura de nossa cidade, pela maravilhosa festa_x000D_
 realizada para as crianças no Estádio Municipal Dr. José Miráglia.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6291/ccf12082025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6291/ccf12082025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com o Deputado Vitor_x000D_
 Sapienza, pela sua interseção junto ao Governo do Estado o que resultou na liberação de_x000D_
 verbas no valor de R$ 250.000,00, sendo R$ 160.000,00 para pavimentação de vias_x000D_
 públicas e R$ 90.000,00 para aquisição de dois caminhões.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6281/ccf12082025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6281/ccf12082025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata dos nossos trabalhos. votos de congratulacões e agradecimentos para_x000D_
 com a equipe do Grêmio Recreativo ITABOM, a qual sagrou-se vice-campeã de_x000D_
 Snooker, no 65° jogos abertos do interior (modalidade extra), realizado em São José do_x000D_
 Rio Preto, sob o comando do experiente técnico Geraldo Cantarelli, com os jogadores:_x000D_
 Pedro Luiz Poli, Jorge Kodama, Rodrigo Nunes, Jaime de Oliveira (Ratinho) e Ronald_x000D_
 Carneiro._x000D_
 O torneio envolveu 16 municípios. Logo na primeira fase Itapuí se_x000D_
 classificou como o primeiro da chave, derrotando as equipes de Marília e Mogi da Cruzes_x000D_
 por 4 a 0, respectivamente, e empatando com Campinas em 2 a 2. Nas quartas de finais, о_x000D_
 Grêmio Recreativo ITABOM derrotou São Carlos por 4 a 0, seguindo assim até a semi_x000D_
 final, derrotando Araraquara por 4 a 0._x000D_
 Somente na final, embora o time estivesse em excelente forma e condições_x000D_
 de levantar a taça da vitória, foi surpreendido pelos jogadores de</t>
+  </si>
+  <si>
+    <t>6466</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6466/ccf29102025_0012.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em Ata votos de congratulações e agradecimentos para com a Comissão_x000D_
+Municipal de Esportes, pelo excelente trabalho realizado no decorrer do campeonato de_x000D_
+Futsal, categoria mirim, pré-mirim e infantil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1896,67 +3644,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6200/ccf11082025_0002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6199/ccf11082025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6276/ccf12082025_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6295/ccf12082025_0021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6256/ccf12082025_0031.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6198/ccf11082025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6284/ccf12082025_0010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6296/ccf12082025_0023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6297/ccf12082025_0024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6300/ccf12082025_0025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6299/ccf12082025_0026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6298/ccf12082025_0027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6277/ccf12082025_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6275/ccf12082025_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6274/ccf12082025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6242/ccf12082025_0021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6240/ccf12082025_0019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6239/ccf12082025_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6238/ccf12082025_0017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6237/ccf12082025_0016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6236/ccf12082025_0015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6235/ccf12082025_0014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6234/ccf12082025_0013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6233/ccf12082025_0012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6232/ccf12082025_0011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6229/ccf12082025_0010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6228/ccf12082025_0009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6227/ccf12082025_0008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6221/ccf12082025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6222/ccf12082025_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6223/ccf12082025_0002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6224/ccf12082025_0003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6225/ccf12082025_0004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6226/ccf12082025_0005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6268/ccf12082025_0048.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6271/ccf12082025_0049.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6267/ccf12082025_0047.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6266/ccf12082025_0045.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6208/ccf11082025_0011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6209/ccf11082025_0012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6210/ccf11082025_0013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6263/ccf12082025_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6261/ccf12082025_0040.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6265/ccf12082025_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6264/ccf12082025_0043.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6211/ccf11082025_0022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6207/ccf11082025_0008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6260/ccf12082025_0039.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6259/ccf12082025_0038.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6258/ccf12082025_0037.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6257/ccf12082025_0036.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6262/ccf12082025_0041.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6280/ccf12082025_0006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6279/ccf12082025_0005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6282/ccf12082025_0008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6278/ccf12082025_0004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6250/ccf12082025_0029.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6249/ccf12082025_0028.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6248/ccf12082025_0027.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6247/ccf12082025_0026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6246/ccf12082025_0025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6245/ccf12082025_0024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6244/ccf12082025_0023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6243/ccf12082025_0022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6241/ccf12082025_0020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6220/ccf11082025_0023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6269/ccf12082025_0046.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6273/ccf12082025_0052.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6272/ccf12082025_0051.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6253/ccf12082025_0034.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6252/ccf12082025_0033.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6251/ccf12082025_0032.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6231/ccf12082025_0006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6206/ccf11082025_0003.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6254/ccf12082025_0035.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6212/ccf11082025_0014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6213/ccf11082025_0015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6214/ccf11082025_0016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6215/ccf11082025_0017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6216/ccf11082025_0018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6217/ccf11082025_0019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6218/ccf11082025_0020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6219/ccf11082025_0021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6288/ccf12082025_0014.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6289/ccf12082025_0015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6285/ccf12082025_0011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6286/ccf12082025_0012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6287/ccf12082025_0013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6292/ccf12082025_0018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6294/ccf12082025_0020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6293/ccf12082025_0019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6283/ccf12082025_0009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6255/ccf12082025_0030.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6230/ccf12082025_0007.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6270/ccf12082025_0050.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6203/ccf11082025_0006.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6204/ccf11082025_0007.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6205/ccf11082025_0009.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6202/ccf11082025_0005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6201/ccf11082025_0004.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6290/ccf12082025_0016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6291/ccf12082025_0017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6281/ccf12082025_0007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6200/ccf11082025_0002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6199/ccf11082025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6721/ccf24102025_0049.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6579/ccf23102025_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6697/ccf24102025_0050.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6730/ccf24102025_0051.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6694/ccf24102025_0053.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6649/ccf24102025_0013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6756/ccf24102025_0011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6731/ccf24102025_0048.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6471/ccf29102025_0007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6276/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6295/ccf12082025_0021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6476/ccf29102025_0002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6472/ccf29102025_0006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6467/ccf29102025_0011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6468/ccf29102025_0010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6469/ccf29102025_0009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6474/ccf29102025_0004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6475/ccf29102025_0003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6473/ccf29102025_0005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6256/ccf12082025_0031.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6198/ccf11082025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6663/ccf24102025_0052.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6753/ccf24102025_0016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6625/ccf23102025_0003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6729/ccf24102025_0054.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6695/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6693/ccf24102025_0044.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6692/ccf23102025_0007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6284/ccf12082025_0010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6296/ccf12082025_0023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6297/ccf12082025_0024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6300/ccf12082025_0025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6299/ccf12082025_0026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6298/ccf12082025_0027.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6277/ccf24102025_0070.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6275/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6487/ccf24102025_0010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6486/ccf24102025_0009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6470/ccf29102025_0008.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6696/ccf24102025_0043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6242/ccf12082025_0021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6240/ccf12082025_0019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6239/ccf12082025_0018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6238/ccf12082025_0017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6237/ccf12082025_0016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6236/ccf12082025_0015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6235/ccf12082025_0014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6234/ccf12082025_0013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6233/ccf12082025_0012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6232/ccf12082025_0011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6229/ccf12082025_0010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6228/ccf12082025_0009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6227/ccf12082025_0008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6221/ccf12082025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6222/ccf12082025_0001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6223/ccf12082025_0002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6224/ccf12082025_0003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6225/ccf12082025_0004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6226/ccf12082025_0005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6268/ccf12082025_0048.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6271/ccf12082025_0049.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6267/ccf12082025_0047.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6266/ccf12082025_0045.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6208/ccf11082025_0011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6209/ccf11082025_0012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6210/ccf11082025_0013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6263/ccf12082025_0042.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6261/ccf12082025_0040.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6265/ccf12082025_0044.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6264/ccf12082025_0043.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6211/ccf11082025_0022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6207/ccf11082025_0008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6260/ccf12082025_0039.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6259/ccf12082025_0038.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6258/ccf12082025_0037.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6257/ccf12082025_0036.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6262/ccf12082025_0041.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6427/ccf23102025_0014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6428/ccf23102025_0015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6483/ccf24102025_0006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6429/ccf23102025_0016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6430/ccf23102025_0017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6432/ccf23102025_0018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6488/ccf24102025_0012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6489/ccf24102025_0014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6490/ccf24102025_0015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6491/ccf24102025_0016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6492/ccf24102025_0017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6493/ccf24102025_0018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6494/ccf24102025_0019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6495/ccf24102025_0020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6433/ccf23102025_0019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6436/ccf23102025_0020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6437/ccf23102025_0021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6498/ccf24102025_0021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6502/ccf24102025_0023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6500/ccf24102025_0022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6503/ccf24102025_0024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6513/ccf24102025_0034.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6515/ccf24102025_0035.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6518/ccf24102025_0036.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6532/ccf24102025_0037.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6533/ccf24102025_0038.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6534/ccf24102025_0039.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6538/ccf24102025_0040.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6540/ccf24102025_0041.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6543/ccf24102025_0042.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6547/ccf24102025_0045.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6554/ccf24102025_0046.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6560/ccf24102025_0047.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6582/ccf24102025_0062.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6583/ccf24102025_0063.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6584/ccf24102025_0064.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6585/ccf24102025_0065.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6586/ccf24102025_0066.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6587/ccf24102025_0067.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6478/ccf24102025_0001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6479/ccf24102025_0002.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6480/ccf24102025_0003.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6581/ccf24102025_0061.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6426/ccf23102025_0013.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6421/ccf23102025_0008.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6435/ccf29102025_0036.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6434/ccf29102025_0037.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6280/ccf12082025_0006.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6279/ccf12082025_0005.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6447/ccf29102025_0029.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6282/ccf12082025_0008.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6278/ccf12082025_0004.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6460/ccf29102025_0017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6461/ccf29102025_0016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6465/ccf29102025_0013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6462/ccf29102025_0015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6441/ccf29102025_0034.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6442/ccf29102025_0033.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6443/ccf29102025_0032.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6444/ccf29102025_0031.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6445/ccf29102025_0030.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6440/ccf29102025_0035.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6456/ccf29102025_0021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6452/ccf29102025_0024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6451/ccf29102025_0025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6450/ccf29102025_0026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6454/ccf29102025_0023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6449/ccf29102025_0027.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6448/ccf29102025_0028.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6496/ccf24102025_0021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6250/ccf12082025_0029.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6249/ccf12082025_0028.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6248/ccf12082025_0027.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6247/ccf12082025_0026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6246/ccf12082025_0025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6245/ccf12082025_0024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6244/ccf12082025_0023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6243/ccf12082025_0022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6241/ccf12082025_0020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6220/ccf11082025_0023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6269/ccf12082025_0046.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6273/ccf12082025_0052.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6272/ccf12082025_0051.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6253/ccf12082025_0034.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6252/ccf12082025_0033.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6251/ccf12082025_0032.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6231/ccf12082025_0006.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6206/ccf11082025_0003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6254/ccf12082025_0035.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6212/ccf11082025_0014.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6213/ccf11082025_0015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6214/ccf11082025_0016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6215/ccf11082025_0017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6216/ccf11082025_0018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6217/ccf11082025_0019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6218/ccf11082025_0020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6219/ccf11082025_0021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6418/ccf23102025_0004.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6419/ccf23102025_0005.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6420/ccf23102025_0006.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6439/ccf23102025_0023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6446/ccf23102025_0024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6477/ccf24102025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6506/ccf24102025_0028.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6507/ccf24102025_0029.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6508/ccf24102025_0030.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6509/ccf24102025_0031.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6510/ccf24102025_0032.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6511/ccf24102025_0033.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6675/ccf24102025_0059.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6482/ccf24102025_0005.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6664/ccf24102025_0058.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6580/ccf24102025_0060.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6288/ccf12082025_0014.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6289/ccf12082025_0015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6285/ccf12082025_0011.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6286/ccf12082025_0012.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6287/ccf12082025_0013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6292/ccf12082025_0018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6294/ccf12082025_0020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6293/ccf12082025_0019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6283/ccf12082025_0009.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6431/ccf29102025_0040.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6457/ccf29102025_0020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6464/ccf29102025_0014.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6458/ccf29102025_0019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6459/ccf29102025_0018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6455/ccf29102025_0022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6255/ccf12082025_0030.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6230/ccf12082025_0007.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6270/ccf12082025_0050.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6203/ccf11082025_0006.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6204/ccf11082025_0007.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6205/ccf11082025_0009.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6202/ccf11082025_0005.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6201/ccf11082025_0004.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6438/ccf23102025_0022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6416/ccf23102025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6417/ccf23102025_0001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6504/ccf24102025_0026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6505/ccf24102025_0027.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6484/ccf24102025_0007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6481/ccf24102025_0004.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6485/ccf24102025_0008.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6423/ccf23102025_0010.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6422/ccf23102025_0009.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6424/ccf23102025_0011.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6425/ccf23102025_0012.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6290/ccf12082025_0016.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6291/ccf12082025_0017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6281/ccf12082025_0007.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2001/6466/ccf29102025_0012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H104"/>
+  <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="76.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="80.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2011,2657 +3759,5985 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="H17" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...19 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>94</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="F23" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" t="s">
+        <v>100</v>
+      </c>
+      <c r="E24" t="s">
+        <v>101</v>
+      </c>
+      <c r="F24" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H24" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>110</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E25" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E28" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>127</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" t="s">
+        <v>101</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" t="s">
+        <v>101</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>100</v>
+      </c>
+      <c r="E31" t="s">
+        <v>101</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B31" t="s">
-[...14 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" t="s">
+        <v>101</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B32" t="s">
-[...14 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" t="s">
+        <v>100</v>
+      </c>
+      <c r="E33" t="s">
+        <v>101</v>
+      </c>
+      <c r="F33" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B33" t="s">
-[...14 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" t="s">
+        <v>101</v>
+      </c>
+      <c r="F34" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" t="s">
+        <v>100</v>
+      </c>
+      <c r="E35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H35" t="s">
         <v>149</v>
-      </c>
-[...19 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>150</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" t="s">
+        <v>100</v>
+      </c>
+      <c r="E36" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
         <v>152</v>
-      </c>
-[...19 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="D37" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E37" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="F37" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" t="s">
+        <v>100</v>
+      </c>
+      <c r="E38" t="s">
+        <v>101</v>
+      </c>
+      <c r="F38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
         <v>159</v>
-      </c>
-[...19 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>100</v>
+      </c>
+      <c r="E39" t="s">
+        <v>101</v>
+      </c>
+      <c r="F39" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B39" t="s">
-[...11 lines deleted...]
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>165</v>
+      </c>
+      <c r="E40" t="s">
         <v>166</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="F40" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H40" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" t="s">
+        <v>165</v>
+      </c>
+      <c r="E41" t="s">
+        <v>166</v>
+      </c>
+      <c r="F41" t="s">
+        <v>106</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" t="s">
+        <v>165</v>
+      </c>
+      <c r="E42" t="s">
+        <v>166</v>
+      </c>
+      <c r="F42" t="s">
+        <v>32</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>177</v>
+      </c>
+      <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
+        <v>166</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>181</v>
+      </c>
+      <c r="E44" t="s">
+        <v>182</v>
+      </c>
+      <c r="F44" t="s">
         <v>183</v>
       </c>
-      <c r="D44" t="s">
-[...5 lines deleted...]
-      <c r="F44" t="s">
+      <c r="G44" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>188</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>181</v>
+      </c>
+      <c r="E46" t="s">
+        <v>182</v>
+      </c>
+      <c r="F46" t="s">
+        <v>183</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H46" t="s">
         <v>191</v>
-      </c>
-[...19 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>27</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E47" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F47" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H47" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="D48" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E48" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F48" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="H48" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>204</v>
+        <v>36</v>
       </c>
       <c r="D49" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E49" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F49" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="H49" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>208</v>
+        <v>110</v>
       </c>
       <c r="D50" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E50" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F50" t="s">
-        <v>209</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>213</v>
+        <v>40</v>
       </c>
       <c r="D51" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E51" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F51" t="s">
-        <v>209</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="H51" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="D52" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E52" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F52" t="s">
-        <v>129</v>
+        <v>209</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="H52" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>221</v>
+        <v>115</v>
       </c>
       <c r="D53" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E53" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F53" t="s">
-        <v>129</v>
+        <v>209</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="H53" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>225</v>
+        <v>119</v>
       </c>
       <c r="D54" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E54" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F54" t="s">
-        <v>80</v>
+        <v>209</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="H54" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="D55" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E55" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F55" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>233</v>
+        <v>123</v>
       </c>
       <c r="D56" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E56" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F56" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D57" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="E57" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="F57" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D58" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E58" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F58" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="H58" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="D59" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E59" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F59" t="s">
-        <v>246</v>
+        <v>32</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="H59" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="D60" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E60" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="H60" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>90</v>
+        <v>240</v>
       </c>
       <c r="D61" t="s">
+        <v>181</v>
+      </c>
+      <c r="E61" t="s">
+        <v>182</v>
+      </c>
+      <c r="F61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="E61" t="s">
+      <c r="H61" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="D62" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E62" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="H62" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D63" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E63" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="H63" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D64" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E64" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F64" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="H64" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
       <c r="D65" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E65" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F65" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="H65" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>110</v>
+        <v>161</v>
       </c>
       <c r="D66" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E66" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F66" t="s">
-        <v>129</v>
+        <v>256</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="H66" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>115</v>
+        <v>260</v>
       </c>
       <c r="D67" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E67" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F67" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="H67" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>119</v>
+        <v>264</v>
       </c>
       <c r="D68" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E68" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F68" t="s">
-        <v>246</v>
+        <v>32</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="H68" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>123</v>
+        <v>268</v>
       </c>
       <c r="D69" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E69" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F69" t="s">
-        <v>246</v>
+        <v>32</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="H69" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>128</v>
+        <v>272</v>
       </c>
       <c r="D70" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E70" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F70" t="s">
-        <v>246</v>
+        <v>32</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="H70" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D71" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E71" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F71" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H71" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E72" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F72" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="H72" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="D73" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E73" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F73" t="s">
-        <v>292</v>
+        <v>223</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="H73" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="D74" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E74" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F74" t="s">
-        <v>297</v>
+        <v>223</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="H74" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>22</v>
+        <v>292</v>
       </c>
       <c r="D75" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E75" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F75" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="H75" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>26</v>
+        <v>296</v>
       </c>
       <c r="D76" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E76" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F76" t="s">
-        <v>246</v>
+        <v>219</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="H76" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>146</v>
+        <v>300</v>
       </c>
       <c r="D77" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E77" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F77" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="H77" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="D78" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E78" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F78" t="s">
-        <v>46</v>
+        <v>301</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>45</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E79" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F79" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="H79" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>50</v>
+        <v>313</v>
       </c>
       <c r="D80" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E80" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F80" t="s">
-        <v>317</v>
+        <v>223</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="H80" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>54</v>
+        <v>317</v>
       </c>
       <c r="D81" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E81" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F81" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="H81" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>320</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>321</v>
+      </c>
+      <c r="D82" t="s">
+        <v>181</v>
+      </c>
+      <c r="E82" t="s">
+        <v>182</v>
+      </c>
+      <c r="F82" t="s">
+        <v>32</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H82" t="s">
         <v>323</v>
-      </c>
-[...19 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>324</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>325</v>
+      </c>
+      <c r="D83" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" t="s">
+        <v>182</v>
+      </c>
+      <c r="F83" t="s">
+        <v>32</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B83" t="s">
-[...14 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>328</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>329</v>
       </c>
-      <c r="B84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E84" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F84" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H84" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>332</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>333</v>
       </c>
       <c r="D85" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E85" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F85" t="s">
-        <v>297</v>
+        <v>334</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H85" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D86" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E86" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F86" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H86" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D87" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E87" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F87" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H87" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D88" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E88" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F88" t="s">
-        <v>80</v>
+        <v>223</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H88" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D89" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E89" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F89" t="s">
-        <v>350</v>
+        <v>301</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H89" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>353</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>354</v>
       </c>
       <c r="D90" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E90" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F90" t="s">
-        <v>184</v>
+        <v>355</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H90" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D91" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E91" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F91" t="s">
-        <v>80</v>
+        <v>360</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H91" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D92" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E92" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F92" t="s">
-        <v>80</v>
+        <v>301</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H92" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D93" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="E93" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
       <c r="F93" t="s">
-        <v>184</v>
+        <v>360</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="H93" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>372</v>
       </c>
       <c r="D94" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E94" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F94" t="s">
-        <v>184</v>
+        <v>355</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H94" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>376</v>
       </c>
       <c r="D95" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E95" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F95" t="s">
-        <v>80</v>
+        <v>301</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="H95" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>380</v>
       </c>
       <c r="D96" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E96" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F96" t="s">
-        <v>378</v>
+        <v>23</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="H96" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>94</v>
+        <v>384</v>
       </c>
       <c r="D97" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E97" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F97" t="s">
-        <v>382</v>
+        <v>183</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H97" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>98</v>
+        <v>388</v>
       </c>
       <c r="D98" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E98" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F98" t="s">
-        <v>246</v>
+        <v>389</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="H98" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>102</v>
+        <v>393</v>
       </c>
       <c r="D99" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E99" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F99" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="H99" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>110</v>
+        <v>397</v>
       </c>
       <c r="D100" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E100" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F100" t="s">
-        <v>246</v>
+        <v>223</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H100" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>115</v>
+        <v>401</v>
       </c>
       <c r="D101" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E101" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F101" t="s">
-        <v>246</v>
+        <v>402</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="H101" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>45</v>
+        <v>406</v>
       </c>
       <c r="D102" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E102" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F102" t="s">
-        <v>80</v>
+        <v>407</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="H102" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>50</v>
+        <v>411</v>
       </c>
       <c r="D103" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E103" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F103" t="s">
-        <v>111</v>
+        <v>219</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="H103" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>54</v>
+        <v>415</v>
       </c>
       <c r="D104" t="s">
-        <v>370</v>
+        <v>181</v>
       </c>
       <c r="E104" t="s">
-        <v>371</v>
+        <v>182</v>
       </c>
       <c r="F104" t="s">
-        <v>111</v>
+        <v>355</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="H104" t="s">
-        <v>405</v>
+        <v>417</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>418</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>419</v>
+      </c>
+      <c r="D105" t="s">
+        <v>181</v>
+      </c>
+      <c r="E105" t="s">
+        <v>182</v>
+      </c>
+      <c r="F105" t="s">
+        <v>219</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H105" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>422</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>423</v>
+      </c>
+      <c r="D106" t="s">
+        <v>181</v>
+      </c>
+      <c r="E106" t="s">
+        <v>182</v>
+      </c>
+      <c r="F106" t="s">
+        <v>219</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H106" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>426</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>427</v>
+      </c>
+      <c r="D107" t="s">
+        <v>181</v>
+      </c>
+      <c r="E107" t="s">
+        <v>182</v>
+      </c>
+      <c r="F107" t="s">
+        <v>32</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H107" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>430</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>431</v>
+      </c>
+      <c r="D108" t="s">
+        <v>181</v>
+      </c>
+      <c r="E108" t="s">
+        <v>182</v>
+      </c>
+      <c r="F108" t="s">
+        <v>183</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H108" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>434</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>435</v>
+      </c>
+      <c r="D109" t="s">
+        <v>181</v>
+      </c>
+      <c r="E109" t="s">
+        <v>182</v>
+      </c>
+      <c r="F109" t="s">
+        <v>183</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H109" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>438</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>439</v>
+      </c>
+      <c r="D110" t="s">
+        <v>181</v>
+      </c>
+      <c r="E110" t="s">
+        <v>182</v>
+      </c>
+      <c r="F110" t="s">
+        <v>183</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H110" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>442</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>443</v>
+      </c>
+      <c r="D111" t="s">
+        <v>181</v>
+      </c>
+      <c r="E111" t="s">
+        <v>182</v>
+      </c>
+      <c r="F111" t="s">
+        <v>301</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H111" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>446</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>447</v>
+      </c>
+      <c r="D112" t="s">
+        <v>181</v>
+      </c>
+      <c r="E112" t="s">
+        <v>182</v>
+      </c>
+      <c r="F112" t="s">
+        <v>219</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H112" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>450</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>451</v>
+      </c>
+      <c r="D113" t="s">
+        <v>181</v>
+      </c>
+      <c r="E113" t="s">
+        <v>182</v>
+      </c>
+      <c r="F113" t="s">
+        <v>452</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H113" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>455</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>456</v>
+      </c>
+      <c r="D114" t="s">
+        <v>181</v>
+      </c>
+      <c r="E114" t="s">
+        <v>182</v>
+      </c>
+      <c r="F114" t="s">
+        <v>219</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H114" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>459</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>460</v>
+      </c>
+      <c r="D115" t="s">
+        <v>181</v>
+      </c>
+      <c r="E115" t="s">
+        <v>182</v>
+      </c>
+      <c r="F115" t="s">
+        <v>301</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H115" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>463</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>464</v>
+      </c>
+      <c r="D116" t="s">
+        <v>181</v>
+      </c>
+      <c r="E116" t="s">
+        <v>182</v>
+      </c>
+      <c r="F116" t="s">
+        <v>301</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H116" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>467</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>468</v>
+      </c>
+      <c r="D117" t="s">
+        <v>181</v>
+      </c>
+      <c r="E117" t="s">
+        <v>182</v>
+      </c>
+      <c r="F117" t="s">
+        <v>183</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H117" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>471</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>472</v>
+      </c>
+      <c r="D118" t="s">
+        <v>181</v>
+      </c>
+      <c r="E118" t="s">
+        <v>182</v>
+      </c>
+      <c r="F118" t="s">
+        <v>183</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H118" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>475</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>476</v>
+      </c>
+      <c r="D119" t="s">
+        <v>181</v>
+      </c>
+      <c r="E119" t="s">
+        <v>182</v>
+      </c>
+      <c r="F119" t="s">
+        <v>223</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H119" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>479</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>480</v>
+      </c>
+      <c r="D120" t="s">
+        <v>181</v>
+      </c>
+      <c r="E120" t="s">
+        <v>182</v>
+      </c>
+      <c r="F120" t="s">
+        <v>219</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H120" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>483</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>484</v>
+      </c>
+      <c r="D121" t="s">
+        <v>181</v>
+      </c>
+      <c r="E121" t="s">
+        <v>182</v>
+      </c>
+      <c r="F121" t="s">
+        <v>209</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H121" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>487</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>488</v>
+      </c>
+      <c r="D122" t="s">
+        <v>181</v>
+      </c>
+      <c r="E122" t="s">
+        <v>182</v>
+      </c>
+      <c r="F122" t="s">
+        <v>32</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H122" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>491</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>492</v>
+      </c>
+      <c r="D123" t="s">
+        <v>181</v>
+      </c>
+      <c r="E123" t="s">
+        <v>182</v>
+      </c>
+      <c r="F123" t="s">
+        <v>23</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H123" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>495</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>496</v>
+      </c>
+      <c r="D124" t="s">
+        <v>181</v>
+      </c>
+      <c r="E124" t="s">
+        <v>182</v>
+      </c>
+      <c r="F124" t="s">
+        <v>32</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H124" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>499</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>500</v>
+      </c>
+      <c r="D125" t="s">
+        <v>181</v>
+      </c>
+      <c r="E125" t="s">
+        <v>182</v>
+      </c>
+      <c r="F125" t="s">
+        <v>32</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H125" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>503</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>504</v>
+      </c>
+      <c r="D126" t="s">
+        <v>181</v>
+      </c>
+      <c r="E126" t="s">
+        <v>182</v>
+      </c>
+      <c r="F126" t="s">
+        <v>219</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H126" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>507</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>508</v>
+      </c>
+      <c r="D127" t="s">
+        <v>181</v>
+      </c>
+      <c r="E127" t="s">
+        <v>182</v>
+      </c>
+      <c r="F127" t="s">
+        <v>509</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H127" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>512</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>513</v>
+      </c>
+      <c r="D128" t="s">
+        <v>181</v>
+      </c>
+      <c r="E128" t="s">
+        <v>182</v>
+      </c>
+      <c r="F128" t="s">
+        <v>183</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H128" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>516</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>517</v>
+      </c>
+      <c r="D129" t="s">
+        <v>181</v>
+      </c>
+      <c r="E129" t="s">
+        <v>182</v>
+      </c>
+      <c r="F129" t="s">
+        <v>301</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H129" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>520</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>521</v>
+      </c>
+      <c r="D130" t="s">
+        <v>181</v>
+      </c>
+      <c r="E130" t="s">
+        <v>182</v>
+      </c>
+      <c r="F130" t="s">
+        <v>301</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H130" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>524</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>525</v>
+      </c>
+      <c r="D131" t="s">
+        <v>181</v>
+      </c>
+      <c r="E131" t="s">
+        <v>182</v>
+      </c>
+      <c r="F131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H131" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>528</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>529</v>
+      </c>
+      <c r="D132" t="s">
+        <v>181</v>
+      </c>
+      <c r="E132" t="s">
+        <v>182</v>
+      </c>
+      <c r="F132" t="s">
+        <v>23</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H132" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>532</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>533</v>
+      </c>
+      <c r="D133" t="s">
+        <v>181</v>
+      </c>
+      <c r="E133" t="s">
+        <v>182</v>
+      </c>
+      <c r="F133" t="s">
+        <v>32</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H133" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>536</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>537</v>
+      </c>
+      <c r="D134" t="s">
+        <v>181</v>
+      </c>
+      <c r="E134" t="s">
+        <v>182</v>
+      </c>
+      <c r="F134" t="s">
+        <v>32</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H134" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>540</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>541</v>
+      </c>
+      <c r="D135" t="s">
+        <v>181</v>
+      </c>
+      <c r="E135" t="s">
+        <v>182</v>
+      </c>
+      <c r="F135" t="s">
+        <v>32</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H135" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>544</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>545</v>
+      </c>
+      <c r="D136" t="s">
+        <v>181</v>
+      </c>
+      <c r="E136" t="s">
+        <v>182</v>
+      </c>
+      <c r="F136" t="s">
+        <v>452</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H136" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>548</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>549</v>
+      </c>
+      <c r="D137" t="s">
+        <v>181</v>
+      </c>
+      <c r="E137" t="s">
+        <v>182</v>
+      </c>
+      <c r="F137" t="s">
+        <v>402</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H137" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>552</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>553</v>
+      </c>
+      <c r="D138" t="s">
+        <v>181</v>
+      </c>
+      <c r="E138" t="s">
+        <v>182</v>
+      </c>
+      <c r="F138" t="s">
+        <v>301</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H138" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>556</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>557</v>
+      </c>
+      <c r="D139" t="s">
+        <v>181</v>
+      </c>
+      <c r="E139" t="s">
+        <v>182</v>
+      </c>
+      <c r="F139" t="s">
+        <v>301</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H139" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>560</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>561</v>
+      </c>
+      <c r="D140" t="s">
+        <v>181</v>
+      </c>
+      <c r="E140" t="s">
+        <v>182</v>
+      </c>
+      <c r="F140" t="s">
+        <v>301</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H140" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>564</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>565</v>
+      </c>
+      <c r="D141" t="s">
+        <v>181</v>
+      </c>
+      <c r="E141" t="s">
+        <v>182</v>
+      </c>
+      <c r="F141" t="s">
+        <v>219</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H141" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>568</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>569</v>
+      </c>
+      <c r="D142" t="s">
+        <v>181</v>
+      </c>
+      <c r="E142" t="s">
+        <v>182</v>
+      </c>
+      <c r="F142" t="s">
+        <v>183</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H142" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>572</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>573</v>
+      </c>
+      <c r="D143" t="s">
+        <v>181</v>
+      </c>
+      <c r="E143" t="s">
+        <v>182</v>
+      </c>
+      <c r="F143" t="s">
+        <v>183</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H143" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>576</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>577</v>
+      </c>
+      <c r="D144" t="s">
+        <v>181</v>
+      </c>
+      <c r="E144" t="s">
+        <v>182</v>
+      </c>
+      <c r="F144" t="s">
+        <v>183</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H144" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>580</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>581</v>
+      </c>
+      <c r="D145" t="s">
+        <v>181</v>
+      </c>
+      <c r="E145" t="s">
+        <v>182</v>
+      </c>
+      <c r="F145" t="s">
+        <v>183</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H145" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>584</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>585</v>
+      </c>
+      <c r="D146" t="s">
+        <v>181</v>
+      </c>
+      <c r="E146" t="s">
+        <v>182</v>
+      </c>
+      <c r="F146" t="s">
+        <v>23</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H146" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>588</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>589</v>
+      </c>
+      <c r="D147" t="s">
+        <v>181</v>
+      </c>
+      <c r="E147" t="s">
+        <v>182</v>
+      </c>
+      <c r="F147" t="s">
+        <v>219</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H147" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>592</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>593</v>
+      </c>
+      <c r="D148" t="s">
+        <v>181</v>
+      </c>
+      <c r="E148" t="s">
+        <v>182</v>
+      </c>
+      <c r="F148" t="s">
+        <v>452</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H148" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>596</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>597</v>
+      </c>
+      <c r="D149" t="s">
+        <v>181</v>
+      </c>
+      <c r="E149" t="s">
+        <v>182</v>
+      </c>
+      <c r="F149" t="s">
+        <v>183</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H149" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>600</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>601</v>
+      </c>
+      <c r="D150" t="s">
+        <v>181</v>
+      </c>
+      <c r="E150" t="s">
+        <v>182</v>
+      </c>
+      <c r="F150" t="s">
+        <v>389</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H150" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>603</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>604</v>
+      </c>
+      <c r="E151" t="s">
+        <v>605</v>
+      </c>
+      <c r="F151" t="s">
+        <v>256</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H151" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>608</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" t="s">
+        <v>604</v>
+      </c>
+      <c r="E152" t="s">
+        <v>605</v>
+      </c>
+      <c r="F152" t="s">
+        <v>334</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H152" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>611</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>22</v>
+      </c>
+      <c r="D153" t="s">
+        <v>604</v>
+      </c>
+      <c r="E153" t="s">
+        <v>605</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H153" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>614</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>27</v>
+      </c>
+      <c r="D154" t="s">
+        <v>604</v>
+      </c>
+      <c r="E154" t="s">
+        <v>605</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H154" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>617</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>31</v>
+      </c>
+      <c r="D155" t="s">
+        <v>604</v>
+      </c>
+      <c r="E155" t="s">
+        <v>605</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H155" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>620</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156" t="s">
+        <v>604</v>
+      </c>
+      <c r="E156" t="s">
+        <v>605</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H156" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>623</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>110</v>
+      </c>
+      <c r="D157" t="s">
+        <v>604</v>
+      </c>
+      <c r="E157" t="s">
+        <v>605</v>
+      </c>
+      <c r="F157" t="s">
+        <v>223</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H157" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>626</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158" t="s">
+        <v>604</v>
+      </c>
+      <c r="E158" t="s">
+        <v>605</v>
+      </c>
+      <c r="F158" t="s">
+        <v>223</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H158" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>629</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>208</v>
+      </c>
+      <c r="D159" t="s">
+        <v>604</v>
+      </c>
+      <c r="E159" t="s">
+        <v>605</v>
+      </c>
+      <c r="F159" t="s">
+        <v>223</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H159" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>632</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>115</v>
+      </c>
+      <c r="D160" t="s">
+        <v>604</v>
+      </c>
+      <c r="E160" t="s">
+        <v>605</v>
+      </c>
+      <c r="F160" t="s">
+        <v>334</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H160" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>635</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>119</v>
+      </c>
+      <c r="D161" t="s">
+        <v>604</v>
+      </c>
+      <c r="E161" t="s">
+        <v>605</v>
+      </c>
+      <c r="F161" t="s">
+        <v>334</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H161" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>638</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>44</v>
+      </c>
+      <c r="D162" t="s">
+        <v>604</v>
+      </c>
+      <c r="E162" t="s">
+        <v>605</v>
+      </c>
+      <c r="F162" t="s">
+        <v>334</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H162" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>641</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>123</v>
+      </c>
+      <c r="D163" t="s">
+        <v>604</v>
+      </c>
+      <c r="E163" t="s">
+        <v>605</v>
+      </c>
+      <c r="F163" t="s">
+        <v>334</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H163" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>644</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>127</v>
+      </c>
+      <c r="D164" t="s">
+        <v>604</v>
+      </c>
+      <c r="E164" t="s">
+        <v>605</v>
+      </c>
+      <c r="F164" t="s">
+        <v>32</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H164" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>647</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>177</v>
+      </c>
+      <c r="D165" t="s">
+        <v>604</v>
+      </c>
+      <c r="E165" t="s">
+        <v>605</v>
+      </c>
+      <c r="F165" t="s">
+        <v>223</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H165" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>650</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>48</v>
+      </c>
+      <c r="D166" t="s">
+        <v>604</v>
+      </c>
+      <c r="E166" t="s">
+        <v>605</v>
+      </c>
+      <c r="F166" t="s">
+        <v>651</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H166" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>654</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>52</v>
+      </c>
+      <c r="D167" t="s">
+        <v>604</v>
+      </c>
+      <c r="E167" t="s">
+        <v>605</v>
+      </c>
+      <c r="F167" t="s">
+        <v>402</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H167" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>657</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>60</v>
+      </c>
+      <c r="D168" t="s">
+        <v>604</v>
+      </c>
+      <c r="E168" t="s">
+        <v>605</v>
+      </c>
+      <c r="F168" t="s">
+        <v>223</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H168" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>660</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>64</v>
+      </c>
+      <c r="D169" t="s">
+        <v>604</v>
+      </c>
+      <c r="E169" t="s">
+        <v>605</v>
+      </c>
+      <c r="F169" t="s">
+        <v>334</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H169" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>663</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>240</v>
+      </c>
+      <c r="D170" t="s">
+        <v>604</v>
+      </c>
+      <c r="E170" t="s">
+        <v>605</v>
+      </c>
+      <c r="F170" t="s">
+        <v>402</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H170" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>666</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>72</v>
+      </c>
+      <c r="D171" t="s">
+        <v>604</v>
+      </c>
+      <c r="E171" t="s">
+        <v>605</v>
+      </c>
+      <c r="F171" t="s">
+        <v>32</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H171" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>669</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>76</v>
+      </c>
+      <c r="D172" t="s">
+        <v>604</v>
+      </c>
+      <c r="E172" t="s">
+        <v>605</v>
+      </c>
+      <c r="F172" t="s">
+        <v>223</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H172" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>672</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>80</v>
+      </c>
+      <c r="D173" t="s">
+        <v>604</v>
+      </c>
+      <c r="E173" t="s">
+        <v>605</v>
+      </c>
+      <c r="F173" t="s">
+        <v>673</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H173" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>676</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>84</v>
+      </c>
+      <c r="D174" t="s">
+        <v>604</v>
+      </c>
+      <c r="E174" t="s">
+        <v>605</v>
+      </c>
+      <c r="F174" t="s">
+        <v>223</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H174" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>679</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>88</v>
+      </c>
+      <c r="D175" t="s">
+        <v>604</v>
+      </c>
+      <c r="E175" t="s">
+        <v>605</v>
+      </c>
+      <c r="F175" t="s">
+        <v>301</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H175" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>682</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>92</v>
+      </c>
+      <c r="D176" t="s">
+        <v>604</v>
+      </c>
+      <c r="E176" t="s">
+        <v>605</v>
+      </c>
+      <c r="F176" t="s">
+        <v>301</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H176" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>685</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>96</v>
+      </c>
+      <c r="D177" t="s">
+        <v>604</v>
+      </c>
+      <c r="E177" t="s">
+        <v>605</v>
+      </c>
+      <c r="F177" t="s">
+        <v>32</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H177" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>688</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>157</v>
+      </c>
+      <c r="D178" t="s">
+        <v>604</v>
+      </c>
+      <c r="E178" t="s">
+        <v>605</v>
+      </c>
+      <c r="F178" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H178" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>691</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>161</v>
+      </c>
+      <c r="D179" t="s">
+        <v>604</v>
+      </c>
+      <c r="E179" t="s">
+        <v>605</v>
+      </c>
+      <c r="F179" t="s">
+        <v>32</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H179" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>694</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>260</v>
+      </c>
+      <c r="D180" t="s">
+        <v>604</v>
+      </c>
+      <c r="E180" t="s">
+        <v>605</v>
+      </c>
+      <c r="F180" t="s">
+        <v>402</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H180" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>697</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>264</v>
+      </c>
+      <c r="D181" t="s">
+        <v>604</v>
+      </c>
+      <c r="E181" t="s">
+        <v>605</v>
+      </c>
+      <c r="F181" t="s">
+        <v>360</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H181" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>700</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>268</v>
+      </c>
+      <c r="D182" t="s">
+        <v>604</v>
+      </c>
+      <c r="E182" t="s">
+        <v>605</v>
+      </c>
+      <c r="F182" t="s">
+        <v>360</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H182" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>703</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>272</v>
+      </c>
+      <c r="D183" t="s">
+        <v>604</v>
+      </c>
+      <c r="E183" t="s">
+        <v>605</v>
+      </c>
+      <c r="F183" t="s">
+        <v>704</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H183" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>707</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>276</v>
+      </c>
+      <c r="D184" t="s">
+        <v>604</v>
+      </c>
+      <c r="E184" t="s">
+        <v>605</v>
+      </c>
+      <c r="F184" t="s">
+        <v>708</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H184" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>711</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>280</v>
+      </c>
+      <c r="D185" t="s">
+        <v>604</v>
+      </c>
+      <c r="E185" t="s">
+        <v>605</v>
+      </c>
+      <c r="F185" t="s">
+        <v>712</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H185" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>715</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>284</v>
+      </c>
+      <c r="D186" t="s">
+        <v>604</v>
+      </c>
+      <c r="E186" t="s">
+        <v>605</v>
+      </c>
+      <c r="F186" t="s">
+        <v>223</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H186" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>718</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>288</v>
+      </c>
+      <c r="D187" t="s">
+        <v>604</v>
+      </c>
+      <c r="E187" t="s">
+        <v>605</v>
+      </c>
+      <c r="F187" t="s">
+        <v>18</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H187" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>721</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>292</v>
+      </c>
+      <c r="D188" t="s">
+        <v>604</v>
+      </c>
+      <c r="E188" t="s">
+        <v>605</v>
+      </c>
+      <c r="F188" t="s">
+        <v>722</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H188" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>725</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>296</v>
+      </c>
+      <c r="D189" t="s">
+        <v>604</v>
+      </c>
+      <c r="E189" t="s">
+        <v>605</v>
+      </c>
+      <c r="F189" t="s">
+        <v>712</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H189" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>728</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>300</v>
+      </c>
+      <c r="D190" t="s">
+        <v>604</v>
+      </c>
+      <c r="E190" t="s">
+        <v>605</v>
+      </c>
+      <c r="F190" t="s">
+        <v>729</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H190" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>732</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>305</v>
+      </c>
+      <c r="D191" t="s">
+        <v>604</v>
+      </c>
+      <c r="E191" t="s">
+        <v>605</v>
+      </c>
+      <c r="F191" t="s">
+        <v>704</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H191" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>735</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>309</v>
+      </c>
+      <c r="D192" t="s">
+        <v>604</v>
+      </c>
+      <c r="E192" t="s">
+        <v>605</v>
+      </c>
+      <c r="F192" t="s">
+        <v>736</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H192" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>739</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>313</v>
+      </c>
+      <c r="D193" t="s">
+        <v>604</v>
+      </c>
+      <c r="E193" t="s">
+        <v>605</v>
+      </c>
+      <c r="F193" t="s">
+        <v>740</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H193" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>743</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>380</v>
+      </c>
+      <c r="D194" t="s">
+        <v>604</v>
+      </c>
+      <c r="E194" t="s">
+        <v>605</v>
+      </c>
+      <c r="F194" t="s">
+        <v>402</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H194" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>746</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>384</v>
+      </c>
+      <c r="D195" t="s">
+        <v>604</v>
+      </c>
+      <c r="E195" t="s">
+        <v>605</v>
+      </c>
+      <c r="F195" t="s">
+        <v>223</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H195" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>749</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>388</v>
+      </c>
+      <c r="D196" t="s">
+        <v>604</v>
+      </c>
+      <c r="E196" t="s">
+        <v>605</v>
+      </c>
+      <c r="F196" t="s">
+        <v>223</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H196" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>752</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>393</v>
+      </c>
+      <c r="D197" t="s">
+        <v>604</v>
+      </c>
+      <c r="E197" t="s">
+        <v>605</v>
+      </c>
+      <c r="F197" t="s">
+        <v>183</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H197" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>755</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>756</v>
+      </c>
+      <c r="D198" t="s">
+        <v>604</v>
+      </c>
+      <c r="E198" t="s">
+        <v>605</v>
+      </c>
+      <c r="F198" t="s">
+        <v>355</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H198" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>759</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>397</v>
+      </c>
+      <c r="D199" t="s">
+        <v>604</v>
+      </c>
+      <c r="E199" t="s">
+        <v>605</v>
+      </c>
+      <c r="F199" t="s">
+        <v>23</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H199" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>762</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>401</v>
+      </c>
+      <c r="D200" t="s">
+        <v>604</v>
+      </c>
+      <c r="E200" t="s">
+        <v>605</v>
+      </c>
+      <c r="F200" t="s">
+        <v>183</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H200" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>765</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>406</v>
+      </c>
+      <c r="D201" t="s">
+        <v>604</v>
+      </c>
+      <c r="E201" t="s">
+        <v>605</v>
+      </c>
+      <c r="F201" t="s">
+        <v>183</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H201" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>768</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>411</v>
+      </c>
+      <c r="D202" t="s">
+        <v>604</v>
+      </c>
+      <c r="E202" t="s">
+        <v>605</v>
+      </c>
+      <c r="F202" t="s">
+        <v>23</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H202" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>771</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>415</v>
+      </c>
+      <c r="D203" t="s">
+        <v>604</v>
+      </c>
+      <c r="E203" t="s">
+        <v>605</v>
+      </c>
+      <c r="F203" t="s">
+        <v>223</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H203" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>774</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>419</v>
+      </c>
+      <c r="D204" t="s">
+        <v>604</v>
+      </c>
+      <c r="E204" t="s">
+        <v>605</v>
+      </c>
+      <c r="F204" t="s">
+        <v>32</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H204" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>777</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>423</v>
+      </c>
+      <c r="D205" t="s">
+        <v>604</v>
+      </c>
+      <c r="E205" t="s">
+        <v>605</v>
+      </c>
+      <c r="F205" t="s">
+        <v>223</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H205" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>780</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>427</v>
+      </c>
+      <c r="D206" t="s">
+        <v>604</v>
+      </c>
+      <c r="E206" t="s">
+        <v>605</v>
+      </c>
+      <c r="F206" t="s">
+        <v>402</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H206" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>783</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>431</v>
+      </c>
+      <c r="D207" t="s">
+        <v>604</v>
+      </c>
+      <c r="E207" t="s">
+        <v>605</v>
+      </c>
+      <c r="F207" t="s">
+        <v>183</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H207" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>786</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>435</v>
+      </c>
+      <c r="D208" t="s">
+        <v>604</v>
+      </c>
+      <c r="E208" t="s">
+        <v>605</v>
+      </c>
+      <c r="F208" t="s">
+        <v>183</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H208" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>789</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" t="s">
+        <v>790</v>
+      </c>
+      <c r="E209" t="s">
+        <v>791</v>
+      </c>
+      <c r="F209" t="s">
+        <v>23</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H209" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>794</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>17</v>
+      </c>
+      <c r="D210" t="s">
+        <v>790</v>
+      </c>
+      <c r="E210" t="s">
+        <v>791</v>
+      </c>
+      <c r="F210" t="s">
+        <v>183</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H210" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>797</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>22</v>
+      </c>
+      <c r="D211" t="s">
+        <v>790</v>
+      </c>
+      <c r="E211" t="s">
+        <v>791</v>
+      </c>
+      <c r="F211" t="s">
+        <v>798</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H211" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>801</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>31</v>
+      </c>
+      <c r="D212" t="s">
+        <v>790</v>
+      </c>
+      <c r="E212" t="s">
+        <v>791</v>
+      </c>
+      <c r="F212" t="s">
+        <v>802</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H212" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>805</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>36</v>
+      </c>
+      <c r="D213" t="s">
+        <v>790</v>
+      </c>
+      <c r="E213" t="s">
+        <v>791</v>
+      </c>
+      <c r="F213" t="s">
+        <v>334</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H213" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>808</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>110</v>
+      </c>
+      <c r="D214" t="s">
+        <v>790</v>
+      </c>
+      <c r="E214" t="s">
+        <v>791</v>
+      </c>
+      <c r="F214" t="s">
+        <v>183</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H214" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>811</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>208</v>
+      </c>
+      <c r="D215" t="s">
+        <v>790</v>
+      </c>
+      <c r="E215" t="s">
+        <v>791</v>
+      </c>
+      <c r="F215" t="s">
+        <v>334</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H215" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>814</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>115</v>
+      </c>
+      <c r="D216" t="s">
+        <v>790</v>
+      </c>
+      <c r="E216" t="s">
+        <v>791</v>
+      </c>
+      <c r="F216" t="s">
+        <v>334</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H216" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>817</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>119</v>
+      </c>
+      <c r="D217" t="s">
+        <v>790</v>
+      </c>
+      <c r="E217" t="s">
+        <v>791</v>
+      </c>
+      <c r="F217" t="s">
+        <v>704</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H217" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>820</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>123</v>
+      </c>
+      <c r="D218" t="s">
+        <v>790</v>
+      </c>
+      <c r="E218" t="s">
+        <v>791</v>
+      </c>
+      <c r="F218" t="s">
+        <v>712</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H218" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>823</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>127</v>
+      </c>
+      <c r="D219" t="s">
+        <v>790</v>
+      </c>
+      <c r="E219" t="s">
+        <v>791</v>
+      </c>
+      <c r="F219" t="s">
+        <v>712</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H219" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>826</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>177</v>
+      </c>
+      <c r="D220" t="s">
+        <v>790</v>
+      </c>
+      <c r="E220" t="s">
+        <v>791</v>
+      </c>
+      <c r="F220" t="s">
+        <v>407</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H220" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>829</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>48</v>
+      </c>
+      <c r="D221" t="s">
+        <v>790</v>
+      </c>
+      <c r="E221" t="s">
+        <v>791</v>
+      </c>
+      <c r="F221" t="s">
+        <v>355</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H221" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>832</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>131</v>
+      </c>
+      <c r="D222" t="s">
+        <v>790</v>
+      </c>
+      <c r="E222" t="s">
+        <v>791</v>
+      </c>
+      <c r="F222" t="s">
+        <v>833</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H222" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>836</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>837</v>
+      </c>
+      <c r="D223" t="s">
+        <v>790</v>
+      </c>
+      <c r="E223" t="s">
+        <v>791</v>
+      </c>
+      <c r="F223" t="s">
+        <v>736</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H223" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>840</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>52</v>
+      </c>
+      <c r="D224" t="s">
+        <v>790</v>
+      </c>
+      <c r="E224" t="s">
+        <v>791</v>
+      </c>
+      <c r="F224" t="s">
+        <v>32</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H224" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>843</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>56</v>
+      </c>
+      <c r="D225" t="s">
+        <v>790</v>
+      </c>
+      <c r="E225" t="s">
+        <v>791</v>
+      </c>
+      <c r="F225" t="s">
+        <v>712</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H225" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>846</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>135</v>
+      </c>
+      <c r="D226" t="s">
+        <v>790</v>
+      </c>
+      <c r="E226" t="s">
+        <v>791</v>
+      </c>
+      <c r="F226" t="s">
+        <v>847</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H226" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>850</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>227</v>
+      </c>
+      <c r="D227" t="s">
+        <v>790</v>
+      </c>
+      <c r="E227" t="s">
+        <v>791</v>
+      </c>
+      <c r="F227" t="s">
+        <v>736</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H227" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>853</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>60</v>
+      </c>
+      <c r="D228" t="s">
+        <v>790</v>
+      </c>
+      <c r="E228" t="s">
+        <v>791</v>
+      </c>
+      <c r="F228" t="s">
+        <v>736</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H228" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>856</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>76</v>
+      </c>
+      <c r="D229" t="s">
+        <v>790</v>
+      </c>
+      <c r="E229" t="s">
+        <v>791</v>
+      </c>
+      <c r="F229" t="s">
+        <v>183</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H229" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>859</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>80</v>
+      </c>
+      <c r="D230" t="s">
+        <v>790</v>
+      </c>
+      <c r="E230" t="s">
+        <v>791</v>
+      </c>
+      <c r="F230" t="s">
+        <v>209</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H230" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>862</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>84</v>
+      </c>
+      <c r="D231" t="s">
+        <v>790</v>
+      </c>
+      <c r="E231" t="s">
+        <v>791</v>
+      </c>
+      <c r="F231" t="s">
+        <v>209</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H231" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>865</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>88</v>
+      </c>
+      <c r="D232" t="s">
+        <v>790</v>
+      </c>
+      <c r="E232" t="s">
+        <v>791</v>
+      </c>
+      <c r="F232" t="s">
+        <v>183</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H232" t="s">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4725,50 +9801,178 @@
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>