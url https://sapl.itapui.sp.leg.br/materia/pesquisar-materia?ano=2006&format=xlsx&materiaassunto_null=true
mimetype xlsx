--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -54,4561 +54,4561 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4936/ccf01072025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4936/ccf01072025_0008.pdf</t>
   </si>
   <si>
     <t>ALTERA OS § § 1° E 2° DO ARTIGO 55 E, § 1° DO ARTIGO 76 DA_x000D_
 LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÍ, E ACRESCE O § 3°_x000D_
 AO ARTIGO 55 E OS $$ 4°e 5° AO ARTIGO 76 DA LEI ORGÂNICA_x000D_
 DO MUNICÍPIO DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4787/ccf26062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4787/ccf26062025_0001.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AO ARTIGO 70 DA LEI_x000D_
 ORGÂNICA MUNICIPAL DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDĖNCIAS.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4753/ccf25062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4753/ccf25062025_0046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL, PENSÃO_x000D_
 PROVENTO DOS SERVIDORES MUNICIPAIS._x000D_
 E</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4754/ccf25062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4754/ccf25062025_0047.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NOS VENCIMENTOS FUNCIONÁRIOS DOS DA CÂMARA MUNICIPAL DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4667/ccf24062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4667/ccf24062025_0006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADEQUAÇÃO E EQUIPARAÇÃO_x000D_
 DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS_x000D_
 DA CÂMARA MUNICIPAL DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4601/ccf23062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4601/ccf23062025_0011.pdf</t>
   </si>
   <si>
     <t>CRIA O EMPREGO PERMANENTE DFE_x000D_
 AGENTE ADMINISTRATIVO NA CÂMARA_x000D_
 MUNICIPAL DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4937/ccf01072025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4937/ccf01072025_0009.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO NO ARTIGO 1º DA LEI COMPLEMENTAR N° 19, DE 03/04/2006.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4666/ccf24062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4666/ccf24062025_0005.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA DESMEMBRAMENTO DE LOTES DE TERRAS NO PERÍMETRO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4823/ccf26062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4823/ccf26062025_0003.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE PRAÇA_x000D_
 PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4824/ccf26062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4824/ccf26062025_0002.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO RECINTO ONDE ESTA INSTALADA A SUB-ESTAÇÃO DE ENERGIA ELÉTRICA DE ITAPUÍ E, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4624/ccf23062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4624/ccf23062025_0034.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPANS DAYN_x000D_
 ITAPUÍ A RECEBER, MEDIANTE REPASSE_x000D_
 EFETUADO PELO GOVERNO DO ESTADO DE_x000D_
 SÃO PAULO, RECURSOS FINANCEIROS A_x000D_
 FUNDO PERDIDО.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4642/ccf23062025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4642/ccf23062025_0052.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI_x000D_
 MUNICIPAL N. 2.149/05 QUE DISPÕE SOBRE A_x000D_
 RECEITA E A DESPESA PARA O EXERCÍCIO DE_x000D_
 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4597/ccf23062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4597/ccf23062025_0008.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXÍLIO PECUNIÁRIO PARA_x000D_
 TRANSPORTE DE ESTUDANTES E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4662/ccf24062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4662/ccf24062025_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 A CELEBRAR CONVÊNIO COMO_x000D_
 GOVERNO DO ESTADO DE SÃO_x000D_
 PAULO, REGULAMENTANDO A_x000D_
 PARTICIPAÇÃO DO MUNICÍPIO NO_x000D_
 PROJETO DO BANCO DO POVO_x000D_
 PAULISTА, DESTINADOÀ_x000D_
 CONCESSÃO DE CRÉDITOS A MICRO_x000D_
 EMPREENDIMENTOS DO SETOR_x000D_
 FORMAL OU INFORMAL,_x000D_
 INSTALADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4599/ccf23062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4599/ccf23062025_0009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO HOSPITAL E_x000D_
 MATERNIDADE SÃO JOSÉ DE ITAPUÍ Е_x000D_
 DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4663/ccf24062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4663/ccf24062025_0002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO A VILA SÃO_x000D_
 VICENTE DE PAULO DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4664/ccf24062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4664/ccf24062025_0003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO AO PROJETO_x000D_
 PAZ, RECUPERANDO JOVENS DE ITAPUÍ_x000D_
 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4600/ccf23062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4600/ccf23062025_0010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO A_x000D_
 COORPORAÇÃO MUSICAL SANTA_x000D_
 CECÍLIA DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4665/ccf24062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4665/ccf24062025_0004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO A CASA DA_x000D_
 CRIANÇA SÃO JOSÉ DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4786/ccf26062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4786/ccf26062025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO A APAE_x000D_
 RENASCER DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>SILENE VALINI, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4825/ccf30062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4825/ccf30062025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4722/ccf25062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4722/ccf25062025_0017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER, MEDIANTE CONTRATO ESPECÍFICO,_x000D_
 RECURSOS FINANCEIROS DO FUNDO ESTADUAL DЕ_x000D_
 PREVENÇÃO E CONTROLE DA POLUIÇÃO - FECOP.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4723/ccf25062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4723/ccf25062025_0018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CONCEDER_x000D_
 SUBVENÇÃO A CASA DA CRIANÇA DE ITAPUÍ E_x000D_
 DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4724/ccf25062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4724/ccf25062025_0019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVOMUNICIPAL A_x000D_
 CELEBRAR CONVÊNIO COM O ESTADO DE_x000D_
 SÃO PAULO, PELA SECRETARIA DA_x000D_
 EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4816/ccf26062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4816/ccf26062025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N°_x000D_
 2.148 DE 23 DE NOVEMBRO DE 2005, QUE_x000D_
 DISPÕE SOBRE O PLANO PLURIANUAL DO_x000D_
 MUNICÍPIO DE ITAPUÍ, PARA O QUADRIÊNIO_x000D_
 2006 À 2009, NOTADAMENTE A QUE SE_x000D_
 REFERE A SEUS ANEXOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4746/ccf25062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4746/ccf25062025_0039.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CELEBRAR CONVÊNIO COM O ESTADO DE_x000D_
 SÃO PAULO, PELA SECRETARIA DE_x000D_
 AGRICULTURA E ABASTECIMENTO</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4750/ccf25062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4750/ccf25062025_0043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO A APM DA E.E._x000D_
 SENADOR VICENTE PRADO E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4751/ccf25062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4751/ccf25062025_0044.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CONCEDER SUBVENÇÃO A APM DA E.E. MANUEL RODRIGUES FERREIRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4752/ccf25062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4752/ccf25062025_0045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 CONCEDER SUBVENÇÃO A APM DA E.E._x000D_
 PROF. DEOLINDA MARTINS GALVÃO E_x000D_
 DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4826/ccf30062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4826/ccf30062025_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "PROGRAMA DE_x000D_
 CAPACITAÇÃO PARA O TRABALHO" Е_x000D_
 DÁ PROVIDENCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4841/ccf30062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4841/ccf30062025_0017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CELEBRAR CONVÊNIO COM A UNIÃO,_x000D_
 POR INTERMÉDIO DO JUÍZO DA 241a_x000D_
 ZONA ELEITORAL - JAU/SP E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4842/ccf30062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4842/ccf30062025_0018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CELEBRAR CONVÊNIO COM O ESTADO DE_x000D_
 SÃO PAULO, PELA SECRETARIA DE_x000D_
 ASSISTÊNCIA E DESENVOLVIMENTO_x000D_
 SOCIAL.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4843/ccf30062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4843/ccf30062025_0019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CELEBRAR CONVÊNIO COM O ESTADO DE_x000D_
 SÃO PAULO, PELA SECRETARIA DE_x000D_
 AGRICULTURA E ABASTECIMENTО.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4844/ccf30062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4844/ccf30062025_0020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO А_x000D_
 CELEBRAR CONVÊNIO COM A SECRETARIA_x000D_
 DE ESTADO DA JUVENTUDE, ESPORTE E_x000D_
 LAZER.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4845/ccf30062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4845/ccf30062025_0021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 A RECEBER, MEDIANTE REPASSE EFETUADO_x000D_
 PELO GOVERNO DO ESTADO DE SÃO PAULO,_x000D_
 RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4935/ccf01072025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4935/ccf01072025_0007.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA NOVOS CRITÉRIOS_x000D_
 SOCIAIS PARA CESSÃO DE BENEFÍCIOS_x000D_
 ASSISTENCIAIS AOS MUNICÍPES DE ITAPUÍ_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4933/ccf01072025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4933/ccf01072025_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVOA_x000D_
 CONCEDER SUBVENÇÃO A АРАЕ_x000D_
 RENASCER DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4934/ccf01072025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4934/ccf01072025_0006.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA_x000D_
 LEI N.° 2.124 de 17 DE JUNHO DE 2005 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4689/ccf24062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4689/ccf24062025_0029.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE_x000D_
 RECUPERAÇÃO FISCAL (REFIS) NO_x000D_
 ÂMBITO DO MUNICÍPIO DE ITAPUÍ.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4690/ccf24062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4690/ccf24062025_0030.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE_x000D_
 CULTURA (CMC) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4945/ccf01072025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4945/ccf01072025_0017.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE CARGO DE DIRETOR PARA SECRETARIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4946/ccf01072025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4946/ccf01072025_0019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DEMOLIÇÃO DE PRÉDIO_x000D_
 LOCALIZADO NO BAIRRO RURAL_x000D_
 SÃO JOSÉ DA BARRA MANSA.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4944/ccf01072025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4944/ccf01072025_0016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N°_x000D_
 2.155, DE 07 DE DEZEMBRO DE 2005,_x000D_
 QUE CRIA A COMISSÃO MUNICIPAL DE_x000D_
 EMPREGO.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4943/ccf01072025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4943/ccf01072025_0015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MAJORAÇÃO DE_x000D_
 TRIBUTOS, PREÇOS PÚBLICOS,_x000D_
 MULTAS, PLANTA GENÉRICA DE_x000D_
 VALORES E DEMAIS RECEITAS_x000D_
 MUNICIPAIS, BASE DE CALCULO E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4942/ccf01072025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4942/ccf01072025_0014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR VENAL PARA_x000D_
 FINS DE BASE DE CÁLCULOE_x000D_
 RECOLHIMENTO DO ITBI, ANO 2006, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4941/ccf01072025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4941/ccf01072025_0013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O FORNECIMENTO DE CESTA_x000D_
 BÁSICA DE ALIMENTOS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4940/ccf01072025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4940/ccf01072025_0012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESMEMBRAMENTO DE_x000D_
 LOTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4939/ccf01072025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4939/ccf01072025_0011.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 2° DA_x000D_
 LEI N° 2.179 DE 22 DE JUNHO DE 2006 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4938/ccf01072025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4938/ccf01072025_0010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRORROGAÇÃO DO_x000D_
 PRAZO DE ADESÃO DO PROGRAMA DE_x000D_
 RECUPERAÇÃO FISCAL (REFIS).</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4602/ccf23062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4602/ccf23062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal providências no sentido de mandar_x000D_
 sinalizar adequadamente a rua Cândido Ferreira Dias, esquina com a Avenida Paes de_x000D_
 Barros, nas proximidades da Escola APAE Renascer.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4603/ccf23062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4603/ccf23062025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal providências no sentido de realizar_x000D_
 serviços de tapa buracos nas ruas Luis Bueno de Camargo e Angelo Caetano Gonçalves,_x000D_
 por que além de estarem totalmente esburacadas existem buracos com enormes_x000D_
 dimensões que prescisam ser contidos.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4604/ccf23062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4604/ccf23062025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal providências no sentido de aumentar_x000D_
 a fiscalização nos terrenos baldios de nossa cidade que estão virando deposito de lixo e_x000D_
 contribuindo com a proliferação de insetos, notificando e autuando os proprietários para_x000D_
 que os mantenham sempre limpos.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4605/ccf23062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4605/ccf23062025_0015.pdf</t>
   </si>
   <si>
     <t>Considerando a Avenida Jorge que Chamas, entroncamento com a_x000D_
 Avenida Brasil, próximo ao ponto de embarque da Balsa que faz a travessia ItapuíBoracéia, constantemente fica obstruída devido o grande número de veículos,_x000D_
 especialmente caminhões, que aguardam para embarcar; condutores e Considerando que os maiores prejudicados são os_x000D_
 passageiros de veículos leves, notadamente aquele que circulam pelos bairros próximos;_x000D_
 Considerando que compete ao Poder Público Municipal, através do Poder_x000D_
 Executivo promover ações pontuais para adequar o trânsito no âmbito do Município;_x000D_
 Considerando, finalmente, ser urgente as ações que devem ser_x000D_
 implementadas._x000D_
 Indico ao Senhor Prefeito Municipal que através da unidade responsável_x000D_
 pelo trânsito urbano, estude as possibilidades e implemente ações visando disciplinar o_x000D_
 trânsito na Avenida Jorge Chamas, visando desobstruir a passagem, notadamente nos_x000D_
 horários de grande movimento, com sinalização, fiscalização e se possível com locais de_x000D_
 espera para caminhões de</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4606/ccf23062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4606/ccf23062025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal a necessidade da instalação de_x000D_
 iluminação pública na rua José Antônio, no trecho compreendido entre a rua João Ribeiro_x000D_
 de Barros e o acesso ao núcleo habitacional “Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4607/ccf23062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4607/ccf23062025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar realizar os serviços de limpeza, capinação e plantio de mudas_x000D_
 ornamentais na Praça da Igreja São Benedito.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4608/ccf23062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4608/ccf23062025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de utilizar o dinheiro arrecadado com o recebimento do I.P.V.A (Imposto_x000D_
 sobre Propriedade de Veículos Automotores), que em sua grande parte é gerado agora no_x000D_
 início do ano e, proceda as obras necessárias objetivando o conserto e conservação do_x000D_
 leito viário das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4609/ccf23062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4609/ccf23062025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades junto ao seu Departamento Jurídico, com o objetivo de iniciar um projeto_x000D_
 de lei, se for o caso, e, enviá-lo para apreciação legislativa, com o escopo de transferir_x000D_
 para os inquilinos dos imóveis localizados em nossa comunidade, a responsabilidade pelo_x000D_
 pagamento das despesas advindas do consumo de água distribuída pela rede pública, a_x000D_
 exemplo da Companhia Paulista de Força e Luz, que procede a ligação mediante_x000D_
 requerimento subscrito pelo consumidor e não pelo proprietário do imóvel.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4610/ccf23062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4610/ccf23062025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providencias no que tange a mandar proceder os reparos necessários no passeio público_x000D_
 (calçada), localizada na rua Luiz Teixeira, de fronte ao recinto que sede às festas de_x000D_
 rodeio ocorridas em nosso município (RECINTO TITO DE LIMA BARBOSA).</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>Sebastião da Silva Fonseca Junior</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4611/ccf23062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4611/ccf23062025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de criar um programa e executá-lo, objetivando minimizar o problema das_x000D_
 erosões verificadas em nosso município.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4612/ccf23062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4612/ccf23062025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar cortar e depois plantar novas mudas, das árvores que_x000D_
 estão localizadas nas proximidades da Escola Rural “ Deolinda Martins Galvão", nas_x000D_
 margens da via de acesso "Prefeito Alberto Massoni”, as quais, perigosamente ameaçam_x000D_
 cair sobre a pista de rolamento.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4625/ccf23062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4625/ccf23062025_0035.pdf</t>
   </si>
   <si>
     <t>providências no_x000D_
 Indico_x000D_
  que_x000D_
  ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 Luiz Rocchi, principalmente_x000D_
 tange a mandar tampar os buracos existentes no leito viário da rua os de grandes dimensões. Sala das Sessões, 20 de fevereiro de 2.006.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4626/ccf23062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4626/ccf23062025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, no sentido de que determine a_x000D_
 realização de limpeza das margens e desassoriamento Sala das do córrego Robertão.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4627/ccf23062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4627/ccf23062025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar verificar, através dos fiscais municipais, quais são os bairros da cidade, um deles é o "Jardim Bica de Pedra”, popular Robertão, que não estão tendo o trabalho de garis (varredores)_x000D_
 Sala de rua, causando acumulo de sujeira. das Sessões, 20 de fevereiro de 2.006.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4628/ccf23062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4628/ccf23062025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de isentar do pagamento do IPTU (Imposto Predial e Territorial Urbano),_x000D_
 mínimo_x000D_
 os proprietários_x000D_
  mensal.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4629/ccf23062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4629/ccf23062025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização de limpeza nas ruas do núcleo habitacional "Alvaro Beltranode Souza",_x000D_
 principalmente na praça próxima ao Distrito Industrial.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4630/ccf23062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4630/ccf23062025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange proceder os reparos de conservação no leito viário da rua José_x000D_
 Marchezan.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4631/ccf23062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4631/ccf23062025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências_x000D_
 Paes de Barros,_x000D_
  no_x000D_
 _x000D_
 que_x000D_
 nas_x000D_
 _x000D_
 _x000D_
 tange a mandar cortar os galhos das árvores localizadas na Avenida_x000D_
 "Manuel Rodrigues Ferreira",_x000D_
 proximidades da Escola Estadual de Primeiro de Segundo Graus pois com a chegada das aulas e a passagem constante de caminhões pelo local, os galhos quebram e podem atingir as crianças.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4643/ccf23062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4643/ccf23062025_0053.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar passar a Patrol em todas as ruas do loteamento "Balneário Mar_x000D_
 Azul", que estão desprovidas do benefício da pavimentação, tais vias estão esburacadas_x000D_
 com entulhos, muitos deles com vegetação florescida.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4644/ccf23062025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4644/ccf23062025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar tampar um imenso buraco existente na rua 13 de_x000D_
 Maio, próximo ao número 701.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4645/ccf23062025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4645/ccf23062025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 do não habitado._x000D_
  tampar os buracos da rua Angelo Fachim e fazer a calçada do la_x000D_
 Sala das Sessões, 05 de março de 2.006.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4646/ccf23062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4646/ccf23062025_0056.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de abrir a rua XV de Novembro, interligando-a ao residencial "Jardim_x000D_
 Maria Rosária".</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4647/ccf23062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4647/ccf23062025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar terminar as obras que estão faltando para concluir o prédio sito_x000D_
 a rua Primo Spirandelli, nas proximidades da ponte sobre o córrego Bica de Pedra e lhe_x000D_
 de destinação adequada.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4648/ccf23062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4648/ccf23062025_0058.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar recapear o trecho mal conservado da estrada que liga Itapuí ao_x000D_
 bairro Baririzinho, pois o trecho que vai da ponte sobre o córrego Bica de Pedra, perto do_x000D_
 matadouro municipal, até a curva esta em excelente estado de conservação.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4649/ccf23062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4649/ccf23062025_0059.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências_x000D_
 Luiz_x000D_
  no que tange a mandar tampar os buracos existentes na esquina das ruas Bueno de Camargo e Maestro José Sciacca.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4653/ccf23062025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4653/ccf23062025_0063.pdf</t>
   </si>
   <si>
     <t>providências_x000D_
 Indico ao senhor Prefeito Municipal no sentido de que tome as devidas no que tange a construir um abrigo para embarque e desembarque de passageiros na Avenida do Porto, nos altos da cidade, bem como mandar construir calçadas no local.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4592/ccf23062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4592/ccf23062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar tampar os buracos, construir calçadas e proceder a limpeza e a_x000D_
 coleta de entulhos na rua Dr. Nestor Cardoso, altura do número 39, bem como plantar_x000D_
 arvores, pois o local é bastante movimentado e lá funciona uma Igreja Evangélica.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4654/ccf23062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4654/ccf23062025_0064.pdf</t>
   </si>
   <si>
     <t>buracos do leito_x000D_
 Indico ao Senhor Prefeito Municipal no sentido de que mande tampar os viário de todas as ruas de nossa cidade. Sala das Sessões, 20 de março de 2.006.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4593/ccf23062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4593/ccf23062025_0003.pdf</t>
   </si>
   <si>
     <t>de mandar abrir a rua Sebastião Zago, interligando-a à Avenida Jorge Chammas.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4594/ccf23062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4594/ccf23062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a diminuir a profundidade das depressões nas esquinas da rua XV de Novembro, pois os veículos raspam ao passar.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Gilson Sebastião, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4655/ccf23062025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4655/ccf23062025_0065.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a viabilizar os meios necessários a fim de transformas a rua 13_x000D_
 de Maio em mão única de direção.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4595/ccf23062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4595/ccf23062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande limpar todas_x000D_
 as galerias de captação de água das ruas e avenidas de nossa cidade, bem como colocar_x000D_
 tampas naquelas que precisam.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4656/ccf23062025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4656/ccf23062025_0066.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de abrir a rua XV de Novembro, interligando-a com o residencial "Jardim Maria Rosária"</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4657/ccf23062025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4657/ccf23062025_0067.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande limpar as ruas_x000D_
 bairro_x000D_
  próximas_x000D_
  Robertão._x000D_
  da Igreja Testemunha de Geová, bem como mande plantar árvores no</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4596/ccf23062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4596/ccf23062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande reformar a_x000D_
 Praça da Bíblia, localizada logo abaixo da rodoviária, o local precisa de bancos novos,_x000D_
 calçada e reestruturação botânica, com ajardinamento competente, para simbolizar e_x000D_
 proporcionar uma aura mística e espiritual.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4755/ccf25062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4755/ccf25062025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 20 localizada_x000D_
 _x000D_
 no_x000D_
 no_x000D_
 _x000D_
  loteamento_x000D_
 que tange a mandar instalar 4 braços de iluminação pública na Avenida "Terras de Santa Maria".</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4756/ccf25062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4756/ccf25062025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que notifique todos os de terrenos baldios de todos os bairros da cidade e mande seus proprietários fazerem a devida limpeza, se não o fizerem a Prefeitura limpa e manda a conta.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4757/ccf25062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4757/ccf25062025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determina a_x000D_
 realização de poda nas árvores da Alameda das Quaresmeiras, no loteamento "Jardim_x000D_
 Primavera".</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4758/ccf25062025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4758/ccf25062025_0051.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar tampar um buraco de grandes proporções localizado no leito viário da rua Padre Manoel da Costa Gomes, no loteamento "Jardim Bica de Pedra".</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4759/ccf25062025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4759/ccf25062025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências o mais rápido possível quanto a proceder os reparos necessários na ponte da estrada municipal que da acesso a Fazenda Canaa</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4760/ccf25062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4760/ccf25062025_0053.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 trechos da Avenida_x000D_
  no que_x000D_
  do_x000D_
 _x000D_
 _x000D_
 tange_x000D_
 Porto,_x000D_
  a mandar instalar braços de iluminação em determinados que encontra-se bastante escuro.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4761/ccf25062025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4761/ccf25062025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande fazer uma_x000D_
 análise da qualidade da água que é distribuída pela rede pública de nossa cidade, em um_x000D_
 órgão ou instituto de confiança para segurança de nossos municípes.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4762/ccf25062025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4762/ccf25062025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal nos termos regimentais que seja oficiado ao Poder Executivo nos seguintes termos:_x000D_
 - É grande a demanda por serviços sociais em nosso município._x000D_
 - A Constituição Federal, no artigo 203, garante a todo aquele que da assistência social, isenção independente de qualquer contribuição._x000D_
 - A Prefeitura realizou concurso público para contratação de assistente social, não convocando todos os aprovados nos termos do Edital._x000D_
 - Com a medida além de maximizar o atendimento, certamente a_x000D_
 Prefeitura economizará com cargos e serviços de assessores.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>Gilson Sebastião, José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4763/ccf25062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4763/ccf25062025_0056.pdf</t>
   </si>
   <si>
     <t>ncias_x000D_
 Indico ao Senhor Prefeito Municipal, no sentido de que tome as devidas_x000D_
 “Jardim Maria_x000D_
  no_x000D_
  Rosária"._x000D_
  que tange a mandar colocar iluminação pública nas ruas do residencial_x000D_
 Sala das Sessões, 03 de abril de 2.006.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4764/ccf25062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4764/ccf25062025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar iluminar o início da rua José Antônio, nas proximidades do_x000D_
 núcleo habitacional "Cônigo Arlindo José Zanoto”.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4788/ccf26062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4788/ccf26062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de autorizar o repasse de verba mensal para a ONG BICA DE PEDRA,_x000D_
 para que a organização possa realizar a contento todas as atividades de proteção_x000D_
 ambiental a ela inerentes.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4789/ccf26062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4789/ccf26062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine aos_x000D_
 funcionários do setor que realiza a poda das árvores das ruas de nossa cidade, para que a_x000D_
 mesma seja feita de forma correta.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4790/ccf26062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4790/ccf26062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar tampar os buracos existentes no leito viário da_x000D_
 estrada vicinal que liga Itapuí ao bairro Baririzinho, na sua parte mal conservada.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4791/ccf26062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4791/ccf26062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de elaborar um Projeto de Lei que proiba o tráfego de caminhões de grande_x000D_
 porte, no centro da cidade.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4792/ccf26062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4792/ccf26062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar instalar braços de iluminação pública na rua José_x000D_
 Antônio, no trecho compreendido após a rua Comandante João Ribeiro de Barros, até o_x000D_
 final do núcleo habitacional “Cônego Arlindo José Zanotto”.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4793/ccf26062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4793/ccf26062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
 de_x000D_
  ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 como Agentes conceder um reajuste nos vencimentos dos funcionários que trabalham_x000D_
 Sala_x000D_
 da Saúde_x000D_
  das_x000D_
  de nosso município, mesmo que seja troca de referências.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4794/ccf26062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4794/ccf26062025_0009.pdf</t>
   </si>
   <si>
     <t>placas com o nome_x000D_
 Indico_x000D_
  da_x000D_
  ao_x000D_
 _x000D_
  Senhor Prefeito Municipal no sentido de que mande instalar rua “Manoel Rodrigues Martins”, na rua assim denominada, no loteamento Pichelli.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4795/ccf26062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4795/ccf26062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de construir vias marginais na cidade, pois o tráfego de caminhões pesados esta abalando o leito viário das ruas centrais e prejudicando o escoamento livre do tráfego, a primeira já esta semi acabada, faltando apenas manutenção, principalmente na correção do desnivelamento do leito viário, trata-se da Avenida Comendador José Maria de Almeida Prado, a segunda, ainda não foi nem projetada, deverá ser iniciada na via de acesso Prefeito “Alberto Massoni”, sendo interligada a estrada vicinal “Ângelo Poli". As vias marginais deverão ter o leito reforçado, facilitando também o escoamento Sala das Sessões, agrícola.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4796/ccf26062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4796/ccf26062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de conceder um desconto no IPTU daqueles proprietários que cuidarem do_x000D_
 passeio público em frente aos seus imóveis, bem como plantar e cuidar, inclusive com_x000D_
 poda regular, arvores nas calçadas, devidamente autorizadas pelo setor urbanístico da_x000D_
 Prefeitura, mantendo sempre o pavimento limpo e desobstruído, sem degraus ou rampas.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4797/ccf26062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4797/ccf26062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
 de_x000D_
  ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 municipais, hoje_x000D_
 _x000D_
 conceder um reajuste nos vencimentos e proventos dos funcionários_x000D_
 trabalhadores raspam_x000D_
 tão defasado que as menores referências desses incansáveis a média do salário mínimo.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4798/ccf26062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4798/ccf26062025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 atendimento_x000D_
 providências no que tange a contratar funcionários competentes para poder prestar a altura nas respostas dos requerimentos encaminhados por esta Casa de Leis, com respostas diretas e objetivas, não evasivas com “é e não é sendo", o Vereador é_x000D_
 um fiscal do povo, precisa saber a verdade sobre os fatos não ficar lendo jogos de palavras desconexas que não geram sentido nem entendimento. Isto também é uma questão de respeito.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4799/ccf26062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4799/ccf26062025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato com os responsáveis pelo setor de licitação da Prefeitura Municipal, para que agilizem a_x000D_
 "Balneário_x000D_
 abertura do_x000D_
  Mar_x000D_
  processo_x000D_
  Azul",_x000D_
  licitatório para construção da rede de esgotos do loteamento pois os moradores do local aguardam ansiosamente o benefício, já que tal obra foi veemente promessa de campanha eleitoral.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4800/ccf26062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4800/ccf26062025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande colocar_x000D_
 guardas municipais nas escolas de nosso município.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4801/ccf26062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4801/ccf26062025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande passar a_x000D_
 Santa_x000D_
 máquina e colocar piçarra na estrada municipal que liga Itapuí ao loteamento "Terras de Maria”.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4802/ccf26062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4802/ccf26062025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de transformar em mão única de direção a rua 13 de Maio, bem como fazer_x000D_
 estacionamento de apenas um lado.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4705/ccf25062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4705/ccf25062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar instalar braços de iluminação pública na rua Joaquim_x000D_
 de Freitas Teixeira, no loteamento Balneário Mar Azul II, em frente ao Igreja_x000D_
 Congregação Cristă, para melhorar o translado das pessoas.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4706/ccf25062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4706/ccf25062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 altura do número_x000D_
  no_x000D_
 _x000D_
 que_x000D_
 13_x000D_
 _x000D_
 da_x000D_
 tange_x000D_
 _x000D_
  a determinar a instalação de braços de iluminação pública na rua Francisco Artioli, no residencial Jardim Maria Rosária</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4707/ccf25062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4707/ccf25062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar colocar placas de advertência nas estradas_x000D_
 municipais, proibindo "jogar lixo” ou “entulhos” nas margens das mesmas, tal medida_x000D_
 vale também para as margens de rios e córregos do município.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4708/ccf25062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4708/ccf25062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar fiscalizar e advertir quem esta mantendo plantação de vassoura nas calçadas da rua Tirso Dias do Prado.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4709/ccf25062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4709/ccf25062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização de um estudo nas ruas de nossa cidade, identificando as ruas que não possuem_x000D_
 placas de sinalização de trânsito, com o objetivo de mandar instalar as mesmas nos locais,_x000D_
 para que se evite acidentes._x000D_
 Da mesma forma, indico a verificação das placas que estão sem_x000D_
 visibilidade, pois a copa das árvores cobrem as mesmas não permitindo aos motoristas_x000D_
 identifica-las.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4710/ccf25062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4710/ccf25062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 vencimentos_x000D_
 de conceder um reajuste nos moldes da inflação do período, nos e proventos dos funcionários municipais, a fim de garantir o poder de compra da moeda, pois se isso não ocorrer corre-se o risco de muitos deles enquadrados_x000D_
 pela_x000D_
 em referências_x000D_
  lei.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4725/ccf25062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4725/ccf25062025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 Diretoria competente da Prefeitura para que fiscalize e lhe relate sobre o problema do_x000D_
 funcionamento de máquinas e fornos no período noturno, após as 22:00 horas, pois tal_x000D_
 procedimento esta causando reclamos na população.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4726/ccf25062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4726/ccf25062025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude_x000D_
 possibilidades de mandar consertar a ponte localizada na rua Elísio Valentin, pois há_x000D_
 sérios riscos de acidentes.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4728/ccf25062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4728/ccf25062025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências_x000D_
 Robertão,_x000D_
  no que tange a mandar construir abrigos laterais na ponte sobre o córrego na rua Lourenço Netto de Almeida Prado.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4727/ccf25062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4727/ccf25062025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a fiscalizar as obras de construção civil que estão sendo_x000D_
 desenvolvidas na cidade e, determine aos responsáveis o dia determinado pela municipalidade para que os entulhos sejam colocados nas ruas, pois não é raro_x000D_
 encontrarmos veículos, principalmente a noite, escalando os mesmos.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4729/ccf25062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4729/ccf25062025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a entrar em contato com as concessionárias de vendas de_x000D_
 veículos zero quilômetro de nossa região, com o objetivo de evitar que as mesmas ao venderem veículos novos para itapuienses não emplaquem os mesmos nas cidades das vendas, evitando evasão de IPVA, sem contar a ilegalidade do ato.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4829/ccf30062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4829/ccf30062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar construir calçadas nas proximidades da Igreja de São_x000D_
 Benedito em nossa cidade.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4830/ccf30062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4830/ccf30062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades junto ao setor que cuida da parte do trânsito de nossa cidade, para ver se_x000D_
 transforma a rua 13 de Maio em mão única de direção.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4831/ccf30062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4831/ccf30062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a prover a rua Padre Manoel da Costa Gomes, localizada no_x000D_
 bairro Bica de Pedra de braços de iluminação pública.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4832/ccf30062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4832/ccf30062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a colocar lixeiras em pontos estratégicos de nossa cidade, próximo a escolas, clubes, estabelecimentos de crédito, ruas com grande concentração comercial e práia, bem como mande instalar placas com os dizeres: “É PROIBIDO JOGAR LIXO" nas estradas municipais de nosso município.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4827/ccf30062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4827/ccf30062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, no sentido de que mande proceder_x000D_
 reparos na ponte sobre o córrego, na rua Elízio Valentin, na Vila São Sebastião.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4828/ccf30062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4828/ccf30062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades junto ao setor de trânsito do município, objetivando a colocação de uma placa de (ESTACIONAMENTO EXPRESSAMENTE PROIBIDO), inclusive para carga e descarga, na Praça da Matriz, altura do número 146, prédio do antigo cinema, até a_x000D_
 esquina da rua Coronel Frederico Ferraz.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4838/ccf30062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4838/ccf30062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine a_x000D_
 realização de pintura amarela nas guias das esquinas onde se verifique fluxo de veículos_x000D_
 de grande porte, áreas comerciais, com uma distância de 5 (cinco) metros, pois não são_x000D_
 raros os casos de acidentes, principalmente com caminhões nas conversões de tais ruas.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4839/ccf30062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4839/ccf30062025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de promover a compra ou desapropriação de área de terras para a_x000D_
 construção de mais núcleos habitacionais, pois com a instalação em nossa cidade da nova_x000D_
 sub-estação de energia elétrica, localizada no recinto “ANTÔNIO POLI”, a ampliação das_x000D_
 empresas aqui instaladas e a possibilidade da vinda de outras, ocasionará aumento de_x000D_
 empregos e por conseqüência a necessidade de moradias.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4840/ccf30062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4840/ccf30062025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar limpar e carpir a PRAÇA DA BÍBLIA, localizada_x000D_
 logo abaixo do terminal rodoviário, inclusive com a reforma dos bancos.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4878/ccf30062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4878/ccf30062025_0023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o douto Plenário._x000D_
 Considerando que o consumidor itapuiense deva ter apoio na defesa de_x000D_
 considerando que atualmente, no município, as iniciativas visando a_x000D_
 proteção das relações de consumo estão abaixo das expectativas do cidadão;_x000D_
 considerando que nos municípios onde existem ações locais de proteção_x000D_
 ao consumidor todos ganham, inclusive o comércio em geral;_x000D_
 considerando que o artigo 148 da Lei Orgânica do Município estabelece_x000D_
 que o Município deverá cooperar com as ações de proteção, orientação e fiscalização na_x000D_
 defesa do consumidor:_x000D_
 INDICAM ao Exmo. Sr. Prefeito Municipal que promova os necessários_x000D_
 contatos e ajustes com os órgãos estaduais de proteção ao consumidor, visando manter na_x000D_
 sede da municipalidade ações de orientação, proteção e fiscalização do consumidor.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4879/ccf30062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4879/ccf30062025_0023.pdf</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4880/ccf30062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4880/ccf30062025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de transformar em VALE COMPRA o valor da cesta básica de alimentos fornecida mensalmente aos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4881/ccf30062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4881/ccf30062025_0025.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
  que_x000D_
 _x000D_
 _x000D_
 ao Senhor Prefeito Municipal no sentido de que tome as devidas tange a mandar colocar iluminação pública nos postes da rua Antônio_x000D_
 principalmente_x000D_
  Rodrigues_x000D_
  próximo_x000D_
  Ferreira, localizada no núcleo habitacional “Waldomiro Guarinon", ao número 64.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4882/ccf30062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4882/ccf30062025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de publicar o RELATÓRIO DE GESTÃO FISCAL da Prefeitura_x000D_
 Municipal, da mesma forma como é publicado o do município de Bariri, sendo bem mais_x000D_
 explicativo e claro para o entendimento da população.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4862/ccf30062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4862/ccf30062025_0004.pdf</t>
   </si>
   <si>
     <t>providências_x000D_
 Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 São Benedito.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4861/ccf30062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4861/ccf30062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar tampar um buraco existente no leito viário da rua_x000D_
 Ricardo Pavanelli, o qual foi aberto para reparos na rede de esgotos.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4863/ccf30062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4863/ccf30062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a resolver o problema do acumulo de água e terra na esquina das ruas XV de Novembro com Campos Sales.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4866/ccf30062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4866/ccf30062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de marcar uma reunião com os Vereadores, Diretor do Meio Ambiente do Município e proprietários das avícolas que despejam efluentes liqüidos no córrego Bica_x000D_
 naquele_x000D_
 de Pedra, para juntos acharem um forma de evitar que restos de frango sejam jogados curso d'agua.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4865/ccf30062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4865/ccf30062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 Elizio Valentin,_x000D_
  no_x000D_
 _x000D_
 pois_x000D_
 que tange a mandar consertar e construir abrigos laterais na ponte da rua o local esta bastante perigoso.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4864/ccf30062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4864/ccf30062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar estender a rua Maestro José Sciacca, no cruzamento_x000D_
 com a Avenida do Porto, pois o transito no local esta bastante complicado._x000D_
 Também a Avenida José Maria de Almeida Prado, quando vai fazer ou_x000D_
 receber acesso da Avenida Jorge Chammas e da Avenida do Porto, o perigo é enorme,_x000D_
 pois ninguém sabe quem deve parar, principalmente ao cair da tarde</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4870/ccf30062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4870/ccf30062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar pavimentar o mais rápido possível as ruas do núcleo habitacional "Irmãos Franceschi”, pois existem locais intransitáveis.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4869/ccf30062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4869/ccf30062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de encaminhar à_x000D_
 apreciação do Poder legislativo, Projeto de lei com novo Código de Posturas Municipais, imputando as novas relações e comportamentos dos administrados.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Sebastião da Silva Fonseca Junior, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4895/ccf30062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4895/ccf30062025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que determine a_x000D_
 construção de obstáculos redutores de velocidade na Avenida do Porto, em pontos estratégicos a serem estudados, principalmente próximo ao término do asfalto, pois os veículos desenvolvem excessiva velocidade e a área é residencial, bem como os veículos_x000D_
 ao saírem do asfalto e adentrarem a pista de rolamento de terra, levantam indescritível_x000D_
 nuvem de poeira, causando sérios transtornos a população local.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4896/ccf30062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4896/ccf30062025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que estude as de mandar instalar um para-ráios de grande alcance nas proximidades da_x000D_
 finalidade_x000D_
 Escola Rural "Deolinda Martins Galvão”, localizada no bairro do Campinho, com a_x000D_
  de proteger as crianças da escola na época em que começarem as chuvas.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4897/ccf30062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4897/ccf30062025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar pintar as faixas e obstáculos localizados no leito viário das ruas_x000D_
 de nossa cidade, bem como a sinalização indicativa.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4898/ccf30062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4898/ccf30062025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que estude as possibilidades de construir uma creche no bairro “Balneário Mar Azul”, e também para_x000D_
 que seja ativada a creche existente no núcleo habitacional "Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4899/ccf30062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4899/ccf30062025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar tampar as galerias de captação das águas pluviais e_x000D_
 servidas das ruas do núcleo habitacional “Irmãos Franceschi", bem como acertar as tampas daquelas que não estão bem assentadas.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4900/ccf30062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4900/ccf30062025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a designar uma equipe de trabalho para promover a limpeza_x000D_
 dos entulhos depositados nas ruas do bairro Balneário Mar Azul.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4910/ccf30062025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4910/ccf30062025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no sentido de mandar refazer com urgência a tampa da galeria de captação_x000D_
 das águas pluviais e servidas localizada na altura do número 46 da rua Antônio Cairrão.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4911/ccf30062025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4911/ccf30062025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar consertar as dependências do Centro de Lazer do Trabalhador onde funciona a quadra de esportes, os sanitários a piscina municipal, as_x000D_
 avenidas de acesso e uma pintura de manutenção.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4912/ccf30062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4912/ccf30062025_0056.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
  as_x000D_
  ao_x000D_
 _x000D_
  senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 abusos de som em volta_x000D_
 autoridades policiais do município, para conter os constantes do jardim, em frente aos bares da cidade.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4913/ccf30062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4913/ccf30062025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a adquirir novos uniformes para os funcionários municipais,_x000D_
 principalmente uniformizando os guardas municipais.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4924/ccf30062025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4924/ccf30062025_0069.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, no sentido de que estude as_x000D_
 possibilidades de resolver o problema do empossamento das águas pluviais e servidas no_x000D_
 leito viário da rua Antônio Cairrão, sendo necessário fazer uma galeria de captação</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4923/ccf30062025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4923/ccf30062025_0068.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de determinar para que as dependências do Centro de Lazer do_x000D_
 Trabalhador fique aberto todos os dias a partir das 8:00 horas.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4925/ccf30062025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4925/ccf30062025_0070.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências junto ao setor de trânsito do Município, objetivando demarcar com tinta_x000D_
 amarela, a guia em uma extensão de aproximadamente 40 metros, em frente as lojas Rauf_x000D_
 Sport, WGA e Windisoft, proibindo o estacionamento de veículos no local demarcado,_x000D_
 pois os caminhões de grande porte não conseguem fazer a conversão.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4926/ccf30062025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4926/ccf30062025_0071.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, no sentido de viabilizas os meios necessários a_x000D_
 fim de instalar braço de iluminação pública na rua Joaquim de Freitas Teixeira, em frente a_x000D_
 Igreja Evangélica Congregação Cristā.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4927/ccf30062025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4927/ccf30062025_0072.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que determine a_x000D_
 colocação de caixas coletoras de lixo nas imediações da Fazenda Bom Jardim, perto do_x000D_
 início da via de acesso “Prefeito Alberto Massoni”, pois os proprietários de imóveis de_x000D_
 veraneio no loteamento Terras de Santa Maria, ao voltarem para suas cidades, deixam no_x000D_
 local o lixo acumudado, e tendo as caixas coletoras, evita-se a sujeira no local.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4670/ccf24062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4670/ccf24062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de construir uma praça rotatória no cruzamento das ruas XV de Novembro_x000D_
 com Comandante João Ribeiro de Barros, pois o local esta bastante perigoso.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4671/ccf24062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4671/ccf24062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que estude as possibilidades de transformar em mão única de direção a rua 13 de Maio, pois o transito_x000D_
 aumentou consideravelmente e não há mais condições de permanecer com dupla mão de direção.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4672/ccf24062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4672/ccf24062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar limpar as galerias de captação de águas das ruas de nossa cidade, pois vai se iniciar o período das chuvas e muitas delas estão entupidas.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4673/ccf24062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4673/ccf24062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar substituir as lâmpadas queimadas localizadas no Terminal Rodoviário, pois o local esta escuro e perigoso.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4674/ccf24062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4674/ccf24062025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 centro-bairro,_x000D_
  no que tange a mandar construir calçadas do lado esquerdo, no sentido_x000D_
 construiu muro_x000D_
  na_x000D_
  e_x000D_
 _x000D_
 calçada_x000D_
 Avenida do Porto, a exemplo do que fez a Avícola Santa Cecília, que no lado direito.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4675/ccf24062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4675/ccf24062025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no sentido de mandar o setor de Saúde e Assistência Social da Prefeitura,_x000D_
 catalogar todos os atendimentos realizados e separar os assistidos que não são cidadãos_x000D_
 itapuienses, não tem domicílio na cidade, apenas aqui residem e, as empresas em que_x000D_
 trabalham, se for funcionário ou prestador de serviços nas usinas de açucar e álcool de_x000D_
 nossa região, as quais possuem terras dentro de nosso perímetro, que seja encaminhada a_x000D_
 nota da despesa para que a usina pague, se negar-se a pagar, a Prefeitura deve inscrever o_x000D_
 débito na dívida ativa e executar, pois essas usinas, sem exceção só sabem sugar o_x000D_
 município de Itapuí, estragando as estradas, sujando tudo, cobrando absurdos por uma_x000D_
 pequena gleba de terras e utilizando Itapuí como morada de migrantes que para elas_x000D_
 prestam serviços e são assistidos com recursos de nosso minguado erário.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4685/ccf24062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4685/ccf24062025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar limpar, através de notificação aos seus proprietários, os terrenos da cidade, bem como mandar limpar as fossas sépticas do bairro "Balneário Mar Azul”.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4686/ccf24062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4686/ccf24062025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar limpar e desinfetar os bueiros que servem a rede de_x000D_
 esgotos do núcleo habitacional “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4687/ccf24062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4687/ccf24062025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que determine ao setor competente da Prefeitura o recolhimento de galhos e entulhos depositados nas ruas do núcleo habitacional “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4692/ccf24062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4692/ccf24062025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal no sentido de que tome as devidas no que tange a mandar pintar com tinta amarela, as faixas, sinalização e_x000D_
 obstáculos localizados no leito viário das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4693/ccf24062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4693/ccf24062025_0034.pdf</t>
   </si>
   <si>
     <t>Os vereadores da Câmara Municipal de Itapuí, infra-assinados, conslioendo o "deilt halsieal Mfini_x000D_
 Indicamos, ouvido o Douto Plenário, que o Poder Executivo local implemente política municipal voltada a construção de unidades habitacionais para a_x000D_
 população menos favorecida.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4697/ccf24062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4697/ccf24062025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a determinar seja tampado um buraco de grandes proporções_x000D_
 existente no cruzamento das ruas João Fantin com José Scciaca, no loteamento_x000D_
 "Balneário Mar Azul".</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4698/ccf24062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4698/ccf24062025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar construir obstáculos, redutores de velocidade de veículos, na Avenida do Porto, pois esta havendo abusos e perigo de graves acidentes.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4699/ccf24062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4699/ccf24062025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar ajustar os blokrets do leito viário da rua Manoel_x000D_
 Rodrigues Martins, principalmente na altura do número 210, pois os mesmos foram_x000D_
 removidos para feitura de serviços hidráulicos e na reposição não ficaram bem assentados.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4700/ccf24062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4700/ccf24062025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato com a Companhia Paulista de Força e Luz (CPFL) e estude as possibilidades substituir os braços de iluminação de mandar_x000D_
 central, acesso das escolas_x000D_
  pública da rua 7 de Setembro, pois trata-se de rua Senador Vicente Prado e Manoel Rodrigues Ferreira, além do hospital e do Centro de Especialidades Médicas e esta muito escura.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4701/ccf24062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4701/ccf24062025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar construir e instalar no local, as tampas das fossas sépticas que servem as moradias do bairro “Balneário Mar Azul”, pois o pedido é de extrema necessidade.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4702/ccf24062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4702/ccf24062025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar tampar um buraco de grandes dimensões, localizado_x000D_
 Azul"._x000D_
 na Rua Ângelo Caetano Gonçalves, na altura do número 250, no bairro “Balneário Mar</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4615/ccf23062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4615/ccf23062025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando o encaminhamento a esta Casa de Leis das cópias de todas as_x000D_
 Notas Fiscais de despesas realizadas para montagem da Cozinha Piloto, inclusive nas_x000D_
 administrações anteriores.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4616/ccf23062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4616/ccf23062025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando ações pontuais junto aos órgãos municipal, estadual e federal,_x000D_
 visando coibir risco a saúde pública com lançamento de veneno e defensivo agrícola no_x000D_
 perímetro urbano do município, através de aeronaves._x000D_
 O fato tem causado dano a saúde pública, com irritação nos olhos e_x000D_
 sistema respiratório de pessoas, especialmente crianças e idosos._x000D_
 Lembrando que nesse sentido, em meados do ano de 2005, foi_x000D_
 aprovado Lei Municipal, proibindo o uso de agr4otóxicos a menos de 1 KM do_x000D_
 Município.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4617/ccf23062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4617/ccf23062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 munícipes,_x000D_
 solicitando informações sobre o atendimento de pedidos de caminhões de terra feito por_x000D_
 parte_x000D_
  questionando também se, ocorre o recebimento pecuniário pelo serviço por da Prefeitura Municipal e a terra não é entregue.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4618/ccf23062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4618/ccf23062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis do processo licitatório e documentos relativos aos pagamentos efetuados à empresa que realizou os trabalhos de recuperação da estrada vicinal “Ângelo Poli".</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4619/ccf23062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4619/ccf23062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre a data prevista, se houver, de início das obras de recape do leito viário da estrada vicinal "Ângelo Poli".</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4620/ccf23062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4620/ccf23062025_0030.pdf</t>
   </si>
   <si>
     <t>"Requeiro, ouvida a Casa sejam oficiados os excelentíssimos Senhores: Presidenta José Gilberto Saggioro, digníssimo Prefeito Municipal de Itapuí e ao Dr. Jorge João_x000D_
 Marques de Oliveira, digníssimo Promotor de Justiça da 4ª Vara da Comarca de Jaú,_x000D_
 curador do Meio Ambiente, solicitando, “data vênia”, as devidas providências no que_x000D_
 tange a proibir, na forma da lei, a aplicação de defensivos agrícolas nas lavouras de canade-açucar localizadas em nossos limites territoriais, até muito próximo, ou até sobre a_x000D_
 área urbana de nossa cidade, com aviões.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4621/ccf23062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4621/ccf23062025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao excelentíssimo Senhor Doutor_x000D_
 Antônio Carlos Piccino Filho, digníssimo Delegado Seccional de Polícia de Jaú,_x000D_
 solicitando vossos valiosos préstimos no que tange a viabilizar os meios necessários a fim_x000D_
 de que possamos contar em nosso município com um Delegado de Polícia exclusivo,_x000D_
 residente na cidade, com o objetivo específico de restabelecera leiea ordem,_x000D_
 melhorando a segurança de nossa comunidade.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4622/ccf23062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4622/ccf23062025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o porquê da paralização das atividades da escola rural "Deolinda Martins Galvão”, mais conhecida como escola do Campinho.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4623/ccf23062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4623/ccf23062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao responsável pelo Departamento cidade, solicitando cópia da relação dos beneficiados com os Programas Bolsa Escola e Renda Cid</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4632/ccf23062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4632/ccf23062025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiado ao Sr. Superintendente Regional da Telefônica de_x000D_
 Bauru/SP, rua Araujo Leite, 19-70, 2º andar, СEP: 17015-341, solicitando a realização de_x000D_
 manutenção periódica e preventiva nos telefones públicos instalados em nossa cidade,_x000D_
 pois apresentam vários problemas, dentre eles, (teclado que não funciona, chiado nas_x000D_
 ligações, problema na leitura de cartões, etc.).</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4633/ccf23062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4633/ccf23062025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Superintendente_x000D_
 Regional da Telefônica de Bauru/SP, solicitando a instalação de telefones públicos na_x000D_
 Avenida do Porto, altura do número 277, pois trata-se de estabelecimento comercial, bem_x000D_
 como na rua Lourenço Netto de Almeida Prado, altura do número 244, também_x000D_
 estabelecimento comercial. Tal solicitação se faz necessária, pois trata-se de bairros_x000D_
 bastante populosos e cujos telefones públicos existentes, além de distantes estão_x000D_
 instalados em ruas sem iluminação.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4634/ccf23062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4634/ccf23062025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre as verdadeiras condições da frota municipal. Quantos_x000D_
 veículos estão em atividade?. Quantos veículos estão inativos?. Quantos veículos estão_x000D_
 em bom estado e com seus velocímetros funcionando?.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4635/ccf23062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4635/ccf23062025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 empresa Auto Ônibus Macacari._x000D_
  sobre a situação da Prefeitura em relação aos estudantes e a_x000D_
 estudantes estão pagando Tal solicitação prende-se ao fato de que referidos_x000D_
 informações da própria_x000D_
  regularmente a Prefeitura pelo transporte a a mesma, segundo empresa não esta repassando o dinheiro.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4636/ccf23062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4636/ccf23062025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 Débitos CND, junto ao INSS_x000D_
  a esta Casa de leis de cópia das Certidões Negativas de e FGTS.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4637/ccf23062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4637/ccf23062025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao ilustríssimo senhor Presidente da_x000D_
 Companhia Paulista de Força e Luz (CPFL), Bloco II - 3º andar, Rodovia Campinas_x000D_
 Mogi Mirim, km 2,5, СЕP 13088-900 - Campinas/SP, solicitando vossos valiosos_x000D_
 préstimos no que tange a mandar interceder em favor do município de Itapuí, objetivando_x000D_
 o implemento dos meios necessários a fim de que sejam evitados tantos cortes de energia_x000D_
 elétrica, principalmente nos dias chuvosos, causando todo tipo de transtorno,_x000D_
 principalmente nas saídas das escolas, no período noturno, queima de aparelhos, prejuízos_x000D_
 em supermercados, mercearias, açougues e similares.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4638/ccf23062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4638/ccf23062025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre a contratação de 30 (trinta) jovens, para atuarem como agentes no projeto social do Governo do Estado de São Paulo._x000D_
 Quais os critérios de escolha dos jovens a serem beneficiados?._x000D_
 Serão necessariamente advindos de famílias carentes?._x000D_
 Em quais projetos esses jovens atuarão ou desenvolverão?.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4639/ccf23062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4639/ccf23062025_0049.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando explicações sobre qual a sua política municipal de caráter social e supletiva,_x000D_
 no desenvolvimento do projeto BOLSA FAMÍLIA._x000D_
 Quais as ações sócio-educativas implementadas e posteriormente cobradas_x000D_
 pelo Governo Federal?._x000D_
 As ações estão sendo realizadas com objetivos de atingirem mães e_x000D_
 jovens?._x000D_
 O acompanhamento freqüente do programa Bolsa Família esta sendo_x000D_
 realizado com freqüência e, quem é o responsável?</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4640/ccf23062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4640/ccf23062025_0050.pdf</t>
   </si>
   <si>
     <t>Requeiro, qual seja oficiado ao Senhor Prefeito Municipal, solicitando é o plano de ação municipal de Assistência Social. Qual é a composição dos conselhos municipais? Quais são os membros do Conselho Municipal da Criança e do Adolescente?</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4641/ccf23062025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4641/ccf23062025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 CIEE_x000D_
 solicitando_x000D_
 _x000D_
  informações sobre quais são os critérios de seleção para escolha dos jovens do (Centro de Integração Empresa Escola)?._x000D_
 dentro_x000D_
 Os escolhidos devem atuar na própria área do curso que estão fazendo, das respectivas empresas?.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4650/ccf23062025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4650/ccf23062025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 com a realização_x000D_
  informações sobre o montante financeiro que a Prefeitura Municipal gastou dos festejos carnavalescos de 2006.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4651/ccf23062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4651/ccf23062025_0061.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis de cópia do processo licitatório de_x000D_
 reforma do prédio recém locado pela Prefeitura, sito a Praça Governador Pedro de_x000D_
 Toledo, onde funcionava uma das lojas de "Móveis Lindolar", ou envie cópia do contrato_x000D_
 de prestação de serviços firmado entre a Prefeitura e a empresa contratada.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4652/ccf23062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4652/ccf23062025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis dos nomes, referência, vencimentos e_x000D_
 horário de trabalho dos professores contratados pelo município, bem como o livro de_x000D_
 ponto dos mesmos._x000D_
 Sala d</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Gilson Sebastião, José Antonio Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, Sebastião da Silva Fonseca Junior, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4591/ccf23062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4591/ccf23062025_0001.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvida Casa, que nos termos regimentais e com base nos artigos 22 e_x000D_
 seguintes do Regimento Interno e com fundamento na lei Orgânica do Município, requerer_x000D_
 instauração de uma Comissão especial de Inquérito para apurar denuncia de_x000D_
 irregularidade em relação a recebimento de vencimentos pela Diretora de Educação do Município, através de complementação pela APM da Escola Estadual Manuel Rodrigues_x000D_
 Ferreira, com recursos oriundos de dinheiro público municipal proveniente de subvenções mensais._x000D_
 Instaurada a CEI à que se indicam o número de 03(três) membros, deverá ser_x000D_
 concluída no prazo de 90 dias, prorrogável nos termos do Decreto Lei nº 200/67, observado_x000D_
 a resolução de que trata os parágrafos 3º e seguintes do artigo 22 do Regimento Interno.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4659/ccf24062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4659/ccf24062025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis, para conhecimento, de relatório_x000D_
 detalhado, especificado, comprovado e verdadeiro, onde conste a aplicação legal dos 25%_x000D_
 do orçamento na Educação, somente na Educação, não misturando “CRECHE" por_x000D_
 exemplo que nada tem a ver com Educação.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4598/ccf23062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4598/ccf23062025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja encaminhado a Capitania dos Portos,_x000D_
 localizada no município de Barra Bonita e DPRN, solicitando desses órgãos a realização_x000D_
 de limpeza nas margens do rio Tietê que banha nosso município.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4660/ccf24062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4660/ccf24062025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Comandante do_x000D_
 Destacamento de Polícia Militar local, solicitando vossos valiosos préstimos no que tange_x000D_
 a viabilizar os meios necessários através da fiscalização severa dos efetivos que prestam_x000D_
 serviços em Itapuí, para que veículos não estacionem nas faixas amarelas, dificultando as_x000D_
 manobras de ônibus e caminhões pelas ruas da cidade.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4661/ccf24062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4661/ccf24062025.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvida a Casa, seja oficiado ao Senhor Diretor Presidente do_x000D_
 programa "Projeto Pró-Paz”, Recuperando Jovens, solicitando o encaminhamento a esta_x000D_
 Casa de Leis de cópia da prestação de contas da entidade, ou seu balancete. Também_x000D_
 solicitamos o envio de cópia das Notas Fiscais e Recibos dos profissionais habilitados_x000D_
 que prestam serviços ao projeto, o nome dos mesmos e o horário de trabalho.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4765/ccf25062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4765/ccf25062025_0058.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao DeputadoEst aduaCampos_x000D_
 Machado, solicitando vossos valiosos préstimos no que tange a viabilizar os meios_x000D_
 necessários a fim de prover as entidades filantrópicas de nosso município: Casa da_x000D_
 Criança São José de Itapuí, Sociedade São Vicente de Paulo e APAE Renascer, de verbas_x000D_
 para custeio e ampliação, pois são entidades carentes e assistem inúmeros cidadãos_x000D_
 necessitados.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4766/ccf25062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4766/ccf25062025_0059.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiada a CDHU (Companhia de Desenvolvimento Habitacional Urbano), solicitando informações se há possibilidade dos mutuários do núcleo habitacional "Waldomiro Guarinon" de quitarem suas moradias com a utilização do Fundo de Garantia Por Tempo de Serviço.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4767/ccf25062025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4767/ccf25062025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a CETESB (Companhia de_x000D_
 mantido_x000D_
 Tecnologia e Saneamento Ambiental), solicitando uma verificação "in loco", no lixão_x000D_
 saber se_x000D_
 _x000D_
 a_x000D_
 pela_x000D_
  Prefeitura_x000D_
  Prefeitura, para ver se esta em plenas condições, bem como gostariamos de foi multada e quantas multas já foram pagas.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4768/ccf25062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4768/ccf25062025_0061.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 medicamentos_x000D_
  informações_x000D_
  no_x000D_
  sobre as medidas que pretende tomar com relação a falta de pronto socorro do Hospital.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4769/ccf25062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4769/ccf25062025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, seja oficiada a Diretoria da Escola Estadual "Manuel Rodrigues_x000D_
 Ferreira", solicitando o encaminhamento a esta Casa de Leis, da relação dos demitidos da_x000D_
 APM (Associação de Pais e Mestres) da escola, bem como seja oficiado também ao_x000D_
 Senhor Prefeito Municipal para saber se pretende apresentar uma solução para esses_x000D_
 demitidos, muitos deles chefes de família e ótimos profissionais.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4771/ccf25062025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4771/ccf25062025_0063.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando o encaminhamento a esta Casa, de cópia das rescisões de contrato de trabalho_x000D_
 dos funcionários admitidos em cargos de confiança, no seu período de governo, contendo_x000D_
 todas as verbas pagas.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4772/ccf25062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4772/ccf25062025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre a possibilidade ou não da Prefeitura Municipal, estar_x000D_
 fornecendo transporte gratuito para fiéis das Igrejas de nossa cidade, bem como para os_x000D_
 assistidos em entidades beneficientes, para translados dentro do campo de atividade_x000D_
 desenvolvido por cada setor.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4774/ccf25062025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4774/ccf25062025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre a realização da poda das árvores das ruas da cidade, bem_x000D_
 como das áreas verdes e de lazer da cidade, qual o critério usado para a “poda drástica" e,_x000D_
 qual o destino da madeira.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4809/ccf26062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4809/ccf26062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja solicitado a Presidência desta Casa, para que_x000D_
 faça um convite a Diretora da Escola “Senador Vicente Prado”, bem como a quem a_x000D_
 mesma achar por bem convidar, para acompanhá-la, para virem até esta Casa de Leis,_x000D_
 com o objetivo de explicar a situação em que se encontra o sistema de ensino da escola,_x000D_
 também solicitamos que o convite seja estendido ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4810/ccf26062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4810/ccf26062025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, a Presidência desta Casa, para que faça um_x000D_
 convite ao proprietário, ou quem de direito, do loteamento que esta sendo implantado ao_x000D_
 lado do loteamento "Mar Azul”, logo acima do loteamento “Bica de Pedra", para que_x000D_
 explique a esta Casa a situação do loteamento, se pretende cumprir integralmente a Lei de_x000D_
 Uso e Parcelamento do Solo, com todas exigências legais. Solicitamos também a_x000D_
 presença neste dia do Engenheiro responsável da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4811/ccf26062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4811/ccf26062025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis, a cópia das Notas Fiscais da empresa_x000D_
 Brasix - Assessoria de Marketing, que presta serviços para a Prefeitura Municipal de_x000D_
 Itapuí, desde a sua contratação até a presente data.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4812/ccf26062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4812/ccf26062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal no_x000D_
 sentido de que encaminhe a esta Casa de Leis, cópia do processo licitatório ou do contrato_x000D_
 com a empresa Sistema Anglo de Ensino.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4715/ccf25062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4715/ccf25062025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre como esta a fiscalização realizada pela Prefeitura_x000D_
 principalmente_x000D_
 Municipal em relação aos vendedores ambulantes que freqüentam nossa cidade, nos finais de semana.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4716/ccf25062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4716/ccf25062025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao excelentíssimo senhor Dr._x000D_
 Cláudio Lembo, digníssimo Governador do Estado de São Paulo, ao Senhor Secretário de_x000D_
 Estado dos Negócios de Transportes e ao Diretor do D.E.R de Bauru, solicitando vossos_x000D_
 valiosos préstimos no que tange a viabilizar nos meios necessários a fim de recapear o_x000D_
 leito viário da via de acesso “Prefeito Alberto Massoni”, um pequeno trecho de 9 (nove)_x000D_
 quilômetros de pista única, que liga Itapuí a SP 225, rodovia João Ribeiro de Barros,_x000D_
 administrada pela CENTROVIAS.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4717/ccf25062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4717/ccf25062025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre a sua intenção de realizar limpeza nas ruas dos bairros de_x000D_
 nossa cidade, principalmente no Distrito Industrial, pois os impostos são cobrados de_x000D_
 todos e apenas o centro da cidade é beneficiado pela limpeza.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4718/ccf25062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4718/ccf25062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria da APAE Renascer de_x000D_
 Itapuí, solicitando informações sobre o porquê não quer renovar com a Prefeitura o_x000D_
 Convênio “PROGRAMA SAÚDE DA FAMÍLIA”.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4719/ccf25062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4719/ccf25062025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao excelentíssimo senhor Diretor_x000D_
 Regional da Empresa Brasileira dos Correios, na cidade de Bauru, Dr. Vitor Aparecido_x000D_
 Caivano Joppert, sita a Praça D. Pedro II, 4-55, 17015-970 - BAURU - SP., solicitando a_x000D_
 destinação de mais um Carteiro para o quadro de pessoal da equipe de Itapuí.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4732/ccf25062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4732/ccf25062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Diretoria da Risso Transportes,_x000D_
 com sede na cidade de Barra Bonita SP., solicitando as possibilidades de um estudo_x000D_
 objetivando a montagem de um ponto de estacionamento (garagem) em nosso município,_x000D_
 a Prefeitura poderia estudar a possibilidade de estar viabilizando uma área para tal fim. O_x000D_
 motivo desta solicitação prende-se ao fato de a Risso ter inúmeros clientes no município,_x000D_
 com muitos caminhões fazendo transporte e o IPVA dos mesmos são todos recolhidos_x000D_
 fora de Itapuí.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4720/ccf25062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4720/ccf25062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre o porquê da Assistência Social do município não estar_x000D_
 atendendo bem a população, encaminhando inúmeras pessoas, inocentes a procurarem a_x000D_
 Câmara de Vereadores para resolver seus problemas, como exemplo podemos citar:_x000D_
 pedido de gás, passe de ônibus, dinheiro para consultas médicas, dinheiro para exames_x000D_
 laboratoriais e até contas de luz.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4733/ccf25062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4733/ccf25062025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria da CENTROVIAS -_x000D_
 Sistemas Rodoviários S/A, rua 13 de Maio, 2.034, CEP: 13560-130, São Carlos SP.,_x000D_
 solicitando os valiosos préstimos no que tange a mandar limpar os acostamentos da via de_x000D_
 acesso "Prefeito Alberto Massoni”, um pequeno trecho de nove quilômetros que liga o_x000D_
 município de Itapuí a SP 225.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4734/ccf25062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4734/ccf25062025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando a especial fineza de mandar encaminhar a esta Casa de Leis, para análise de_x000D_
 eventual reajuste nos vencimentos e proventos dos funcionários públicos municipais, listagem onde conste a relação de empregos e salários dos mesmos e, o percentual do_x000D_
 total da folha que repercute no orçamento municipal.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4735/ccf25062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4735/ccf25062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 córrego robertão, que divisa_x000D_
  se esta em seu plano de governo a realização de limpeza no com o loteamento “Jardim Bica de Pedra".</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4736/ccf25062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4736/ccf25062025_0034.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvida a Casa seja oficiada a Diretoria da Hípica Bica de Pedra, solicitando informações sobre eventuais despesas que teve com a EXPOI, bem como se eventualmente teve lucro com o evento.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4737/ccf25062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4737/ccf25062025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis de relação onde conste o horário e_x000D_
 local de trabalho de todos os funcionários contratados para ocuparem os cargos em_x000D_
 comissão, bem como cópia do livro de ponto dos mesmos.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4738/ccf25062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4738/ccf25062025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando exatas informações sobre possíveis desvios de funções de funcionários_x000D_
 públicos municipais, ocorridos na Prefeitura, como exemplo podemos citar a título apenas_x000D_
 de exemplificação, um ajudante geral exercendo as funções de motorista. Quem será o_x000D_
 responsável, caso ocorra algum sinistro?.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4739/ccf25062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4739/ccf25062025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando cópia de toda documentação relativa ao loteamento que esta sendo implantado_x000D_
 logo acima do loteamente Jardim Bica de Pedra e as margens da Avenida do Porto, pois_x000D_
 segundo consta muitas reclamações, principalmente no que tange a escoamento das águas_x000D_
 pluviais estão ocorrendo com freqüência, prejudicando proprietários em áreas mais_x000D_
 baixas.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4740/ccf25062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4740/ccf25062025_0038.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvido o Plenário, a instauração de uma Comissão_x000D_
 Processante nesta Casa de Leis, com a finalidade de promover a cassação do mandato do_x000D_
 Senhor José Gilberto Saggioro, Prefeito Municipal de Itapuí pelo descumprimento frontal_x000D_
 do Decreto Lei nº 201, "falta de política administrativa”, por negar-se a responder os_x000D_
 requerimentos aprovados por esta Casa.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4849/ccf30062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4849/ccf30062025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 Avenida Comendador_x000D_
  sobre a previsão da administração para conclusão das obras da_x000D_
 rodoviário, José Maria de Almeida Prado, еe proximidades do terminal bem como das obras que estão sendo realizadas na rua Salma Simão Ázar, no núcleo habitacional “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4850/ccf30062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4850/ccf30062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre quando pretende iniciar as obras de recuperação do leito_x000D_
 viário da estrada vicinal “Ângelo Poli"</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4851/ccf30062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4851/ccf30062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis de cópia das CNDs do INSS e FGTS_x000D_
 da Prefeitura Municipal de Itapuí.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4852/ccf30062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4852/ccf30062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações, através da Diretoria de Saúde do Município, sobre qual é o_x000D_
 motivo do setor de saúde local possuir um aparelho de ultrassonografia e não esta sendo utilizado, os casos que requerem tal exame são encaminhados para outras comunidades.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4853/ccf30062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4853/ccf30062025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis, de um relatório seu especificado, detalhando os trabalhos realizados na sua administração neste 1/3 (um terço) de mandato, inclusive o saldo das contas mantidas pela municipalidade.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4854/ccf30062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4854/ccf30062025_0031.pdf</t>
   </si>
   <si>
     <t>solicitando o encaminhamento_x000D_
 Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, a esta Casa de Leis das Notas Fiscais com os gastos que a_x000D_
 Prefeitura Municipal teve com a rede de Televisão Record, por ocasião da divulgação dos festejos ocorridos na prainha._x000D_
 Sala das Sessões,</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4855/ccf30062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4855/ccf30062025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando as cópias dos balancetes contendo os valores das subvenções enviadas as entidades filantrópicas de Itapuí.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4856/ccf30062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4856/ccf30062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis de cópia da licitação referente a_x000D_
 reforma do prédio da E. E. “Manuel Rodrigues Ferreira”, as obras realizadas e as Notas_x000D_
 reforma._x000D_
 Fiscais distribuídas por etapas e devidamente assinada pela Comissão que acompanhou a</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4857/ccf30062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4857/ccf30062025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretora da EMEI de Itapuí,_x000D_
 de panfleto. a prestação de contas das doações voluntárias solicitadas a população, através</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4858/ccf30062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4858/ccf30062025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre a existência ou não de controle de natalidade mantido pela Diretoria Municipal de Saúde no município de Itapuí, adotando-se o sistema de planejamento familiar.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4846/ccf30062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4846/ccf30062025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida Casa, seia oficiado ao Senhor Preleito Municipal sofieitanio co_x000D_
 das prestações de contas mensais das entidades que recebem subvenção da Prefeitura._x000D_
 conforme determina a Lei Municipal nº 2.168/06. Na mesma ocasião, solicito seja oficiado_x000D_
 à Diretoria dessas entidades com o objetivo de se fazer cumprir a lei agendando uma data_x000D_
 para realizacão de uma audiência publica na Câmara Municipal. como dispõe o parágrafo_x000D_
 único do artigo 2°.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4821/ccf26062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4821/ccf26062025.pdf</t>
   </si>
   <si>
     <t>Requeiro. ouvida Casa. seia oficiado ao Senhor Prefeito Municinal solicitando copu_x000D_
 Municipal,_x000D_
  licitatório para contratacão da emoresa que realizou a reforma do Velório_x000D_
 garantia._x000D_
  bem como comprovante da empresa de regularidade junto ao INSS e fundo de</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4822/ccf26062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4822/ccf26062025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretora da E. E. "Senador_x000D_
 Vicente Prado", para que estude as possibilidades de marcar uma reunião, a qual pode ser_x000D_
 realizada na escola, ou na Câmara Municipal, com os Senhores Vereadores e o Prefeito_x000D_
 Municipal, objetivando avaliar todas as possibilidades de melhorar a qualidade do ensino,_x000D_
 melhorando a parte educacional dos alunos.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4886/ccf30062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4886/ccf30062025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Empresa de Ônibus Reunidas,_x000D_
 inclusive aos sábados e_x000D_
  sobre os horários dos ônibus que fazem a linha Itapuí Bauru, domingos, pois os usuários estão reclamando justamente por não ter havido mais ônibus nos sábados e domingos.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4887/ccf30062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4887/ccf30062025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis da listagem dos médicos aprovados no último_x000D_
 sua pretensão_x000D_
  concurso_x000D_
  em_x000D_
  público_x000D_
  contratá-los._x000D_
  reali</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4888/ccf30062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4888/ccf30062025_0032.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis, de toda documentação referente a_x000D_
 contratação da empresa OSCIPE FENIX BRASIL CNPJ 64.029.101/0001-70, com sede na Avenida São Miguel, 4.794 - Ponte Rasa, São Paulo Capital, e com escritório provisório, localizado na rua Felix Sales, 54, loteamento Balneário Mar Azul, empresa essa que foi designada para gerir o Programa Saúde da Família em Itapuí.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4889/ccf30062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4889/ccf30062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre as atitudes que pretende tomar com relação a aplicar a lei que regulamenta o tempo de permanência nas filas das agências bancárias de Itapuí.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4891/ccf30062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4891/ccf30062025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  sobre_x000D_
  ouvida_x000D_
  a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando_x000D_
 Município, objetivando_x000D_
 quais as providências pretende tomar junto ao Setor Social do_x000D_
 da população, principalmente fazê-lo funcionar de forma correta, para atender as necessidades_x000D_
 Sala das Sessões, os mais carentes, com muita educação e respeito.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4890/ccf30062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4890/ccf30062025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando o encaminhamento a esta Casa de Leis, de cópia das licitações ou contratos,_x000D_
 com a especificação de todas as despesas realizadas pelos cofres municipais, para а_x000D_
 reforma das instalações da Escola Estadual Manuel Rodrigues Ferreira e Velório Municipal.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4892/ccf30062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4892/ccf30062025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 objetivando contato com o Setor Social do Município, com a finalidade de encaminhar a_x000D_
 esta Casa de Leis, a relação dos nomes de todas as pessoas que receberam cestas básica_x000D_
 de alimentos da Prefeitura no mês de lulho/2006.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4893/ccf30062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4893/ccf30062025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quantas pessoas foram contratadas para a frente de trabalho denominada PROJETOS MÃOS DA OBRA, com vencimentos de um salário mínimo.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4894/ccf30062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4894/ccf30062025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando para que informe a esta Casa de Leis, sobre a matéria de capa publicada na_x000D_
 última edição do jornal “ENFOQUE”, no qual declara ter conseguido uma verba no valor_x000D_
 de R$ 1.000.000,00 (hum milhão de reais), gostaria muito de saber onde o dinheiro se_x000D_
 encontra, quando veio e onde o Senhor Prefeito pretende aplicá-lo, uma vez que_x000D_
 verificando os balancetes mensais enviados pelo Executivo, não vislumbrei tal valor,_x000D_
 muito pelo contrário.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4859/ccf30062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4859/ccf30062025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal no sentido de que informe a esta Casa de Leis o porquê? da rede de esgotos que serve ao_x000D_
 bairro “Balneário Mar Azul", ainda não foi ligado a rede de escoamento de dejetos da_x000D_
 cidade, bem como informe onde pretende aplicar os R$ 50.000,00 (cinqüenta mil reais) restantes da verba.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4860/ccf30062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4860/ccf30062025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o acidente ocorrido na cidade de São Paulo, envolvendo um veículo Volkswagen Gol, pertencente_x000D_
 Para maior a Prefeitura Municipal de Itapuí. clareza, enumero abaixo alguns quesitos que a população deseja saber através de seus representantes legais:_x000D_
 1- quais foram as atividades dentro da esfera administrativa, que motivou a viagem até a_x000D_
 capital paulista?_x000D_
 2- quem estava dirigindo o veículo? 3- quantas pessoas haviam no veículo e, seus nomes? 4- o veículo era assegurado?.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4922/ccf30062025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4922/ccf30062025_0067.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja ofociado ao Senhor Gerente da AES Tietê_x000D_
 S/A, localizada no km 12 da rodovia Bariri-Boracéia, СЕР 17250-000 Bariri - SP., caixa_x000D_
 postal 121, solicitando a substituição das balsas que fazem a travessia Itapuí-Boracéia, e_x000D_
 vice-versa, sobre o rio Tietê, pois a Empresa Auto Ônibus Macacari Ltda, esta_x000D_
 desativando a linha Itapuí-Boracéia e vice-versa, pois considera a travessia muito_x000D_
 perigosa devido a fragilidade das balsas.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4871/ccf30062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4871/ccf30062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Direção da Escola Estadual_x000D_
 pais, mestres_x000D_
  Vicente Prado, solicitando a retomada das reuniões que eram realizadas entre_x000D_
 qualidade do_x000D_
 _x000D_
 ensino_x000D_
 e autoridades_x000D_
 _x000D_
  constituída do município, com o objetivo de melhorar a_x000D_
 mesmos, bem como reivindicar_x000D_
 ministrado aos alunos e checar e corrigir falhas disciplinares dos necessidades da escola para o seu bom desenvolvimento. Solicitamos seja marcado um dia para o início das reuniões.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4877/ccf30062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4877/ccf30062025_0020.pdf</t>
   </si>
   <si>
     <t>Itapuí, solicitando_x000D_
 Requeiro,_x000D_
 _x000D_
  ouvida a Casa seja oficiada a Diretoria da APAE Renascer de informações sobre as razões que levaram a entidade a não querer renovar com a_x000D_
 Sala_x000D_
 Prefeitura_x000D_
  das Sessões,_x000D_
  o Convênio para gerir o Programa Saúde da Família (PSF). 07 de agosto de 2.006.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4876/ccf30062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4876/ccf30062025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Diretor do DER (Departamento_x000D_
 de Estradas de Rodagem) de Bauru, localizado na Avenida Cruzeiro do Sul, 13-15, CEP:_x000D_
 17030-280, solicitando a realização de recape no leito viário da via de acesso "Prefeito_x000D_
 Alberto Massoni", pois a mesma esta necessitando desse benefício, em razão do intenso_x000D_
 tráfego, principalmente quando serviu de rota de desvio, por ocasião das obras de reforma_x000D_
 da ponte sobre o rio Tietê, da SP 225, próxima a Pederneiras.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4875/ccf30062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4875/ccf30062025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, a abertura de uma CEI (Comissão Especial de_x000D_
 Inquérito), nos moldes do artigo 22 do Regimento Interno da Casa, para a apuração de_x000D_
 possíveis irregularidades ocorridas nas reformas do Velório Municipal e prédio da Escola_x000D_
 Estadual "Manuel Rodrigues Ferreira".</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4874/ccf30062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4874/ccf30062025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações, sobre quais as providências que estão sendo tomadas pela_x000D_
 administração para conseguir um Delegado de Polícia efetivo, com residência no_x000D_
 município de Itapuí.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4873/ccf30062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4873/ccf30062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 objetivando informações sobre quais as providências que esta tomando em relação a_x000D_
 proibição do tráfego de bicicletas nas avenidas do jardim público municipal.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4872/ccf30062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4872/ccf30062025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Superintendência Regional da Telefônica, localizada na rua Araujo Leite, 19-70 - 2º andar, CEP: 17015-341, Bauru -_x000D_
 SP, solicitando a instalação de um telefone público na Travessa 21 de Abril, altura do número 80.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4906/ccf30062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4906/ccf30062025_0050.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Prefeito Municipal,_x000D_
 informações sobre o porquê do abandono do parque infantil, onde brinquedos foram_x000D_
 arrancados e pela má conservação esta impróprio para uso das crianças.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4907/ccf30062025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4907/ccf30062025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao senhor Prefeito Municipal,_x000D_
 solicitando informações sobre o porquê das constantes falta de água que começa as 10:00_x000D_
 horas e somente volta às 23:00 ou 24:00 horas, no bairro “Balneário Mar Azul, sendo o_x000D_
 delírio dos trabalhadores que cansados ficam privados do sagrado banho. Questiona_x000D_
 também sobre a rede de esgotos, quando a mesma será ligada a rede coletora da cidade e,_x000D_
 o asfalto quando será feito?.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4908/ccf30062025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4908/ccf30062025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Prefeito Municipal,_x000D_
 solicitando informações da Diretoria Municipal de Saúde do Município, sobre o seguinte:_x000D_
 1- Quais são os médicos que estão atendendo hoje no PSF (Programa_x000D_
 Saúde da Família)?._x000D_
 2- Quantas equipes de estão atuando no programa atual?_x000D_
 3- Quanto a Prefeitura Municipal de Itapuí tem repassado mensalmente_x000D_
 para a OSCIP para realizar o Programa Saúde da Família?.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4909/ccf30062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4909/ccf30062025_0053.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Prefeito Municipal,_x000D_
 solicitando informações, no prazo legal, sob as penas da lei, com cumprimento de prazo_x000D_
 protocolar, objetivando informações exatas sobre o possível repasse de R$ 140.000,00_x000D_
 (cento e quarenta mil reais), feito pela Nossa Caixa Nosso Banco, agência de Itapuí a_x000D_
 Prefeitura para transferência da folha de pagamentos dos funcionários municipais do_x000D_
 Santader?Banespa para a Nossa Caixa Nosso Banco. Precisamos saber se houve processo_x000D_
 licitatório?. Quais foram as empresas ou agência de crédito participantes?. Se a Prefeitura_x000D_
 já recebeu os R$ 140.000,00 e qual o destino do dinheiro?.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4914/ccf30062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4914/ccf30062025_0058.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiada a Diretora de Saúde do Município_x000D_
 de Itapuí, senhora Deise Maria Raduan Simão, solicitando as devidas providências no que_x000D_
 tange a organizar o sistema de agendamento de procedimentos médicos e hospitalares_x000D_
 para pacientes de nossa comunidade, fora do município.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4915/ccf30062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4915/ccf30062025_0059.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria da Casa da Criança São José de Itapuí, solicitando informações sobre os repasses mensais que a Prefeitura Municipal_x000D_
 mês a mês._x000D_
  de Itapuí tem efetuado a entidade desde janeiro de 2.005 até a presente data,</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4916/ccf30062025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4916/ccf30062025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria da Sociedade São_x000D_
 Vicente de Paulo de Itapuí, solicitando informações sobre os repasses mensais que a_x000D_
 Prefeitura Municipal de Itapuí tem efetuado a entidade desde janeiro de 2.005 até a_x000D_
 presente data, mês a mês.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4917/ccf30062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4917/ccf30062025_0061.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria do Hospital e_x000D_
 Maternidade São José de Itapuí, solicitando informações sobre os repasses mensais que a_x000D_
 Prefeitura Municipal de Itapuí tem efetuado a entidade desde janeiro de 2.005 até a_x000D_
 presente data, mês a mês.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4918/ccf30062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4918/ccf30062025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria do Projeto Pró-Paz,_x000D_
 recuperando jovens de Itapuí, solicitando informações sobre os repasses mensais que a_x000D_
 Prefeitura Municipal de Itapuí tem efetuado a entidade desde janeiro de 2.005 até a_x000D_
 presente data, mês a mês.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4920/ccf30062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4920/ccf30062025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria da Corporação Musical Santa Cecília de Itapuí, solicitando informações sobre os repasses mensais que a_x000D_
 Prefeitura Municipal de Itapuí tem efetuado a entidade desde janeiro de 2.005 até a_x000D_
 presente data, mês a mês.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4919/ccf30062025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4919/ccf30062025_0063.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida Casa, seja oficiado ao Senhor Prefeito Municipal solicitando_x000D_
 informações objetivas sobre em que condições se encontra o desenvolvimento do projeto de_x000D_
 implantação da rede coletora e de tratamento de esgoto de nossa cidade.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4921/ccf30062025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4921/ccf30062025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, a Mesa Diretora da Câmara, a elaboração de um_x000D_
 Projeto de Decreto Legislativo, outorgando o título de cidadão itapuiense ao Tenente_x000D_
 Clodoaldo Munhóz Ribas, que durante muitos anos foi Comandante do Destacamento de_x000D_
 Polícia Militar de nosso município e coordenador da Polícia Mirim local.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4930/ccf01072025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4930/ccf01072025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Prefeito, solicitando_x000D_
 informações sobre o contrato que possui com a Empresa Auto ônibus Macacari Ltda.,_x000D_
 para o transporte de alunos até a cidade de Bauru, com valores e demais procedimentos_x000D_
 normativos.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4931/ccf01072025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4931/ccf01072025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao excelentíssimo Federal, Dr. Paulo Lima,_x000D_
  senhor Deputado solicitando a viabilização dos meios necessários junto ao Governo Federal, objetivando a liberação de recursos financeiros para a instalação de rede de esgotos e pavimentação asfaltica das ruas do loteamento “Balneário Mar Azul", pois trata-se de_x000D_
 Sala_x000D_
  um bairro bastante populoso e a mais de 20 anos espera pelos beneficios.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4932/ccf01072025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4932/ccf01072025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Diretor Presidente da Companhia_x000D_
 Paulista de Força e Luz (CPFL), bloco II, 3º andar, Rodovia Campinas Mogi Mirim, km_x000D_
 2,5, 13088-900 - Campinas - SP., solicitando informações sobre a situação em que se_x000D_
 encontra a Prefeitura Municipal de Itapuí em relação a CPFL, se esta em dia com os_x000D_
 pagamentos ou não.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4679/ccf24062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4679/ccf24062025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao senhor Prefeito Municipal,_x000D_
 solicitando enformações sobre o valor exato em que cada prédio público com ligação de_x000D_
 energia elétrica gasta mensalmente, sua localização e destinação.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4681/ccf24062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4681/ccf24062025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Prefeito Municipal._x000D_
 Solicitando informações sobre o “quantum” repassou mês a mês, nos anos de 2005 е_x000D_
 2006, para as entidades seguintes: Sociedade São Vicente de Paulo de Itapuí, Projeto Pró_x000D_
 Paz Recuperando Jovens, Corporação Musical Santa Cecília, APAE Renascer e Casa da_x000D_
 Criança São José de Itapuí.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4682/ccf24062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4682/ccf24062025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Prefeito Municipal,_x000D_
 solicitando informações sobre o motivo pelo qual o município de Itapuí não foi_x000D_
 beneficiado pelo programa governamental ÁGUA LIMPA, pois tinha tudo para dar certo,_x000D_
 sem onerar os cofres públicos, esperamos empenho para tentar recuperar o programa do_x000D_
 governo e,jamais contratar empresas de alto custo para fazer o serviço.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4683/ccf24062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4683/ccf24062025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor Prefeito Municipal, para_x000D_
 que envie a esta Casa de Leis, no prazo estipulado na Lei Orgânica Municipal, a relação_x000D_
 de empenhos a pagar, por fornecedor, atualizado.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4684/ccf24062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4684/ccf24062025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis, no prazo estipulado pela Lei Orgânica_x000D_
 do Município, a relação de todos os prestadores de serviços que recebem dos cofres_x000D_
 públicos municipais através do RPA (Recibo de Pagamento Autônomo), com a indicação_x000D_
 dos respectivos valores.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4680/ccf24062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4680/ccf24062025_0019.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvido o Douto Plenário:_x000D_
 Considerando a insignificante previsão de recursos orçamentários na proposta de_x000D_
 orçamento(Projeto de Lei nº 028/2006), destinados a investimentos na área de infraestrutura urbana, assim entendidos: obras de pavimentação, calçamento, recapeamento_x000D_
 asfaltico, reforma, ampliação e construção de prédios escolares e na área de educação, bem_x000D_
 como no setor turístico._x000D_
 REQUERE, ouvido douto plenário, que o Poder Executivo encaminhe substitutivo à_x000D_
 proposta orçamentária enviada, melhorando as previsões orçamentárias com investimentos,_x000D_
 de maneira a proporcionar melhor atendimento aos munícipes, ansiosos por melhorias nas_x000D_
 áreas consignadas no preâmbulo.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4688/ccf24062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4688/ccf24062025_0028.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem,威風_x000D_
  ouvido o Douto Plenário:_x000D_
 Considerando ser de autoria desse Poder Executivo projeto de lei_x000D_
 solicitando autorização para parcelamento do FGTS dos servidores municipais;_x000D_
 Considerando a gravidade do fato que macula direitos de natureza_x000D_
 trabalhista dos ordeiros servidores da Prefeitura;_x000D_
 atrasos:_x000D_
 Considerando que cabe a esta Casa de Leis conhecer os causadores dos_x000D_
 REQUE R relação dos meses/ano em que o Poder Executivo deixou de_x000D_
 recolher as importâncias do FGTS.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4695/ccf24062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4695/ccf24062025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao INSS (Instituto Nacional de_x000D_
 Seguridade Social), solicitando informações sobre a divida que a Prefeitura Municipal de_x000D_
 Itapuí tem junto àquele órgão, com a descrição do período (ano e mês)._x000D_
 Sala das Sessões, 20 de novembro de 2.006.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4696/ccf24062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4696/ccf24062025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida Casa, e dispensadas as formalidades regimentais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações se vai se retomada as obras_x000D_
 do Velório Municipal, visto que constamos falta de lâmpadas; a instalação de ventiladores_x000D_
 em todas as salas; instalação de fechaduras nas portas; troca dos lavatórios dos banheiros;_x000D_
 troca dos interruptores; conserto do bebedouro de água; e limpeza adequada do local_x000D_
 retirando inclusive as fitas utilizadas para pintura das portas e vitros.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4704/ccf24062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4704/ccf24062025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Mauro Forgerini,_x000D_
 digníssimo Gerente de Distribuição da Companhia Paulista de Força e Luz (CPFL), sito a_x000D_
 rua Raimundo Corrêa, 1.747, Jardim São Carlos, CEР 17560-2000 - São Carlos-SP,_x000D_
 solicitando vossos valiosos préstimos no que tange a regulamentar o sistema de leitura_x000D_
 dos medidores de gasto de energia elétrica em nossa cidade, fixando o prazo entre uma_x000D_
 visita e outra em 30 (trinta) dias, pois existem casos em Itapuí que as leituras são tiradas_x000D_
 com até 40 dias uma da outra, dando sensível diferença nos valores, pois a partir de um_x000D_
 determinado número de kilowatts gasto, o valor passa a ser maior, não sendo justo.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4613/ccf23062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4613/ccf23062025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja consignado em Ata votos de congratulações e agradecimentos para com_x000D_
 a Senhora Neusa Fachim Prado pela prontidão em atender nosso pedido e ter doado para_x000D_
 Festa de Confraternização da Terceira Idade Viva Vida de Itapuí, aproximadamente 50_x000D_
 quilos de coxa e sobre- coxa de frango.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4614/ccf23062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4614/ccf23062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata, votos de congratulações e agradecimentos para com a Diretoria da_x000D_
 Cultura e o Senhor Prefeito Municipal de Itapuí, pela realização dos eventos festivos nas_x000D_
 margens do rio Tietê, os quais estão tendo enorme sucesso, sendo denominado e_x000D_
 veiculado pela mídia como: “ITAPUÍ VERÃO TOTAL”, trazendo lazer e_x000D_
 entretenimento a população, além de atrair visitantes de várias localidades, demonstrando_x000D_
 o potencial turístico do município.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4590/ccf23062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4590/ccf23062025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com os organizadores_x000D_
 do carnaval 2006 de Itapuí, bem como um agradecimento especial as escolas Unidos de_x000D_
 Bica de Pedra e Ponte Preta que completou 20 anos de existência.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4658/ccf23062025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4658/ccf23062025_0068.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja Diretores_x000D_
 consignado_x000D_
 _x000D_
  em ata votos de congratulações e agradecimentos para com os Senhores_x000D_
 população,_x000D_
 da_x000D_
 formulados_x000D_
  Empresa Auto Ônibus Macacari, pelo atendimento dos anseios da_x000D_
 empresa pelas ruas_x000D_
  por esta Casa de Leis, solicitando a circulação dos coletivos da_x000D_
 minimizar o sofrimento_x000D_
 da cidade, parando em determinados pontos demarcados, para pesada, residindo na periferia,_x000D_
  de inúmeros cidadãos, os quais com bagagem, muitas vezes não precisam percorrer distâncias prolongadas, pois não só o terminal rodoviário é agora local de parada dos ônibus.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4803/ccf26062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4803/ccf26062025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com o Senhor Airton_x000D_
 Aparecido Grimaldi, Chefe de Setor da Prefeitura Municipal de Itapuí, pois em apenas 15_x000D_
 dias esta revolucionando os trabalhos públicos realizados no município, sendo elogiado_x000D_
 por todos como um homem capaz e dinâmico, que se esforça para resolver os problemas_x000D_
 que aparecem, sempre com atenção e boa vontade. Parabéns ao Sr. Airton e ao Sr._x000D_
 Prefeito que teve a visão de contratá-lo.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4804/ccf26062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4804/ccf26062025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e louvor para com os Senhores Diretores da_x000D_
 empresa REVAL Atacado em Papelaria, pela conquista do 1º lugar em vendas no Brasil,_x000D_
 em seu ramo atividade._x000D_
 A REVAL Atacado em Papelaria é uma empresa genuinamente itapuiense,_x000D_
 aqui nasceu e cresceu. Evoluiu, agigantou-se, levando o nome de nossa querida cidade a_x000D_
 todo território nacional, além de trazer importantes divisas, também emprega inúmeras_x000D_
 pessoas, ajudando a transformar Itapuí em um modelo econômico extraordinário, sem_x000D_
 desemprego e com qualidade de vida.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4805/ccf26062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4805/ccf26062025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata, votos de congratulações e louvor, para com os Senhores Diretores da_x000D_
 Empresa MÓVEIS LINDOLAR, pela forma singular e perfeita com que esta levando e_x000D_
 elevando o nome de nossa querida cidade no cenário nacional. Nos dias 11 e 12 de abril,_x000D_
 realizaram na capital paulista, um show room onde foram apresentados os móveis_x000D_
 fabricados pela Lindolar e os estofatos Voltolini, empresa a ela associada. O evento_x000D_
 coroado de grande sucesso teve lugar no hotel Íbis, sito a rua Eduardo Viana, 163, Barra_x000D_
 Funda - São Paulo. A exposição coroada de sucesso absoluto será a alavanca para ampliar_x000D_
 as divisas, o emprego e a qualidade de vida dos funcionários.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4806/ccf26062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4806/ccf26062025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com o Deputado_x000D_
 Estadual Pedro Tobias, pela viabilização dos meios necessários junto ao Governo do_x000D_
 Estado, através da Secretaria da Educação, provendo a escola “Senador Vicente Prado" de_x000D_
 instrumentos musicais para formação de sua fanfarra.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4807/ccf26062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4807/ccf26062025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado am Ata votos de congratulações_x000D_
 com os Diretores e funcionários da Casa da Criança São José de Itapuí, pela inauguração_x000D_
 do berçário da Casa da Criança São José de Itapuí.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4808/ccf26062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4808/ccf26062025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com todos os_x000D_
 empresários itapuienses que ajudaram na reforma do berçário da Casa da Criança São_x000D_
 José de Itapuí, bem como com os Deputados que viabilizaram verbas para tornar possível_x000D_
 uma realidade que proporcionará uma melhor qualidade de vida para as crianças_x000D_
 assistidas pela entidade.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4711/ccf25062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4711/ccf25062025_0006.pdf</t>
   </si>
   <si>
     <t>consignado em_x000D_
 Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja Ata votos de congratulações e agradecimentos para com o Médico Dr._x000D_
 realizado Gilberto_x000D_
 _x000D_
 Luiz_x000D_
 em nossa_x000D_
  Manete,_x000D_
  cidade. votos de congratulações e agradecimentos pelo excelente trabalho_x000D_
 Sala das Sessões, 08 de maio de 2.006.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4712/ccf25062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4712/ccf25062025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com os organizadores_x000D_
 do leilão de gado beneficente, em prol das entidades assistenciais de Itapuí.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4713/ccf25062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4713/ccf25062025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 Municipal_x000D_
  Ata votos de congratulações e agradecimentos para com a Comissão_x000D_
 de Lazer do_x000D_
 de_x000D_
 _x000D_
 Esportes de Itapuí, pelo maravilhoso evento esportivo realizado no Centro_x000D_
 comemoração do_x000D_
 Trabalhador_x000D_
  dia do trabalho._x000D_
  “Cyro Maciel Portieri", no último dia 1° de maio, em</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4714/ccf25062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4714/ccf25062025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações, louvor e agradecimentos para com os_x000D_
 Diretores da Reval Atacado em Papelaria, pela feliz iniciativa de premiar os alunos da_x000D_
 APAE que prestam serviços àquela conceituada empresa, com uma bicicleta nas_x000D_
 festividades do Dia do Trabalho, como forma de incentivo aos especiais da entidade.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4694/ccf24062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4694/ccf24062025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de profundo pesar pelo falecimento do Dr. Geraldo Paulin,_x000D_
 Médico e cidadão influente de nossa comunidade, aqui trabalhou incansavelmente em_x000D_
 prol da saúde, principalmente dos menos favorecidos, constituiu família, tendo sido um_x000D_
 marido exemplar e um pai amoroso, deixando para todos um exemplo de trabalho e de_x000D_
 uma existência altamente dignificante.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4730/ccf25062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4730/ccf25062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata, votos de congratulações e agradecimentos para com os Cirurgiões_x000D_
 Dentistas que prestam serviços no setor de saúde da Prefeitura, Dr. Roger Simões de_x000D_
 Castro, Dr. Hélio Geraldo Tessaroli, Dra. Dulce Maria Furlanetto Forcin, Dra. Ana Laura_x000D_
 Franceschi, Dra. Angel Simão, Dr. Antônio de Pádua Foloni, Dr. Denis Fiorelli_x000D_
 Camparatti, pelo excelente trabalho que desenvolvem em prol da saúde bucal dos nossos_x000D_
 munícipes.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4731/ccf25062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4731/ccf25062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de profundo pesar pelo falecimento da Professora Vânia Simão_x000D_
 Prado, ocorrido no último dia 20._x000D_
 Excelente filha, esposa amorosa e mãe dedicada, era estimada por todos_x000D_
 aqueles que com ela conviviam, professora exemplar, ministrava suas aulas com_x000D_
 competência e talento, fazendo de cada um de seus alunos, amigos eternos._x000D_
 Vânia Simão Prado deixou um legado de uma existência altamente_x000D_
 dignificante, saiu cedo desta vida para a eternidade, deixa saudades e um exemplo digno_x000D_
 de ser seguido.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4833/ccf30062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4833/ccf30062025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Airton_x000D_
 Aparecido Grimaldi, pelo excelente trabalho que vem desenvolvendo como Chefe de_x000D_
 Setor externo na Prefeitura Municipal de Itapuí.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4834/ccf30062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4834/ccf30062025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
 Ata votos_x000D_
  ouvida a Casa e dispensadas as formalidades regimentais, seja de congratulações e agradecimentos, Senhor Prefeito Municipal pela cheio de júbilo para com o_x000D_
 "Jardim Maria Rosária”, instalação de iluminação pública nas ruas do residencial e núcleo habitacional“Cônego principalmente no final Arlindo José Zanotto", da rua José antônio</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4835/ccf30062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4835/ccf30062025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais seja_x000D_
 consignado em Ata votos de congratulações, agradecimentos e júbilo para com a nobre_x000D_
 Presidente da Câmara Municipal Senhora Rita de Cássia Sotto de Oliveira Silva Xavier,_x000D_
 pela reforma da parte externa do prédio que abriga a Câmara Municipal, sito a Praça da_x000D_
 Matriz, nº 42, demonstrando assim muito dinamismo e espírito empreendedor.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4836/ccf30062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4836/ccf30062025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata votos de congratulações e agradecimentos para com todos aqueles que participaram da organização da cerimônia de outorga do “titulo de cidadão itapuiense" ao Doutor Pedro Tobias, digníssimo Deputado à Assembléia Legislativa do Estado de São Paulo. Ocorrido no último dia 27 de maio.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4847/ccf30062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4847/ccf30062025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado emm Ata, votos de congratulações e agradecimentos para com o Deputado Lobbe Neto, pelo empenho demonstrado e concluído, resultando no depósito de R$ 48.000,00, (quarenta e oito mil reais), na conta da APAE de Itapuí, para a construção de_x000D_
 uma piscina aquecida para a prática da hidroterapia aos mais de 120 assistidos pela_x000D_
 entidade.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4848/ccf30062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4848/ccf30062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja em Ata votos de congratulações e agradecimentos para com o funcionário que_x000D_
 excelente_x000D_
 atende no_x000D_
 _x000D_
  setor de saúde do município de Itapuí, Senhor Adelson Dugolim, pelo_x000D_
 o melhor para_x000D_
 trabalho_x000D_
  bem_x000D_
  apresentado, atendendo a todos com educação e eficiência, dando de si assistir os munícipes itapuienses.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4837/ccf30062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4837/ccf30062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de congratulações e agradecimentos para com o Senhor Clóvis_x000D_
 Thomazella, pela sua grande militância política, tendo sido vereador por várias_x000D_
 legislaturas e ocupado com méritos e competência o cargo de Presidente da Câmara, vicePrefeito por diversas vezes, representa nos dias de hoje um exemplo altamente_x000D_
 dignificante, um verdadeiro marco na história de Itapuí.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4884/ccf30062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4884/ccf30062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com a Irmã Marta_x000D_
 Aparecida Ferreira, pertencente a ordem das Irmãs Iscalabrianas, pelo excelente trabalho_x000D_
 que desempenhou na direção e gerenciamento do Hospital e Maternidade São José de_x000D_
 Itapuí, sua ida a Jundiai, onde esta no Colégio São Carlos, localizado na Praça José_x000D_
 Orlande, bairro da Glória, esta nos fazendo muita falta.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>Gilson Sebastião, José Antonio Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4883/ccf30062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4883/ccf30062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata votos de profundo pesar pelo falecimento da Senhora Iolanda Alves_x000D_
 Belchior.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4885/ccf30062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4885/ccf30062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja em Ata votos de congratulações e agradecimentos para com o Senhor Prefeito Municipal, José Gilberto Saggioro, pela apresentação que fez no salão nobre da Câmara Municipal, apresentando a público as realizações nos seus 18 meses de mandato. Sala das Sessões, 07 de agosto de 2.006.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4868/ccf30062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4868/ccf30062025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata votos de congratulações e agradecimentos para com o jovem Roberto de Freitas, pelo excelente trabalho social que desenvolve em suas horas de lazer, com crianças e adolescentes de nossa cidade, ministrando aulas de futebol, retirando esses jovens das ruas e mantendo-os ocupados com a prática esportiva. No último campeonato de fut-sal realizado na cidade de Jaú a sua equipe_x000D_
 lugar._x000D_
 esportiva na categoria sub 16, sagrou-se campeão. Em idade superior, ficou em quarto_x000D_
 A aproximadamente 15 anos o jovem Roberto realiza esse maravilhoso e_x000D_
 dignificante trabalho, conta hoje com aproximadamente 80 alunos, que ensina com amor e alegria, pois após sua jornada de trabalho na Trident S/A, no período noturno, concentra esses jovens e começa seu elogiável trabalho._x000D_
 Casado e bom pai, divide o seu tempo com todos, sempre disposto a ajudar_x000D_
 externamos_x000D_
 e a fazer o que for preciso para cumprir a sua elogiável missão, tra</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4867/ccf30062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4867/ccf30062025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimenbtais, seja consignado em Ata votos de congratulações e agradecimentos para com a Diretoria de Esporte e Lazer da Prefeitura, sobre a maravilhosa abertura da 6ª Olimpiada do Trabalhador, ocasião onde receberam as homenagens póstumas o Senhor José Antônio Lanza e a Senhora Andreza Rizzo Vincenzi, parabenizando também o transcorrer do evento com a participação de 16 empresas.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4901/ccf30062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4901/ccf30062025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata, votos de congratulações a agradecimentos para com o excelentíssimo_x000D_
 senhor José Gilberto Saggioro, digníssimo Prefeito Municipal de Itapuí pela realização_x000D_
 das obras de escoamento das águas pluviais e servidas no núcleo habitacional "Waldomiro Guarinon”.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4902/ccf30062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4902/ccf30062025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja consignado em ata, votos de congratulações e agradecimentos para com a senhora Deise Maria Raduan Simão, digníssima Diretora de Saúde do Município, pela reforma do prédio pertencente a área da Saúde do município, onde hoje abriga com conforto e funcionalidade o Centro de Especialidades Médicas da cidade.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4903/ccf30062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4903/ccf30062025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata, votos de congratulações e agradecimentos para com a senhora Delza_x000D_
 Zenatti Morosini, pelo excelente trabalho que vem realizando em nosso município na_x000D_
 campanha de combate ao câncer, em seu nome agradecemos a todos os voluntários os_x000D_
 quais não tem medido esforços para arrecadarem fundos para ajudarem as vítimas dessa_x000D_
 famigerada doença, amenizando o sofrimento de dezenas de cidadãos afetados.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4904/ccf30062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4904/ccf30062025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  ata_x000D_
  ouvida a Casa e dispensadas as formalidades regimentais, seja votos de congratulações e agradecimentos para com o Diretor da Escola Estadual "Senador Vicente Prado", pelo excelente trabalho desenvolvido.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4905/ccf30062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4905/ccf30062025_0049.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o senhor Prefeito Municipal pela reforma da ponte da rua Elizio Valentin, localizada na vila São Sebastião, evitando os perigos que a mesma apresentava.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4928/ccf30062025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4928/ccf30062025_0074.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações para com o Deputado Federal Arnaldo_x000D_
 Jardim, pela excelente votação obtida, principalmente em nossa cidade, garantindo-lhe_x000D_
 um pleito na Câmara dos Deputados, para representar nossa comunidade.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4929/ccf30062025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4929/ccf30062025_0075.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 consignado em ata votos de congratulações para com o senhor Prefeito Municipal ea_x000D_
 Diretoria de Cultura do Município, pelo sensacional desfile cívico de 11 de setembro,_x000D_
 bem como as demais festividades em comemoração ao aniversário de nosso município.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4676/ccf24062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4676/ccf24062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com os Diretores do_x000D_
 Supermercado do Nena, pela excelente ação social, ajudando inúmeras pessoas carentes_x000D_
 de nosso município com a doação de cestas básicas de alimentos.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4677/ccf24062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4677/ccf24062025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com os organizadores_x000D_
 do 1º Festival Moda de Caboclo de Música Raiz de Itapuí - 2006, com a participação_x000D_
 especial de Fernando Cebola e Marcelo Furlen, realizado no último dia 15, nas_x000D_
 dependência do Clube da 3ª Idade de Itapuí, um evento revestido de enorme sucesso, com_x000D_
 apôio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4678/ccf24062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4678/ccf24062025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o senhor Prefeito Municipal e Diretoria e funcionários do Esporte, pela realização da brilhante 6a Olimpiadas dos trabalhadores de Itapuí.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4703/ccf24062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4703/ccf24062025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja consignado em Ata, votos de congratulações_x000D_
 e agradecimentos para com o Dr. Cláudio Carvalho, Ouvidor da CENTROVIAS, pela_x000D_
 atenção e simpatia com que nos recebeu no último dia 04, na cidade de São Carlos,_x000D_
 quando lhe encaminhamos em mãos o pedido de empenho objetivando a realização de_x000D_
 recape no leito viário da via de acesso "Prefeito Alberto Massoni", que liga Itapuí a_x000D_
 SP'225, num trecho de 9 quilômetros.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4668/ccf24062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4668/ccf24062025_0007.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE FILHO BENEMÉRITO_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4669/ccf24062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4669/ccf24062025_0008.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO ITAPUIENSE_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, Sebastião da Silva Fonseca Junior, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4721/ccf25062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4721/ccf25062025_0016.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO_x000D_
 TRIBUNAL DE CONTAS DO ESTADO_x000D_
 DE SÃO PAULO, SOBRE AS CONTAS DA_x000D_
 PREFEITURA MUNICIPAL, RELATIVAS AO_x000D_
 EXERCÍCIO DE 2.003.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4747/ccf25062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4747/ccf25062025_0040.pdf</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4748/ccf25062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4748/ccf25062025_0041.pdf</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4749/ccf25062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4749/ccf25062025_0042.pdf</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4691/ccf24062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4691/ccf24062025_0031.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO_x000D_
 ITAPUIENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4916,67 +4916,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4936/ccf01072025_0008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4787/ccf26062025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4753/ccf25062025_0046.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4754/ccf25062025_0047.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4667/ccf24062025_0006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4601/ccf23062025_0011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4937/ccf01072025_0009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4666/ccf24062025_0005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4823/ccf26062025_0003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4824/ccf26062025_0002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4624/ccf23062025_0034.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4642/ccf23062025_0052.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4597/ccf23062025_0008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4662/ccf24062025_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4599/ccf23062025_0009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4663/ccf24062025_0002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4664/ccf24062025_0003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4600/ccf23062025_0010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4665/ccf24062025_0004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4786/ccf26062025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4825/ccf30062025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4722/ccf25062025_0017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4723/ccf25062025_0018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4724/ccf25062025_0019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4816/ccf26062025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4746/ccf25062025_0039.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4750/ccf25062025_0043.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4751/ccf25062025_0044.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4752/ccf25062025_0045.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4826/ccf30062025_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4841/ccf30062025_0017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4842/ccf30062025_0018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4843/ccf30062025_0019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4844/ccf30062025_0020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4845/ccf30062025_0021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4935/ccf01072025_0007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4933/ccf01072025_0005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4934/ccf01072025_0006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4689/ccf24062025_0029.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4690/ccf24062025_0030.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4945/ccf01072025_0017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4946/ccf01072025_0019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4944/ccf01072025_0016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4943/ccf01072025_0015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4942/ccf01072025_0014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4941/ccf01072025_0013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4940/ccf01072025_0012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4939/ccf01072025_0011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4938/ccf01072025_0010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4602/ccf23062025_0012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4603/ccf23062025_0013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4604/ccf23062025_0014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4605/ccf23062025_0015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4606/ccf23062025_0016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4607/ccf23062025_0017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4608/ccf23062025_0018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4609/ccf23062025_0019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4610/ccf23062025_0020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4611/ccf23062025_0021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4612/ccf23062025_0022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4625/ccf23062025_0035.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4626/ccf23062025_0036.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4627/ccf23062025_0037.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4628/ccf23062025_0038.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4629/ccf23062025_0039.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4630/ccf23062025_0040.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4631/ccf23062025_0041.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4643/ccf23062025_0053.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4644/ccf23062025_0054.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4645/ccf23062025_0055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4646/ccf23062025_0056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4647/ccf23062025_0057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4648/ccf23062025_0058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4649/ccf23062025_0059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4653/ccf23062025_0063.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4592/ccf23062025_0002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4654/ccf23062025_0064.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4593/ccf23062025_0003.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4594/ccf23062025_0004.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4655/ccf23062025_0065.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4595/ccf23062025_0005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4656/ccf23062025_0066.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4657/ccf23062025_0067.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4596/ccf23062025_0006.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4755/ccf25062025_0048.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4756/ccf25062025_0049.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4757/ccf25062025_0050.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4758/ccf25062025_0051.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4759/ccf25062025_0052.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4760/ccf25062025_0053.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4761/ccf25062025_0054.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4762/ccf25062025_0055.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4763/ccf25062025_0056.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4764/ccf25062025_0057.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4788/ccf26062025_0003.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4789/ccf26062025_0004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4790/ccf26062025_0005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4791/ccf26062025_0006.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4792/ccf26062025_0007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4793/ccf26062025_0008.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4794/ccf26062025_0009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4795/ccf26062025_0010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4796/ccf26062025_0011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4797/ccf26062025_0012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4798/ccf26062025_0013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4799/ccf26062025_0014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4800/ccf26062025_0015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4801/ccf26062025_0016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4802/ccf26062025_0017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4705/ccf25062025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4706/ccf25062025_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4707/ccf25062025_0002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4708/ccf25062025_0003.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4709/ccf25062025_0004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4710/ccf25062025_0005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4725/ccf25062025_0021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4726/ccf25062025_0022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4728/ccf25062025_0024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4727/ccf25062025_0023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4729/ccf25062025_0025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4829/ccf30062025_0004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4830/ccf30062025_0005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4831/ccf30062025_0006.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4832/ccf30062025_0007.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4827/ccf30062025_0002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4828/ccf30062025_0003.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4838/ccf30062025_0012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4839/ccf30062025_0013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4840/ccf30062025_0014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4878/ccf30062025_0023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4879/ccf30062025_0023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4880/ccf30062025_0024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4881/ccf30062025_0025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4882/ccf30062025_0026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4862/ccf30062025_0004.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4861/ccf30062025_0003.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4863/ccf30062025_0005.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4866/ccf30062025_0008.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4865/ccf30062025_0007.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4864/ccf30062025_0006.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4870/ccf30062025_0012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4869/ccf30062025_0011.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4895/ccf30062025_0039.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4896/ccf30062025_0040.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4897/ccf30062025_0041.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4898/ccf30062025_0042.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4899/ccf30062025_0043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4900/ccf30062025_0044.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4910/ccf30062025_0054.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4911/ccf30062025_0055.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4912/ccf30062025_0056.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4913/ccf30062025_0057.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4924/ccf30062025_0069.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4923/ccf30062025_0068.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4925/ccf30062025_0070.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4926/ccf30062025_0071.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4927/ccf30062025_0072.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4670/ccf24062025_0009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4671/ccf24062025_0010.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4672/ccf24062025_0011.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4673/ccf24062025_0012.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4674/ccf24062025_0013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4675/ccf24062025_0014.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4685/ccf24062025_0024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4686/ccf24062025_0025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4687/ccf24062025_0026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4692/ccf24062025_0033.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4693/ccf24062025_0034.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4697/ccf24062025_0038.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4698/ccf24062025_0039.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4699/ccf24062025_0040.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4700/ccf24062025_0041.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4701/ccf24062025_0042.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4702/ccf24062025_0043.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4615/ccf23062025_0025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4616/ccf23062025_0026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4617/ccf23062025_0027.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4618/ccf23062025_0028.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4619/ccf23062025_0029.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4620/ccf23062025_0030.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4621/ccf23062025_0031.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4622/ccf23062025_0032.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4623/ccf23062025_0033.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4632/ccf23062025_0042.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4633/ccf23062025_0043.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4634/ccf23062025_0044.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4635/ccf23062025_0045.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4636/ccf23062025_0046.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4637/ccf23062025_0047.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4638/ccf23062025_0048.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4639/ccf23062025_0049.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4640/ccf23062025_0050.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4641/ccf23062025_0051.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4650/ccf23062025_0060.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4651/ccf23062025_0061.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4652/ccf23062025_0062.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4591/ccf23062025_0001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4659/ccf24062025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4598/ccf23062025_0007.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4660/ccf24062025_0001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4661/ccf24062025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4765/ccf25062025_0058.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4766/ccf25062025_0059.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4767/ccf25062025_0060.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4768/ccf25062025_0061.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4769/ccf25062025_0062.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4771/ccf25062025_0063.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4772/ccf25062025_0064.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4774/ccf25062025_0065.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4809/ccf26062025_0024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4810/ccf26062025_0025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4811/ccf26062025_0026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4812/ccf26062025_0027.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4715/ccf25062025_0010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4716/ccf25062025_0011.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4717/ccf25062025_0012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4718/ccf25062025_0013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4719/ccf25062025_0014.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4732/ccf25062025_0029.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4720/ccf25062025_0015.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4733/ccf25062025_0031.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4734/ccf25062025_0032.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4735/ccf25062025_0033.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4736/ccf25062025_0034.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4737/ccf25062025_0035.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4738/ccf25062025_0036.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4739/ccf25062025_0037.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4740/ccf25062025_0038.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4849/ccf30062025_0026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4850/ccf30062025_0027.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4851/ccf30062025_0028.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4852/ccf30062025_0029.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4853/ccf30062025_0030.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4854/ccf30062025_0031.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4855/ccf30062025_0032.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4856/ccf30062025_0033.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4857/ccf30062025_0034.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4858/ccf30062025_0035.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4846/ccf30062025_0022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4821/ccf26062025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4822/ccf26062025_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4886/ccf30062025_0030.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4887/ccf30062025_0031.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4888/ccf30062025_0032.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4889/ccf30062025_0033.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4891/ccf30062025_0035.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4890/ccf30062025_0034.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4892/ccf30062025_0036.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4893/ccf30062025_0037.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4894/ccf30062025_0038.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4859/ccf30062025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4860/ccf30062025_0001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4922/ccf30062025_0067.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4871/ccf30062025_0013.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4877/ccf30062025_0020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4876/ccf30062025_0019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4875/ccf30062025_0017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4874/ccf30062025_0016.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4873/ccf30062025_0015.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4872/ccf30062025_0014.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4906/ccf30062025_0050.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4907/ccf30062025_0051.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4908/ccf30062025_0052.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4909/ccf30062025_0053.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4914/ccf30062025_0058.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4915/ccf30062025_0059.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4916/ccf30062025_0060.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4917/ccf30062025_0061.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4918/ccf30062025_0062.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4920/ccf30062025_0064.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4919/ccf30062025_0063.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4921/ccf30062025_0065.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4930/ccf01072025_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4931/ccf01072025_0003.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4932/ccf01072025_0004.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4679/ccf24062025_0018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4681/ccf24062025_0020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4682/ccf24062025_0021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4683/ccf24062025_0022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4684/ccf24062025_0023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4680/ccf24062025_0019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4688/ccf24062025_0028.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4695/ccf24062025_0036.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4696/ccf24062025_0037.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4704/ccf24062025_0047.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4613/ccf23062025_0023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4614/ccf23062025_0024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4590/ccf23062025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4658/ccf23062025_0068.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4803/ccf26062025_0018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4804/ccf26062025_0019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4805/ccf26062025_0020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4806/ccf26062025_0021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4807/ccf26062025_0022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4808/ccf26062025_0023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4711/ccf25062025_0006.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4712/ccf25062025_0007.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4713/ccf25062025_0008.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4714/ccf25062025_0009.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4694/ccf24062025_0035.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4730/ccf25062025_0027.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4731/ccf25062025_0028.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4833/ccf30062025_0008.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4834/ccf30062025_0009.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4835/ccf30062025_0010.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4836/ccf30062025_0011.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4847/ccf30062025_0023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4848/ccf30062025_0024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4837/ccf30062025_0015.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4884/ccf30062025_0028.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4883/ccf30062025_0027.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4885/ccf30062025_0029.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4868/ccf30062025_0010.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4867/ccf30062025_0009.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4901/ccf30062025_0045.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4902/ccf30062025_0046.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4903/ccf30062025_0047.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4904/ccf30062025_0048.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4905/ccf30062025_0049.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4928/ccf30062025_0074.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4929/ccf30062025_0075.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4676/ccf24062025_0015.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4677/ccf24062025_0016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4678/ccf24062025_0017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4703/ccf24062025_0044.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4668/ccf24062025_0007.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4669/ccf24062025_0008.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4721/ccf25062025_0016.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4747/ccf25062025_0040.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4748/ccf25062025_0041.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4749/ccf25062025_0042.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4691/ccf24062025_0031.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4936/ccf01072025_0008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4787/ccf26062025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4753/ccf25062025_0046.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4754/ccf25062025_0047.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4667/ccf24062025_0006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4601/ccf23062025_0011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4937/ccf01072025_0009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4666/ccf24062025_0005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4823/ccf26062025_0003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4824/ccf26062025_0002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4624/ccf23062025_0034.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4642/ccf23062025_0052.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4597/ccf23062025_0008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4662/ccf24062025_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4599/ccf23062025_0009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4663/ccf24062025_0002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4664/ccf24062025_0003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4600/ccf23062025_0010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4665/ccf24062025_0004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4786/ccf26062025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4825/ccf30062025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4722/ccf25062025_0017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4723/ccf25062025_0018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4724/ccf25062025_0019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4816/ccf26062025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4746/ccf25062025_0039.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4750/ccf25062025_0043.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4751/ccf25062025_0044.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4752/ccf25062025_0045.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4826/ccf30062025_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4841/ccf30062025_0017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4842/ccf30062025_0018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4843/ccf30062025_0019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4844/ccf30062025_0020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4845/ccf30062025_0021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4935/ccf01072025_0007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4933/ccf01072025_0005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4934/ccf01072025_0006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4689/ccf24062025_0029.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4690/ccf24062025_0030.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4945/ccf01072025_0017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4946/ccf01072025_0019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4944/ccf01072025_0016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4943/ccf01072025_0015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4942/ccf01072025_0014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4941/ccf01072025_0013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4940/ccf01072025_0012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4939/ccf01072025_0011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4938/ccf01072025_0010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4602/ccf23062025_0012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4603/ccf23062025_0013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4604/ccf23062025_0014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4605/ccf23062025_0015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4606/ccf23062025_0016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4607/ccf23062025_0017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4608/ccf23062025_0018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4609/ccf23062025_0019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4610/ccf23062025_0020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4611/ccf23062025_0021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4612/ccf23062025_0022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4625/ccf23062025_0035.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4626/ccf23062025_0036.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4627/ccf23062025_0037.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4628/ccf23062025_0038.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4629/ccf23062025_0039.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4630/ccf23062025_0040.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4631/ccf23062025_0041.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4643/ccf23062025_0053.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4644/ccf23062025_0054.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4645/ccf23062025_0055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4646/ccf23062025_0056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4647/ccf23062025_0057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4648/ccf23062025_0058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4649/ccf23062025_0059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4653/ccf23062025_0063.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4592/ccf23062025_0002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4654/ccf23062025_0064.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4593/ccf23062025_0003.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4594/ccf23062025_0004.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4655/ccf23062025_0065.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4595/ccf23062025_0005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4656/ccf23062025_0066.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4657/ccf23062025_0067.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4596/ccf23062025_0006.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4755/ccf25062025_0048.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4756/ccf25062025_0049.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4757/ccf25062025_0050.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4758/ccf25062025_0051.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4759/ccf25062025_0052.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4760/ccf25062025_0053.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4761/ccf25062025_0054.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4762/ccf25062025_0055.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4763/ccf25062025_0056.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4764/ccf25062025_0057.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4788/ccf26062025_0003.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4789/ccf26062025_0004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4790/ccf26062025_0005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4791/ccf26062025_0006.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4792/ccf26062025_0007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4793/ccf26062025_0008.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4794/ccf26062025_0009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4795/ccf26062025_0010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4796/ccf26062025_0011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4797/ccf26062025_0012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4798/ccf26062025_0013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4799/ccf26062025_0014.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4800/ccf26062025_0015.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4801/ccf26062025_0016.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4802/ccf26062025_0017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4705/ccf25062025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4706/ccf25062025_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4707/ccf25062025_0002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4708/ccf25062025_0003.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4709/ccf25062025_0004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4710/ccf25062025_0005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4725/ccf25062025_0021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4726/ccf25062025_0022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4728/ccf25062025_0024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4727/ccf25062025_0023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4729/ccf25062025_0025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4829/ccf30062025_0004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4830/ccf30062025_0005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4831/ccf30062025_0006.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4832/ccf30062025_0007.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4827/ccf30062025_0002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4828/ccf30062025_0003.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4838/ccf30062025_0012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4839/ccf30062025_0013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4840/ccf30062025_0014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4878/ccf30062025_0023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4879/ccf30062025_0023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4880/ccf30062025_0024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4881/ccf30062025_0025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4882/ccf30062025_0026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4862/ccf30062025_0004.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4861/ccf30062025_0003.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4863/ccf30062025_0005.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4866/ccf30062025_0008.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4865/ccf30062025_0007.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4864/ccf30062025_0006.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4870/ccf30062025_0012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4869/ccf30062025_0011.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4895/ccf30062025_0039.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4896/ccf30062025_0040.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4897/ccf30062025_0041.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4898/ccf30062025_0042.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4899/ccf30062025_0043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4900/ccf30062025_0044.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4910/ccf30062025_0054.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4911/ccf30062025_0055.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4912/ccf30062025_0056.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4913/ccf30062025_0057.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4924/ccf30062025_0069.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4923/ccf30062025_0068.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4925/ccf30062025_0070.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4926/ccf30062025_0071.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4927/ccf30062025_0072.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4670/ccf24062025_0009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4671/ccf24062025_0010.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4672/ccf24062025_0011.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4673/ccf24062025_0012.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4674/ccf24062025_0013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4675/ccf24062025_0014.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4685/ccf24062025_0024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4686/ccf24062025_0025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4687/ccf24062025_0026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4692/ccf24062025_0033.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4693/ccf24062025_0034.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4697/ccf24062025_0038.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4698/ccf24062025_0039.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4699/ccf24062025_0040.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4700/ccf24062025_0041.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4701/ccf24062025_0042.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4702/ccf24062025_0043.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4615/ccf23062025_0025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4616/ccf23062025_0026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4617/ccf23062025_0027.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4618/ccf23062025_0028.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4619/ccf23062025_0029.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4620/ccf23062025_0030.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4621/ccf23062025_0031.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4622/ccf23062025_0032.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4623/ccf23062025_0033.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4632/ccf23062025_0042.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4633/ccf23062025_0043.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4634/ccf23062025_0044.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4635/ccf23062025_0045.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4636/ccf23062025_0046.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4637/ccf23062025_0047.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4638/ccf23062025_0048.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4639/ccf23062025_0049.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4640/ccf23062025_0050.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4641/ccf23062025_0051.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4650/ccf23062025_0060.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4651/ccf23062025_0061.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4652/ccf23062025_0062.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4591/ccf23062025_0001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4659/ccf24062025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4598/ccf23062025_0007.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4660/ccf24062025_0001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4661/ccf24062025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4765/ccf25062025_0058.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4766/ccf25062025_0059.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4767/ccf25062025_0060.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4768/ccf25062025_0061.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4769/ccf25062025_0062.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4771/ccf25062025_0063.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4772/ccf25062025_0064.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4774/ccf25062025_0065.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4809/ccf26062025_0024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4810/ccf26062025_0025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4811/ccf26062025_0026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4812/ccf26062025_0027.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4715/ccf25062025_0010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4716/ccf25062025_0011.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4717/ccf25062025_0012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4718/ccf25062025_0013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4719/ccf25062025_0014.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4732/ccf25062025_0029.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4720/ccf25062025_0015.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4733/ccf25062025_0031.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4734/ccf25062025_0032.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4735/ccf25062025_0033.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4736/ccf25062025_0034.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4737/ccf25062025_0035.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4738/ccf25062025_0036.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4739/ccf25062025_0037.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4740/ccf25062025_0038.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4849/ccf30062025_0026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4850/ccf30062025_0027.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4851/ccf30062025_0028.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4852/ccf30062025_0029.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4853/ccf30062025_0030.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4854/ccf30062025_0031.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4855/ccf30062025_0032.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4856/ccf30062025_0033.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4857/ccf30062025_0034.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4858/ccf30062025_0035.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4846/ccf30062025_0022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4821/ccf26062025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4822/ccf26062025_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4886/ccf30062025_0030.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4887/ccf30062025_0031.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4888/ccf30062025_0032.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4889/ccf30062025_0033.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4891/ccf30062025_0035.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4890/ccf30062025_0034.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4892/ccf30062025_0036.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4893/ccf30062025_0037.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4894/ccf30062025_0038.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4859/ccf30062025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4860/ccf30062025_0001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4922/ccf30062025_0067.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4871/ccf30062025_0013.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4877/ccf30062025_0020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4876/ccf30062025_0019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4875/ccf30062025_0017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4874/ccf30062025_0016.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4873/ccf30062025_0015.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4872/ccf30062025_0014.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4906/ccf30062025_0050.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4907/ccf30062025_0051.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4908/ccf30062025_0052.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4909/ccf30062025_0053.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4914/ccf30062025_0058.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4915/ccf30062025_0059.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4916/ccf30062025_0060.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4917/ccf30062025_0061.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4918/ccf30062025_0062.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4920/ccf30062025_0064.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4919/ccf30062025_0063.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4921/ccf30062025_0065.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4930/ccf01072025_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4931/ccf01072025_0003.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4932/ccf01072025_0004.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4679/ccf24062025_0018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4681/ccf24062025_0020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4682/ccf24062025_0021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4683/ccf24062025_0022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4684/ccf24062025_0023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4680/ccf24062025_0019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4688/ccf24062025_0028.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4695/ccf24062025_0036.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4696/ccf24062025_0037.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4704/ccf24062025_0047.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4613/ccf23062025_0023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4614/ccf23062025_0024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4590/ccf23062025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4658/ccf23062025_0068.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4803/ccf26062025_0018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4804/ccf26062025_0019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4805/ccf26062025_0020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4806/ccf26062025_0021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4807/ccf26062025_0022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4808/ccf26062025_0023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4711/ccf25062025_0006.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4712/ccf25062025_0007.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4713/ccf25062025_0008.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4714/ccf25062025_0009.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4694/ccf24062025_0035.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4730/ccf25062025_0027.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4731/ccf25062025_0028.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4833/ccf30062025_0008.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4834/ccf30062025_0009.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4835/ccf30062025_0010.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4836/ccf30062025_0011.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4847/ccf30062025_0023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4848/ccf30062025_0024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4837/ccf30062025_0015.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4884/ccf30062025_0028.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4883/ccf30062025_0027.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4885/ccf30062025_0029.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4868/ccf30062025_0010.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4867/ccf30062025_0009.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4901/ccf30062025_0045.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4902/ccf30062025_0046.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4903/ccf30062025_0047.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4904/ccf30062025_0048.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4905/ccf30062025_0049.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4928/ccf30062025_0074.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4929/ccf30062025_0075.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4676/ccf24062025_0015.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4677/ccf24062025_0016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4678/ccf24062025_0017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4703/ccf24062025_0044.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4668/ccf24062025_0007.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4669/ccf24062025_0008.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4721/ccf25062025_0016.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4747/ccf25062025_0040.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4748/ccf25062025_0041.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4749/ccf25062025_0042.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2006/4691/ccf24062025_0031.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="180" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>