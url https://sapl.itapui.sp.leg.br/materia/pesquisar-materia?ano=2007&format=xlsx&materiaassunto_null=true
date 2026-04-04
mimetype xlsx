--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -10,3269 +10,4001 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1936" uniqueCount="865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2430" uniqueCount="1053">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>8466</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica do Município</t>
+  </si>
+  <si>
+    <t>Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, VALDIR MAIA, Vandir Donizete Viaro</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8466/19022026_066.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo Segundo do artigo 55_x000D_
+da Lei Orgânica do Município de Itapuí</t>
+  </si>
+  <si>
     <t>4454</t>
   </si>
   <si>
-    <t>2007</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
-    <t>ELO</t>
-[...8 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4454/ccf16062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4454/ccf16062025_0018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 31 da Lei Orgânica do Município de Itapuí, extinguindo o recesso dejulho da Câmara Municipal</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SILENE VALINI, Sebastião da Silva Fonseca Junior, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4460/ccf16062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4460/ccf16062025_0025.pdf</t>
   </si>
   <si>
     <t>REVOGA A EMENDA À LEI ORGANICA DE_x000D_
 04 DE SETEMBRO DE 2006.</t>
   </si>
   <si>
+    <t>8415</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Legislativo</t>
+  </si>
+  <si>
+    <t>SILENE VALINI, VALDIR MAIA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8415/19022026_015.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGO E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>6022</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>PLCL</t>
-[...4 lines deleted...]
-  <si>
     <t>Airton Aparecido Grimaldi, Gilson Sebastião, José Antonio Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, Sebastião da Silva Fonseca Junior, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6022/ccf05082025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6022/ccf05082025_0047.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Emprego e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4554/ccf18062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4554/ccf18062025_0013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo na_x000D_
 Câmara Municipal de Itapuí e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4553/ccf18062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4553/ccf18062025_0012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção e criação de_x000D_
 cargo comissionado na Câmara Municipal_x000D_
 de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>SILENE VALINI, VALDIR MAIA</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5977/ccf05082025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5977/ccf05082025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4516/ccf17062025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4516/ccf17062025_0051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATRIBUIÇÕES DOS_x000D_
 CARGOS QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4537/ccf17062025_0073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4537/ccf17062025_0073.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4450/ccf16062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4450/ccf16062025_0014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4451/ccf16062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4451/ccf16062025_0015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO E CRIAÇÃO DE_x000D_
 CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4452/ccf16062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4452/ccf16062025_0016.pdf</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4488/ccf17062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4488/ccf17062025_0023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE_x000D_
 REFERÊNCIA DE VENCIMENTOS DO_x000D_
 QUADRO DO MAGISTÉRIO PÚBLICO_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4473/ccf17062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4473/ccf17062025_0008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOE ALTERAÇÃO DA REFERÊNCIA DOS VENCIMENTOS DOS CARGOS DE OPERADOR DE MÁQUINA DE TERRAPLANAGEM DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6025/ccf05082025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6025/ccf05082025_0050.pdf</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6013/ccf05082025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6013/ccf05082025_0037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS E_x000D_
 ALTERAÇÃO DA TABELA DE VENCIMENTOS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4557/ccf18062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4557/ccf18062025_0018.pdf</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4580/ccf18062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4580/ccf18062025_0041.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO E CRIAÇÃO DE_x000D_
 CARGOS E DÁ OUTRAS PROVIDÊNCIAS EDCe</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4555/ccf18062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4555/ccf18062025_0016.pdf</t>
+  </si>
+  <si>
+    <t>8413</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8413/19022026_013.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE PRAZOS E DOCUMENTOS_x000D_
+PARA PRESTAÇÃO DE CONTAS DOS_x000D_
+RECURSOS RECEBIDOS PELAS_x000D_
+ENTIDADES.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto, SILENE VALINI, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4479/ccf17062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4479/ccf17062025_0014.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO PÚBLICO MUNICIPAL_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8414</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8414/19022026_014.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA PRÓPRIO PÚBLICO_x000D_
+MUNICIPAL, REVOGA A LEI N° 2.065 DE 28_x000D_
+DE OUTUBRO DE 2003 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>4453</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4453/ccf16062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4453/ccf16062025_0017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O FONRCEIMENTO DE VALE_x000D_
 ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4538/ccf17062025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4538/ccf17062025_0074.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO AẠO HOSPITAL E MATERNIDADE SÃO JOSÉ DE ITAPUÍ E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4539/ccf17062025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4539/ccf17062025_0075.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO A VILA SÃO VICENTE DE PAULO DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4540/ccf17062025_0076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4540/ccf17062025_0076.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO AO PROJETO_x000D_
 PAZ, RECUPERANDO JOVENS DE ITAPUÍ_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4514/ccf17062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4514/ccf17062025_0049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO A CASA DA_x000D_
 CRIANÇA SÃO JOSÉ DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4515/ccf17062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4515/ccf17062025_0050.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO A APAE_x000D_
 RENASCER DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8416</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8416/19022026_016.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N° 2.155 DE_x000D_
+07 DE DEZEMBRO DE 2005, ALTERADA PELA LEI_x000D_
+N° 2.194 DE 29 DE DEZEMBRO DE 2006.</t>
+  </si>
+  <si>
     <t>4483</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4483/ccf17062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4483/ccf17062025_0018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE_x000D_
 ACOMPANHAMENTO E CONTROLE_x000D_
 SOCIAL DO FUNDO DE MANUTENÇÃO E_x000D_
 DESENVOLVIMENTO DA EDUCAÇÃO_x000D_
 BÁSICAE DE VALORIZAÇÃO DO_x000D_
 PROFISSIONAIS DA EDUCAÇÃO_x000D_
 CONSELHO DO FUNDEВ.</t>
   </si>
   <si>
+    <t>8442</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8442/19022026_044.pdf</t>
+  </si>
+  <si>
+    <t>8441</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8441/19022026_043.pdf</t>
+  </si>
+  <si>
+    <t>DA NOVA REDAÇÃO AO ARTIGO 1°,_x000D_
+ALÍNEA “a” DA LEI N° 2.2.05 DE 15 DE_x000D_
+FEVEREIRO DE 2007 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8412</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8412/19022026_012.pdf</t>
+  </si>
+  <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4458/ccf16062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4458/ccf16062025_0022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO_x000D_
 MUNICIPAL DA SAÚDE - FMS,_x000D_
 REVOGA A LEI 1.549/91 E 1.553/91_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8419</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8419/19022026_020.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO ABRIR_x000D_
+UM CRÉDITO ESPECIAL NO VALOR DE R$_x000D_
+350.458,99, PARA EMPENHAMENTO DOS_x000D_
+VALORES SEQUESTRADOS PELO_x000D_
+TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO.</t>
+  </si>
+  <si>
     <t>4464</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4464/ccf16062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4464/ccf16062025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES_x000D_
 ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA_x000D_
 LEI ORÇAMENTÁRIA DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8460</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8460/19022026_021.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A_x000D_
+AUMENTAR O REPASSE CONCEDIDO_x000D_
+A TÍTULO DE SUBVENÇÃO AO_x000D_
+HOSPITAL E MATERNIDADE SÃO JOSÉ_x000D_
+DE ITAPUÍ DISPOSTO NA LEI N°. 2.202,_x000D_
+DE 15 DE FEVEREIRO DE 2007.</t>
+  </si>
+  <si>
     <t>4459</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4459/ccf16062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4459/ccf16062025_0023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL CELEBRAR CONVÊNIO DE_x000D_
 LINHA DE CRÉDITO COM O BANCO_x000D_
 SANTANDER BANESPA S/A E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4461/ccf16062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4461/ccf16062025_0026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO DE LINHA DE CRÉDITO COM O BANCO VOTORANTIM FINANCEIRA S/A.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4487/ccf17062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4487/ccf17062025_0022.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3°,_x000D_
 PARÁGRAFO 1º DA LEI Nº. 1914 DE 24 DE_x000D_
 DEZEMBRO DE 1998.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4463/ccf16062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4463/ccf16062025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DO_x000D_
 PLANO MUNICIPAL DE EDUCAÇÃO DE_x000D_
 ITAPUÍ.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6002/ccf05082025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6002/ccf05082025_0026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A RECEBER RECURSOS DE CONVÊNIO FIRMADO COM A SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DO ESTADO DE SÃO PAULO PARA EQUIPAR DUAS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6001/ccf05082025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6001/ccf05082025_0025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA_x000D_
 FIRMAR_x000D_
  O PODER EXECUTIVO A_x000D_
 ACORDO DE PARCELAMENTO PARA COM A_x000D_
 LUZ.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6000/ccf05082025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6000/ccf05082025_0024.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 1°_x000D_
 E 2° DA LEI MUNICIPAL N. 2.167 DE_x000D_
 21 DE MARÇO DE 2006, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5999/ccf05082025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5999/ccf05082025_0023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 FIRMAR ACORDО DE_x000D_
 PARCELAMENTO DE DÍVIDA PARA_x000D_
 COM O FUNDO DE GARANTIA DO_x000D_
 TEMPO DE SERVIÇO.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6024/ccf05082025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6024/ccf05082025_0049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DESTINAÇÃO DE UMA ÁREA DE TERRA DE_x000D_
 QUADRADOS_x000D_
 PROVIDENCIAS._x000D_
 36.042,48 METROS_x000D_
 E D</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6023/ccf05082025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6023/ccf05082025_0048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SECRETÁRIO DE MEIO_x000D_
 AMBIENTE A CELEBRAR TERMO DE_x000D_
 COOPERAÇÃO COM ENTIDADES,_x000D_
 OBJETIVANDO A COLABORAÇÃO_x000D_
 COM O PODER PUBLICO MUNICIPAL_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6018/ccf05082025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6018/ccf05082025_0042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DЕ_x000D_
 ITAPUÍ A RECEBER RECURSOS DE CONVÊNIO_x000D_
 FIRMADO COM A SECRETÁRIA DE ECONOMIA_x000D_
 E PLANEJAMENTO DO ESTADO DE SÃO_x000D_
 PAULO PARA OBRAS DE REFORMA DO_x000D_
 TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6016/ccf05082025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6016/ccf05082025_0040.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 2.191, DE 29 DE DEZEMBRO_x000D_
 DE 2006.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6015/ccf05082025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6015/ccf05082025_0039.pdf</t>
   </si>
   <si>
     <t>NSTITUI O PROGRAMA DE RECUPERAÇÃO (REFIS) FISCAL NO ÂMBITO DO MUNICÍPIO DE ITAPUÍ.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6014/ccf05082025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6014/ccf05082025_0038.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A REALIZAR SERVIÇOS_x000D_
 PUBLICOS RELACIONADOS A SAÚDE DA POPULAÇÃO_x000D_
 DE BAIXA RENDA, NOS TERMOS DA LEI N°._x000D_
 2.141 DE 9 DE NOVEMBRO DE 2005, ATENDENDO_x000D_
 A RELATÓRIO DA VIGILÂNCIA SANITÁRIA_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4562/ccf18062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4562/ccf18062025_0023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUI A_x000D_
 CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4561/ccf18062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4561/ccf18062025_0022.pdf</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4560/ccf18062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4560/ccf18062025_0021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER RECURSOS DE CONVÊNIO FIRMADO COM A_x000D_
 SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DO_x000D_
 ESTADO DE SÃO PAULO PARA REFORMA E OBRAS NA_x000D_
 PRAÇA SÃO BENEDITO.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4559/ccf18062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4559/ccf18062025_0020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER RECURSOS DO PROGRAMA PRÓ LAR.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4558/ccf18062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4558/ccf18062025_0019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER RECURSOS DE CONVÊNIO FIRMADO COM A_x000D_
 SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DО_x000D_
 ESTADO DE SÃO PAULO PARA MELHORIAS DE INFRAESTRUTURA URBANA.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4546/ccf18062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4546/ccf18062025_0005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MAJORAÇÃO DE TRIBUTOS, PREÇOS PÚBLICOS, MULTAS, PLANTA GENÉRICA_x000D_
 DE VALORES E DEMAIS RECEITAS MUNICIPAIS, BASE DE CALCULO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4545/ccf18062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4545/ccf18062025_0004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR VENAL PARA FINS DE BASE DE_x000D_
 CÁLCULO E RECOLHIMENTO DO ITBI, ANO 2008, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4579/ccf18062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4579/ccf18062025_0040.pdf</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4585/ccf18062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4585/ccf18062025_0046.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUI А_x000D_
 CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4584/ccf18062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4584/ccf18062025_0045.pdf</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4583/ccf18062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4583/ccf18062025_0044.pdf</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4588/ccf18062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4588/ccf18062025_0049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUIА CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4587/ccf18062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4587/ccf18062025_0048.pdf</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4586/ccf18062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4586/ccf18062025_0047.pdf</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4577/ccf18062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4577/ccf18062025_0038.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUIА_x000D_
 CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4576/ccf18062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4576/ccf18062025_0037.pdf</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4589/ccf18062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4589/ccf18062025_0050.pdf</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4544/ccf18062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4544/ccf18062025_0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TARIFA DE CONSUMO DE ÁGUA E UTILIZAÇÃO DE REDE DE ESGOTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4543/ccf18062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4543/ccf18062025_0002.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE GESTOR_x000D_
 INTERESSE_x000D_
  DO_x000D_
 _x000D_
 _x000D_
 SOCIAL - FHIS E INSTITUI O CONSELHO FHIS.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4542/ccf18062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4542/ccf18062025_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 TRESPASSAR POR CONCESSÃO, ÁREA DE_x000D_
 TERRAS À CENTRO DE CONVIVÊNCIA DO IDOSO_x000D_
 “VIVA VIDA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4541/ccf18062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4541/ccf18062025.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSTO NO ARTIGO 2°, "САPUT"_x000D_
 DA LEI MUNICIPAL N°. 2245, DE 20 DE_x000D_
 NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4567/ccf18062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4567/ccf18062025_0028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUI A_x000D_
 CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4524/ccf17062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4524/ccf17062025_0059.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AО_x000D_
 ARTIGO 12, DA RESOLUÇÃO N° 001/2004_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>4462</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4462/ccf16062025_0027.pdf</t>
+    <t>8443</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8443/19022026_045.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA O PÁRAGRAFO ÚNICO_x000D_
+DO ARTIGO 2º DA LEI MUNICIPAL N°_x000D_
+2.168 DE 10 DE ABRIL DE 2006 E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8418</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8418/19022026_019.pdf</t>
+  </si>
+  <si>
+    <t>Institui o sistema de cobertura de_x000D_
+despesas de viagens dos Vereadores e_x000D_
+Servidores da Câmara Municipal de Itapuí.</t>
+  </si>
+  <si>
+    <t>8438</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8438/19022026_040.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROGRAMA DE_x000D_
 ADMISSÃO DE ESTAGIÁRIOS PELA_x000D_
 CÂMARA MUNICIPAL DE ITAPUÍ, NOS_x000D_
 TERMOS QUE ESPCIFICA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8468</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8468/19022026_069.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O “JORNAL DA CÂMARA_x000D_
+MUNICIPAL DE ITAPUI”, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4462</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4462/ccf16062025_0027.pdf</t>
+  </si>
+  <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5998/ccf05082025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5998/ccf05082025_0022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O USO DO PRÉDIO DA_x000D_
 CÂMARA MUNICIPAL DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6017/ccf05082025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6017/ccf05082025_0041.pdf</t>
   </si>
   <si>
     <t>Disciplina sobre o uso de uniforme pelos_x000D_
 funcionários da Câmara Municipal de Itapиí_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4531/ccf17062025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4531/ccf17062025_0067.pdf</t>
   </si>
   <si>
     <t>Considerando o lamentável estado das vias públicas decorrentes de buracos que além de danificar veículos, põem em risco a segurança de pessoas. Considerando que a população clama por providências urgentes,_x000D_
 operação_x000D_
 INDICAMOS ao Exmo. Senhor Prefeito que imediatamente providencie a_x000D_
  tapa buracos nas vias públicas do Município, iniciando pelas ruas Felix Salles, Orlando Sgaviolli e Angelo Caetano Gonçalves.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4532/ccf17062025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4532/ccf17062025_0068.pdf</t>
   </si>
   <si>
     <t>Considerando que em nosso município são poucas as áreas de lazer_x000D_
 destinadas as crianças._x000D_
 Considerando que as aulas iniciaram hoje, e que o parquinho é bastante_x000D_
 utilizado pelos alunos da EMEI Cara Pintada,_x000D_
 INDICAMOS ao Exmo. Senhor Prefeito que viabilize os meios necessários a_x000D_
 fim de reformar o Parquinho Municipal, incluindo conserto e pintura dos brinquedos, para_x000D_
 que volte a funcionar diariamente de forma segura e agradável para as crianças.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4533/ccf17062025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4533/ccf17062025_0069.pdf</t>
   </si>
   <si>
     <t>Considerando que o sol forte coloca em risco a saúde dos Servidores_x000D_
 Municipais que trabalham sem abrigo._x000D_
 Considerando que existem medidas preventivas para atenuar o risco de_x000D_
 doenças decorrentes da exposição ao sol,_x000D_
 INDICAMOS ao Exmo. Senhor Prefeito que determine à Unidade de_x000D_
 Recursos Humanos a aquisição de pomadas, tipo "protetor solar", para utilização pelos_x000D_
 servidores que trabalham exposto ao sol.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4534/ccf17062025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4534/ccf17062025_0070.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que conceda um reajuste nos vencimentos dos_x000D_
 funcionários públicos municipais, se possível na proporção de 20%(vinte por cento) sobre o_x000D_
 salário ou que estude uma forma de favorecer aqueles que estão enquadrados nas referencias de menor valor da tabela de vencimentos.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4535/ccf17062025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4535/ccf17062025_0071.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito no sentido de ordenar ao Setor Competente da Prefeitura para que realize uma operação de limpeza das ruas do bairro “Jardim Primavera", fazendo a coleta dos entulhos que estão espalhados por todo bairro.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4536/ccf17062025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4536/ccf17062025_0072.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
 _x000D_
 ao Senhor Prefeito para que, em conjunto com a Diretora de Saúde do_x000D_
 Conscientização_x000D_
 e Enfermeiras seja criado em nossa cidade um Programa de_x000D_
 cartilhas e_x000D_
 e Prevenção da Gravidez na Adolescência, explorando materiais como folhetos explicativos, incluindo palestras nas escolas.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4513/ccf17062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4513/ccf17062025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito providências no sentido de instalar placas de sinalização na rua Egidio Carlos Spirandelli, considerando o risco de acidente no cruzamento que da acesso ao núcleo habitacional Irmãos Franceschi.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4512/ccf17062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4512/ccf17062025_0047.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que disponibilize uma equipe a fim de realizar a_x000D_
 pintura_x000D_
 cidade._x000D_
  das faixas de sinalização e dos obstáculos redutores de velocidade das ruas de nossa</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4497/ccf17062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4497/ccf17062025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito no sentido de ordenar ao Setor de Obras que_x000D_
 estenda ao bairro "Baririzinho” a operação tapa buracos que foi realizada na estrada vicinal_x000D_
 Ângelo Poli e nas ruas do núcleo habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4525/ccf17062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4525/ccf17062025_0061.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito no sentido de ordenar ao Setor de Obras que_x000D_
 realize um mutirão de limpeza nas ruas do Jardim Primavera, recolhendo os entulhos e_x000D_
 galhos de árvores que estão espalhados por todo bairro.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4526/ccf17062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4526/ccf17062025_0062.pdf</t>
   </si>
   <si>
     <t>braços de iluminação_x000D_
 Indico ao Senhor Prefeito providências no sentido de mandar instalar dois_x000D_
 "Padre Arlindo".</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4527/ccf17062025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4527/ccf17062025_0063.pdf</t>
   </si>
   <si>
     <t>Considerando a carência de investimento de infra-estrutura no bairro_x000D_
 Balneário Mar Azul. Indico ao Senhor Prefeito que determine ao setor competente que_x000D_
 passe a máquina PATROL em todas as ruas do referido bairro, amenizando o sofrimento_x000D_
 dos moradores uma vez que as ruas não possuem asfalto.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4528/ccf17062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4528/ccf17062025_0064.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito providências no sentido de concluir as obras de_x000D_
 recuperação do leito viário da Avenida José Maria de Almeida Prado, estendo os serviços_x000D_
 de alinhamento dos bloquetes para plataforma de embarque e desembarque da rodoviária_x000D_
 municipal. Solicito ainda, a instalação de bancos e cadeiras, con</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4480/ccf17062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4480/ccf17062025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que determine à Unidade de Recursos_x000D_
 Humanos a aquisição de pomadas, tipo “protetor solar”, e coloque a disposição dos_x000D_
 servidores municipais que trabalham exposto ao sol.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4481/ccf17062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4481/ccf17062025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que estude as possibilidades de_x000D_
 conceder um reajuste nos vencimentos dos funcionários públicos municipais, de preferência_x000D_
 da mesma forma que se deu no ano anterior, ou seja, favorecendo aqueles que se_x000D_
 enquadram nas referencias de menor valor.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4482/ccf17062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4482/ccf17062025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que determine ao Setor Competente a_x000D_
 realização de operação “tapa buracos” na rua Ângelo Caetano Gonçalves", localizada no_x000D_
 bairro Mar Azul, considerando o estado lamentável da via.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4474/ccf17062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4474/ccf17062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que determine ao Setor Competente a_x000D_
 construção de dois obstáculos redutores de velocidade, sendo um na rua Santo Antoniopróximo a ponte do córrego “Bica de Pedra”, e outro na rua Salma Simão Azar- na altura_x000D_
 do n° 397. Ainda neste, solicito providências no sentido de mandar pintar as ruas_x000D_
 identificando “PARE”, uma vez que na maioria delas as placas de sinalização são de difícil_x000D_
 identificação.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4475/ccf17062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4475/ccf17062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar tampar os buracos existentes no leito viário da_x000D_
 estrada vicinal que liga Itapuí ao bairro Baririzinho, no trecho mal conservado.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4476/ccf17062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4476/ccf17062025_0011.pdf</t>
   </si>
   <si>
     <t>possibilidades_x000D_
 Indico_x000D_
 de mandar_x000D_
  ao Senhor Prefeito Municipal no sentido de que estude as retocar a pintura dos chafarizes localizados em nossa praça central.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4484/ccf17062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4484/ccf17062025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar melhorar a iluminação pública da rua 7 de Setembro, pois tratase de uma rua central, com deslocamento de estudantes no horário noturno e, muito_x000D_
 escura com braços curtos e lâmpadas de pouca potência.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4485/ccf17062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4485/ccf17062025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar melhorar as condições das pontes das ruas Salma Simão Ázar e_x000D_
 Boreano Thin que dão acesso aos núcleos habitacionais "Irmãos Franceschi"_x000D_
 "Jardim Maria Rosária”.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4486/ccf17062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4486/ccf17062025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a terminar as obras do campo de malhas do Centro de Lazer do_x000D_
 Trabalhador, pois muitos esportistas se ressentem da falta do mesmo</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4465/ccf17062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4465/ccf17062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que determine aos setor_x000D_
 competente da Prefeitura, para que procedam o conserto e alinhamento dos broklets_x000D_
 instalados no trecho de rua de acesso a Avenida do Porto, nas proximidades do Terminal_x000D_
 Rodoviário, pois o leito viário do local esta extremamente irregular.</t>
   </si>
   <si>
+    <t>8411</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8411/19022026_010.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que proceda a contratação imediata de_x000D_
+GARIS para atender as necessidades de todos os bairros de nossa cidade, dividindo os_x000D_
+setores de forma que esse serviço não seja prioridade apenas no centro da cidade.</t>
+  </si>
+  <si>
+    <t>8410</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8410/19022026_009.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que atenda os pedidos dos Vereadores e_x000D_
+mande pintar as faixas e obstáculos das ruas de nossa cidade, principalmente em frente as_x000D_
+escolas.</t>
+  </si>
+  <si>
+    <t>8409</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8409/19022026_008.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que determina a_x000D_
+demolição do prédio existente na rua Cecília Bueno do Prado, esquina com a Rua Primo_x000D_
+Spirandelli, pois o local esta abandonado e servindo de esconderijo para vândalos.</t>
+  </si>
+  <si>
+    <t>8408</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8408/19022026_007.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que mande colocar_x000D_
+placas de sinalização de trânsito nas ruas que ainda não possuem e, pode as árvores no_x000D_
+sentido de deixar visível as já existentes.</t>
+  </si>
+  <si>
+    <t>8407</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8407/19022026_006.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de mandar reformar o prédio onde funciona o Centro Comunitário_x000D_
+localizado no núcleo habitacional “Irmãos Franceschi”, sito a rua Primo Spirandelli.</t>
+  </si>
+  <si>
+    <t>8406</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8406/19022026_005.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que determine ao Setor Competente que_x000D_
+proceda a reforma dos brinquedos do parquinho localizado na “Prainha”. Dentre os serviços_x000D_
+necessários, sugiro o conserto e pintura dos brinquedos, bem como a colocação de areia ao_x000D_
+redor dos mesmos afim de evitar acidentes com as crianças.</t>
+  </si>
+  <si>
+    <t>8405</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8405/19022026_004.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, como medida emergencial, humana e_x000D_
+necessária, a proibição da passagem de caminhões de cargas e de veículos com_x000D_
+propagandas de som na avenida Paes de Barros, nas proximidades de Hospital e_x000D_
+Maternidade São José de Itapuí, bem como em suas adjacências, pois com o ruído, muitas_x000D_
+vezes aumentado dos motores dos caminhões, com turbinas sonorizadas e, com os_x000D_
+veículos de propaganda que passam a todo tempo próximo àquela casa de enfermidades, a_x000D_
+qualidade de vida dos doentes fica profundamente prejudicada, razão pela qual fazemos_x000D_
+esse apelo, na certeza de seu acolhimento.</t>
+  </si>
+  <si>
+    <t>8404</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Gilson Sebastião, Sebastião da Silva Fonseca Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8404/19022026_003.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no sentido de mandar verificar e eliminar o empoçamento de água, servidas_x000D_
+e pluviais das ruas Tambaú e Travessa 21 de Abril, pois causam problemas e proliferação_x000D_
+de insetos.</t>
+  </si>
+  <si>
     <t>4447</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4447/ccf16062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4447/ccf16062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a mandar limpar a quadra poli- esportiva localizada no núcleo habitacional “Cônego Arlindo José Zanotto”, bem como proceder a reforma do alambrado.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4448/ccf16062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4448/ccf16062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de mandar trocar as lâmpadas da plataforma de embarque e desembarque de passageiros da Rodoviária Municipal,_x000D_
 ilícitos_x000D_
  por lâmpad</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4436/ccf16062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4436/ccf16062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal providências no sentido de mandar_x000D_
 instalar um braço de iluminação pública na rua Frederico Ozanan, esquina com a rua_x000D_
 Floriano Peixoto.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4446/ccf16062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4446/ccf16062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que providencie a urgentemente a_x000D_
 desinfecção da rede de escoamento de esgoto das ruas de nossa cidade, considerando o_x000D_
 desconforto causado aos munícipes a invasão de insetos em suas residências.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4437/ccf16062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4437/ccf16062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de mandar limpar e capinar_x000D_
 pluviais e diminuir_x000D_
  guias e sarjetas das ruas de nossa cidade para melhorar o escoamento das águas o empossamento de água.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4438/ccf16062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4438/ccf16062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a determinar a realização dos serviços de abrandamento das_x000D_
 depressões do leito viário da rua Santo Antônio, esquina com a rua Campos Salles, bem_x000D_
 como no cruzamento da Avenida Antônio Fachim, com a travessa Frederico Ozanan.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4440/ccf16062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4440/ccf16062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no sentido de mandar fiscalizar o tráfego de bicicletas nas avenidas do_x000D_
 jardim central da cidade, bem como a colocação de placas indicativas de "PROIBIDO PISAR NA GRAMА".</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4439/ccf16062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4439/ccf16062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande consertar e_x000D_
 limpar as calçadas da rua Luiz Teixeira, rua esta que dá acesso ao núcleo habitacional_x000D_
 "Irmãos Franceschi", sendo passagem obrigatória para inúmeras pessoas que residem_x000D_
 naquelepopuloso bairro</t>
   </si>
   <si>
+    <t>8434</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8434/19022026_036.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de conceder um aumento de referencia dos OPERADORES DE_x000D_
+MÁQUINAS que prestam serviço para o município, considerando que o vencimento_x000D_
+percebido por esses profissionais é o menor da região.</t>
+  </si>
+  <si>
+    <t>8433</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8433/19022026_035.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
+possibilidades de conceder um aumento de referencia das Merendeiras que prestam serviço_x000D_
+para o município na Cozinha Piloto.</t>
+  </si>
+  <si>
+    <t>8432</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8432/19022026_034.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a mandar proceder o recolhimento dos galhos de árvores_x000D_
+depositados no terreno pertencente a Prefeitura Municipal, localizado na rua Padre José_x000D_
+Aparecido Chio, pois o acumulo dos materiais orgânicos esta provocando mal cheiro e uma_x000D_
+grande quantidade de insetos.</t>
+  </si>
+  <si>
+    <t>8431</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8431/19022026_033.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a mandar trocar as lâmpadas queimadas dos braços de_x000D_
+iluminação pública do núcleo habitacional "Irmãos Franceschi".</t>
+  </si>
+  <si>
+    <t>8459</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8459/19022026_061.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange a determinar a Vigilância Sanitária, verificar e combater o surto_x000D_
+de carrapatos que infestou as imediações do residencial “Jardim Maia Rosaria".</t>
+  </si>
+  <si>
+    <t>8458</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8458/19022026_060.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange mandar tampar um buraco de grandes proporções localizado no_x000D_
+leito viário da rua Antonio de Freitas, altura do número 316, cruzamento com a rua_x000D_
+Anacleto Fachim, rua esta localizado no núcleo habitacional “Irmãos Franceschi".</t>
+  </si>
+  <si>
+    <t>8457</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8457/19022026_059.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
+providências no que tange mandar pintar as faixas de sinalização do leito viário das ruas de_x000D_
+nossa cidade, principalmente aquelas de fronte as escolas e em frente a Casa da Criança São_x000D_
+José de Itapuí.</t>
+  </si>
+  <si>
+    <t>8456</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8456/19022026_058.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, providências no sentido de determinar_x000D_
+ao Setor competente a realização da poda de árvores de nossa cidade, priorizando aquelas_x000D_
+que atrapalham a iluminação pública e a visibilidade das placas de sinalização.</t>
+  </si>
+  <si>
+    <t>8455</t>
+  </si>
+  <si>
+    <t>SILENE VALINI</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8455/19022026_057.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que determine a instalação de braços de_x000D_
+iluminação pública na área verde da rua Antonio Adriane, esquina com a rua Afonso Lanza,_x000D_
+localizada no bairro "Waldomiro Guarinon".</t>
+  </si>
+  <si>
+    <t>8454</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8454/19022026_056.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que estude as possibilidades de realizar_x000D_
+sorteios como incentivo a população para que pague os Impostos municipais em dia.</t>
+  </si>
+  <si>
+    <t>8453</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8453/19022026_055.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal e a Secretaria de Saude do Município_x000D_
+que estude as possibilidades de centralizar no mesmo predio o atendimento e a farmacia_x000D_
+para facilitar o acesso para as pessoas que fazem uso de rémédios controlados( programa de_x000D_
+diabetes e hipertensão).</t>
+  </si>
+  <si>
+    <t>8452</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8452/19022026_054.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que determine ao Setor Competente que_x000D_
+efetue a limepza dos bueros das ruas de nossa cidade</t>
+  </si>
+  <si>
+    <t>8451</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8451/19022026_053.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que determine ao Setor Competente a_x000D_
+realização de serviços de limpeza na Praça localizada no bairro "Conego Arlindo José_x000D_
+Zanotto".</t>
+  </si>
+  <si>
     <t>6012</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6012/ccf05082025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6012/ccf05082025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal determine a construção de calçadas na_x000D_
 rua José Zenati, próximo ao próprio público municipal onde está instalado o setor de_x000D_
 Assistência Social do Município, bem como que mande consertar a calçada da rua Luiz_x000D_
 Rocchi, no trecho próximo a ponte do córrego Bica de Pedra.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6011/ccf05082025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6011/ccf05082025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal providências no sentido de mandar_x000D_
 tampar os buracos da rua Angelo Fachim, bem como a construção de calçadas no local_x000D_
 onde está construído o muro da Avícola Santa Cecília.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6010/ccf05082025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6010/ccf05082025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que estude as possibilidades de construir um 3º Distrito Industrial na SP 255, rodovia João Ribeiro de Barros, com a_x000D_
 finalidade de incentivar o desenvolvimento em nossa cidade.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6003/ccf05082025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6003/ccf05082025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas providências no que tange a destinar uma área de terras para a feitura de um loteamento popular, destinando os lotes a população de baixa renda, que residam no município a pelo menos 30 anos, não tenham moradia própria, para construírem as unidades habitacionais pelo sistema de mutirão.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5976/ccf06082025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5976/ccf06082025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 da_x000D_
 possibilidades_x000D_
  Avenida do_x000D_
  de_x000D_
  Porto,_x000D_
  fazer recape no pavimento asfaltico nos prontos críticos do leito viário bem como nas ruas do Bairro Mar Azul, que possuem salfalto, porém bastante danificados.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6042/ccf05082025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6042/ccf05082025_0063.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar fazer o recape do pavimento asfaltico do trecho da rua José_x000D_
 Gerônimo Videira, de fronte ao Velório Municipal.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6041/ccf05082025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6041/ccf05082025_0062.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de contratar os garis que foram aprovados no mais recente concurso e, com eles proceda a limpeza dos bairros da cidade que estão esquecidos.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6040/ccf05082025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6040/ccf05082025_0061.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande alinhar os_x000D_
 blokrets da rua José Zenatti, altura do número 260.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6039/ccf05082025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6039/ccf05082025_0060.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de mandar tampar um buraco de grandes proporções no leito viário da rua_x000D_
 Primo Spirandelli, no núcleo habitacional “Irmãos Franceschi"</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6038/ccf05082025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6038/ccf05082025_0059.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar tampar buracos no leito viário da rua Benedito Dugolim, altura deos námeros 32 e</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6037/ccf05082025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6037/ccf05082025_0058.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de mandar pintar os_x000D_
 obstáculos localizados no início da via de acesso "Prefeito Alberto Massoni", tendo em_x000D_
 vista a ocorrência de acidente no final de semana anterior.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5975/ccf06082025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5975/ccf06082025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que estude as possibilidades de_x000D_
 aumentar o ponto de embarque e desembarque de passageiros, localizado na rua João_x000D_
 Ribeiro de Barros, considerando que o espaço não suficiente para atender o número de_x000D_
 pessoas que na maioria das vezes esperam o ônibus na chuva e no sol.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5974/ccf06082025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5974/ccf06082025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que entre em contato com a CPFL- Companhia Paulista de Força e Luz, para que se providencie a instalação de um braço de iluminação pública no inicio da rua Ignez Romanini, e outro no inicio da Avenida do Porto, próximo da rodoviári</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5973/ccf06082025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5973/ccf06082025_0016.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
 _x000D_
  ao Senhor Prefeito Municipal que entre em contato com a CPFL- de Força e Luz, no sentido de mandar instalar braços de iluminação pública na área verde localizada no núcleo habitacional “Waldomiro Guarinon", nas proximidades da_x000D_
 Sala_x000D_
  rua Afonso Lanza, esquina com a rua Antonio Andriani.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5972/ccf06082025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5972/ccf06082025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que determine ao setor competente a_x000D_
 construção de um obstáculo redutor de velocidade no inicio da via que dá acesso ao bairro “Baririzinho", aproximadamente 20 metros, no sentido Itapuí-Bairro Baririzinho.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5971/ccf06082025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5971/ccf06082025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que determine ao setor competente, que_x000D_
 cidade</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5970/ccf06082025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5970/ccf06082025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de mandar reformar as valetas de escoamento de água das ruas do núcleo habitacional "Irmãos Franceschi",considerando o péssimo estado em que se encontram.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5969/ccf06082025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5969/ccf06082025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que tome as devidas providências no sentido de pintar os obstáculos redutores de velocidade e as faixas de sinalização das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5961/ccf06082025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5961/ccf06082025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que entre em contato com a CPFL, no sentido de unir esforços a fim de instalar braços de iluminação pública na Avenida Ignês Romanini, localizada no bairro Balneário Mar Azul.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5959/ccf06082025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5959/ccf06082025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente no sentido de limpar o mato e os entulhos das ruas do balneário Mar Azul.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5960/ccf06082025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5960/ccf06082025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal providencias no sentido de mandar_x000D_
 limpar os bueiros das ruas de nossa cidad</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5958/ccf06082025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5958/ccf06082025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente_x000D_
 que continue o serviço de limpeza das margens do córrego Bica de Pedra.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6043/ccf05082025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6043/ccf05082025_0068.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências com relação ao esgoto_x000D_
 que é despejado diariamente no córrego Bica de Pedra.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5957/ccf06082025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5957/ccf06082025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar_x000D_
 instalar placas de sinalização na rua Luiz Teixeira, principal rua de acesso ao núcleo_x000D_
 habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>SILENE VALINI</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5997/ccf05082025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5997/ccf05082025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal,que estude as possibilidades de elaborar um projeto de emenda à Lei Municipal que concede 50% de bolsa de estudo aos funcionários públicos, excluindo desse beneficio os cargos de confiança, considerando que_x000D_
 esses cargos são de livre nomeação e exoneração do Chefe do Poder Executivo e por uma_x000D_
 questão lógica o Município só deveria investir e capacitar os funcionários que realmente iriam contribuir com o município, ou seja, os funcionários efetivos.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5996/ccf05082025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5996/ccf05082025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal,que estude as possibilidades de_x000D_
 encaminhar para apreciação legislativa, projeto que revogue a Lei Municipal n° 1942/1999,_x000D_
 que autoriza serviços de máquinas públicas mediante pagamento, conforme orientação do_x000D_
 Ministério Público através do Ofício nº 250/2007-4° P.J.J..</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5995/ccf05082025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5995/ccf05082025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar limpar e retirar o entulho que vem acumulando no terreno da Prefeitura, localizado na rua Padre Chio, núcleo habitacional Padre Arlindo José Zanotto.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5994/ccf05082025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5994/ccf05082025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencie com urgência a reforma_x000D_
 dos brinquedos do Parque Infantil Municipal, localizado na rua Luiz Teixeira, que há várias_x000D_
 gerações alegra e diverte nossas crianças, e que hoje se encontra em péssimas condições de_x000D_
 uso.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5993/ccf05082025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5993/ccf05082025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providencias no_x000D_
 sentido de mandar diminuir a valeta de escoamento de água localizada na Avenida Antonio_x000D_
 Fachim, esquina com a Travessa Frederico Ozanan.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5992/ccf05082025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5992/ccf05082025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providencias no_x000D_
 sentido de mandar tampar os buracos das ruas:_x000D_
 • Pascoal Pignatari, altura do nº 10, núcleo habitacional Padre Arlindo José Zanotto;_x000D_
 Rua Dr. Nestor Cardoso; e na rua Aurélio de Marchi, localizadas no bairro Jardim_x000D_
 Bica de Pedra.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5991/ccf05082025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5991/ccf05082025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencias no sentido de_x000D_
 mandar pintar as fixas de sinalização, bem como os obstáculos redutores de velocidade_x000D_
 do leito viário das ruas de nossa cidade, principalmente os localizados próximo as_x000D_
 entradas e saídas das escolas de nossa cidade.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5990/ccf05082025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5990/ccf05082025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencias no sentido de_x000D_
 cidade, principalmente_x000D_
 as galerias de captação de águas pluviais e servidas das ruas de nossa o localizado na rua José Sacheto.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5989/ccf05082025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5989/ccf05082025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencias no sentido de mandar instalar lixeiras na Praça São Benedito, Sala das sessões, a fim de valorizar o local.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5988/ccf05082025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5988/ccf05082025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de entrar em contato com o Ministério de Agricultura, Pecuária_x000D_
 e Abastecimento- MAPA, a fim de regularizar um Departamento do SISB em nossa cidade. Em nosso município é grande o número de industrias de alimentos, e existindo_x000D_
 o Departamento do SISB no município, que consiste na fusão do SISP- Serviço de Inspeção Estadual com o SIM- Serviço de Inspeção Municipal, além de facilitar o_x000D_
 funcionamento das empresas, o mesmo garantirá o aumento de receita para o município,_x000D_
 uma vez que o imposto arrecadado permanecerá na cidade.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4552/ccf18062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4552/ccf18062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de incentivar o pagamento dos impostos e taxas municipais rigorosamente_x000D_
 em dia, através do sorteio de brindes fiéis pagadores dos tributos.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4551/ccf18062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4551/ccf18062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades de realizar uma promissora operação de tapa buracos na estrada vicinal_x000D_
 "Angelo Poli”, enquanto não sai a tão esperada e desejada obra de recape da mesma.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4550/ccf18062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4550/ccf18062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que tome as devidas_x000D_
 providências no que tange a mandar proceder o abrandamento das valetas das esquinas do_x000D_
 leito viário das ruas do núcleo habitacional “Irmãos Franceschi”.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4549/ccf18062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4549/ccf18062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que entre em contato_x000D_
 com o setor de trânsito do município e transforme em mão única de direção a rua 13 de_x000D_
 Maio.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4548/ccf18062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4548/ccf18062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de mandar construir abrigos de proteção para embarque e desembarque de passageiros em todos os bairros de nossa cidade, atendendo estudantes e trabalhadores_x000D_
 rurais, bem como os demais membros da população.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4547/ccf18062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4547/ccf18062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar ao Setor Competente que realize o mais urgente possível serviço de tapa buraco no leito viário da estrada que liga Itapuí ao bairro "Baririzinho”.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4575/ccf18062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4575/ccf18062025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades de adquirir um computador e um aparelho de telefone celular para auxiliar_x000D_
 nos trabalhos do Conselho Tutelar, questão esta necessária que esta sendo solicitada pelos trabalhadores da área.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4574/ccf18062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4574/ccf18062025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as possibilidades junto ao setor de trânsito do município, para construir um obstáculo redutor de velocidade no leito viário da rua Salma Simão Ázar, acesso ao núcleo habitacional “Irmãos Franceschi”. (abaixo assinado anexo).</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4573/ccf18062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4573/ccf18062025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que estude as_x000D_
 possibilidades, dentre os sistemas mais econômicos, disponibilizar unidades habitacionais_x000D_
 para a população de baixa renda.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4572/ccf18062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4572/ccf18062025_0033.pdf</t>
   </si>
   <si>
     <t>para limpeza_x000D_
 Indico ao Senhor Prefeito Municipal no sentido de que contrate mais garis das ruas dos bairros de nossa cidade._x000D_
 Sala das Sessões, 03 de dezembro de 2.007.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4571/ccf18062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4571/ccf18062025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal no sentido de que mande pintar faixas_x000D_
 e obstáculos redutores de velocidade, no leito viário das ruas da cidade, preincipalmente_x000D_
 Sala das Sessões, 03 de dezembro de 2.007.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4503/ccf17062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4503/ccf17062025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Superintendência Regional da Telefônica, solicitando seja realizada uma vistoria em todos os telefones públicos de nossa cidade, para que sejam identificados os aparelhos com defeito. Ainda neste, solicito a_x000D_
 gentileza de Vossa Senhoria no sentido de determinar com urgência o conserto e a limpeza dos telefones.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4504/ccf17062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4504/ccf17062025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 solicitamos do Senhor Presidente desta Casa que estude as possibilidades de transmitir_x000D_
 através da Rádio Comunitária de nossa cidade, as Sessões Ordinária da Câmara Municipal.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4505/ccf17062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4505/ccf17062025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao D.E.R e a CENTROVIAS,_x000D_
 solicitando serviços de conservação da estrada vicinal “Prefeito Alberto Massoni”, dentre_x000D_
 eles a limpeza e o cascalhamento em todo acostamento da via, como no trecho próximo a_x000D_
 Escola Deolinda Martins Galvão.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4506/ccf17062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4506/ccf17062025_0041.pdf</t>
   </si>
   <si>
     <t>Frente ao desespero das famílias que estão sendo despejadas do loteamento_x000D_
 Mar Azul, e diante da obrigação moral imposta à autoridades como Nós de ajudar_x000D_
 solucionar o problema dessas famílias._x000D_
 Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando cópia do processo de aprovação do Loteamento“Balneário Mar Azul",_x000D_
 registrado sob nº 488/83, bem como que informe esta Casa quais foram as obras de infraestrutura (iluminação, asfalto, rede de água e esgoto), realizadas nesse bairro com verbas do_x000D_
 município, especificando os valores e as ruas beneficiadas..</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4507/ccf17062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4507/ccf17062025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao senhor José Victor Ficcio,_x000D_
 digníssimo Coordenador da ONG Bica de Pedra, entidade sem fins lucrativos que vis_x000D_
 preservar e reconstituir o meio ambiente através de programas de reflorestamento,_x000D_
 recuperação da mata ciliar de rios e córregos, limpeza e desassoriamento de nascentes de_x000D_
 água, proteção da fauna, com plantio de árvores nativas e manutenção das mudas plantadas_x000D_
 nas áreas de preservação permanente._x000D_
 Pelas considerações acima, visando abranger cada vez mais adeptos a_x000D_
 proteção, resgate e manutenção do meio ambiente, sugiro um contato junto ao Cartório de_x000D_
 registro Civil de Itapuí, objetivando identificar os nascimentos ocorridos no município e,_x000D_
 enviar a cada pai ou responsável uma muda de árvore para ser plantada, simbolizando o_x000D_
 nascimento de uma nova vida, conscientizando a família da importância da árvore para a_x000D_
 natureza e para assegurar uma boa qualidade de vida, principalmente para o recém nascido_x000D_
 que por certo terá muitos anos para desfrut</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4508/ccf17062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4508/ccf17062025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia das notas fiscais, do contrato ou do_x000D_
 processo licitatorio realizado para contratação da empresa que promoveu a reforma do_x000D_
 Centro de Saúde, localizado próximo ao Hospital e Maternidade São José.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4509/ccf17062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4509/ccf17062025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis cópia do contrato ou do processo licitatorio para contratação da empresa que realizou a reforma do Velório Municipal. Ainda neste, solicito a cópia das Notas Fiscais emitidas pela empresa vencedora.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4510/ccf17062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4510/ccf17062025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia do contrato ou do processo licitatorio_x000D_
 para contratação da empresa que realizou a reforma da Escola Estadual Manuel Rodrigues_x000D_
 Ferreira. Ainda neste, solicito a cópia das Notas Fiscais emitidas pela empresa vencedora.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4511/ccf17062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4511/ccf17062025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando as seguintes informações:_x000D_
 1- Relação das empresas que realizaram serviço de transporte escolar(rural_x000D_
 intermunicipal) durante o ano de 2006;_x000D_
 2- Relação dos motoristas e dos veículos que prestam o serviço;_x000D_
 3- Relação das linhas e da quilometragem por veiculo;_x000D_
 e_x000D_
 Ainda neste, solicito do Senhor Prefeito que encaminhe cópia do processo_x000D_
 licitatorio e das notas fiscais emitidas durante o exercício de 2006.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4499/ccf17062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4499/ccf17062025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se já estão concluídas as obras de instalação da rede de_x000D_
 esgoto do balneário "Mar Azul”. Caso a resposta seja negativa, que o Senhor Prefeito_x000D_
 informe esta Casa e os moradores daquele bairro qual a data provável para o termino da_x000D_
 obra e encaminhe cópia do processo licitatorio ou do contrato celebrado e das notas fiscais_x000D_
 emitidas pela empresa prestadora ao serviço</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4498/ccf17062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4498/ccf17062025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações em relação a empresa que realizou as obras de_x000D_
 instalação da rede de captação de água na via de acesso “Prefeito Alberto Massoni" :_x000D_
 Qual a razão social da empresa que realizou o serviço;_x000D_
 Quais os valores da obra, dividida entre mão de obra e material;_x000D_
 Cópia das notas fiscais e do contrato celebrado ou do processo licitatorio.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4517/ccf17062025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4517/ccf17062025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando cópia das notas fiscais empenhadas das despesas com a realização da EXPOI, bem como se existe alguma divida pendente para pagamento este ano.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4518/ccf17062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4518/ccf17062025_0053.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando a relação dos cargos de confiança, divididos por cargo, função, referencia e_x000D_
 local de trabalho.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4520/ccf17062025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4520/ccf17062025_0055.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Comandante do Destacamento de_x000D_
 ostensivo_x000D_
 polícia Militar_x000D_
  em nossa_x000D_
  local, solicitando as possibilidades de melhorar o policiamento preventivo e_x000D_
  cidade.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4519/ccf17062025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4519/ccf17062025_0054.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a TV TEM Bauru, na pessoa do senhor Eduardo Rodrigues, na rua Padre Anchieta, 9-41, jardim Bela Vista, CEP 17060- 400-Bauru-SP, solicitando a vinda de um técnico para estar verificando a altura e_x000D_
 posicionamento da antena de retransmissão dos sinais da TV TEM em nossa cidade, pois o_x000D_
 sinal esta chegando com problemas nos televisores da cidade, principalmente nos dias chuvosos.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4521/ccf17062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4521/ccf17062025_0056.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal e ao_x000D_
 Diretor da OSCIP Fênix do Brasil, solicitando as seguintes informações:_x000D_
 cópia do contrato celebrado entre a Prefeitura Municipal e a OSCIP Fênix do Brasil;_x000D_
 relação dos valores repassados para entidade até a presente data;_x000D_
 relação das despesas pagas pela entidade para execução do programa;_x000D_
 cópia da produção dos últimos 06(seis) meses (procedimentos, nº de visitas_x000D_
 atendimentos)_x000D_
 relação dos funcionários que trabalham no programa.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4522/ccf17062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4522/ccf17062025_0057.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Diretora de Saúde do Município_x000D_
 solicitando que envie a esta Casa de Leis um relatório de todas as despesas na área da_x000D_
 Saúde durante o exercício de 2006, especificando os valores gasto com transporte,_x000D_
 combustível, medicamento, material de limpeza etc.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4523/ccf17062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4523/ccf17062025_0058.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Diretoria de Assistência Social do município, solicitando informações sobre o dia e o horário dos cursos exigidos para_x000D_
 funcionários_x000D_
 execução do durante_x000D_
  Programa Mãos a Obra, bem como cópia da lista de presença dos</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4477/ccf17062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4477/ccf17062025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se já foi devolvido aos cofres públicos, o valor de R$_x000D_
 70.000,00(Setenta Mil Reais), referente a condenação do ex- Prefeito Antonio Cesar_x000D_
 Simão por improbidade administrativa, publicada no Jornal Comercio do Jahu, dia 12_x000D_
 de janeiro de 2007.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4478/ccf17062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4478/ccf17062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Daniel Francisco Oreffice_x000D_
 de Carvalho, Secretario Adjunto de Obras, informando-o sua convocação para_x000D_
 comparecer na próxima Sessão Ordinária da Câmara Municipal de Itapuí, que se_x000D_
 realizará dia 19 de março de 2007, às 20:00 horas, a fim de prestar esclarecimentos_x000D_
 sobre os problemas relacionados ao setor que administra, consoante dispõe o artigo 9°_x000D_
 inciso XI e XII da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4492/ccf17062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4492/ccf17062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Senhora DEISE MARIA RADUAN_x000D_
 SIMÃO, Secretaria de Higiene e Saúde do Município, informando sua convocação para_x000D_
 comparecer na próxima Sessão Ordinária da Câmara Municipal de Itapuí, que se_x000D_
 realizará dia 02 de abril de 2007, às 20:00 horas, a fim de prestar esclarecimentos sobre_x000D_
 os problemas relacionados a sua Pasta, consoante dispõe o artigo 9º, inciso XI e XII da_x000D_
 Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4501/ccf17062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4501/ccf17062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando as seguintes informações em relação a fiscalização de terrenos baldios: • Nome do Fiscal de Obras e Posturas?_x000D_
 Cópia das notificações e autuações, referente aos últimos seis meses. Qual o prazo para limpeza dos terrenos, depois de recebida a notificação?_x000D_
 Qual o valor da multa imposta ao proprietário que não realizar a limpeza dos terrenos?</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4500/ccf17062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4500/ccf17062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando a relação de todos os veículos que compõem a frota da Prefeitura, inclusive_x000D_
 aqueles que não estão em condições de uso._x000D_
 Sala das sessões, 19 de março de 2007.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4491/ccf17062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4491/ccf17062025_0026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreveu, ouvido o Douto Plenário; e_x000D_
 Considerando que o artigo 79, da Lei Orgânica do Município, estabelece_x000D_
 que a publicação de leis e atos administrativos serão publicados no “órgão oficial_x000D_
 município" eou em jornal de circulação diária do município”;_x000D_
 do_x000D_
 Considerando que, em alguns casos, a divulgação de atos administrativos e_x000D_
 dispositivos de lei são divulgados através de afixação no saguão do Paço Municipal e, em_x000D_
 outros, em jornal de circulação local contratado pela Prefeitura;_x000D_
 Considerando, finalmente, a dificuldade de conhecimento dos atos_x000D_
 administrativos e leis face a não fixação de um único instrumento de divulgação oficial de_x000D_
 atos e leis._x000D_
 Requerem ao Excelentíssimo Senhor Prefeito que determine à unidade_x000D_
 competente, o encaminhamento de leis Sancionadas e publicadas, bem como dos atos_x000D_
 normativos, a esta Casa de Leis, como instrumento de real conhecimento das normas_x000D_
 editadas.</t>
   </si>
   <si>
+    <t>8417</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8417/19022026_017.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre quais são seus planos e projetos para recuperar e_x000D_
+pavimentar ruas de nossa cidade com o dinheiro arrecadado com o IPVA.</t>
+  </si>
+  <si>
+    <t>8444</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8444/19022026_046.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre quais as providências que pretende tomar quanto ao_x000D_
+recolhimento, recadastramento e orientação aos donos de cães soltos pelas ruas da cidade,_x000D_
+os quais além do constrangimento causado na época do cio, ainda ameaçam pessoas com_x000D_
+a possibilidade de ataque.</t>
+  </si>
+  <si>
+    <t>8428</t>
+  </si>
+  <si>
+    <t>Rita de Cássia Sotto de Oliveira Silva Xavier, VALDIR MAIA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8428/19022026_030.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
+solicitando que encaminhe a esta Casa de Leis a relação das verbas encaminhadas para_x000D_
+nosso município nos anos de 2005 e 2006, bem como a relação dos Deputados que_x000D_
+intermediaram a viabilização das mesmas.</t>
+  </si>
+  <si>
+    <t>8427</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8427/19022026_029.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiada a Diretoria da Empresa Auto_x000D_
+Ônibus Reunidas, solicitando o transporte coletivo em pleno funcionamento também nos_x000D_
+finais de semana, pois muitas pessoas necessitam desse meio de locomoção.</t>
+  </si>
+  <si>
+    <t>8426</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8426/19022026_028.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Deputado Vitor Sapienza,_x000D_
+solicitando seus valiosos préstimos no que tange a viabilizar junto ao Governo do Estado_x000D_
+recursos financeiros para realizar obras de infra estrutura urbana na cidade de Itapuí.</t>
+  </si>
+  <si>
+    <t>8425</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8425/19022026_027.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Deputado Vitor Sapienza,_x000D_
+solicitando vossos valiosos préstimos no que tange a interceder junto ao Governo do_x000D_
+Estado e Departamento de Estradas de Rodagem DER, solicitando a realização urgente de_x000D_
+recape da via de acesso "Prefeito Alberto Massoni", que liga Itapuí e SP 225 e, se_x000D_
+possível a liberação de uma verba para o recape da estrada vicinal “Ângelo Poli", que se_x000D_
+encontra intransitável.</t>
+  </si>
+  <si>
+    <t>8424</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8424/19022026_026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre quais providências pretende tomar em relação a reforma do_x000D_
+Parque Infantil "Ermelinda Fachim Padovani”.</t>
+  </si>
+  <si>
+    <t>8423</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8423/19022026_025.pdf</t>
+  </si>
+  <si>
+    <t>Tendo em vista, o incentivo que será dado pelo Governo para_x000D_
+conservação e recape das estradas vicinais do Estado. Requeiro, ouvida a Casa seja oficiado_x000D_
+ao Diretor do D.E.R- Departamento de Estradas e Rodagem, solicitando os valiosos_x000D_
+préstimos no sentido de priorizar junto ao Governo do Estado o recape da estrada vicinal_x000D_
+"Ângelo Poli”, considerando a necessidade dessa obra em razão do péssimo estado de_x000D_
+conservação que se encontra essa via de acesso.</t>
+  </si>
+  <si>
+    <t>8422</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8422/19022026_024.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
+solicitando informações se pretende renovar o contrato com a empresa que realiza os_x000D_
+serviços de limpeza das ruas de nossa cidade.</t>
+  </si>
+  <si>
+    <t>8421</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8421/19022026_023.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
+solicitando seja encaminhado a esta Casa de Leis cópia do balancete analítico para que de_x000D_
+forma clara os Vereadores exerçam a função de fiscalizar.</t>
+  </si>
+  <si>
+    <t>8420</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8420/19022026_022.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente da_x000D_
+Companhia Paulista de Força e Luz - CPFL -, Bloco II - 3° andar, Rodovia Campinas Mogi Mirim, km 2,5, СЕР 13088-900 - Campinas - SP., solicitando vossa valiosa intercessão objetivando a substituição das lâmpadas queimadas da cidade, bem como a troca de braços de iluminação pública antigos por novos, principalmente no núcleo habitacional “Cônego Arlindo José Zanotto".</t>
+  </si>
+  <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4443/ccf16062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4443/ccf16062025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Diretor da Empresa Auto_x000D_
 ônibus Macacari Ltda, solicitando que estude as possibilidades de disponibilizar um veiculo_x000D_
 de menor capacidade de lotação nos horários das 10:30 e 14:00 horas para diminuir o_x000D_
 tempo de espera dos passageiros.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4444/ccf16062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4444/ccf16062025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito_x000D_
 IPTU:_x000D_
 Municipal, solicitando as seguintes informações em relação a confecção dos carnês do_x000D_
 Qual a forma legal para contratação do serviço? Quais foram as empresas participantes?_x000D_
 Quais foram os valores apresentados pela empresa? Qual foi a empresa vencedora?_x000D_
 Ainda neste, solicito seja encaminhado a esta Casa de Leis no prazo máximo de 15 dias, cópia de todo processo de contratação, bem como da Nota Fiscal emitida pela empresa que prestou serviço.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4445/ccf16062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4445/ccf16062025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Presidente da Câmara para_x000D_
 que estude a possibilidades de colocar um relógio de ponto na Câmara Municipal,_x000D_
 Sala das sessões, 07 de maio de 2007.</t>
   </si>
   <si>
+    <t>8440</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8440/19022026_042.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
+solicitando informações se existe a possibilidade de criar um departamento de_x000D_
+Veterinária em nosso município, considerando o baixo custo e o beneficio que esse_x000D_
+setor traria ao município.</t>
+  </si>
+  <si>
+    <t>8439</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8439/19022026_041.pdf</t>
+  </si>
+  <si>
+    <t>Seja oficiada a Diretoria da empresa administradora AES TIETÊ S/A,_x000D_
+solicitando organizar com mais precisão o horário das travessias, estabelecendo aos_x000D_
+funcionários e operadores das balsas, para que realizem a manutenção e abastecimento_x000D_
+das mesmas loco nas primeiras horas da manhã, evitando paradas, quase sempre rotineiras, no período de fluxo, garantindo conforto, pontualidade e qualidade na prestação de serviços.</t>
+  </si>
+  <si>
+    <t>8437</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8437/19022026_039.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre por que razão ainda não foi encaminhada a_x000D_
+documentação exigida para liberação da Verba Federal no valor de R$_x000D_
+85.000,00(oitenta e cinco mil reais) concedida por intermédio do Deputado Federal_x000D_
+Lobbe Neto para realização de benfeitorias no Balneário “Mar Azul”.</t>
+  </si>
+  <si>
+    <t>8436</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8436/19022026_038.pdf</t>
+  </si>
+  <si>
+    <t>Analisando os balancetes dos meses de janeiro, fevereiro e março de 2007, verificamos que existe uma conta vinculada para reforma da “prainha". No entanto os valores oscilam de um mês para o outro._x000D_
+Janeiro 2007- Valor R$ 63.966,00_x000D_
+Fevereiro 2007- Valor R$ 122.966,00_x000D_
+Março 2007- Valor R$102.966,00</t>
+  </si>
+  <si>
+    <t>8435</t>
+  </si>
+  <si>
+    <t>Sebastião da Silva Fonseca Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8435/19022026_037.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando a relação dos valores das contas de telefone e de internet da Prefeitura, referente_x000D_
+ao exercício de 2004, 2005, 2006 e 2007, bem como cópia dos comprovantes de pagamento_x000D_
+das mesmas.</t>
+  </si>
+  <si>
     <t>4449</t>
   </si>
   <si>
-    <t>Rita de Cássia Sotto de Oliveira Silva Xavier, VALDIR MAIA</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4449/ccf16062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4449/ccf16062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis a relação dos precatórios da Prefeitura, os_x000D_
 valores e a ordem cronológica dos mesmos._x000D_
 S</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4455/ccf16062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4455/ccf16062025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Diretor Regional da_x000D_
 Empresa Brasileira de Correios e Telegrafos, Diretoria Regional do Estado de São Paulo_x000D_
 Interior, Dr. Vitor Aparecido Caivano Joppert, sita a Praça Dom Pedro II, 455, СЕР_x000D_
 17015-970, Bauru SP., solicitando a destinação de um Carteiro para atender a demanda_x000D_
 dos serviços postais de Itapuí, pois a 20 anos o efetivo permanece o mesmo, sem contar_x000D_
 com a ausência de um deles que esta em licença médica por tempo indeterminado. A mão_x000D_
 de obra terceirizada, não qualificada, embora ajude, não atende a contento a distribuição_x000D_
 domiciliar, a população aumentou no período, foram construídos vários núcleos_x000D_
 habitacionais, muitas empresas foram fundadas e algumas ampliadas, razão pela qual não_x000D_
 podemos permitir que um órgão de renome e tradição deixe a desejar por falta de mão de_x000D_
 obra qualificada e eficaz.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4456/ccf16062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4456/ccf16062025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Secretário de Segurança Pública do_x000D_
 Estado de São Paulo, solicitando os valiosos préstimos no sentido de disponibilizar um_x000D_
 Escrivão e um Investigador para atender a demanda de nosso município, considerando que_x000D_
 o um dos Investigadores que trabalha em nossa cidade foi transferido para o município de_x000D_
 Jaú.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4457/ccf16062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4457/ccf16062025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia das Notas Fiscais referentes ao_x000D_
 transporte de alunos que freqüentam cursos em outras cidades.</t>
   </si>
   <si>
+    <t>8467</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8467/19022026_067.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando que encaminhe a esta Casa de Leis cópia do protocolo requerendo o uso das máquinas utilizadas para terraplenagem na propriedade rural de propriedade da Senhora Ana Lucia Pinhatar, que por sua vez é irmã do cunhado do Senhor Prefeito, bem como os recibos de pagamento e respectivos comprovantes de depósitos bancários refrentes ao serviço.</t>
+  </si>
+  <si>
+    <t>8445</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8445/19022026_047.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
+solicitando informações sobre quando pretende dar inicio ao serviço de tapa buracos da_x000D_
+estrada vicinal “Angelo Poli”, lembrando que Vossa Excelência declarou, por telefone, em_x000D_
+entrevista a TV TEM que estaria iniciando as obras naquele local e até a presente data nada_x000D_
+foi feito, sendo assim dois meses já se passaram e hoje o estado da via é preocupante.</t>
+  </si>
+  <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4470/ccf17062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4470/ccf17062025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja seja doficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis a relação de funcionários contratados em_x000D_
 cargos de confiança, qual a referencia, qual é a função de cada um e o local de trabalho.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4469/ccf17062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4469/ccf17062025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Diretoria da OSCIP Fenix do Brasil,_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia do livro ponto do Dentistas que_x000D_
 formam as equipes que atendem pelo Programa Saúde Bucal.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4468/ccf17062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4468/ccf17062025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quais providências costuma tormar com relação a “falta de_x000D_
 educação e respeito" com que os funcionários, contratados em comissão, tratam os_x000D_
 municípes.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4467/ccf17062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4467/ccf17062025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia das Notas empenhadas para pagamento das publicações feitas no “O JORNAL”.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4466/ccf17062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4466/ccf17062025_0001.pdf</t>
   </si>
   <si>
     <t>solicitando que_x000D_
 Requeiro,_x000D_
  encaminhe_x000D_
  ouvida a Casa seja oficiado ao Senhor Prefeito Municipal a esta Casa de Leis cópia do contrato firmado com a empresa BRASIX._x000D_
 Sala das sessões, 02 de julho de 2007.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6009/ccf05082025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6009/ccf05082025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações se existe a possibilidade de incluir no Projeto de Lei Orçamentária_x000D_
 para o exercício de 2008 o Asilo “Walter Comini”", assim como as demais entidades que_x000D_
 Sala das sessões, 03 de setembro de 2007.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6008/ccf05082025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6008/ccf05082025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando a relação das minas e poços que atendem o fornecimento de água no município,_x000D_
 bem como que encaminhe a esta Casa de Leis cópia do laudo da CETESB atestando a_x000D_
 qualidade da água distribuída.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6007/ccf05082025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6007/ccf05082025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida aa Casa, seja oficiada a Diretoria do DPRN, solicitando_x000D_
 informações sobre a legalidade no corte das árvores realizado pela Prefeitura na Avenida_x000D_
 Brasil, bem como se tal procedimento foi comunicado àquele órgão.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6006/ccf05082025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6006/ccf05082025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre o porquê mandou proceder o corte das árvores da Avenida_x000D_
 Brasil, bem como pedimos o encaminhamento da documentação autorizadora para tal ato,_x000D_
 como também as espécies que serão plantadas no local.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6029/ccf05082025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6029/ccf05082025_0054.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Deputado Campos Machado,_x000D_
 solicitando os valiosos préstimos no sentido de interceder junto ao Governo do Estado a_x000D_
 fim de disponibilizar recursos para reforma da quadra de esportes do núcleo habitacional_x000D_
 "Padre Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6028/ccf05082025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6028/ccf05082025_0053.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Deputado Federal Nelson_x000D_
 Marquezelli, solicitando os valiosos préstimos no sentido de disponibilizar recursos para_x000D_
 realização de obras de recape da estrada vicinal “Ângelo Poli".</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6027/ccf05082025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6027/ccf05082025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Deputado Federal Lobbe Neto,_x000D_
 solicitando os valiosos préstimos no sentido de disponibilizar recursos para asfaltar as ruas_x000D_
 do balneário "Mar Azul".</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6026/ccf05082025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6026/ccf05082025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao D.E.R.- Departamento de Estradas_x000D_
 e Rodagens, providências no sentido de realizar a troca das faixas refletivas e a pintura das_x000D_
 faixas de sinalização da via de acesso "Prefeito Alberto Massoni” que liga o município de_x000D_
 Itapuí à rodovia SP 225.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5967/ccf06082025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5967/ccf06082025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Deputado Federal Frank Aguiar,_x000D_
 solicitando os valiosos préstimos no sentido de viabilizar recursos para o término das obras_x000D_
 de construção da hidroterapia da APAE Renascer de Itapuí.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>Sebastião da Silva Fonseca Junior</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5966/ccf06082025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5966/ccf06082025_0007.pdf</t>
   </si>
   <si>
     <t>ouvida a Casa seja oficiado ao Deputado Federal José Paulo_x000D_
 Requeiro,_x000D_
 Toffano, solicitando os valiosos préstimos no sentido de disponibilizar uma verba no valor_x000D_
 de cem mil reais para obras de infra-estrutura em nosso município._x000D_
 Sala das sessões, 01 de outubro de 2007.10</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6021/ccf05082025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6021/ccf05082025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
 ao_x000D_
 Diretor da OSCIP Fênix do Brasil, empresa que administra o Programa Médico da Família_x000D_
 em nossa cidade, solicitando informações sobre as visitas domiciliares realizadas pelas_x000D_
 agentes de saúde do município, pelos fatos a seguir expostos:_x000D_
 A Vereadora que esta subscreve foi procurada pelo Senhor Marcio Rogério_x000D_
 Ficcio, revoltado com a situação em que se encontra o sistema de saúde do município,_x000D_
 dizendo que mora na travessa 21 de abril, no bairro Santa Clara, que seu pai está de cama e_x000D_
 há 4 meses não recebe a visita das agentes, nem de enfermeira e muito menos de médico._x000D_
 Diante disso, solicito que informe esta qual a equipe que atende esse bairro,_x000D_
 e a relação dos profissionais que fazem parte da mesma, bem como que seja encaminhado a_x000D_
 esta Casa cópia da produção dos últimos quatro meses.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6020/ccf05082025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6020/ccf05082025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado aos Organizadores do Leilão que foi_x000D_
 realizado no Centro de Lazer do Trabalhador no mês de abril/2006, com o objetivo de_x000D_
 arrecadar recursos para as entidades de nossa cidade, dentre elas a Casa da Criança São_x000D_
 José de Itapuí, Asilo São Vicente de Paulo e Grupo de Voluntários do Câncer de Itapuí,_x000D_
 solicitando informações sobre os valores arrecadados, quanto foi repassado a cada entidade_x000D_
 e quem foi a pessoa responsável pelo recebimento e o repasse dos valores arrecadado.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6019/ccf05082025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6019/ccf05082025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal e a_x000D_
 Diretora de Saúde do Município, solicitando informações sobre a constante falta de médico_x000D_
 no Pronto Socorro do Município, uma vez que são várias as reclamações nesta Casa de Leis_x000D_
 da falta de médicos freqüentemente no período da tarde.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6035/ccf05082025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6035/ccf05082025_0066.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Secretario de Segurança Pública e_x000D_
 ao Governador do Estado, solicitando os valiosos préstimos no sentido de designar 02_x000D_
 escrivão e 01 investigador para preencher as vagas existentes no município, já que o antigo_x000D_
 funcionário foi transferido para Jaú.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5964/ccf06082025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5964/ccf06082025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis uma relação de todos os veículos do_x000D_
 município, mesmo aqueles que estão parados por não possuir condições para trafegar.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6034/ccf05082025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6034/ccf05082025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Preceito Municipal,_x000D_
 solicitando informações sobre quando pretende terminar as obras de demolição do prórpio_x000D_
 público municipal, localizado no bairro São José da Barra Mansa, considerando que o_x000D_
 mesmo está localizado na entrada da cidade e na situação em que se encontra causa uma_x000D_
 mau impressão àqueles que passam pelo local._x000D_
 Sala das sessões, 16 de outubro de 2007.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6033/ccf05082025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6033/ccf05082025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia da prestação de contas da OSCIP_x000D_
 Fênix do Brasil, entidade responsável pelo programa Médico da Família no município.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5965/ccf06082025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5965/ccf06082025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia do Processo Licitatório n 012/2005.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5981/ccf05082025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5981/ccf05082025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Presidente da Câmara_x000D_
 solicitando os valiosos préstimos no sentido de elaborar Projeto de Emenda à Lei Municipal_x000D_
 n° 2.224/2007, que dispõe sobre a concessão de bolsa de estudos aos servidores da Câmara_x000D_
 Municipal e dá outras providencias, alterando o artigo primeiro limitando o beneficio_x000D_
 apenas aos funcionários efetivos.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5980/ccf05082025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5980/ccf05082025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre quais providências estão sendo tomadas com relação a Lei_x000D_
 Municipal que disciplina o uso de mesas e cadeiras nas calçadas de nossa cidade por bares e_x000D_
 lanchonetes._x000D_
 Ocorre que, mesmo após a aprovação da Lei esse atos continuou a ser_x000D_
 praticado pelos proprietários dos estabelecimentos, ou seja, continuam obstruindo a_x000D_
 passagem dos pedestres e tirando-lhes o direito de ir e vir com segurança.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5979/ccf05082025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5979/ccf05082025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Telefônica, solicitando os valiosos préstimos no sentido de mandar realizar reparos e limpar o terreno onde está instalada a_x000D_
 torre de telefonia, localizada na rua Luis Teixeira esquina com a rua Coronel Frederico Ferraz, considerando que a mesma está localizada no centro da cidade e encontra-se no_x000D_
 local à vários anos sem que fosse realizado nenhuma reforma no local.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5978/ccf05082025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5978/ccf05082025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando as seguintes informações:_x000D_
 Quando vence o contrato firmado com a OSCIP Fênix do Brasil e o Município?_x000D_
 Quando serão contratados os Agentes de Saúde que passaram no concurso?_x000D_
 A relação de todos os funcionários contratados pela entidade, classificando-os por_x000D_
 nome, função e local de lotação?_x000D_
 Copia dos comprovantes de todos os repasses feitos para entidade?_x000D_
 O Município pretende revonar contrato com esta entidade? Se a resposta for_x000D_
 negativa, qual será o destino dos funcionários das equipes? Estes serão mantidos_x000D_
 com é previsto legalmente?</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4566/ccf18062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4566/ccf18062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre quais as providências que o município está tomando com_x000D_
 relação ao recolhimento, guarda e proteção dos cães soltos pelas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4565/ccf18062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4565/ccf18062025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis, de cópia do último laudo técnico,_x000D_
 elaborado pelo Engenheiro Municipal, atestando as verdadeiras condições de segurança_x000D_
 do ginásio de esportes “Antônio Fadini”, caso o laudo aponte algum problema estrutural_x000D_
 que possa comprometer a segurança, que as providências sejam tomadas imediatamente.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4564/ccf18062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4564/ccf18062025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito, solicitando o_x000D_
 encaminhamento a esta Casa de Leis de cópia dos balancetes analíticos do Executivo dos_x000D_
 últimos 12 meses, seguindo os princípios básicos do direito, ou seja moralidade e_x000D_
 publicidade, uma vez que as verbas são públicas e assim sendo o dinheiro pertence ao_x000D_
 povo, pois é ele que paga para obter a contraprestação dos serviços e, quem paga precisa_x000D_
 ser devidamente esclarecido do que e o que esta pagando. A Câmara representa o povo e_x000D_
 quer saber para informá-los.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4563/ccf18062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4563/ccf18062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre quando será o início das obras de pavimentação asfaltica_x000D_
 do leito viário das ruas do Bairro “Balneário Mar Azul”, bem como a data provável da_x000D_
 inauguração da Unidade Básica de Saúde que esta sendo edificada naquele bairro.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4569/ccf18062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4569/ccf18062025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, as_x000D_
 Polícias Civil e Militar do Município, solicitando providencias no que tange a coibir os_x000D_
 abusos no excesso de velocidade, principalmente nos finais de semana, dos veículos nas_x000D_
 ruas centrais da cidade. Também necessita certa vigilância em frente as escolas e hospital,_x000D_
 pois, principalmente motocicletas promovem um grande barulho perturbando o_x000D_
 aprendizado e a paz dos enfermos.m</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4568/ccf18062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4568/ccf18062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o consumo mensal de combustível da frota da Prefeitura, principalmente dos automóveis Volkswagen Gol que ficam a inteira disposição dos funcionários de confiança, bem como mande cópia da ordem de serviço para o uso dos veículos.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4578/ccf18062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4578/ccf18062025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando o encaminhamento a esta Casa de Leis da relação de todos os funcionários_x000D_
 contratados pelo CIEE, vencimento e local de loteção.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4582/ccf18062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4582/ccf18062025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Ministério Público e_x000D_
 Cetesb, solicitando providências com relação ao deposito de lixo clandestino que vem_x000D_
 se formando na rua das Palmeiras, localizada no loteamento São Rafael.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4581/ccf18062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4581/ccf18062025_0042.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvida a Casa seja criada COMISSÃO ESPECIAL DE_x000D_
 INQUÉRITO, nos termos do artigo 37, inciso I da Lei Orgânica do Município de_x000D_
 Itapuí e do artigo 22 do Regimento Interno da Câmara Municipal, para fins de_x000D_
 apuração de irregularidades no procedimento de contratação da OSCIP Fênix do_x000D_
 Brasil para atendimento ao PSF, tendo em vista que há notícias de pagamento de_x000D_
 três equipes médicas porém somente 2 estão em funcionamento, há desvio das_x000D_
 verbas encaminhadas para pagamento de despesas administrativas da OSCIP, não_x000D_
 está ocorrendo o pagamento regular dos funcionários da OSCIP, há reclamações de_x000D_
 falta de médicos para atendimento, não há noticia de que estejam sendo realizadas_x000D_
 as devidas prestações de contas, além de que há vedação pela Emenda_x000D_
 Constitucional n.º 51 de contratação das equipes de PSF por terceiros._x000D_
 Tal Comissão Especial de Inquérito contará com três (03) membros, a serem_x000D_
 escolhidos na forma prevista nos parágrafos 3º, 4° e 5° do Regimento Interno da_x000D_
 Câmara Municipal, e terá</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4496/ccf17062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4496/ccf17062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado_x000D_
 em ata votos de congratulações e agradecimentos para com os Diretores e Funcionários da_x000D_
 APAE Renascer de Itapuí, pelo sucesso na realização de eventos com a finalidade de_x000D_
 conseguir recursos em beneficio da entidade.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>Gilson Sebastião, José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4495/ccf17062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4495/ccf17062025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado_x000D_
 em ata votos de congratulações e agradecimentos para com os Colaboradores da Rádio_x000D_
 Comunitária Verde é Vida de Itapuí, pelo esforço de tantos anos a fim de conseguir para o_x000D_
 nosso município o beneficio de poder contar com esse importante meio de comunicação e_x000D_
 pela excelente aceitação diante da comunidade em tão poucos dias de trabalho.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4494/ccf17062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4494/ccf17062025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o nobre Vereador Senhor Sebastião da Silva Fonseca Júnior, por viabilizar os meios necessários junto as empresas que trabalham com acesso a Internet “via rádio”, conseguindo um link gratuito para servir o_x000D_
 Poder Legislativo.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4493/ccf17062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4493/ccf17062025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado_x000D_
 em ata votos de congratulações e agradecimentos para com os funcionários que trabalham_x000D_
 no Velório e no Cemitério Municipal, pela dedicação com que exercem a função mantendo_x000D_
 o local limpo e agradável para os que lá visitam.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4502/ccf17062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4502/ccf17062025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado_x000D_
 em ata votos de congratulações e agradecimentos para com o Senhor Dirceu Massucato,_x000D_
 Digníssimo Prefeito Municipal de Boracéia, pelo ato de solidariedade para com os_x000D_
 munícipes itapuienses, determinando o envio de caminhões PIPA para amenizar a falta_x000D_
 d'água em nossa cidade durante o feriado de carnaval.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4529/ccf17062025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4529/ccf17062025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado_x000D_
 em ata votos de congratulações e agradecimentos para com o empresário Pedro Luis Poli, pela inauguração do Campo de Futebol, localizado na Fábrica de Ração, necessário para treinamento das crianças que participam do Projeto “ITABOM DE BOLA E ESCOLA".</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4530/ccf17062025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4530/ccf17062025_0066.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado_x000D_
 em ata votos de congratulações e agradecimentos para com o Dr. Samuel Fortunato, Diretor_x000D_
 Técnico do Hospital de Base de Bauru, pelos relevantes serviços prestados aos munícipes_x000D_
 itapuienses há vários anos em situações de urgência e emergência, providenciando_x000D_
 atendimentos imediato nas áreas de cardiologia, ortopedia e neurologia.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4489/ccf17062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4489/ccf17062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Senhor Augusto_x000D_
 Maceto Neto, Diretor da Empresa de Móveis “São Lucas”, pelo interesse de ajudar os_x000D_
 menos favorecidos, autorizando o conserto de várias cadeiras de roda.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4490/ccf17062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4490/ccf17062025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seја_x000D_
 consignado em ata votos de congratulações para com o Senhor Fernando Reis-"Ferpa" e_x000D_
 José Maria de Oliveira Barros- “Baitaca”, pela iniciativa de plantar arvores em nossa cidade_x000D_
 e especialmente pelo cuidado com as mudas.</t>
   </si>
   <si>
+    <t>8403</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8403/19022026_002.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro,  ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações agradecimentos para com o Professor de_x000D_
+Educação Física Sergio Iris Faccioli, pelo excelente trabalho que vem desenvolvendo e_x000D_
+pela atenção e dada aos alunos durante as aulas de hidroginástica.</t>
+  </si>
+  <si>
+    <t>8402</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8402/19022026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações agradecimentos para com as Policias Civil e_x000D_
+Militar pela atenção dada aos munícipes que buscam atendimento e pelo excelente trabalho_x000D_
+que vem desempenhando em nossa cidade na prevenção de crimes.</t>
+  </si>
+  <si>
+    <t>8430</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8430/19022026_032.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações agradecimentos para com os funcionários_x000D_
+municipais que trabalham no jardim da Praça da Matriz, pelo cuidado e carinho com que_x000D_
+conservam as formas e a beleza das plantas que ornamentam nossa Praça.</t>
+  </si>
+  <si>
+    <t>8429</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8429/19022026_031.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações agradecimentos para com a Empresa Auto_x000D_
+Ônibus Macacari, pela ampliação do transporte coletivo dirigido a Itapuí.</t>
+  </si>
+  <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4442/ccf16062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4442/ccf16062025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvidaар a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Senhor Presidente_x000D_
 desta Casa Valdir Maia, pela forma econômica, disciplinada, democrática e atenciosa com_x000D_
 que esta conduzindo os trabalhos do Poder Legislativo itapuiense.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4441/ccf16062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4441/ccf16062025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com os proprietários_x000D_
 do loteamento GRIRASOL, pela excelente infra-estrutura realizada e pela sua belíssima_x000D_
 localização, tenho certeza de que será o cartão de visitas de Itapuí.</t>
   </si>
   <si>
+    <t>8450</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8450/19022026_052.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações e agradecimentos para com os funcionários que_x000D_
+trabalham na coleta do lixo do município pelo excelente trabalho realizado em nossa_x000D_
+cidade.</t>
+  </si>
+  <si>
+    <t>8449</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8449/19022026_051.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações, agradecimentos e jubilo, para com o Tenete_x000D_
+Coronel Américo, ex. Comandante do 27° BPM, que com seus lustros de trabalho,_x000D_
+dedicação e profundo conhecimento técnico administrativo dentro de sua área de autuação,_x000D_
+bem soube comandar o efetivo Policial abrangido pelo seu alto posto dentro da brilhante e_x000D_
+importante carreira Militar, a qual soube chefiar com competência, talento e organização._x000D_
+Ao seu sucessor Coronel Nardo, que assumiu tal posto de alta_x000D_
+responsabilidade e infinita importancia, rogamos a deus que lhe de a luz necessária para_x000D_
+garantir com presteza, pulso e sabedoria, todas as considções para conduzir a tão necessária_x000D_
+segurança aos civis de toda natureza, que sobrevivem sob a égide de uma democracia social_x000D_
+plena, com conforto e paz, possibilitando as familias, ao direito a propriedade, ao principio_x000D_
+da produtividade, a tranquilidade, a serenidade, semeando o sentido</t>
+  </si>
+  <si>
+    <t>8448</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8448/19022026_050.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações e agradecimentos para com o Sargento PM de_x000D_
+Itapuí, Roberto Ramos Júnior, pela excelente explanação, com transparencia e_x000D_
+profrissionalismo que realizou no salão nobre da Câmara Municipal, sobre os trabalhos_x000D_
+efetuados pela Policia Militar do 3º GP/PM de nossa cidade, referente ao exercício de 2006.</t>
+  </si>
+  <si>
+    <t>8447</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8447/19022026_049.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos de congratulações e júbilo para com o Empresário Pedro Luis_x000D_
+Poli, proprietário da Empresa Itabom pelo Prêmio CIESP Excelência Empresarial, na_x000D_
+categoria responsabilidade social pelo Projeto "Itabom de Bola e Escola”, no último dia 18_x000D_
+de maio de 2007.</t>
+  </si>
+  <si>
+    <t>8446</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8446/19022026_048.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
+consignado em ata votos profundo pesar para com a familia de Heros Ramos Filho,_x000D_
+exaltando nossos sentimentos em solidariedade para com os familiares.</t>
+  </si>
+  <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4472/ccf17062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4472/ccf17062025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, sejа_x000D_
 consignando em ata votos de congratulações e agradecimentos para com a Associação de_x000D_
 Birro do loteamento "Balneário Mar Azul”, pela realização da maravilhosa festa junina_x000D_
 feita no último final de semana.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4471/ccf17062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4471/ccf17062025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 Municipal,_x000D_
  em ata votos de congratulações e agradecimentos para com o Senhor Prefeito_x000D_
 Poli".</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6004/ccf05082025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6004/ccf05082025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em Ata, votos de congratulações, agradecimentos e júbilo, para com a_x000D_
 Direção, os professores, Coordenadores e demais funcionários da "Escola Estadual de_x000D_
 Primeiro Grau Manuel Rodrigues Ferreira", pela conquista do 8º lugar entre as escolas_x000D_
 públicas do Estado, pela eficiência e qualidade no ensino.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6005/ccf05082025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6005/ccf05082025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em Ata, votos de congratulações, agradecimentos e júbilo, para com o Dr. Ademar Cafeo, pelos 34 anos de serviço prestados como Diretor Administrativo da Prefeitura Municipal de Itapuí, organizando com competência, inteligência e profundo conhecimento administrativo as atribuições que lhes eram conferidas.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6032/ccf05082025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6032/ccf05082025_0057.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com os Alunos,_x000D_
 Diretores, Professores, Funcionários da APAE Renascer de Itapuí, pela brilhante_x000D_
 participação 3º Circuito Especial de Jogos dos Excepcionai</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6031/ccf05082025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6031/ccf05082025_0056.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com a Diretoria de_x000D_
 Esportes do Município pelo apoio na organização do 3° Circuito Especial de Jogos dos_x000D_
 Excepcionais realizado no último dia 13 de setembro do corrente.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6030/ccf05082025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6030/ccf05082025_0055.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações para com o Senhor Pedro Luis Poli, pela_x000D_
 construção do Refeitório e da Casa de Descanso, demonstrando a preocupação e o respeito_x000D_
 com que a Empresa Itabom tem com seus funcionários</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5968/ccf06082025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5968/ccf06082025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de profundo pesar pelo falecimento do Professor Annibal de_x000D_
 Barros Silva, ilustre cidadão itapuiense, que durante sua trajetória como educador_x000D_
 contribuiu para formação profissional e moral de muitos dos itapuienses.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5963/ccf06082025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5963/ccf06082025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de profundo pesar pelo falecimento da Senhora Olga Graisfimberg_x000D_
 de Lima. isarsSala das sessões, 01 de</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5962/ccf06082025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5962/ccf06082025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Senhor Rogério_x000D_
 Rizzo, Diretor da Secretaria de meio Ambiente do Município, pela atenção e rapidez com_x000D_
 que atende as solicitações desta Casa de Leis e aqueles que o procura.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6036/ccf05082025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6036/ccf05082025_0067.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com as Polícias Civil e_x000D_
 tática_x000D_
 Militar_x000D_
  e_x000D_
 _x000D_
 técnica_x000D_
 de Itapuí_x000D_
  na_x000D_
 _x000D_
 _x000D_
 e_x000D_
 cidade,_x000D_
  região, pois a dias passados realizaram uma operação extremamente com o objetivo de conter a crescente escalada de distribuição de drogas. Segundo informações o trabalho desses profissionais foi coroado de êxito, com várias detenções e apreensão de drogas, esperamos que tal operação se repita com_x000D_
 freqüência em nossa cidade.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5987/ccf05082025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5987/ccf05082025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com as empresas: Souza_x000D_
 e Cia, Supermercado do Nena, Supermercado Lenharo, JJR, e os Senhores Cirilo Artiolli,_x000D_
 Fernando e Patrícia, pela doação de bancos que foram instalados na Capela de Nossa_x000D_
 Senhora da Aparecida, localizada no núcleo habitacional Irmãos Franceschi.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5986/ccf05082025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5986/ccf05082025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimento para com o Senhor Fausto de Agostini- FAUSTO SOM, pelo trabalho voluntário no conserto e restauração dos veículos da Prefeitura, como o Rolo Compreensor que já retornou a suas atividades e a Ambulância_x000D_
 Trafic que está em fase de acabamento.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5985/ccf05082025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5985/ccf05082025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  ata votos_x000D_
  ouvida a Casa e dispensadas as formalidades regimentais, sejа_x000D_
 Fantin, Secretario de_x000D_
  de congratulações e agradecimento para com o Senhor Alessandro_x000D_
 Ambiente do Município,_x000D_
 Cultura, e para com o Senhor Rogério Rizzo, Secretario de Meio_x000D_
 Festejos de Comemoração pelos eventos realizados em nossa cidade, em especial aos_x000D_
 Sala ao Aniversário da Cidade e o Dia da Criança</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5984/ccf05082025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5984/ccf05082025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimento para com o Senhor Fábio_x000D_
 Irineu Ferraz- Secretario de Esportes do Município, e para com os Professores: Rogério_x000D_
 Hudson da Silva, Ariovaldo Jesus Pichelli e Sergio Íris Faccioli, bem como para com todos_x000D_
 os que colaboraram com a realização da 7ª Olimpíada do Trabalhador- Versão 2007.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5983/ccf05082025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5983/ccf05082025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, sejа_x000D_
 consignado em ata votos de profundo pesar pelo falecimento da Senhora Margarida_x000D_
 Chammas Simão.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5982/ccf05082025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5982/ccf05082025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 coNSIGNADO EM ATA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA_x000D_
 Sra. Rosina Russo Cicotosti.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4556/ccf18062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4556/ccf18062025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com todos os_x000D_
 funcionários, Diretores e principalmente para com a Irmã Eva que tanto colaborou para o_x000D_
 bom funcionamento do Hospital e Maternidade São José.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4570/ccf18062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4570/ccf18062025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, sejа_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Professor de_x000D_
 Educação Física Sr. Rogério Hudson da Silva, pelo excelente trabalho ralizado na APAE_x000D_
 Renascer de Itapuí, principalmente por ter melhorado o desepenho dos alunos durante os_x000D_
 jogos especiais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -3583,67 +4315,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4454/ccf16062025_0018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4460/ccf16062025_0025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6022/ccf05082025_0047.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4554/ccf18062025_0013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4553/ccf18062025_0012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5977/ccf05082025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4516/ccf17062025_0051.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4537/ccf17062025_0073.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4450/ccf16062025_0014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4451/ccf16062025_0015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4452/ccf16062025_0016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4488/ccf17062025_0023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4473/ccf17062025_0008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6025/ccf05082025_0050.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6013/ccf05082025_0037.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4557/ccf18062025_0018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4580/ccf18062025_0041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4555/ccf18062025_0016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4479/ccf17062025_0014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4453/ccf16062025_0017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4538/ccf17062025_0074.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4539/ccf17062025_0075.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4540/ccf17062025_0076.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4514/ccf17062025_0049.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4515/ccf17062025_0050.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4483/ccf17062025_0018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4458/ccf16062025_0022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4464/ccf16062025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4459/ccf16062025_0023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4461/ccf16062025_0026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4487/ccf17062025_0022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4463/ccf16062025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6002/ccf05082025_0026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6001/ccf05082025_0025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6000/ccf05082025_0024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5999/ccf05082025_0023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6024/ccf05082025_0049.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6023/ccf05082025_0048.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6018/ccf05082025_0042.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6016/ccf05082025_0040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6015/ccf05082025_0039.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6014/ccf05082025_0038.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4562/ccf18062025_0023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4561/ccf18062025_0022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4560/ccf18062025_0021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4559/ccf18062025_0020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4558/ccf18062025_0019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4546/ccf18062025_0005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4545/ccf18062025_0004.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4579/ccf18062025_0040.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4585/ccf18062025_0046.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4584/ccf18062025_0045.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4583/ccf18062025_0044.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4588/ccf18062025_0049.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4587/ccf18062025_0048.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4586/ccf18062025_0047.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4577/ccf18062025_0038.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4576/ccf18062025_0037.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4589/ccf18062025_0050.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4544/ccf18062025_0003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4543/ccf18062025_0002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4542/ccf18062025_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4541/ccf18062025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4567/ccf18062025_0028.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4524/ccf17062025_0059.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4462/ccf16062025_0027.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5998/ccf05082025_0022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6017/ccf05082025_0041.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4531/ccf17062025_0067.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4532/ccf17062025_0068.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4533/ccf17062025_0069.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4534/ccf17062025_0070.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4535/ccf17062025_0071.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4536/ccf17062025_0072.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4513/ccf17062025_0048.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4512/ccf17062025_0047.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4497/ccf17062025_0032.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4525/ccf17062025_0061.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4526/ccf17062025_0062.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4527/ccf17062025_0063.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4528/ccf17062025_0064.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4480/ccf17062025_0015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4481/ccf17062025_0016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4482/ccf17062025_0017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4474/ccf17062025_0009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4475/ccf17062025_0010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4476/ccf17062025_0011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4484/ccf17062025_0019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4485/ccf17062025_0020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4486/ccf17062025_0021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4465/ccf17062025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4447/ccf16062025_0011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4448/ccf16062025_0012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4436/ccf16062025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4446/ccf16062025_0010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4437/ccf16062025_0001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4438/ccf16062025_0002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4440/ccf16062025_0004.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4439/ccf16062025_0003.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6012/ccf05082025_0036.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6011/ccf05082025_0035.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6010/ccf05082025_0034.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6003/ccf05082025_0033.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5976/ccf06082025_0019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6042/ccf05082025_0063.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6041/ccf05082025_0062.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6040/ccf05082025_0061.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6039/ccf05082025_0060.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6038/ccf05082025_0059.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6037/ccf05082025_0058.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5975/ccf06082025_0018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5974/ccf06082025_0017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5973/ccf06082025_0016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5972/ccf06082025_0015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5971/ccf06082025_0014.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5970/ccf06082025_0013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5969/ccf06082025_0012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5961/ccf06082025_0006.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5959/ccf06082025_0003.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5960/ccf06082025_0004.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5958/ccf06082025_0002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6043/ccf05082025_0068.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5957/ccf06082025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5997/ccf05082025_0021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5996/ccf05082025_0020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5995/ccf05082025_0019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5994/ccf05082025_0018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5993/ccf05082025_0017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5992/ccf05082025_0016.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5991/ccf05082025_0015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5990/ccf05082025_0014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5989/ccf05082025_0013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5988/ccf05082025_0012.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4552/ccf18062025_0011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4551/ccf18062025_0010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4550/ccf18062025_0009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4549/ccf18062025_0008.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4548/ccf18062025_0007.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4547/ccf18062025_0006.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4575/ccf18062025_0036.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4574/ccf18062025_0035.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4573/ccf18062025_0034.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4572/ccf18062025_0033.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4571/ccf18062025_0032.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4503/ccf17062025_0038.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4504/ccf17062025_0039.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4505/ccf17062025_0040.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4506/ccf17062025_0041.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4507/ccf17062025_0042.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4508/ccf17062025_0043.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4509/ccf17062025_0044.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4510/ccf17062025_0045.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4511/ccf17062025_0046.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4499/ccf17062025_0030.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4498/ccf17062025_0031.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4517/ccf17062025_0052.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4518/ccf17062025_0053.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4520/ccf17062025_0055.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4519/ccf17062025_0054.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4521/ccf17062025_0056.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4522/ccf17062025_0057.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4523/ccf17062025_0058.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4477/ccf17062025_0012.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4478/ccf17062025_0013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4492/ccf17062025_0027.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4501/ccf17062025_0028.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4500/ccf17062025_0029.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4491/ccf17062025_0026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4443/ccf16062025_0007.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4444/ccf16062025_0008.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4445/ccf16062025_0009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4449/ccf16062025_0013.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4455/ccf16062025_0019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4456/ccf16062025_0020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4457/ccf16062025_0021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4470/ccf17062025_0005.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4469/ccf17062025_0004.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4468/ccf17062025_0003.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4467/ccf17062025_0002.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4466/ccf17062025_0001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6009/ccf05082025_0030.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6008/ccf05082025_0029.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6007/ccf05082025_0028.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6006/ccf05082025_0027.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6029/ccf05082025_0054.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6028/ccf05082025_0053.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6027/ccf05082025_0052.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6026/ccf05082025_0051.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5967/ccf06082025_0008.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5966/ccf06082025_0007.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6021/ccf05082025_0045.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6020/ccf05082025_0044.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6019/ccf05082025_0043.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6035/ccf05082025_0066.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5964/ccf06082025_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6034/ccf05082025_0065.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6033/ccf05082025_0064.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5965/ccf06082025_0005.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5981/ccf05082025_0005.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5980/ccf05082025_0004.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5979/ccf05082025_0003.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5978/ccf05082025_0002.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4566/ccf18062025_0027.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4565/ccf18062025_0026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4564/ccf18062025_0025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4563/ccf18062025_0024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4569/ccf18062025_0030.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4568/ccf18062025_0029.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4578/ccf18062025_0039.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4582/ccf18062025_0043.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4581/ccf18062025_0042.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4496/ccf17062025_0033.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4495/ccf17062025_0034.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4494/ccf17062025_0035.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4493/ccf17062025_0036.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4502/ccf17062025_0037.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4529/ccf17062025_0065.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4530/ccf17062025_0066.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4489/ccf17062025_0024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4490/ccf17062025_0025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4442/ccf16062025_0006.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4441/ccf16062025_0005.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4472/ccf17062025_0007.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4471/ccf17062025_0006.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6004/ccf05082025_0032.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6005/ccf05082025_0031.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6032/ccf05082025_0057.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6031/ccf05082025_0056.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6030/ccf05082025_0055.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5968/ccf06082025_0011.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5963/ccf06082025_0010.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5962/ccf06082025_0009.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6036/ccf05082025_0067.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5987/ccf05082025_0011.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5986/ccf05082025_0010.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5985/ccf05082025_0009.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5984/ccf05082025_0008.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5983/ccf05082025_0007.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5982/ccf05082025_0006.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4556/ccf18062025_0017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4570/ccf18062025_0031.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8466/19022026_066.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4454/ccf16062025_0018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4460/ccf16062025_0025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8415/19022026_015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6022/ccf05082025_0047.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4554/ccf18062025_0013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4553/ccf18062025_0012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5977/ccf05082025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4516/ccf17062025_0051.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4537/ccf17062025_0073.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4450/ccf16062025_0014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4451/ccf16062025_0015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4452/ccf16062025_0016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4488/ccf17062025_0023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4473/ccf17062025_0008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6025/ccf05082025_0050.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6013/ccf05082025_0037.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4557/ccf18062025_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4580/ccf18062025_0041.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4555/ccf18062025_0016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8413/19022026_013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4479/ccf17062025_0014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8414/19022026_014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4453/ccf16062025_0017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4538/ccf17062025_0074.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4539/ccf17062025_0075.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4540/ccf17062025_0076.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4514/ccf17062025_0049.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4515/ccf17062025_0050.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8416/19022026_016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4483/ccf17062025_0018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8442/19022026_044.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8441/19022026_043.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8412/19022026_012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4458/ccf16062025_0022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8419/19022026_020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4464/ccf16062025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8460/19022026_021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4459/ccf16062025_0023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4461/ccf16062025_0026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4487/ccf17062025_0022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4463/ccf16062025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6002/ccf05082025_0026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6001/ccf05082025_0025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6000/ccf05082025_0024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5999/ccf05082025_0023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6024/ccf05082025_0049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6023/ccf05082025_0048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6018/ccf05082025_0042.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6016/ccf05082025_0040.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6015/ccf05082025_0039.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6014/ccf05082025_0038.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4562/ccf18062025_0023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4561/ccf18062025_0022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4560/ccf18062025_0021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4559/ccf18062025_0020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4558/ccf18062025_0019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4546/ccf18062025_0005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4545/ccf18062025_0004.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4579/ccf18062025_0040.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4585/ccf18062025_0046.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4584/ccf18062025_0045.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4583/ccf18062025_0044.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4588/ccf18062025_0049.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4587/ccf18062025_0048.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4586/ccf18062025_0047.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4577/ccf18062025_0038.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4576/ccf18062025_0037.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4589/ccf18062025_0050.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4544/ccf18062025_0003.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4543/ccf18062025_0002.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4542/ccf18062025_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4541/ccf18062025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4567/ccf18062025_0028.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4524/ccf17062025_0059.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8443/19022026_045.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8418/19022026_019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8438/19022026_040.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8468/19022026_069.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4462/ccf16062025_0027.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5998/ccf05082025_0022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6017/ccf05082025_0041.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4531/ccf17062025_0067.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4532/ccf17062025_0068.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4533/ccf17062025_0069.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4534/ccf17062025_0070.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4535/ccf17062025_0071.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4536/ccf17062025_0072.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4513/ccf17062025_0048.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4512/ccf17062025_0047.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4497/ccf17062025_0032.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4525/ccf17062025_0061.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4526/ccf17062025_0062.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4527/ccf17062025_0063.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4528/ccf17062025_0064.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4480/ccf17062025_0015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4481/ccf17062025_0016.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4482/ccf17062025_0017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4474/ccf17062025_0009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4475/ccf17062025_0010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4476/ccf17062025_0011.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4484/ccf17062025_0019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4485/ccf17062025_0020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4486/ccf17062025_0021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4465/ccf17062025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8411/19022026_010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8410/19022026_009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8409/19022026_008.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8408/19022026_007.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8407/19022026_006.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8406/19022026_005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8405/19022026_004.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8404/19022026_003.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4447/ccf16062025_0011.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4448/ccf16062025_0012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4436/ccf16062025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4446/ccf16062025_0010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4437/ccf16062025_0001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4438/ccf16062025_0002.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4440/ccf16062025_0004.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4439/ccf16062025_0003.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8434/19022026_036.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8433/19022026_035.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8432/19022026_034.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8431/19022026_033.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8459/19022026_061.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8458/19022026_060.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8457/19022026_059.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8456/19022026_058.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8455/19022026_057.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8454/19022026_056.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8453/19022026_055.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8452/19022026_054.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8451/19022026_053.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6012/ccf05082025_0036.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6011/ccf05082025_0035.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6010/ccf05082025_0034.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6003/ccf05082025_0033.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5976/ccf06082025_0019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6042/ccf05082025_0063.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6041/ccf05082025_0062.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6040/ccf05082025_0061.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6039/ccf05082025_0060.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6038/ccf05082025_0059.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6037/ccf05082025_0058.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5975/ccf06082025_0018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5974/ccf06082025_0017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5973/ccf06082025_0016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5972/ccf06082025_0015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5971/ccf06082025_0014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5970/ccf06082025_0013.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5969/ccf06082025_0012.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5961/ccf06082025_0006.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5959/ccf06082025_0003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5960/ccf06082025_0004.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5958/ccf06082025_0002.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6043/ccf05082025_0068.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5957/ccf06082025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5997/ccf05082025_0021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5996/ccf05082025_0020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5995/ccf05082025_0019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5994/ccf05082025_0018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5993/ccf05082025_0017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5992/ccf05082025_0016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5991/ccf05082025_0015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5990/ccf05082025_0014.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5989/ccf05082025_0013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5988/ccf05082025_0012.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4552/ccf18062025_0011.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4551/ccf18062025_0010.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4550/ccf18062025_0009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4549/ccf18062025_0008.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4548/ccf18062025_0007.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4547/ccf18062025_0006.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4575/ccf18062025_0036.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4574/ccf18062025_0035.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4573/ccf18062025_0034.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4572/ccf18062025_0033.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4571/ccf18062025_0032.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4503/ccf17062025_0038.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4504/ccf17062025_0039.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4505/ccf17062025_0040.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4506/ccf17062025_0041.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4507/ccf17062025_0042.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4508/ccf17062025_0043.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4509/ccf17062025_0044.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4510/ccf17062025_0045.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4511/ccf17062025_0046.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4499/ccf17062025_0030.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4498/ccf17062025_0031.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4517/ccf17062025_0052.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4518/ccf17062025_0053.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4520/ccf17062025_0055.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4519/ccf17062025_0054.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4521/ccf17062025_0056.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4522/ccf17062025_0057.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4523/ccf17062025_0058.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4477/ccf17062025_0012.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4478/ccf17062025_0013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4492/ccf17062025_0027.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4501/ccf17062025_0028.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4500/ccf17062025_0029.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4491/ccf17062025_0026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8417/19022026_017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8444/19022026_046.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8428/19022026_030.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8427/19022026_029.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8426/19022026_028.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8425/19022026_027.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8424/19022026_026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8423/19022026_025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8422/19022026_024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8421/19022026_023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8420/19022026_022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4443/ccf16062025_0007.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4444/ccf16062025_0008.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4445/ccf16062025_0009.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8440/19022026_042.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8439/19022026_041.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8437/19022026_039.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8436/19022026_038.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8435/19022026_037.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4449/ccf16062025_0013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4455/ccf16062025_0019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4456/ccf16062025_0020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4457/ccf16062025_0021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8467/19022026_067.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8445/19022026_047.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4470/ccf17062025_0005.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4469/ccf17062025_0004.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4468/ccf17062025_0003.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4467/ccf17062025_0002.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4466/ccf17062025_0001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6009/ccf05082025_0030.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6008/ccf05082025_0029.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6007/ccf05082025_0028.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6006/ccf05082025_0027.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6029/ccf05082025_0054.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6028/ccf05082025_0053.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6027/ccf05082025_0052.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6026/ccf05082025_0051.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5967/ccf06082025_0008.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5966/ccf06082025_0007.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6021/ccf05082025_0045.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6020/ccf05082025_0044.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6019/ccf05082025_0043.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6035/ccf05082025_0066.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5964/ccf06082025_0001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6034/ccf05082025_0065.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6033/ccf05082025_0064.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5965/ccf06082025_0005.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5981/ccf05082025_0005.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5980/ccf05082025_0004.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5979/ccf05082025_0003.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5978/ccf05082025_0002.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4566/ccf18062025_0027.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4565/ccf18062025_0026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4564/ccf18062025_0025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4563/ccf18062025_0024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4569/ccf18062025_0030.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4568/ccf18062025_0029.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4578/ccf18062025_0039.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4582/ccf18062025_0043.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4581/ccf18062025_0042.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4496/ccf17062025_0033.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4495/ccf17062025_0034.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4494/ccf17062025_0035.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4493/ccf17062025_0036.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4502/ccf17062025_0037.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4529/ccf17062025_0065.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4530/ccf17062025_0066.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4489/ccf17062025_0024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4490/ccf17062025_0025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8403/19022026_002.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8402/19022026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8430/19022026_032.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8429/19022026_031.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4442/ccf16062025_0006.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4441/ccf16062025_0005.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8450/19022026_052.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8449/19022026_051.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8448/19022026_050.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8447/19022026_049.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/8446/19022026_048.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4472/ccf17062025_0007.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4471/ccf17062025_0006.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6004/ccf05082025_0032.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6005/ccf05082025_0031.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6032/ccf05082025_0057.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6031/ccf05082025_0056.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6030/ccf05082025_0055.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5968/ccf06082025_0011.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5963/ccf06082025_0010.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5962/ccf06082025_0009.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/6036/ccf05082025_0067.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5987/ccf05082025_0011.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5986/ccf05082025_0010.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5985/ccf05082025_0009.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5984/ccf05082025_0008.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5983/ccf05082025_0007.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/5982/ccf05082025_0006.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4556/ccf18062025_0017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2007/4570/ccf18062025_0031.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H242"/>
+  <dimension ref="A1:H304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="180" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3672,6271 +4404,7877 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
+        <v>50</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" t="s">
+        <v>92</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
         <v>94</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E25" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F26" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E27" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F27" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E28" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F28" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F29" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>124</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>128</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" t="s">
+        <v>97</v>
+      </c>
+      <c r="F33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B33" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E34" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F34" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>141</v>
+        <v>81</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E35" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F35" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="H35" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>145</v>
+        <v>84</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E36" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F36" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="D37" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E37" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E38" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F38" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D39" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E39" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F39" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D40" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E40" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F40" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D41" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E41" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F41" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D42" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E42" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F42" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="D43" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E43" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F43" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="D44" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E44" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F44" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="D45" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E45" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F45" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H45" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="D46" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E46" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="H46" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D47" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E47" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F47" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="H47" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="D48" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E48" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F48" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="H48" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D49" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E49" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F49" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="H49" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="D50" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E50" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F50" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="H50" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D51" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E51" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F51" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="H51" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="D52" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E52" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F52" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D53" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E53" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F53" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H53" t="s">
-        <v>179</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D54" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E54" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F54" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="H54" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D55" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E55" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F55" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="H55" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="D56" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E56" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F56" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="H56" t="s">
-        <v>179</v>
+        <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D57" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E57" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F57" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="H57" t="s">
-        <v>179</v>
+        <v>222</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>223</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" t="s">
+        <v>96</v>
+      </c>
+      <c r="E58" t="s">
+        <v>97</v>
+      </c>
+      <c r="F58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H58" t="s">
         <v>226</v>
-      </c>
-[...19 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>228</v>
+      </c>
+      <c r="D59" t="s">
+        <v>96</v>
+      </c>
+      <c r="E59" t="s">
+        <v>97</v>
+      </c>
+      <c r="F59" t="s">
+        <v>28</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" t="s">
         <v>230</v>
-      </c>
-[...19 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>232</v>
+      </c>
+      <c r="D60" t="s">
+        <v>96</v>
+      </c>
+      <c r="E60" t="s">
+        <v>97</v>
+      </c>
+      <c r="F60" t="s">
+        <v>28</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="H60" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>236</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>96</v>
+      </c>
+      <c r="E61" t="s">
+        <v>97</v>
+      </c>
+      <c r="F61" t="s">
+        <v>28</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D61" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>238</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>239</v>
+      </c>
+      <c r="D62" t="s">
+        <v>96</v>
+      </c>
+      <c r="E62" t="s">
+        <v>97</v>
+      </c>
+      <c r="F62" t="s">
+        <v>28</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>241</v>
-      </c>
-[...13 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>243</v>
+      </c>
+      <c r="D63" t="s">
+        <v>96</v>
+      </c>
+      <c r="E63" t="s">
+        <v>97</v>
+      </c>
+      <c r="F63" t="s">
+        <v>28</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B63" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D64" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E64" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F64" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="H64" t="s">
-        <v>251</v>
+        <v>211</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D65" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E65" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F65" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="H65" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>42</v>
+        <v>253</v>
       </c>
       <c r="D66" t="s">
-        <v>257</v>
+        <v>96</v>
       </c>
       <c r="E66" t="s">
-        <v>258</v>
+        <v>97</v>
       </c>
       <c r="F66" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>54</v>
+        <v>256</v>
       </c>
       <c r="D67" t="s">
+        <v>96</v>
+      </c>
+      <c r="E67" t="s">
+        <v>97</v>
+      </c>
+      <c r="F67" t="s">
+        <v>28</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="E67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>263</v>
+        <v>211</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>58</v>
+        <v>259</v>
       </c>
       <c r="D68" t="s">
-        <v>257</v>
+        <v>96</v>
       </c>
       <c r="E68" t="s">
-        <v>258</v>
+        <v>97</v>
       </c>
       <c r="F68" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="H68" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>29</v>
+        <v>263</v>
       </c>
       <c r="D69" t="s">
-        <v>257</v>
+        <v>96</v>
       </c>
       <c r="E69" t="s">
-        <v>258</v>
+        <v>97</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="H69" t="s">
-        <v>269</v>
+        <v>211</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>42</v>
+        <v>266</v>
       </c>
       <c r="D70" t="s">
-        <v>271</v>
+        <v>96</v>
       </c>
       <c r="E70" t="s">
-        <v>272</v>
+        <v>97</v>
       </c>
       <c r="F70" t="s">
-        <v>273</v>
+        <v>28</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="H70" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>269</v>
       </c>
       <c r="D71" t="s">
+        <v>96</v>
+      </c>
+      <c r="E71" t="s">
+        <v>97</v>
+      </c>
+      <c r="F71" t="s">
+        <v>28</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H71" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>17</v>
+        <v>273</v>
       </c>
       <c r="D72" t="s">
-        <v>271</v>
+        <v>96</v>
       </c>
       <c r="E72" t="s">
-        <v>272</v>
+        <v>97</v>
       </c>
       <c r="F72" t="s">
-        <v>273</v>
+        <v>28</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="H72" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>22</v>
+        <v>277</v>
       </c>
       <c r="D73" t="s">
-        <v>271</v>
+        <v>96</v>
       </c>
       <c r="E73" t="s">
-        <v>272</v>
+        <v>97</v>
       </c>
       <c r="F73" t="s">
-        <v>273</v>
+        <v>28</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="H73" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>54</v>
+        <v>281</v>
       </c>
       <c r="D74" t="s">
-        <v>271</v>
+        <v>96</v>
       </c>
       <c r="E74" t="s">
-        <v>272</v>
+        <v>97</v>
       </c>
       <c r="F74" t="s">
-        <v>286</v>
+        <v>28</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="H74" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>58</v>
+        <v>285</v>
       </c>
       <c r="D75" t="s">
-        <v>271</v>
+        <v>96</v>
       </c>
       <c r="E75" t="s">
-        <v>272</v>
+        <v>97</v>
       </c>
       <c r="F75" t="s">
+        <v>28</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="G75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>288</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>289</v>
+      </c>
+      <c r="E76" t="s">
+        <v>290</v>
+      </c>
+      <c r="F76" t="s">
+        <v>28</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H76" t="s">
         <v>292</v>
-      </c>
-[...19 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>293</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" t="s">
+        <v>289</v>
+      </c>
+      <c r="E77" t="s">
+        <v>290</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H77" t="s">
         <v>295</v>
-      </c>
-[...19 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>300</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="E78" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="F78" t="s">
-        <v>301</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H78" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>305</v>
+        <v>105</v>
       </c>
       <c r="D79" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="E79" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="F79" t="s">
-        <v>273</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="H79" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="D80" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="E80" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="F80" t="s">
-        <v>273</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="H80" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="D81" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="E81" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="F81" t="s">
-        <v>273</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="H81" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D82" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="E82" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="F82" t="s">
-        <v>273</v>
+        <v>28</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="H82" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
       <c r="D83" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="E83" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="F83" t="s">
-        <v>273</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="H83" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E84" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F84" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="H84" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="D85" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E85" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F85" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="H85" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E86" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F86" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D87" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E87" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F87" t="s">
-        <v>301</v>
+        <v>316</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="H87" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>333</v>
+        <v>60</v>
       </c>
       <c r="D88" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E88" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F88" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="H88" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>337</v>
+        <v>64</v>
       </c>
       <c r="D89" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E89" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F89" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="H89" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>341</v>
+        <v>41</v>
       </c>
       <c r="D90" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E90" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F90" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="H90" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>345</v>
+        <v>70</v>
       </c>
       <c r="D91" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E91" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F91" t="s">
-        <v>296</v>
+        <v>339</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="H91" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="D92" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E92" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F92" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="H92" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>353</v>
+        <v>124</v>
       </c>
       <c r="D93" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E93" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F93" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="H93" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="D94" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E94" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F94" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="H94" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="D95" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E95" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F95" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="H95" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>145</v>
+        <v>77</v>
       </c>
       <c r="D96" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E96" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F96" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="H96" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>149</v>
+        <v>45</v>
       </c>
       <c r="D97" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E97" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F97" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="H97" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>153</v>
+        <v>81</v>
       </c>
       <c r="D98" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E98" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F98" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="H98" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="D99" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E99" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F99" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="H99" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="D100" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E100" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F100" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="H100" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>380</v>
+        <v>145</v>
       </c>
       <c r="D101" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E101" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F101" t="s">
-        <v>273</v>
+        <v>344</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="H101" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
       <c r="D102" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E102" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F102" t="s">
-        <v>273</v>
+        <v>344</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="H102" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="D103" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E103" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F103" t="s">
-        <v>367</v>
+        <v>344</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="H103" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="D104" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E104" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F104" t="s">
-        <v>367</v>
+        <v>339</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="H104" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="D105" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E105" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F105" t="s">
-        <v>296</v>
+        <v>339</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="H105" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="D106" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E106" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F106" t="s">
-        <v>296</v>
+        <v>339</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="H106" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>404</v>
+        <v>153</v>
       </c>
       <c r="D107" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E107" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F107" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="H107" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>408</v>
+        <v>157</v>
       </c>
       <c r="D108" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E108" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F108" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="H108" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="D109" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E109" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F109" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="H109" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>416</v>
+        <v>161</v>
       </c>
       <c r="D110" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E110" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F110" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="H110" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="D111" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E111" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F111" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="H111" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>424</v>
+        <v>165</v>
       </c>
       <c r="D112" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E112" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="H112" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="D113" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E113" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F113" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="H113" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="D114" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E114" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F114" t="s">
-        <v>273</v>
+        <v>419</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="H114" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="D115" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E115" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F115" t="s">
-        <v>273</v>
+        <v>424</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="H115" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>440</v>
+        <v>169</v>
       </c>
       <c r="D116" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E116" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F116" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="H116" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>444</v>
+        <v>173</v>
       </c>
       <c r="D117" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E117" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F117" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="H117" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>448</v>
+        <v>177</v>
       </c>
       <c r="D118" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E118" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F118" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="H118" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>452</v>
+        <v>181</v>
       </c>
       <c r="D119" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E119" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F119" t="s">
-        <v>273</v>
+        <v>437</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="H119" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>456</v>
+        <v>185</v>
       </c>
       <c r="D120" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E120" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F120" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="H120" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>460</v>
+        <v>189</v>
       </c>
       <c r="D121" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E121" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F121" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="H121" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>464</v>
+        <v>193</v>
       </c>
       <c r="D122" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E122" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F122" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
       <c r="H122" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>468</v>
+        <v>197</v>
       </c>
       <c r="D123" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E123" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F123" t="s">
-        <v>354</v>
+        <v>437</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>469</v>
+        <v>450</v>
       </c>
       <c r="H123" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>472</v>
+        <v>201</v>
       </c>
       <c r="D124" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E124" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F124" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="H124" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>476</v>
+        <v>205</v>
       </c>
       <c r="D125" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E125" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F125" t="s">
-        <v>477</v>
+        <v>316</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>478</v>
+        <v>456</v>
       </c>
       <c r="H125" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>480</v>
+        <v>458</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>481</v>
+        <v>209</v>
       </c>
       <c r="D126" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E126" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F126" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
       <c r="H126" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>484</v>
+        <v>461</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>485</v>
+        <v>213</v>
       </c>
       <c r="D127" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E127" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F127" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="H127" t="s">
-        <v>487</v>
+        <v>463</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>488</v>
+        <v>464</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>489</v>
+        <v>216</v>
       </c>
       <c r="D128" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E128" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F128" t="s">
-        <v>301</v>
+        <v>316</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>490</v>
+        <v>465</v>
       </c>
       <c r="H128" t="s">
-        <v>491</v>
+        <v>466</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>492</v>
+        <v>467</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>493</v>
+        <v>220</v>
       </c>
       <c r="D129" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E129" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F129" t="s">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>494</v>
+        <v>468</v>
       </c>
       <c r="H129" t="s">
-        <v>495</v>
+        <v>469</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>496</v>
+        <v>470</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>497</v>
+        <v>224</v>
       </c>
       <c r="D130" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E130" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F130" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>498</v>
+        <v>471</v>
       </c>
       <c r="H130" t="s">
-        <v>499</v>
+        <v>472</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>500</v>
+        <v>473</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>501</v>
+        <v>228</v>
       </c>
       <c r="D131" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E131" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F131" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>502</v>
+        <v>475</v>
       </c>
       <c r="H131" t="s">
-        <v>503</v>
+        <v>476</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>504</v>
+        <v>477</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>505</v>
+        <v>232</v>
       </c>
       <c r="D132" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E132" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F132" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>506</v>
+        <v>478</v>
       </c>
       <c r="H132" t="s">
-        <v>507</v>
+        <v>479</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>508</v>
+        <v>480</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>509</v>
+        <v>236</v>
       </c>
       <c r="D133" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E133" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F133" t="s">
-        <v>354</v>
+        <v>329</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>510</v>
+        <v>481</v>
       </c>
       <c r="H133" t="s">
-        <v>511</v>
+        <v>482</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>512</v>
+        <v>483</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>513</v>
+        <v>239</v>
       </c>
       <c r="D134" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E134" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F134" t="s">
-        <v>273</v>
+        <v>424</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>514</v>
+        <v>484</v>
       </c>
       <c r="H134" t="s">
-        <v>515</v>
+        <v>485</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>516</v>
+        <v>486</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>517</v>
+        <v>243</v>
       </c>
       <c r="D135" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E135" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F135" t="s">
-        <v>296</v>
+        <v>424</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>518</v>
+        <v>487</v>
       </c>
       <c r="H135" t="s">
-        <v>519</v>
+        <v>488</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>520</v>
+        <v>489</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>521</v>
+        <v>490</v>
       </c>
       <c r="D136" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E136" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F136" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>522</v>
+        <v>491</v>
       </c>
       <c r="H136" t="s">
-        <v>523</v>
+        <v>492</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>524</v>
+        <v>493</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>525</v>
+        <v>494</v>
       </c>
       <c r="D137" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E137" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F137" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>526</v>
+        <v>495</v>
       </c>
       <c r="H137" t="s">
-        <v>527</v>
+        <v>496</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>528</v>
+        <v>497</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>529</v>
+        <v>498</v>
       </c>
       <c r="D138" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E138" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F138" t="s">
-        <v>354</v>
+        <v>437</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>530</v>
+        <v>499</v>
       </c>
       <c r="H138" t="s">
-        <v>531</v>
+        <v>500</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>501</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>533</v>
+        <v>502</v>
       </c>
       <c r="D139" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E139" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F139" t="s">
-        <v>296</v>
+        <v>437</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>534</v>
+        <v>503</v>
       </c>
       <c r="H139" t="s">
-        <v>535</v>
+        <v>504</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>536</v>
+        <v>505</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>537</v>
+        <v>506</v>
       </c>
       <c r="D140" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E140" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F140" t="s">
-        <v>301</v>
+        <v>339</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>538</v>
+        <v>507</v>
       </c>
       <c r="H140" t="s">
-        <v>539</v>
+        <v>508</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>540</v>
+        <v>509</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>541</v>
+        <v>510</v>
       </c>
       <c r="D141" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E141" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F141" t="s">
-        <v>286</v>
+        <v>339</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>542</v>
+        <v>511</v>
       </c>
       <c r="H141" t="s">
-        <v>543</v>
+        <v>512</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>544</v>
+        <v>513</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>545</v>
+        <v>514</v>
       </c>
       <c r="D142" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E142" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F142" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>546</v>
+        <v>515</v>
       </c>
       <c r="H142" t="s">
-        <v>547</v>
+        <v>516</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>548</v>
+        <v>517</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>549</v>
+        <v>518</v>
       </c>
       <c r="D143" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E143" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F143" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>550</v>
+        <v>519</v>
       </c>
       <c r="H143" t="s">
-        <v>551</v>
+        <v>520</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>552</v>
+        <v>521</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>553</v>
+        <v>522</v>
       </c>
       <c r="D144" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E144" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F144" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>554</v>
+        <v>523</v>
       </c>
       <c r="H144" t="s">
-        <v>555</v>
+        <v>524</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>556</v>
+        <v>525</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>557</v>
+        <v>526</v>
       </c>
       <c r="D145" t="s">
-        <v>271</v>
+        <v>314</v>
       </c>
       <c r="E145" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
       <c r="F145" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>558</v>
+        <v>527</v>
       </c>
       <c r="H145" t="s">
-        <v>559</v>
+        <v>528</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>560</v>
+        <v>529</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>42</v>
+        <v>530</v>
       </c>
       <c r="D146" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E146" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F146" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>563</v>
+        <v>531</v>
       </c>
       <c r="H146" t="s">
-        <v>564</v>
+        <v>532</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>565</v>
+        <v>533</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>10</v>
+        <v>534</v>
       </c>
       <c r="D147" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E147" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F147" t="s">
-        <v>25</v>
+        <v>344</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>566</v>
+        <v>535</v>
       </c>
       <c r="H147" t="s">
-        <v>567</v>
+        <v>536</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>568</v>
+        <v>537</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>17</v>
+        <v>538</v>
       </c>
       <c r="D148" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E148" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F148" t="s">
-        <v>296</v>
+        <v>339</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>569</v>
+        <v>539</v>
       </c>
       <c r="H148" t="s">
-        <v>570</v>
+        <v>540</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>571</v>
+        <v>541</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>91</v>
+        <v>542</v>
       </c>
       <c r="D149" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E149" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F149" t="s">
-        <v>477</v>
+        <v>316</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>572</v>
+        <v>543</v>
       </c>
       <c r="H149" t="s">
-        <v>573</v>
+        <v>544</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>574</v>
+        <v>545</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>22</v>
+        <v>546</v>
       </c>
       <c r="D150" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E150" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F150" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>575</v>
+        <v>547</v>
       </c>
       <c r="H150" t="s">
-        <v>576</v>
+        <v>548</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>577</v>
+        <v>549</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>58</v>
+        <v>550</v>
       </c>
       <c r="D151" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E151" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F151" t="s">
-        <v>367</v>
+        <v>424</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>578</v>
+        <v>551</v>
       </c>
       <c r="H151" t="s">
-        <v>579</v>
+        <v>552</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>580</v>
+        <v>553</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>29</v>
+        <v>554</v>
       </c>
       <c r="D152" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E152" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F152" t="s">
-        <v>367</v>
+        <v>424</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>581</v>
+        <v>555</v>
       </c>
       <c r="H152" t="s">
-        <v>582</v>
+        <v>556</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>583</v>
+        <v>557</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>558</v>
       </c>
       <c r="D153" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E153" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F153" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>584</v>
+        <v>559</v>
       </c>
       <c r="H153" t="s">
-        <v>585</v>
+        <v>560</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>586</v>
+        <v>561</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>64</v>
+        <v>562</v>
       </c>
       <c r="D154" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E154" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F154" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>587</v>
+        <v>563</v>
       </c>
       <c r="H154" t="s">
-        <v>588</v>
+        <v>564</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>589</v>
+        <v>565</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>300</v>
+        <v>566</v>
       </c>
       <c r="D155" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E155" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F155" t="s">
-        <v>477</v>
+        <v>316</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>590</v>
+        <v>567</v>
       </c>
       <c r="H155" t="s">
-        <v>591</v>
+        <v>568</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>592</v>
+        <v>569</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>305</v>
+        <v>570</v>
       </c>
       <c r="D156" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E156" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F156" t="s">
-        <v>477</v>
+        <v>424</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>593</v>
+        <v>571</v>
       </c>
       <c r="H156" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>595</v>
+        <v>573</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>110</v>
+        <v>574</v>
       </c>
       <c r="D157" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E157" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F157" t="s">
-        <v>286</v>
+        <v>424</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="H157" t="s">
-        <v>597</v>
+        <v>576</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>598</v>
+        <v>577</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>68</v>
+        <v>578</v>
       </c>
       <c r="D158" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E158" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F158" t="s">
-        <v>286</v>
+        <v>424</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>599</v>
+        <v>579</v>
       </c>
       <c r="H158" t="s">
-        <v>600</v>
+        <v>580</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>601</v>
+        <v>581</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>71</v>
+        <v>582</v>
       </c>
       <c r="D159" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E159" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F159" t="s">
-        <v>367</v>
+        <v>424</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="H159" t="s">
-        <v>603</v>
+        <v>584</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>604</v>
+        <v>585</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>586</v>
       </c>
       <c r="D160" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E160" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F160" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="H160" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>75</v>
+        <v>590</v>
       </c>
       <c r="D161" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E161" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F161" t="s">
-        <v>477</v>
+        <v>33</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="H161" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>78</v>
+        <v>594</v>
       </c>
       <c r="D162" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E162" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F162" t="s">
-        <v>477</v>
+        <v>316</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
       <c r="H162" t="s">
-        <v>612</v>
+        <v>596</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>613</v>
+        <v>597</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>82</v>
+        <v>598</v>
       </c>
       <c r="D163" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E163" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F163" t="s">
-        <v>367</v>
+        <v>344</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>614</v>
+        <v>599</v>
       </c>
       <c r="H163" t="s">
-        <v>615</v>
+        <v>600</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>616</v>
+        <v>601</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>117</v>
+        <v>602</v>
       </c>
       <c r="D164" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E164" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>344</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="H164" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>333</v>
+        <v>606</v>
       </c>
       <c r="D165" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E165" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F165" t="s">
-        <v>13</v>
+        <v>316</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="H165" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>337</v>
+        <v>610</v>
       </c>
       <c r="D166" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E166" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>316</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="H166" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>341</v>
+        <v>614</v>
       </c>
       <c r="D167" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E167" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F167" t="s">
-        <v>286</v>
+        <v>424</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="H167" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>345</v>
+        <v>618</v>
       </c>
       <c r="D168" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E168" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F168" t="s">
-        <v>273</v>
+        <v>424</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="H168" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>349</v>
+        <v>622</v>
       </c>
       <c r="D169" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E169" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F169" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="H169" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>165</v>
+        <v>626</v>
       </c>
       <c r="D170" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E170" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F170" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="H170" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>169</v>
+        <v>630</v>
       </c>
       <c r="D171" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E171" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F171" t="s">
-        <v>477</v>
+        <v>316</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="H171" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>173</v>
+        <v>634</v>
       </c>
       <c r="D172" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E172" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F172" t="s">
-        <v>354</v>
+        <v>424</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="H172" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>200</v>
+        <v>638</v>
       </c>
       <c r="D173" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E173" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F173" t="s">
-        <v>644</v>
+        <v>424</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="H173" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>207</v>
+        <v>642</v>
       </c>
       <c r="D174" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E174" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F174" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="H174" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>211</v>
+        <v>646</v>
       </c>
       <c r="D175" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E175" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>344</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="H175" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>214</v>
+        <v>650</v>
       </c>
       <c r="D176" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E176" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>329</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="H176" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>653</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>654</v>
+      </c>
+      <c r="D177" t="s">
+        <v>314</v>
+      </c>
+      <c r="E177" t="s">
+        <v>315</v>
+      </c>
+      <c r="F177" t="s">
+        <v>316</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H177" t="s">
         <v>656</v>
-      </c>
-[...19 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>657</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>658</v>
+      </c>
+      <c r="D178" t="s">
+        <v>314</v>
+      </c>
+      <c r="E178" t="s">
+        <v>315</v>
+      </c>
+      <c r="F178" t="s">
+        <v>316</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="B178" t="s">
-[...14 lines deleted...]
-      <c r="G178" s="1" t="s">
+      <c r="H178" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>661</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
         <v>662</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
+        <v>314</v>
+      </c>
+      <c r="E179" t="s">
+        <v>315</v>
+      </c>
+      <c r="F179" t="s">
+        <v>316</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="D179" t="s">
-[...8 lines deleted...]
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>665</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
         <v>666</v>
       </c>
-      <c r="B180" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D180" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="E180" t="s">
-        <v>562</v>
+        <v>315</v>
       </c>
       <c r="F180" t="s">
-        <v>477</v>
+        <v>316</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>667</v>
       </c>
       <c r="H180" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>669</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>245</v>
+        <v>10</v>
       </c>
       <c r="D181" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E181" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F181" t="s">
-        <v>477</v>
+        <v>329</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="H181" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>384</v>
+        <v>17</v>
       </c>
       <c r="D182" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E182" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F182" t="s">
-        <v>273</v>
+        <v>33</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="H182" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>388</v>
+        <v>21</v>
       </c>
       <c r="D183" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E183" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F183" t="s">
-        <v>367</v>
+        <v>339</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="H183" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>392</v>
+        <v>105</v>
       </c>
       <c r="D184" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E184" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F184" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="H184" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>396</v>
+        <v>32</v>
       </c>
       <c r="D185" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E185" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F185" t="s">
-        <v>477</v>
+        <v>329</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="H185" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>400</v>
+        <v>64</v>
       </c>
       <c r="D186" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E186" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F186" t="s">
-        <v>273</v>
+        <v>437</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="H186" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>404</v>
+        <v>37</v>
       </c>
       <c r="D187" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E187" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F187" t="s">
-        <v>273</v>
+        <v>437</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="H187" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>408</v>
+        <v>41</v>
       </c>
       <c r="D188" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E188" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F188" t="s">
-        <v>273</v>
+        <v>437</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="H188" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>416</v>
+        <v>70</v>
       </c>
       <c r="D189" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E189" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F189" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="H189" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>420</v>
+        <v>343</v>
       </c>
       <c r="D190" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E190" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F190" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="H190" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>700</v>
+        <v>124</v>
       </c>
       <c r="D191" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E191" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F191" t="s">
-        <v>701</v>
+        <v>474</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>702</v>
       </c>
       <c r="H191" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>704</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>424</v>
+        <v>128</v>
       </c>
       <c r="D192" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E192" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F192" t="s">
-        <v>477</v>
+        <v>329</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>705</v>
       </c>
       <c r="H192" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>707</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>428</v>
+        <v>74</v>
       </c>
       <c r="D193" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E193" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F193" t="s">
-        <v>367</v>
+        <v>329</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>708</v>
       </c>
       <c r="H193" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>710</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>432</v>
+        <v>77</v>
       </c>
       <c r="D194" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E194" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F194" t="s">
-        <v>477</v>
+        <v>437</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>711</v>
       </c>
       <c r="H194" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>713</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>436</v>
+        <v>45</v>
       </c>
       <c r="D195" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E195" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F195" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>714</v>
       </c>
       <c r="H195" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>716</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>440</v>
+        <v>81</v>
       </c>
       <c r="D196" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E196" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F196" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H196" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>719</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>444</v>
+        <v>84</v>
       </c>
       <c r="D197" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E197" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F197" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>720</v>
       </c>
       <c r="H197" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>722</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>448</v>
+        <v>88</v>
       </c>
       <c r="D198" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E198" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F198" t="s">
-        <v>367</v>
+        <v>437</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>723</v>
       </c>
       <c r="H198" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>725</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>452</v>
+        <v>145</v>
       </c>
       <c r="D199" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E199" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F199" t="s">
-        <v>367</v>
+        <v>13</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>726</v>
       </c>
       <c r="H199" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>728</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>456</v>
+        <v>149</v>
       </c>
       <c r="D200" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E200" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>731</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>378</v>
+      </c>
+      <c r="D201" t="s">
+        <v>670</v>
+      </c>
+      <c r="E201" t="s">
+        <v>671</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>732</v>
       </c>
-      <c r="B201" t="s">
-[...14 lines deleted...]
-      <c r="G201" s="1" t="s">
+      <c r="H201" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>734</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>382</v>
+      </c>
+      <c r="D202" t="s">
+        <v>670</v>
+      </c>
+      <c r="E202" t="s">
+        <v>671</v>
+      </c>
+      <c r="F202" t="s">
+        <v>329</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="B202" t="s">
-[...14 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>737</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>386</v>
+      </c>
+      <c r="D203" t="s">
+        <v>670</v>
+      </c>
+      <c r="E203" t="s">
+        <v>671</v>
+      </c>
+      <c r="F203" t="s">
+        <v>316</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="B203" t="s">
-[...14 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>740</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>390</v>
+      </c>
+      <c r="D204" t="s">
+        <v>670</v>
+      </c>
+      <c r="E204" t="s">
+        <v>671</v>
+      </c>
+      <c r="F204" t="s">
+        <v>437</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="B204" t="s">
-[...14 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>743</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>153</v>
+      </c>
+      <c r="D205" t="s">
+        <v>670</v>
+      </c>
+      <c r="E205" t="s">
+        <v>671</v>
+      </c>
+      <c r="F205" t="s">
+        <v>339</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="B205" t="s">
-[...14 lines deleted...]
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>746</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>157</v>
+      </c>
+      <c r="D206" t="s">
+        <v>670</v>
+      </c>
+      <c r="E206" t="s">
+        <v>671</v>
+      </c>
+      <c r="F206" t="s">
+        <v>339</v>
+      </c>
+      <c r="G206" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="B206" t="s">
-[...14 lines deleted...]
-      <c r="G206" s="1" t="s">
+      <c r="H206" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>749</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>400</v>
+      </c>
+      <c r="D207" t="s">
+        <v>670</v>
+      </c>
+      <c r="E207" t="s">
+        <v>671</v>
+      </c>
+      <c r="F207" t="s">
         <v>750</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H207" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>753</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>497</v>
+        <v>165</v>
       </c>
       <c r="D208" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E208" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F208" t="s">
-        <v>701</v>
+        <v>316</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>754</v>
       </c>
       <c r="H208" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>756</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>501</v>
+        <v>414</v>
       </c>
       <c r="D209" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E209" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F209" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H209" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>759</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>505</v>
+        <v>418</v>
       </c>
       <c r="D210" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E210" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F210" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H210" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>762</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>509</v>
+        <v>763</v>
       </c>
       <c r="D211" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E211" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>671</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="H211" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>513</v>
+        <v>423</v>
       </c>
       <c r="D212" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="E212" t="s">
-        <v>562</v>
+        <v>671</v>
       </c>
       <c r="F212" t="s">
-        <v>13</v>
+        <v>316</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="H212" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>42</v>
+        <v>173</v>
       </c>
       <c r="D213" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E213" t="s">
+        <v>671</v>
+      </c>
+      <c r="F213" t="s">
+        <v>437</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="F213" t="s">
+      <c r="H213" t="s">
         <v>771</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>772</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>177</v>
+      </c>
+      <c r="D214" t="s">
+        <v>670</v>
+      </c>
+      <c r="E214" t="s">
+        <v>671</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H214" t="s">
         <v>774</v>
-      </c>
-[...19 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>17</v>
+        <v>185</v>
       </c>
       <c r="D215" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E215" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F215" t="s">
-        <v>367</v>
+        <v>13</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="H215" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>91</v>
+        <v>197</v>
       </c>
       <c r="D216" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E216" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F216" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="H216" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="D217" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E217" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F217" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="H217" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>54</v>
+        <v>205</v>
       </c>
       <c r="D218" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E218" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F218" t="s">
-        <v>273</v>
+        <v>424</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="H218" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>58</v>
+        <v>209</v>
       </c>
       <c r="D219" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E219" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F219" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="H219" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>29</v>
+        <v>213</v>
       </c>
       <c r="D220" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E220" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F220" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="H220" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>33</v>
+        <v>216</v>
       </c>
       <c r="D221" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E221" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F221" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="H221" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>75</v>
+        <v>220</v>
       </c>
       <c r="D222" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E222" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F222" t="s">
-        <v>354</v>
+        <v>437</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="H222" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>799</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>228</v>
+      </c>
+      <c r="D223" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" t="s">
+        <v>800</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H223" t="s">
         <v>802</v>
-      </c>
-[...19 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>803</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>232</v>
+      </c>
+      <c r="D224" t="s">
+        <v>670</v>
+      </c>
+      <c r="E224" t="s">
+        <v>671</v>
+      </c>
+      <c r="F224" t="s">
+        <v>750</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H224" t="s">
         <v>805</v>
-      </c>
-[...19 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>806</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>239</v>
+      </c>
+      <c r="D225" t="s">
+        <v>670</v>
+      </c>
+      <c r="E225" t="s">
+        <v>671</v>
+      </c>
+      <c r="F225" t="s">
+        <v>316</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H225" t="s">
         <v>808</v>
-      </c>
-[...19 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>809</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>243</v>
+      </c>
+      <c r="D226" t="s">
+        <v>670</v>
+      </c>
+      <c r="E226" t="s">
+        <v>671</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H226" t="s">
         <v>811</v>
-      </c>
-[...19 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>812</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>246</v>
+      </c>
+      <c r="D227" t="s">
+        <v>670</v>
+      </c>
+      <c r="E227" t="s">
+        <v>671</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H227" t="s">
         <v>814</v>
-      </c>
-[...19 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>819</v>
+        <v>249</v>
       </c>
       <c r="D228" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E228" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F228" t="s">
-        <v>367</v>
+        <v>13</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="H228" t="s">
-        <v>821</v>
+        <v>817</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>823</v>
+        <v>253</v>
       </c>
       <c r="D229" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E229" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F229" t="s">
-        <v>367</v>
+        <v>474</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="H229" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>353</v>
+        <v>266</v>
       </c>
       <c r="D230" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E230" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F230" t="s">
-        <v>296</v>
+        <v>474</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="H230" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="D231" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E231" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F231" t="s">
-        <v>25</v>
+        <v>474</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="H231" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>141</v>
+        <v>828</v>
       </c>
       <c r="D232" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E232" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F232" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="H232" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>145</v>
+        <v>273</v>
       </c>
       <c r="D233" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E233" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F233" t="s">
-        <v>273</v>
+        <v>474</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="H233" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>149</v>
+        <v>277</v>
       </c>
       <c r="D234" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E234" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F234" t="s">
-        <v>367</v>
+        <v>474</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="H234" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>153</v>
+        <v>494</v>
       </c>
       <c r="D235" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E235" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F235" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="H235" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>157</v>
+        <v>498</v>
       </c>
       <c r="D236" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E236" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F236" t="s">
-        <v>354</v>
+        <v>437</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="H236" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>161</v>
+        <v>502</v>
       </c>
       <c r="D237" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E237" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F237" t="s">
-        <v>296</v>
+        <v>474</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="H237" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>165</v>
+        <v>506</v>
       </c>
       <c r="D238" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E238" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F238" t="s">
-        <v>296</v>
+        <v>474</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="H238" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>169</v>
+        <v>510</v>
       </c>
       <c r="D239" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E239" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F239" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H239" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>173</v>
+        <v>514</v>
       </c>
       <c r="D240" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E240" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F240" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="H240" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>177</v>
+        <v>518</v>
       </c>
       <c r="D241" t="s">
-        <v>769</v>
+        <v>670</v>
       </c>
       <c r="E241" t="s">
-        <v>770</v>
+        <v>671</v>
       </c>
       <c r="F241" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="H241" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>858</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>526</v>
+      </c>
+      <c r="D242" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" t="s">
+        <v>339</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H242" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>861</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>530</v>
+      </c>
+      <c r="D243" t="s">
+        <v>670</v>
+      </c>
+      <c r="E243" t="s">
+        <v>671</v>
+      </c>
+      <c r="F243" t="s">
+        <v>316</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="B242" t="s">
-[...14 lines deleted...]
-      <c r="G242" s="1" t="s">
+      <c r="H243" t="s">
         <v>863</v>
       </c>
-      <c r="H242" t="s">
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
         <v>864</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>865</v>
+      </c>
+      <c r="D244" t="s">
+        <v>670</v>
+      </c>
+      <c r="E244" t="s">
+        <v>671</v>
+      </c>
+      <c r="F244" t="s">
+        <v>800</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H244" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>868</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>534</v>
+      </c>
+      <c r="D245" t="s">
+        <v>670</v>
+      </c>
+      <c r="E245" t="s">
+        <v>671</v>
+      </c>
+      <c r="F245" t="s">
+        <v>474</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H245" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>871</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>538</v>
+      </c>
+      <c r="D246" t="s">
+        <v>670</v>
+      </c>
+      <c r="E246" t="s">
+        <v>671</v>
+      </c>
+      <c r="F246" t="s">
+        <v>437</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H246" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>874</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>542</v>
+      </c>
+      <c r="D247" t="s">
+        <v>670</v>
+      </c>
+      <c r="E247" t="s">
+        <v>671</v>
+      </c>
+      <c r="F247" t="s">
+        <v>474</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H247" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>877</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>546</v>
+      </c>
+      <c r="D248" t="s">
+        <v>670</v>
+      </c>
+      <c r="E248" t="s">
+        <v>671</v>
+      </c>
+      <c r="F248" t="s">
+        <v>316</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H248" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>880</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>550</v>
+      </c>
+      <c r="D249" t="s">
+        <v>670</v>
+      </c>
+      <c r="E249" t="s">
+        <v>671</v>
+      </c>
+      <c r="F249" t="s">
+        <v>316</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H249" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>883</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>554</v>
+      </c>
+      <c r="D250" t="s">
+        <v>670</v>
+      </c>
+      <c r="E250" t="s">
+        <v>671</v>
+      </c>
+      <c r="F250" t="s">
+        <v>316</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H250" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>886</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>558</v>
+      </c>
+      <c r="D251" t="s">
+        <v>670</v>
+      </c>
+      <c r="E251" t="s">
+        <v>671</v>
+      </c>
+      <c r="F251" t="s">
+        <v>437</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H251" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>889</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>562</v>
+      </c>
+      <c r="D252" t="s">
+        <v>670</v>
+      </c>
+      <c r="E252" t="s">
+        <v>671</v>
+      </c>
+      <c r="F252" t="s">
+        <v>437</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H252" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>892</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>566</v>
+      </c>
+      <c r="D253" t="s">
+        <v>670</v>
+      </c>
+      <c r="E253" t="s">
+        <v>671</v>
+      </c>
+      <c r="F253" t="s">
+        <v>893</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H253" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>896</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>570</v>
+      </c>
+      <c r="D254" t="s">
+        <v>670</v>
+      </c>
+      <c r="E254" t="s">
+        <v>671</v>
+      </c>
+      <c r="F254" t="s">
+        <v>339</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H254" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>899</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>574</v>
+      </c>
+      <c r="D255" t="s">
+        <v>670</v>
+      </c>
+      <c r="E255" t="s">
+        <v>671</v>
+      </c>
+      <c r="F255" t="s">
+        <v>339</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H255" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>902</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>578</v>
+      </c>
+      <c r="D256" t="s">
+        <v>670</v>
+      </c>
+      <c r="E256" t="s">
+        <v>671</v>
+      </c>
+      <c r="F256" t="s">
+        <v>437</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H256" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>905</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>586</v>
+      </c>
+      <c r="D257" t="s">
+        <v>670</v>
+      </c>
+      <c r="E257" t="s">
+        <v>671</v>
+      </c>
+      <c r="F257" t="s">
+        <v>339</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H257" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>908</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>590</v>
+      </c>
+      <c r="D258" t="s">
+        <v>670</v>
+      </c>
+      <c r="E258" t="s">
+        <v>671</v>
+      </c>
+      <c r="F258" t="s">
+        <v>316</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H258" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>911</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>594</v>
+      </c>
+      <c r="D259" t="s">
+        <v>670</v>
+      </c>
+      <c r="E259" t="s">
+        <v>671</v>
+      </c>
+      <c r="F259" t="s">
+        <v>316</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H259" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>914</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>598</v>
+      </c>
+      <c r="D260" t="s">
+        <v>670</v>
+      </c>
+      <c r="E260" t="s">
+        <v>671</v>
+      </c>
+      <c r="F260" t="s">
+        <v>316</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H260" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>917</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>606</v>
+      </c>
+      <c r="D261" t="s">
+        <v>670</v>
+      </c>
+      <c r="E261" t="s">
+        <v>671</v>
+      </c>
+      <c r="F261" t="s">
+        <v>800</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H261" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>920</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>610</v>
+      </c>
+      <c r="D262" t="s">
+        <v>670</v>
+      </c>
+      <c r="E262" t="s">
+        <v>671</v>
+      </c>
+      <c r="F262" t="s">
+        <v>316</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H262" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>923</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>614</v>
+      </c>
+      <c r="D263" t="s">
+        <v>670</v>
+      </c>
+      <c r="E263" t="s">
+        <v>671</v>
+      </c>
+      <c r="F263" t="s">
+        <v>474</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H263" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>926</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>618</v>
+      </c>
+      <c r="D264" t="s">
+        <v>670</v>
+      </c>
+      <c r="E264" t="s">
+        <v>671</v>
+      </c>
+      <c r="F264" t="s">
+        <v>316</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H264" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>929</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>622</v>
+      </c>
+      <c r="D265" t="s">
+        <v>670</v>
+      </c>
+      <c r="E265" t="s">
+        <v>671</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H265" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>932</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>10</v>
+      </c>
+      <c r="D266" t="s">
+        <v>933</v>
+      </c>
+      <c r="E266" t="s">
+        <v>934</v>
+      </c>
+      <c r="F266" t="s">
+        <v>935</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H266" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>938</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>17</v>
+      </c>
+      <c r="D267" t="s">
+        <v>933</v>
+      </c>
+      <c r="E267" t="s">
+        <v>934</v>
+      </c>
+      <c r="F267" t="s">
+        <v>939</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H267" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>942</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>21</v>
+      </c>
+      <c r="D268" t="s">
+        <v>933</v>
+      </c>
+      <c r="E268" t="s">
+        <v>934</v>
+      </c>
+      <c r="F268" t="s">
+        <v>437</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H268" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>945</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>105</v>
+      </c>
+      <c r="D269" t="s">
+        <v>933</v>
+      </c>
+      <c r="E269" t="s">
+        <v>934</v>
+      </c>
+      <c r="F269" t="s">
+        <v>316</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H269" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>948</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>32</v>
+      </c>
+      <c r="D270" t="s">
+        <v>933</v>
+      </c>
+      <c r="E270" t="s">
+        <v>934</v>
+      </c>
+      <c r="F270" t="s">
+        <v>316</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H270" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>951</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>60</v>
+      </c>
+      <c r="D271" t="s">
+        <v>933</v>
+      </c>
+      <c r="E271" t="s">
+        <v>934</v>
+      </c>
+      <c r="F271" t="s">
+        <v>316</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H271" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>954</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>64</v>
+      </c>
+      <c r="D272" t="s">
+        <v>933</v>
+      </c>
+      <c r="E272" t="s">
+        <v>934</v>
+      </c>
+      <c r="F272" t="s">
+        <v>474</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H272" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>957</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>37</v>
+      </c>
+      <c r="D273" t="s">
+        <v>933</v>
+      </c>
+      <c r="E273" t="s">
+        <v>934</v>
+      </c>
+      <c r="F273" t="s">
+        <v>316</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H273" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>960</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>41</v>
+      </c>
+      <c r="D274" t="s">
+        <v>933</v>
+      </c>
+      <c r="E274" t="s">
+        <v>934</v>
+      </c>
+      <c r="F274" t="s">
+        <v>329</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H274" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>963</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>70</v>
+      </c>
+      <c r="D275" t="s">
+        <v>933</v>
+      </c>
+      <c r="E275" t="s">
+        <v>934</v>
+      </c>
+      <c r="F275" t="s">
+        <v>329</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H275" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>966</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>343</v>
+      </c>
+      <c r="D276" t="s">
+        <v>933</v>
+      </c>
+      <c r="E276" t="s">
+        <v>934</v>
+      </c>
+      <c r="F276" t="s">
+        <v>329</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H276" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>969</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>128</v>
+      </c>
+      <c r="D277" t="s">
+        <v>933</v>
+      </c>
+      <c r="E277" t="s">
+        <v>934</v>
+      </c>
+      <c r="F277" t="s">
+        <v>316</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H277" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>972</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>45</v>
+      </c>
+      <c r="D278" t="s">
+        <v>933</v>
+      </c>
+      <c r="E278" t="s">
+        <v>934</v>
+      </c>
+      <c r="F278" t="s">
+        <v>750</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H278" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>975</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>81</v>
+      </c>
+      <c r="D279" t="s">
+        <v>933</v>
+      </c>
+      <c r="E279" t="s">
+        <v>934</v>
+      </c>
+      <c r="F279" t="s">
+        <v>424</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H279" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>978</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>84</v>
+      </c>
+      <c r="D280" t="s">
+        <v>933</v>
+      </c>
+      <c r="E280" t="s">
+        <v>934</v>
+      </c>
+      <c r="F280" t="s">
+        <v>339</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H280" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>981</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>88</v>
+      </c>
+      <c r="D281" t="s">
+        <v>933</v>
+      </c>
+      <c r="E281" t="s">
+        <v>934</v>
+      </c>
+      <c r="F281" t="s">
+        <v>316</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H281" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>984</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>145</v>
+      </c>
+      <c r="D282" t="s">
+        <v>933</v>
+      </c>
+      <c r="E282" t="s">
+        <v>934</v>
+      </c>
+      <c r="F282" t="s">
+        <v>437</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H282" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>987</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>149</v>
+      </c>
+      <c r="D283" t="s">
+        <v>933</v>
+      </c>
+      <c r="E283" t="s">
+        <v>934</v>
+      </c>
+      <c r="F283" t="s">
+        <v>437</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H283" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>990</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>378</v>
+      </c>
+      <c r="D284" t="s">
+        <v>933</v>
+      </c>
+      <c r="E284" t="s">
+        <v>934</v>
+      </c>
+      <c r="F284" t="s">
+        <v>437</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H284" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>993</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>382</v>
+      </c>
+      <c r="D285" t="s">
+        <v>933</v>
+      </c>
+      <c r="E285" t="s">
+        <v>934</v>
+      </c>
+      <c r="F285" t="s">
+        <v>33</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H285" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>996</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>390</v>
+      </c>
+      <c r="D286" t="s">
+        <v>933</v>
+      </c>
+      <c r="E286" t="s">
+        <v>934</v>
+      </c>
+      <c r="F286" t="s">
+        <v>316</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H286" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>999</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>153</v>
+      </c>
+      <c r="D287" t="s">
+        <v>933</v>
+      </c>
+      <c r="E287" t="s">
+        <v>934</v>
+      </c>
+      <c r="F287" t="s">
+        <v>344</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>165</v>
+      </c>
+      <c r="D288" t="s">
+        <v>933</v>
+      </c>
+      <c r="E288" t="s">
+        <v>934</v>
+      </c>
+      <c r="F288" t="s">
+        <v>316</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>414</v>
+      </c>
+      <c r="D289" t="s">
+        <v>933</v>
+      </c>
+      <c r="E289" t="s">
+        <v>934</v>
+      </c>
+      <c r="F289" t="s">
+        <v>316</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>418</v>
+      </c>
+      <c r="D290" t="s">
+        <v>933</v>
+      </c>
+      <c r="E290" t="s">
+        <v>934</v>
+      </c>
+      <c r="F290" t="s">
+        <v>437</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>763</v>
+      </c>
+      <c r="D291" t="s">
+        <v>933</v>
+      </c>
+      <c r="E291" t="s">
+        <v>934</v>
+      </c>
+      <c r="F291" t="s">
+        <v>437</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>423</v>
+      </c>
+      <c r="D292" t="s">
+        <v>933</v>
+      </c>
+      <c r="E292" t="s">
+        <v>934</v>
+      </c>
+      <c r="F292" t="s">
+        <v>339</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>169</v>
+      </c>
+      <c r="D293" t="s">
+        <v>933</v>
+      </c>
+      <c r="E293" t="s">
+        <v>934</v>
+      </c>
+      <c r="F293" t="s">
+        <v>33</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>173</v>
+      </c>
+      <c r="D294" t="s">
+        <v>933</v>
+      </c>
+      <c r="E294" t="s">
+        <v>934</v>
+      </c>
+      <c r="F294" t="s">
+        <v>33</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>177</v>
+      </c>
+      <c r="D295" t="s">
+        <v>933</v>
+      </c>
+      <c r="E295" t="s">
+        <v>934</v>
+      </c>
+      <c r="F295" t="s">
+        <v>316</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>181</v>
+      </c>
+      <c r="D296" t="s">
+        <v>933</v>
+      </c>
+      <c r="E296" t="s">
+        <v>934</v>
+      </c>
+      <c r="F296" t="s">
+        <v>437</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>185</v>
+      </c>
+      <c r="D297" t="s">
+        <v>933</v>
+      </c>
+      <c r="E297" t="s">
+        <v>934</v>
+      </c>
+      <c r="F297" t="s">
+        <v>316</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>189</v>
+      </c>
+      <c r="D298" t="s">
+        <v>933</v>
+      </c>
+      <c r="E298" t="s">
+        <v>934</v>
+      </c>
+      <c r="F298" t="s">
+        <v>424</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>193</v>
+      </c>
+      <c r="D299" t="s">
+        <v>933</v>
+      </c>
+      <c r="E299" t="s">
+        <v>934</v>
+      </c>
+      <c r="F299" t="s">
+        <v>339</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>197</v>
+      </c>
+      <c r="D300" t="s">
+        <v>933</v>
+      </c>
+      <c r="E300" t="s">
+        <v>934</v>
+      </c>
+      <c r="F300" t="s">
+        <v>339</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>201</v>
+      </c>
+      <c r="D301" t="s">
+        <v>933</v>
+      </c>
+      <c r="E301" t="s">
+        <v>934</v>
+      </c>
+      <c r="F301" t="s">
+        <v>33</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>205</v>
+      </c>
+      <c r="D302" t="s">
+        <v>933</v>
+      </c>
+      <c r="E302" t="s">
+        <v>934</v>
+      </c>
+      <c r="F302" t="s">
+        <v>33</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>209</v>
+      </c>
+      <c r="D303" t="s">
+        <v>933</v>
+      </c>
+      <c r="E303" t="s">
+        <v>934</v>
+      </c>
+      <c r="F303" t="s">
+        <v>329</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>216</v>
+      </c>
+      <c r="D304" t="s">
+        <v>933</v>
+      </c>
+      <c r="E304" t="s">
+        <v>934</v>
+      </c>
+      <c r="F304" t="s">
+        <v>33</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1052</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10138,50 +12476,112 @@
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>