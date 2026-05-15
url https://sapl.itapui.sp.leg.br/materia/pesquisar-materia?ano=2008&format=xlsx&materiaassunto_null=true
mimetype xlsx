--- v0 (2025-10-27)
+++ v1 (2026-05-15)
@@ -54,2996 +54,2996 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Gilson Sebastião, José Antonio Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, Sebastião da Silva Fonseca Junior, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4411/ccf11062025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4411/ccf11062025_0067.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do artigo 10 do Projeto_x000D_
 de Lei n.° 031/2008 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CRIAÇAO DE EMPREGO</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRIAÇÃO DE EMPREGO</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4228/ccf09062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4228/ccf09062025_0015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono salarial aos_x000D_
 servidores da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4245/ccf09062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4245/ccf09062025_0036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO DA PERDA_x000D_
 DO PODER AQUISITIVO DA_x000D_
 REMUNERAÇÃO DOS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SILENE VALINI, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4330/ccf10062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4330/ccf10062025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE_x000D_
 _x000D_
  ALTERAÇÃO DE REFERÊNCIA Do_x000D_
 ESCOLA DÁEM COMISSÃO DE VICE-DIRETOR DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4309/ccf10062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4309/ccf10062025_0013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE VAGAS DE EMPREGOS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4306/ccf10062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4306/ccf10062025_0009.pdf</t>
   </si>
   <si>
     <t>BONUS MÉRITO</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4291/ccf09062025_0085.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4291/ccf09062025_0085.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO_x000D_
 SALARIAL AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4256/ccf09062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4256/ccf09062025_0047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO,_x000D_
 ALTERAÇÃO DE REFERÊNCIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4394/ccf11062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4394/ccf11062025_0046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE_x000D_
  CRIAÇÃO DE EMPREGO, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>CONVENIO</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>CONCESSAO A ONG</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VALE ALIMENTAÇAO</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>SILENE VALINI, Sebastião da Silva Fonseca Junior, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4229/ccf09062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4229/ccf09062025_0016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proteção contra a poluição sonora e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4246/ccf09062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4246/ccf09062025_0037.pdf</t>
   </si>
   <si>
     <t>Veda nomeação das pessoas que especifica em cargo em Comissão,_x000D_
 Funções de Confiança e Gratificações da Estrutura_x000D_
 Administrativa nos órgãos da Administração_x000D_
 Pública e dá outras providências.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, SILENE VALINI, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4283/ccf09062025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4283/ccf09062025_0075.pdf</t>
   </si>
   <si>
     <t>Dá nome a logradouro público e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4342/ccf10062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4342/ccf10062025_0013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVО_x000D_
 MUNICIPAL A CELEBRAR_x000D_
 CONVÊNIO COM O FUNDO DE_x000D_
 SOLIDARIEDADE E_x000D_
 DESENVOLVIMENTO SOCIAL OU_x000D_
 CULTURAL DO ESTADO DE SÃO_x000D_
 PAULO – FUSSESP.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4347/ccf10062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4347/ccf10062025_0020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO AO PROJETO_x000D_
 PAZ, RECUPERANDO JOVENS DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4348/ccf10062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4348/ccf10062025_0021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO. A_x000D_
 CONCEDER SUBVENÇÃO_x000D_
 RENASCER DE ITAPUÍ E_x000D_
 PROVIDÊNCIAS._x000D_
 061 2290_x000D_
 А МАРАЕ DA OUTRAS</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4349/ccf10062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4349/ccf10062025_0022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO AO HOSPITAL_x000D_
 E MATERNIDADE SÃO JOSÉ DE ITAPUTE DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4350/ccf10062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4350/ccf10062025_0023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO A VILA SÃO_x000D_
 VICENTE DE PAULO DE ITARUÍE DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4351/ccf10062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4351/ccf10062025_0024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO A CASA DA_x000D_
 CRIANÇA SÃO JOSÉ DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4345/ccf10062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4345/ccf10062025_0016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 TRESPASSAR POR CONCESSÃO, ÁREA DE_x000D_
 TERRAS À CENTRO DE CONVIVÊNCIA DO IDOSO_x000D_
 “VIVA VIDA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4301/ccf10062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4301/ccf10062025_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUI A_x000D_
 CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4310/ccf10062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4310/ccf10062025_0014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL FIRMAR CONVÊNIO DE ITAPUI A_x000D_
  COM ÓRGÃO/ENTIDADE ESTADUAL.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4311/ccf10062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4311/ccf10062025_0015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEFINIÇÃO DE PRECATÓRIOS DE PEQUENO VALOR E SEU RESPECTIVO PAGAMENTO.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4312/ccf10062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4312/ccf10062025_0016.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 2.246, DE 14 DE_x000D_
 DEZEMBRO DE 2007, QUE ESTIMA_x000D_
 RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE ITAPUI, PARA O_x000D_
 EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4313/ccf10062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4313/ccf10062025_0017.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 2.246, DE 14 DE DEZEMBRO DE 2007, QUE ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUI, PARA O_x000D_
 EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4314/ccf10062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4314/ccf10062025_0018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUIÇÃO DE EXECUÇÕES_x000D_
 FISCAIS DO MUNICÍPIO DE ACORDO COM ORIENTAÇÃO_x000D_
 DO TRIBUNAL DE JUSTIÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4315/ccf10062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4315/ccf10062025_0019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL EFETUAR O_x000D_
 PAGAMENTO DE COMPENSAÇÃO INDENIZATÓRIA DE DESAPROPRIAÇÃO.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4328/ccf10062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4328/ccf10062025_0034.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º. DO ARTIGO 15°. DA LEI N°. 2.235 DE 02 DE SETEMBRO DE 2007 E_x000D_
 DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4329/ccf10062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4329/ccf10062025_0035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO E EFETUAR_x000D_
 REPASSE À CASA DA CRIANÇAMARAMICIP_x000D_
 JOSÉ DE ITAPUÍ E DA OUTRAS_x000D_
 02 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4302/ccf10062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4302/ccf10062025_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXÉCUTIVO A_x000D_
 CONCEDER SUBVENÇÃO E EFETUAR REPASSE A APAE RENASCER DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4303/ccf10062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4303/ccf10062025_0006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO AO PROJETо_x000D_
 PAZ, RECUPERANDO JOVENS DE ITAPUÍ_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4304/ccf10062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4304/ccf10062025_0007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVOA_x000D_
 CONCEDER SUBVENÇÃO A VILA SÃO_x000D_
 VICENTE DE PAULO DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4305/ccf10062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4305/ccf10062025_0008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVOA_x000D_
 CONCEDER SUBVENÇÃO AO HOSPITAL_x000D_
 E MATERNIDADE SÃO JOSÉ DE ITAPUÍ E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4255/ccf09062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4255/ccf09062025_0046.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR_x000D_
 RECURSOS FINANCEIROS À CASA DA CRIANÇA SÃO JOSÉ DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4289/ccf09062025_0083.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4289/ccf09062025_0083.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR_x000D_
 RECURSOS FINANCEIROS À APAE RENASCER DE_x000D_
 ITAPUÍÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4290/ccf09062025_0084.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4290/ccf09062025_0084.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR_x000D_
 RECURSOS FINANCEIROS ÀO ASILO SÃO VICENTE DE_x000D_
 PAULO DE ITAPUÍÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4393/ccf11062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4393/ccf11062025_0045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUI А_x000D_
 CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4390/ccf11062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4390/ccf11062025_0042.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI N. 2.249/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4391/ccf11062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4391/ccf11062025_0043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO E EFETUAR_x000D_
 REPASSE AO HOSPITAL E_x000D_
 MATERNIDADE SÃO JOSÉ DE ITAPUÍ E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4392/ccf11062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4392/ccf11062025_0044.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL_x000D_
 DE ITAPUI A CEDER, A TITULO_x000D_
 ONEROSO, A POSSE DE ÁREAS DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4395/ccf11062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4395/ccf11062025_0047.pdf</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4396/ccf11062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4396/ccf11062025_0048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL_x000D_
 DE ITAPUI ABIR NOVA ESTRADA, E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4405/ccf11062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4405/ccf11062025_0059.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONDEDER SUBVENÇÃO AO HOSPITAL_x000D_
 SANTA CASA - JAU E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4406/ccf11062025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4406/ccf11062025_0060.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL_x000D_
 DE ITAPUI A CEDER, A TITULO_x000D_
 ONEROSO, A POSSE DE AREAS DE_x000D_
 TERRAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4407/ccf11062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4407/ccf11062025_0061.pdf</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4408/ccf11062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4408/ccf11062025_0062.pdf</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4409/ccf11062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4409/ccf11062025_0064.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVOS MUNICIPAL_x000D_
 TRESPASSAR POR CONCESSÃO, ÁREA DE_x000D_
 TERRAS ÀO SINDICATO DOS TRABALHADORES_x000D_
 RURAIS DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4410/ccf11062025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4410/ccf11062025_0066.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL_x000D_
 DE ITAPUI A CEDER, A TITULO ONEROSO, A POSSE DE ÁREAS DE TERRAS, E DÅ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4377/ccf11062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4377/ccf11062025_0025.pdf</t>
   </si>
   <si>
     <t>ANULAR EMPENHOS</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4378/ccf11062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4378/ccf11062025_0026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°. 2.246,DE 14 DE_x000D_
 DEZEMBRO DE 2007, QUE ESTIMA A_x000D_
 RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE ITAPUI, PARA O_x000D_
 EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4354/ccf11062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4354/ccf11062025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL CELEBRAR CONVÊNIO DE_x000D_
 LINHA DE CRÉDITO COM O BANCO_x000D_
 CACIQUE S/A E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4379/ccf11062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4379/ccf11062025_0027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALOR VENAL PARA FINS DE BASE DE_x000D_
 CÁLCULO E RECOLHIMENTO DO ITBI, ANO 2009, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4356/ccf11062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4356/ccf11062025_0002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE_x000D_
 TRIBUTOS, PREÇOS PÚBLICOS, MULTAS, PLANTA GENÉRICA_x000D_
 DE VALORES E DEMAIS RECEITAS MUNICIPAIS, BASE DE_x000D_
 CALCULO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4389/ccf11062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4389/ccf11062025_0038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE_x000D_
 TERRENOS BALDIOS, CASAS E_x000D_
 CONSTRUÇÕES ABANDONADAS, OU_x000D_
 DESOCUPADAS, BEM COMO, A_x000D_
 CONSTRUÇÃO DE PASSEIO E MURETA_x000D_
 NOS IMÓVEIS DO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4381/ccf11062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4381/ccf11062025_0029.pdf</t>
   </si>
   <si>
     <t>UTORIZA Ο PODER_x000D_
 CONCEDER_x000D_
 REPASSE PROGRAMAS_x000D_
 SUBVENÇÃO_x000D_
 DE_x000D_
 EXECUTIVO A_x000D_
 E EFETUAR_x000D_
 SOCIAIS_x000D_
 AUTORIZADOS EM LEI E EM EXECUÇÃO_x000D_
 ORÇAMENTÁRIA EM EXERCICIOS_x000D_
 ANTERIORES À CASA DA CRIANÇA SÃO_x000D_
 DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4382/ccf11062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4382/ccf11062025_0030.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO E_x000D_
 E FETUAR_x000D_
 REPASSE DE PROGRAMAS SOCIAIS_x000D_
 AUTORIZADOS EM LEI E EM EXECUCÃO_x000D_
 ORÇAMENTÁRIA EM EXERCICIOS_x000D_
 ANTERIORES À APAE RENASCER DE_x000D_
 ADMINISTRA TAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4383/ccf11062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4383/ccf11062025_0031.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1°. DO ARTIGO 17°. DA_x000D_
 LEI N°. 2.298 DE 16 DE SETEMBRO DE 2008 E_x000D_
 DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4284/ccf09062025_0076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4284/ccf09062025_0076.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DO PRÉDIO DA_x000D_
 CÂMARA MUNICIPAL DE ITAPUÍ E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4352/ccf10062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4352/ccf10062025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar instalar placas que indique o nome das ruas do bairro “Jardim Bica de Pedra", a fim de facilitar o reconhecimento das mesmas já que este bairro vem crescendo de forma considerável nos últimos anos.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4338/ccf10062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4338/ccf10062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de determinar ao Setor Competente que instale braços de iluminação pública na_x000D_
 Avenida Comendador Maria de Almeida Prado.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4340/ccf10062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4340/ccf10062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de determinar_x000D_
 ao Setor Competente que instale um obstáculo redutor de velocidade no leito viário da Praça da Matriz, próximo ao Banco Santander/ Banespa, considerando que o local é_x000D_
 bastante movimentado e freqüentado por pessoas de várias idades essa providência se faz necessária para evitar acidentes em razão de veículos que passam pelo local em alta velocidade.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4331/ccf10062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4331/ccf10062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido mandar tampar todos os buracos das ruas do bairro “Jardim Maria Rosária”, bem como realizar o recape das ruas do núcleo habitacional Irmãos Franceschi, uma vez que tapar buraco neste bairro seria inviável.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4332/ccf10062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4332/ccf10062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de realizar_x000D_
 uma operação tapa buraco em nossa cidade, visto que em todos os bairros existem pelo_x000D_
 menos uma rua em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4335/ccf10062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4335/ccf10062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que siga o exemplo das cidades da região, e elabore um projeto de lei tornando isento do pagamento de IPTU, os itapuienses que recebam até um salário mínimo e seja proprietário de apenas um imóvel.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4334/ccf10062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4334/ccf10062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências sentido de mandar instalar braços de iluminação pública na Avenida Comendador José Maria de Almeida Prado, nas proximidades das empresas: Engeart e NSE.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4333/ccf10062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4333/ccf10062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido tampar o buraco existente na rua Ângelo Caetano Gonçalves. Ocorre que o buraco_x000D_
 encontra-se próximo a uma galeria de água, e com as chuvas o buraco vem aumentando_x000D_
 gradativamente, correndo- se o risco de acidentes.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4316/ccf10062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4316/ccf10062025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar instalar placas de sinalização na rua Fuad Azar, próximo à Praça Walentin Thomazella, localizada Sala das sessões, no bairro Padre Arlindo José Zanotto</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4317/ccf10062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4317/ccf10062025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar proceder reforma na Praça Walentin Thomazella, localizada no localizada no bairro Padre Arlindo José Zanotto.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4318/ccf10062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4318/ccf10062025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 designar um guarda municipal para trabalhar na rodoviária de nossa cidade, bem como_x000D_
 melhorar a iluminação do local. Ocorre que, o local vem sendo freqüentado por jovens_x000D_
 durante a noite, cuja conduta é duvidosa.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4319/ccf10062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4319/ccf10062025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de mandar_x000D_
 abrir a rua Sebastião Zago, interligando-o na Avenida Jorge Chamas.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4299/ccf09062025_0097.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4299/ccf09062025_0097.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de mandar instalar placas de sinalização nas ruas do núcleo habitacional "Padre José Arlindo Zanotto". Ainda neste, solicito seja realizada pesquisa para averiguar quais ruas de nossa cidade não_x000D_
 urgente_x000D_
 possui placas indicando o nome das ruas, e que seja providenciada a instalação o mais possível.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4249/ccf09062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4249/ccf09062025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de determinar_x000D_
 ao setor Competente que passe a maquina PATRL na estrada que dá acesso aos bairro_x000D_
 "Veronica" e Barroquinha”, denominadas "estrada velha Itapuí-Jaú", considerando_x000D_
 precariedade da via.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4213/ccf09062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4213/ccf09062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de realizar_x000D_
 uma operação tapa buraco nas ruas de nossa cidade, priorizando os bairros "Irmãos_x000D_
 Franceschi” e “Jardim Maria Rosária".</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4214/ccf09062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4214/ccf09062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de adquirir_x000D_
 uma impressora para ser instalada Sala_x000D_
  no Info-</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4215/ccf09062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4215/ccf09062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar trocar as lâmpadas da Praça da Igreja São Benedito, a fim de coibir a pratica de atos ilícitos no local.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4216/ccf09062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4216/ccf09062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de contratar guardas_x000D_
 intuito de_x000D_
  municipais_x000D_
  diminuir a_x000D_
 _x000D_
 _x000D_
 para trabalhar na Escola Municipal Senador Vicente Prado, com o_x000D_
 violência durante as aulas.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4217/ccf09062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4217/ccf09062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar verificar quais as ruas de nossa cidade estão com problemas de_x000D_
 iluminação, e efetue o mais urgente possível o reparo dos postes e a troca das lâmpadas.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4218/ccf09062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4218/ccf09062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de realizar reforma na praça localizada no núcleo habitacional “Padre Arlindo José_x000D_
 Zanotto"</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4219/ccf09062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4219/ccf09062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar ao Setor Competente a construção de obstáculos redutores de velocidade na Avenida do Porto.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4220/ccf09062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4220/ccf09062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar ao Setor Competente que realize serviços de limpeza nos bueiros de nossa cidade.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4221/ccf09062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4221/ccf09062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar_x000D_
 consertar as valetas de escoamento de água das ruas no núcleo habitacional "Irmãos_x000D_
 Franceschi".</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4222/ccf09062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4222/ccf09062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 elaborar um projeto de lei que autorize o Poder Executivo Municipal a firmar contrato com_x000D_
 empresas para disponibilizar acesso gratuito à conexão de Internet em banda larga à toda_x000D_
 população itapuiense, assim como é nas cidades de Barra Bonita e Pirajuí.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4223/ccf09062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4223/ccf09062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar tampar os buracos existentes nas ruas do bairro "Jardim Primavera",_x000D_
 bem como mande o mais urgente possível abrandar as valetas existentes no bairro que dão_x000D_
 acesso a Avenida Brasil.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4224/ccf09062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4224/ccf09062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar tapar os buracos existente na Avenida Jorge Chammas.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4225/ccf09062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4225/ccf09062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com a CPFL com_x000D_
 o objetivo de providenciar a instalação de braços de iluminação pública na rua Dr. Nestor Cardoso, considerando que o local durante a noite é bastante escura, favorecendo a pratica de atos contrário a moral e aos bons costumes, apavorando os moradores do local.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4230/ccf09062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4230/ccf09062025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencias no sentido de mandar_x000D_
 limpar as margens do córrego Bica de Pedra, localizado no bairro “Jardim Bica de Pedra".</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4231/ccf09062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4231/ccf09062025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencias no sentido de realizar_x000D_
 uma reforma nos brinquedos do parquinho da “Prainha” de nossa cidade, considerando a_x000D_
 grande quantidade de crianças que freqüentam o local aos finais de semana.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4232/ccf09062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4232/ccf09062025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencias o mais urgente possível no sentido de realizar um mutirão de limpeza nas ruas do Jardim Primavera, considerando que o bairro encontra-se em estado de total abandono. Aconselho a Administração que de a_x000D_
 mesma atenção aos demais bairros de nossa cidade, como é feito na Praça da Matriz, no sentido de limpeza e manutenção, por que o município de Itapuí não se resume em um quateirão.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4233/ccf09062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4233/ccf09062025_0024.pdf</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4234/ccf09062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4234/ccf09062025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que_x000D_
 Zanotto"_x000D_
  realize serviço de limpeza das ruas do núcleo habitacional “Padre Arlindo José_x000D_
 Sala das sessões, 28 de abril de 2008.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4235/ccf09062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4235/ccf09062025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar_x000D_
 construir uma rotatória no canteiro central da Avenida Jorge Chammas, confluência com a_x000D_
 Avenida José Maria de Almeida Prado._x000D_
 é_x000D_
 Considerando que o local dá acesso a três avenidas onde o fluxo de veículos_x000D_
 bastante intenso, essa medida se faz necessária pois o acesso de uma avenida a outra_x000D_
 torna confuso aos motoristas, que na maioria das vezes trafegam na contra- mão.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4247/ccf09062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4247/ccf09062025_0038.pdf</t>
   </si>
   <si>
     <t>instalar iluminação_x000D_
 Indico ao Senhor Prefeito Municipal, providências no sentido de mandar pública na Praça da Igreja São Benedito.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4248/ccf09062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4248/ccf09062025_0039.pdf</t>
   </si>
   <si>
     <t>iso_x000D_
 Indico_x000D_
  de entrada_x000D_
  ao Senhor Prefeito Municipal, providências no sentido de mandar_x000D_
 Itapuí, bem como_x000D_
  que dá acesso ao Ginásio de Esportes e à APAE Renascer de mandar reformar os banheiros do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4250/ccf09062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4250/ccf09062025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar construir calçada na Rua Angelo Fachin, bem como realizar uma operação tapa buracos no local, atrás da Avícola Santa Cecília.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4251/ccf09062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4251/ccf09062025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de estudar legislação que possibilite cobrar das empresas que utilizam as estradas municipais colaboração com o recape das mesmas, tendo em vista que os caminhões que trafegam pelas rodovias contribuem para o desgaste e aumento dos buracos.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4294/ccf09062025_0091.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4294/ccf09062025_0091.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal providências no sentido de melhorar a_x000D_
 vicinal que dá acesso ao Bairro denominado “Baririzinho”, e em especial nas proximidades_x000D_
 da Ponte de acesso à estrada de terra daquele bairro, devido ao acúmulo de água que_x000D_
 acontece nas épocas de chuva.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4260/ccf09062025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4260/ccf09062025_0052.pdf</t>
   </si>
   <si>
     <t>tapar um grande_x000D_
 Indico_x000D_
  buraco_x000D_
  ao_x000D_
  localizado_x000D_
  Senhor Prefeito Municipal providências no sentido de mandar na Rua Paschoal Pignatari, em frente ao número 10.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4262/ccf09062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4262/ccf09062025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, no sentido de que tome as devidas_x000D_
 providências no que tange a viabilizar os meios necessários a fim de prover a Saúde_x000D_
 Pública Municipal dos meios adequados para realizar a contento o transporte público_x000D_
 municipal de pacientes, agilizando a estrutura hoje existente, visando um melhor conforto_x000D_
 para os enfermos, pois a solidariedade é o conjunto de amor e atitudes para se fazer uma_x000D_
 vida melhor.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4297/ccf09062025_0095.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4297/ccf09062025_0095.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, visando agilizar o melhor conforto_x000D_
 dos munícipes, a instalação nos postos de atendimento médico de sistema de informática,_x000D_
 com monitores, também retransmissores de sinais televisivos, para orientação de_x000D_
 atendidos com a apresentação de senhas, cujos números, para maior facilidade, podem ser_x000D_
 divulgados através dos monitores, com a instantânea e imediata paralisação dos sinais de_x000D_
 TV convencionais.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4263/ccf09062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4263/ccf09062025_0058.pdf</t>
   </si>
   <si>
     <t>struir calçadas_x000D_
 Indico ao Senhor Prefeito Municipal, providências no sentido de mandar_x000D_
 Município. ao redor do prédio onde está instalada o prédio da Assistência Social do_x000D_
 Sala das sessões, 02 de junho de 2008.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4267/ccf09062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4267/ccf09062025_0059.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de tornar mão_x000D_
 única de direção a rua 13 de maio, em razão do intenso fluxo de carros o local.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4268/ccf09062025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4268/ccf09062025_0060.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar_x000D_
 pintar uma faixa de pedestre na rua Floriano Peixoto, esquina com a Avenida Paes de_x000D_
 Barros.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4269/ccf09062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4269/ccf09062025_0061.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de mandar pintar as faixas de sinalização e os obstáculos redutores de velocidade do leito viário das_x000D_
 ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4270/ccf09062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4270/ccf09062025_0062.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido dar inicio o_x000D_
 mais urgente possível, as obras de reforma da praça localizada no núcleo habitacional_x000D_
 "Padre Arlindo José Zanotto”, bem como da quadra poli-esportiva que encontra-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4271/ccf09062025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4271/ccf09062025_0063.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de reformar o_x000D_
 banheiro público localizado na Praça da Matriz, da mesma forma que vem realizando_x000D_
 manutenções constantes no local.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4272/ccf09062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4272/ccf09062025_0064.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de realizar_x000D_
 uma operação tapa buracos nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4273/ccf09062025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4273/ccf09062025_0065.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de construir_x000D_
 obstáculos redutores de velocidade na Avenida do Porto.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4285/ccf09062025_0079.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4285/ccf09062025_0079.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente_x000D_
 que realize uma operação tapa buracos no leito viário da estrada que dá acesso ao bairro_x000D_
 "Baririzinho".</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4403/ccf11062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4403/ccf11062025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente_x000D_
 que tampe os buracos existentes no leito viário da rua “Nicolau Russo", localizada no_x000D_
 bairro Mar Azul.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4404/ccf11062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4404/ccf11062025_0058.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 encaminhar para apreciação legislativa, Projeto de lei que isente os aposentados que_x000D_
 recebam até um salário mínimo e que possuam apenas um imóvel em nossa cidade, do_x000D_
 pagamento de IPTU- Imposto Predial e Territorial Urbano.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4400/ccf11062025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4400/ccf11062025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de notificar os proprietários dos terrenos localizado no Jardim Primavera, para que_x000D_
 seja limpo o mais breve possível. Ainda neste, solicito do Chefe do Poder Executivo que determine a limpeza das ruas do referido bairro</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4401/ccf11062025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4401/ccf11062025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar pintar as faixas de sinalização e os obstáculos redutores de velocidade do_x000D_
 leito viário das ruas de nossa cidade, principalmente na Praça da Matriz.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4416/ccf12062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4416/ccf12062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de melhorar a iluminação das ruas do núcleo habitacional “Irmãos Franceschi",_x000D_
 principalmente as ruas Primo Spirandelli e Anacleto Fachim.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4417/ccf12062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4417/ccf12062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de instalar um braço de iluminação pública na rua Maestro José Scciaca, altura do_x000D_
 número 50, bem como proceder a manutenção do poste localizado na mesma rua próximo a_x000D_
 Igreja, o qual necessita simplesmente que seja trocado a lâmpada que está queimada.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4418/ccf12062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4418/ccf12062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente_x000D_
 providência no sentido de mandar limpar as ruas do Jardim Primavera. Nesta ocasião_x000D_
 solicito, a realização de uma operação tapa buraco no local, uma vez que o leito viário das_x000D_
 ruas estão quase intransitáveis.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4419/ccf12062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4419/ccf12062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com о_x000D_
 Departamento Pessoal do Município, e estude as possibilidades de transferir para o horário_x000D_
 noturno o serviço de coleta de lixa de nossa cidade.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4420/ccf12062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4420/ccf12062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de abrir a_x000D_
 rua Ângelo Crozera, localizada no bairro Jardim Maria Rosaria, próximo à caixa d'água,_x000D_
 para que possa ser construída a continuação da sargeta, a fim de melhorar o local que_x000D_
 encontra-se cheio de mato e de difícil acesso.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4421/ccf12062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4421/ccf12062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar limpar os bueiros de escoamento de água das ruas de nossa cidade._x000D_
 Sala das sessões, 01 de setembro de 2008.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4422/ccf12062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4422/ccf12062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com o Setor_x000D_
 Competente e determine com a máxima urgência a realização de um mutirão de limpeza no_x000D_
 Cemitério Municipal.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4423/ccf12062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4423/ccf12062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 que tange mandar instalar braços de iluminação pública no final da rua XV de Novembro,_x000D_
 próximo ao bar do “Dom Baiano".</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4424/ccf12062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4424/ccf12062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de mandar_x000D_
 instalar uma imagem de JESUS CRISTO na entrada da cidade, considerando a intenção de_x000D_
 construir um portal de entrada em nosso município.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4364/ccf11062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4364/ccf11062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de realizar_x000D_
 uma operação tapa buracos nas ruas do bairro “Jardim Bica de Pedra"</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4365/ccf11062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4365/ccf11062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de realizar uma reforma nas pontes que dão acesso ao bairro "Jardim Bica de_x000D_
 Pedra", da mesma forma que forma que foi feita nas pontes do bairro “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4366/ccf11062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4366/ccf11062025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 Gomes, localizada_x000D_
  instalar braços de iluminação pública na rua Padre Manoel da Costa no bairro “Jardim Bica de Pedra"</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4367/ccf11062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4367/ccf11062025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de determinar ao Setor Competente que realize serviço de tampa buraco na Rua_x000D_
 Antonio Rodrigues Ferreira, nº 48.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Sebastião da Silva Fonseca Junior</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4368/ccf11062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4368/ccf11062025_0016.pdf</t>
   </si>
   <si>
     <t>Indico_x000D_
 construir_x000D_
 ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 daqueles_x000D_
  uma plataforma de pesca na “Prainha” de nossa cidade, atento à segurança que freqüentarão o local.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4369/ccf11062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4369/ccf11062025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar recapear a Rua Angelo Fachim o mais urgente possível.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4370/ccf11062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4370/ccf11062025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 fornecer protetor solar aos funcionários públicos municipais. principalmente àqueles que_x000D_
 trabalham sob sol forte correndo risco diário de desenvolver câncer de pele.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4373/ccf11062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4373/ccf11062025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de mandar_x000D_
 construir guias na rua Ângelo Caetano Gonçalves, altura do nº 390, localizada no bairro_x000D_
 Mar Azul. Ocorre que, a moradora dessa residência procurou a Câmara Municipal para_x000D_
 pedir providências dizendo que existia guia no local e que a mesma foi destruída, relatou_x000D_
 ainda que nos dias de chuva forte a água invade a calçada e teme que a enxurrada invada_x000D_
 sua residência.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4374/ccf11062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4374/ccf11062025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar instalar placas de sinalização nas ruas do bairro “Jardim Bica de Pedra",_x000D_
 bem como placas que indique o nome das ruas.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4375/ccf11062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4375/ccf11062025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar que o Setor Competente realize uma operação tapa buracos nas ruas do_x000D_
 bairro "jardim Bica de Pedra", considerando o péssimo estado de conservação das mesmas.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4376/ccf11062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4376/ccf11062025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no_x000D_
 sentido de mandar que o Setor Competente realize uma operação tapa buracos nas ruas do_x000D_
 bairro "Jardim Primavera”, e posteriormente que seja recolhido todo o lixo e entulhos que_x000D_
 estão acumulados à meses nas ruas deste bairro.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4387/ccf11062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4387/ccf11062025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que estude as possibilidades de tornar_x000D_
 mão única de direção a rua 13 de maio, considerando o intenso fluxo de veículos em razão_x000D_
 do supermercado o que atrapalha consideravelmente o transito no local.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4388/ccf11062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4388/ccf11062025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que estude as possibilidades de_x000D_
 implantar em nosso município o sistema de "Disque Caçamba”, com o objetivo de diminuir_x000D_
 a quantidade de entulhos nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4384/ccf11062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4384/ccf11062025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que estude as possibilidades de instalar bancos em frente a Escola Municipal “Arthur Geraldo Fantin”, pois é grande a quantidade de pais que aguardam no local a saída de seus filhos</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4358/ccf11062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4358/ccf11062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que determine ao Setor Competente que realize um mutirão de limpeza nas ruas do bairro “Santa Clara”, principalmente na rua Manoel Rodrigues Martins, altura do número 328, que além da sujeira a necessidade de fazer reparos no pavimento asfáltico é urgente.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4341/ccf10062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4341/ccf10062025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Sr. Prefeito Municipal,_x000D_
 solicitando informações sobre quais as providências que esta tomando no sentido de_x000D_
 notificar os proprietários de terrenos da cidade para que limpem os mesmos, pois como_x000D_
 advento das chuvas, o mato cresce, favorecendo a proliferação de animais peçonhentos e_x000D_
 insetos, nocivos a saúde.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4343/ccf10062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4343/ccf10062025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Empresa Auto Ônibus_x000D_
 Macacari Ltda, solicitando informações sobre por quais motivos, o ônibus que faz a_x000D_
 linha Itapuí-Jaú, não está fazendo o trajeto dentro da cidade de Itapuí o qual passava_x000D_
 pela rua Candido Ferreira Dias. Na mesma ocasião, solicito a gentileza dos Diretores_x000D_
 desta Empresa, para que estude as possibilidades de voltar a fazer o mesmo trajeto, facilitando assim a vida dos cidadãos itapuienses.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4344/ccf10062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4344/ccf10062025_0015.pdf</t>
   </si>
   <si>
     <t>equeiro, ouvida a Casa seja oficiado ao Senhor Frefeito Municipal e_x000D_
 a Secretaria de Assistência Social do Município, solicitando a relação de todas as pessoas que participaram do Programa “Mãos da Obra", desde que o projeto teve inicio em nossa cidade</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4337/ccf10062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4337/ccf10062025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando que informe esta Casa se existe a possibilidade de conceder a parte superior_x000D_
 do próprio público municipal onde está instalado o Poder Legislativo Municipal, para_x000D_
 ampliação das salas e melhorar os trabalhos legislativos.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4336/ccf10062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4336/ccf10062025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Secretario de Segurança_x000D_
 Pública e para o Governador do Estado de São Paulo, solicitando os valiosos préstimos_x000D_
 no sentido de designar 01 investigador e 01 escrivão de policia para o município de_x000D_
 Itapuí, para atender a demanda do munic</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4300/ccf10062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4300/ccf10062025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre qual setor da Prefeitura é responsável pela fiscalização_x000D_
 dos terrenos baldios de nossa cidade. Caso não seja atribuição do Setor de Vigilância Sanitária, sugiro, à exemplo das cidades da região, que seja atribuído à este Setor a_x000D_
 responsabilidade de fiscalização dos terrenos.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4308/ccf10062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4308/ccf10062025_0011.pdf</t>
   </si>
   <si>
     <t>SILENE VALINI, Vereadora, tendo em vista as conclusões da COMISSÃO_x000D_
 ao Douto Plenário_x000D_
  DE INQUÉRITO DA CÂMARA MUNICIPAL DE ITAPUÍ, vem apresentar_x000D_
 PROCESSANTE_x000D_
  o presente requerimento solicitando a abertura de COMISSÃO_x000D_
 termos do_x000D_
  em face do Sr. Prefeito Municipal - José Gilberto Saggioro, nos_x000D_
 de "Omitir-se_x000D_
  artigo 5º do Decreto Lei n.º 201/1967, a fim de apurar-se irregularidades_x000D_
 Município sujeito_x000D_
  ou negligenciar na defesa de bens, rendas, direitos ou interesses do_x000D_
 Lei n.° 201/1967).</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4323/ccf10062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4323/ccf10062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações sobre a constante falta de médicos nas Unidades do Programa_x000D_
 Saúde da Família. Ocorre que, nas unidades existem placas que indicam os horários de_x000D_
 atendimento dos médicos, das 7:00 às 11:00 e das 13:00 as 17:00 horas, e na ultima_x000D_
 quinta-feira não tinha nenhum profissional em atividade, o que mais assusta é que_x000D_
 obtivemos informações de que os médicos do PSF em nossa cidade trabalham até as_x000D_
 12:00 horas, ou seja, metade da carga horária.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4324/ccf10062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4324/ccf10062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 cópia dos recolhimentos das taxas referente aos terrenos do Distrito Industrial,_x000D_
 constantes da Lei Municipal nº 2.236/2007, que foram cedidos a titulo oneroso aos munícipes de nossa cidade</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4325/ccf10062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4325/ccf10062025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando providências no sentido de promover o reajuste de salários e a mudança de_x000D_
 referência dos servidores municipais, atentando principalmente aos motoristas.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4326/ccf10062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4326/ccf10062025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, cópia dos recolhimentos das taxas referente aos terrenos do Distrito Industrial, constantes da Lei Municipal_nº 2.236/2007, que foram cedidos a titulo oneroso aos_x000D_
 munícipes de nossa cidade</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4327/ccf10062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4327/ccf10062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, solicitando abertura de processo administrativo a fim de verificar denúncias de falta de médicos nos postos de atendimento da cidade.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4287/ccf09062025_0081.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4287/ccf09062025_0081.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a CPFL que estude as_x000D_
 possibilidades de encaminhar um técnico para que faça uma vistoria nos postes de_x000D_
 madeira de nossa cidade, e que seja providenciado a troca daqueles que apresentem_x000D_
 risco a população.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4252/ccf09062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4252/ccf09062025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Tenente Marcio Miquelassi_x000D_
 e ao Sargento Roberto Ramos Junior da Policia Militar de nossa cidade, solicitando seja_x000D_
 agendado uma data para realização de uma reunião nesta Casa de Leis, a fim de_x000D_
 solucionar os problemas de segurança em nossa cidade.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4288/ccf09062025_0082.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4288/ccf09062025_0082.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando terá inicio as obras de recape da estrada vicinal "Ângelo Poli".</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4253/ccf09062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4253/ccf09062025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefejto Municipal_x000D_
 solicitando que encaminhe a esta Casa de Leis, cópia dos comprovantes de pagamento_x000D_
 do parcelamento da divida do município com o FGTS e CPFL.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4254/ccf09062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4254/ccf09062025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre qual o Setor Responsável pelo controle de formigas em_x000D_
 nossa cidade., Sendo assim, solicito do responsável providências no sentido de combater_x000D_
 a grande quantidade de formigas nos seguintes pontos:_x000D_
 dentro da Escola Senador Vicente Prado;_x000D_
 Praça da Bíblia;_x000D_
 Centro de Lazer do trabalhador;_x000D_
 No bairro Waldomiro Guarinon; e_x000D_
 No prédio onde está localizado o Setor de Vigilância Sanitária do Município.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4241/ccf09062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4241/ccf09062025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre de quem é a responsabilidade de recolher os entulhos, resultado da demolição do próprio público municipal localizado no bairro da Barra Mansa.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4242/ccf09062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4242/ccf09062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente de Negócios da Telefônica, solicitando informações se existe a possibilidade de aumentar o número de_x000D_
 linhas para speed(sistema_x000D_
 Sala das Sessões, 28_x000D_
  de Internet Banda Larga) em nossa cidade.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4243/ccf09062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4243/ccf09062025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando informações se realmente foi instaurado processo administrativo, para_x000D_
 apurar irregularidades no Velório Municipal._x000D_
 Se afirmativa a resposta, solicito por gentileza seja encaminhado a_x000D_
 esta Casa de Leis, informações do andamento do processo e ao final cópia de todo o_x000D_
 processo.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, José Antonio Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4298/ccf09062025_0096.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4298/ccf09062025_0096.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado aos Deputados Estadual Vitor_x000D_
 Sapienza e Rodrigo Garcia, solicitando os valiosos préstimos no sentido de intervir_x000D_
 junto ao Governo do Estado e a Secretaria de Transportes, a fim de agilizar as obras de_x000D_
 recape da estrada vicinal “Ângelo Poli"._x000D_
 Essa estrada possui um fluxo muito intenso de caminhões,_x000D_
 principalmente essa época do ano, em razão da safra de cana- de- açúcar, e diante da_x000D_
 precariedade da via, nós Vereadores eleito para representar e reclamar os direitos dos_x000D_
 munícipes itapuienses, solicitamos providencias urgentes por que o risco de acidente_x000D_
 está a cada dia mais evidente.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4244/ccf09062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4244/ccf09062025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente Regional da_x000D_
 A.E.S. Tietê, solicitando os valiosos préstimos no sentido de encaminhar a esta Casa de_x000D_
 Leis cópia da relação dos horários da balsa que faz a travessia de veículos de ItapuíBoracéia, e vice e versa. Solicito ainda, informações se existiu alguma reunião com_x000D_
 representantes dos municípios(Itapuí-Boracéia) ee quem foi o representante de nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4292/ccf09062025_0086.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4292/ccf09062025_0086.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Superintendência da_x000D_
 CENTROVIAS Sistemas Rodoviários S/A, sita a rua 13 de Maio, nº 2.034, СЕР: 13560-_x000D_
 130 - São Carlos - SP., solicitando a viabilização do projeto anexo atinente as obras de_x000D_
 reforma da praça e recuperação da Capela do bairro São José da Barra Mansa,/com_x000D_
 imprescindível e necessária ajuda de custo.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4293/ccf09062025_0087.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4293/ccf09062025_0087.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 terão direito_x000D_
  solicitando informações sobre em que situações os munícipes itapuienses_x000D_
 táxi, pois é sabido_x000D_
  de se locomover de um município para outro para consultas médicas de_x000D_
 com táxi para_x000D_
  que o Chefe</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4264/ccf09062025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4264/ccf09062025_0054.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, a fim_x000D_
 de que esclareça o motivo pelo qual foram encaminhados recibos de pagamento da_x000D_
 Prefeitura Municipal aos alunos do transporte de estudantes, dando quitação do valor de_x000D_
 R$ 48,00 para cada um, se os pagamentos são efetuados pela Prefeitura Municipal_x000D_
 diretamente a empresa prestadora dos serviços, e nenhum valor foi repassado_x000D_
 diretamente aos alunos, sendo que o recibo desta prestação de serviços é passado da_x000D_
 empresa para a Prefeitura, não dos alunos para a Prefeitura.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4296/ccf09062025_0093.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4296/ccf09062025_0093.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, a fim_x000D_
 de que informe as condições dos depósitos de água do Município (que abastecem o_x000D_
 Município), inclusive se é realizada limpeza periódica dos mesmos e medida a_x000D_
 qualidade da água, e ainda a quantidade de cloro e flúor que estão sendo aplicadas.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4265/ccf09062025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4265/ccf09062025_0055.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando informações sobre se existe a possibilidade de tornar útil o_x000D_
 prédio localizado no núcleo habitacional Irmãos Franceschi. Ocorre que, o local vem_x000D_
 sendo utilizado constantemente para atos ilícitos e contrários a moral e os bons_x000D_
 costumes, o que incomoda os moradores do local.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4266/ccf09062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4266/ccf09062025_0056.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal, a fim_x000D_
 de que informe a realização de fiscalização nas agências bancárias de Itapuí, a fim de_x000D_
 verificar o cumprimento da Lei que fixa o tempo máximo de permanência em filas aguardando atendimento; às agências bancárias para que informe as providências que_x000D_
 estão sendo tomadas para cumprimento e observância da legislação municipal em Itapuí; e ao PROCON, a fim de que auxilie as fiscalizações; tudo considerando o grande_x000D_
 número de reclamações existentes sobre o descumprimento da legislação existente e_x000D_
 aprovada por esta Casa.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4274/ccf09062025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4274/ccf09062025_0066.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja elaborado e apresentado a apreciação legislativa Projeto de Decreto_x000D_
 Legislativo, que conceda título de “Cidadão Itapuiense" ao Senhor RUBENS EMIL_x000D_
 CURY._x000D_
 Dr. Rubéns Cury, nasceu no dia 22 de outubro de 1952, na_x000D_
 cidade de Pederneiras. Filhos de Emil Cury e Helena Razuk Cury. É médico_x000D_
 cardiologista desde 1977, quando formou-se pela Faculdade de Medicina de Marilia._x000D_
 Fez diversas especializações em tradicionais e conceituadas instituições de saúde, como_x000D_
 na Santa Casa de São Paulo, no Instituto do Coração (INCOR) e Universidade de São_x000D_
 Paulo (USP).Na área política, foi Vice-Prefeito de Pederneiras de 1989 à 1992, e teve_x000D_
 dois mandatos consecutivos como prefeito em sua terra natal, em 1997 à 2004._x000D_
 Atualmente, convidado pelo Governador José Serra, ocupa o_x000D_
 cargo de Subsecretario da Casa Civil, um dos mais importantes do Governo do Estado._x000D_
 Sua cordialidade e competência no relacionamento com as lideranças políticas de todo o_x000D_
 Es</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4275/ccf09062025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4275/ccf09062025_0067.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja elaborado e apresentado a apreciação legislativa Projeto de Decreto_x000D_
 Legislativo, que conceda título de "Cidadão Itapuiense" ao Senhor REINALDO_x000D_
 SILVESTRE ROCHA._x000D_
 Nascido no dia 28 de dezembro de 1956, na cidade de Avaí,_x000D_
 formado em Administração de Empresas pelas Faculdades Integradas de Marilia, onde_x000D_
 fez cursos de pós-graduação em Administração Hospitalar e em Serviços na Saúde._x000D_
 Trabalhou na Sede Regional do Ministério da saúde durante_x000D_
 19 anos, de 1976 à 1995. Foi Prefeito de sua terra natal, de 2001 à 2004, e Assessor do Deputado estadual Pedro Tobias, em 2005._x000D_
 Atualmente é o Superintendente da Associação Hospitalar de_x000D_
 Bauru, entidade responsável pela administração do Hospital de Base e Maternidade_x000D_
 Santa Isabel. Sua competente atuação profissional à frente da AHB tem sido benéfica_x000D_
 para todos os munícipes de nossa região, inclusive para dezenas de pacientes de nossa_x000D_
 querida cidade, que lá passampor condutas, exames e</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4276/ccf09062025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4276/ccf09062025_0068.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades_x000D_
 regimentais, seja elaborado e apresentado a apreciação legislativa Projeto de Decreto_x000D_
 Legislativo, que conceda título de "Cidadão Itapuiense" ao Senhor SAMUEL_x000D_
 FORTUNATO._x000D_
 Nasceu no dia 11 de julho de 1966, na cidade de Bauru, filho_x000D_
 de Antonio Fortunato(em memória) e Nancy Fernandes Fortunato, é casado com a_x000D_
 Senhora Edlaine Barbosa Fortunato, e tem dois filhos: Isabela e Vitor._x000D_
 Formou-se em Medicina, na faculdade de Catanduva no ano_x000D_
 de 1990, onde fez residência médica e terapia Intensiva adusto até 1992. No ano_x000D_
 seguinte, fez um ano de especialização em pós-operatorio de cirurgia cardíaca adulto e_x000D_
 infantil no Hospital do Coração, em São Paulo._x000D_
 Retornou a Bauru para exercer a especialidade em Terapia_x000D_
 Intensiva, onde reside e trabalha até hoje. Cursou Pós- Graduação MBA em_x000D_
 administração Hospitalar pela Unimep e hoje é Diretor da UTI Cirúrgica do Hospital de_x000D_
 base e Diretor Técnico da Associação Hospitalar de Bauru._x000D_
 Suas atuações como médi</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4277/ccf09062025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4277/ccf09062025_0069.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de treinar equipes de guardas municipais para a segurança de nossa cidade.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4278/ccf09062025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4278/ccf09062025_0070.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito_x000D_
 Município_x000D_
 Municipal solicitando informações sobre a área de terras que foi adquirido pelo_x000D_
 a relação dos_x000D_
  para_x000D_
  inscritos._x000D_
  construção de casas populares, se a distribuição de lotes será esse ano e</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4279/ccf09062025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4279/ccf09062025_0071.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa dispensadas as formalidades_x000D_
 regimentais, seja agendado por esta Casa uma reunião com a Policia Militar e_x000D_
 autoridades do município, uma reunião na Câmara Municipal para discutir e encontrar_x000D_
 soluções para a onda de violência que vem ocorrendo em nossa cidade, principalmente_x000D_
 nas escolas.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4280/ccf09062025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4280/ccf09062025_0072.pdf</t>
   </si>
   <si>
     <t>regimentais,_x000D_
 Requeiro, ouvida a Casa e dispensadas as formalidades seja oficiado ao Senhor Prefeito Municipal e a Secretaria de Meio Ambiente_x000D_
 córrego que_x000D_
  do_x000D_
 _x000D_
  Município,_x000D_
 passa_x000D_
  solicitando informações se existe a possibilidade de alargaro_x000D_
 numero 62, pois_x000D_
  pelo imóvel localizado na Avenida Jorge Chammas, altura do_x000D_
 residências. nos dias de chuva o volume de água transborda e invade as_x000D_
 Sala das Sessões, 02 de junho de 2008.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4281/ccf09062025_0073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4281/ccf09062025_0073.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre qual a data provável para inicio das obras de_x000D_
 recape da estrada vicinal “Angelo Poli".</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4282/ccf09062025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4282/ccf09062025_0074.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado a CPFL- Companhia_x000D_
 Paulista de Força e Luz, solicitando providências no sentido de cortar uma árvore_x000D_
 localizada na rua Elizio Valentim, na altura do número 35, pois a mesma tem seus_x000D_
 galhos entrelaçados aos fios de alta tensão que passam por essa rua.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4398/ccf11062025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4398/ccf11062025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Governador do_x000D_
 Estado e ao Secretario de Segurança Pública do Estado de São Paulo, solicitando os_x000D_
 valiosos préstimos no sentido de designar um Escrivão e um Investigador de Policia_x000D_
 para a Delegacia de Policia Civil de nossa cidade, para melhorar o atendimento à_x000D_
 população itapuense.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4412/ccf12062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4412/ccf12062025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando a relação das benfeitorias realizadas com o saldo do duodécimo devolvido por esta Casa no final do exercício de 2007.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4397/ccf11062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4397/ccf11062025_0049.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quando serão realizadas as obras de_x000D_
 construção de galeria de escoamento de água na Avenida do Porto, pois sabemos que as_x000D_
 existentes não comportam o fluxo de água e que o serviço tem que ser realizado antes_x000D_
 de asfaltar as ruas do bairro Balneário Mar Azul, para que não haja problemas futuros.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4434/ccf12062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4434/ccf12062025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se existe a possibilidade de contratar uma equipe de_x000D_
 profissionais especializados para que realize um estudo em nossa cidade e elabore um_x000D_
 projeto de lei que regulamente as normas referentes ao meio ambiente, adequando-as as_x000D_
 necessidades do município.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4432/ccf12062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4432/ccf12062025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal e a Secretaria de Educação do Município, solicitando que seja encaminhada a esta Casa de Leis cópia completa da prestação de contas do FUNDEB, bem como solicitar que o convite para participar das reuniões seja estendido aos Vereadores.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4431/ccf12062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4431/ccf12062025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Gerente Geral da_x000D_
 Telefônica solicitando seja instalado o mais urgente possível um telefone público na_x000D_
 Travessa 21 de abril, altura do n° 67.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4429/ccf12062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4429/ccf12062025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Gerente Regional_x000D_
 do D.E.R- Departamento de Estradas e Rodagens, solicitando os valiosos préstimos no_x000D_
 sentido de providenciar a iluminação do trevo de acesso a Rodovia Comandante João_x000D_
 Ribeiro de Barros, principalmente no trecho próximo ao Motel ali existente.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4428/ccf12062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4428/ccf12062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se existe funcionários com grau de parentesco com o_x000D_
 Chefe do Poder Executivo, e quais atitudes pretende tomar com relação aos mesmos_x000D_
 depois da aprovação da sumula vinculante que veda o nepotismo nas três esferas de_x000D_
 Governo.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4372/ccf11062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4372/ccf11062025_0020.pdf</t>
   </si>
   <si>
     <t>Requeremos, ouvida a Casa, que nos termos regimentais e com base nos artigos 22 e_x000D_
 seguintes do Regimento Interno e com fundamento na Lei Orgânica do Município, requerer a instauração de uma COMISSÃO ESPECIAL DE INQUÉRITO para apurar denúncias de irregularidades na reforma da Escola Manuel Rodrigues, na reforma da EMEI Cara Pintada, e no Curso de Capacitação promovido pela Prefeitura Municipal e_x000D_
 com a utilização de verbas do FUNDEF._x000D_
 Instaurada a Comissão Especial a que se indicam o número de 03 (três) membros a_x000D_
 serem escolhidos na forma regimental, e deverá ser concluída no prazo de 40 (quarenta) dias, prorrogável por decisão da Câmara Municipal.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4386/ccf11062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4386/ccf11062025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de deslocar um funcionário para auxiliar os trabalhos na Delegacia Civil.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4357/ccf11062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4357/ccf11062025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações com relação as inúmeras demissões de professores_x000D_
 que dão cursos no Espaço Sócio Cultural, informando quais são as razões para essa atitude.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4361/ccf11062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4361/ccf11062025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Engenheiro da_x000D_
 Prefeitura Municipal de Itapuí, solicitando que encaminhe a esta Casa de Leis a relação_x000D_
 de áreas de lazer do Loteamento “Terras de Santa Maria” do município de Itapuí bem_x000D_
 como suas medidas e confrontações.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4362/ccf11062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4362/ccf11062025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 públicos de nossa cidade,_x000D_
  se pretende realizar obras de reformas nos banheiros principalmente Sala das Sessões, o existente na “Praça da Matriz".</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4363/ccf11062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4363/ccf11062025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quais providências pretende tomar com relação ao material_x000D_
 que é coletado das fossas pelo trator da Prefeitura, e que atualmente é descarregado no_x000D_
 córrego Bica de Pedra.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4320/ccf10062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4320/ccf10062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Senhor José_x000D_
 Gilberto Saggioro, Prefeito Municipal, pelas obras de rebaixamento das valetas de_x000D_
 escoamento de água do leito viário das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4321/ccf10062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4321/ccf10062025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  ata votos_x000D_
  ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 Gilberto de congratulações e agradecimentos para com o Senhor José_x000D_
 considerando Saggioro, que o_x000D_
 _x000D_
  local_x000D_
 Prefeito_x000D_
  existe_x000D_
  Municipal, pelas obras de reforma do Parquinho Municipal, a mais de cinqüenta anos sem nenhuma reforma.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4322/ccf10062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4322/ccf10062025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, sejа_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Senhor José_x000D_
 Gilberto Saggioro, Prefeito Municipal, pelas obras de reforma do Centro de Lazer do_x000D_
 Trabalhador “Cyro Portieri”, melhorando as horas de lazer dos munícipes itapuienses.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4226/ccf09062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4226/ccf09062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Cônego Romeu_x000D_
 Antonio Parolise pela homenagem recebida no ultimo dia 27 de março de 2008, data em_x000D_
 que recebeu Titulo de Cidadão Itajobense, pelos relevantes serviços prestados na Paróquia_x000D_
 daquela cidade.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4227/ccf09062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4227/ccf09062025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Cônego Romeu_x000D_
 Antonio Parolise pelo apoio ao sistema de auto-falante que é mantido pela Paróquia de_x000D_
 nossa cidade, principalmente por ter elevado mais de quinze metros as cornetas com o_x000D_
 objetivo de suavizar o som no centro da cidade e melhorando para os moradores dos bairros_x000D_
 mais distantes. Agindo dessa forma, muito é feito pela população itapuiense que poderá_x000D_
 contar com esse importante serviço de utilidade pública.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4236/ccf09062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4236/ccf09062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e agradecimentos para com o Senhor Prefeito_x000D_
 Municipal e o Secretario de Cultura Alessandro Fantin, pela reforma e a reinauguração da_x000D_
 Biblioteca Municipal de nossa cidade.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4238/ccf09062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4238/ccf09062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, sejа_x000D_
 consignado em ata votos de congratulações para com a nova Diretoria da Associação_x000D_
 Atlética de Itapuí, eleita para a gestão 2008-2009. Parabenizo os membros da nova_x000D_
 diretoria, e torço para o desempenho de um bom trabalho durante esse mandato que será_x000D_
 presidido pelo Senhor Lourival Mazzoti, que poderá contar com o apoio dos Senhores:_x000D_
 Irineu Fábio Ferraz- Vice-Presidente;_x000D_
 José Ângelo Fadini- 1º Tesoureiro;_x000D_
 André Padovani- 2° Tesoureiro:_x000D_
 Antonio Álvaro de Souza- 1º Secretario;_x000D_
 Marcio Calixto Rosa de Melo- 2° Secretario;_x000D_
 José Felício Zarpelão, Marcio A. Magon e Sylvio de Almeida Prado Rocchi- Diretores_x000D_
 Social;_x000D_
 Ademar Ferreira de Souza. José R. Áreas e Adenilson Guarnieri- Diretores Sede Náutica;</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4237/ccf09062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4237/ccf09062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata votos de congratulações e sinceros agradecimentos para com o Grupo de_x000D_
 Voluntários de Combate ao Câncer de Itapuí, pelo esforço e dedicação com que agem em_x000D_
 beneficio daqueles que sofrem com essa doença, mas especialmente para parabenizar esse_x000D_
 Grupo que no ultimo dia 24 de abril completou dez anos de existência._x000D_
 Essa data deve ser lembrada por todos, por que ajudar ou levar um conselho amigo_x000D_
 a quem precisa é simples diante da dificuldade de manter por dez anos, uma Entidade sem_x000D_
 fins lucrativos que sobrevive da disposição e da força de vontade de pessoas de bom_x000D_
 coração._x000D_
 A vocês, Grupo de Voluntários de Combate ao Câncer, nós itapuienses temos muito_x000D_
 a agradecer.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4239/ccf09062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4239/ccf09062025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com a Família do_x000D_
 Senhor Osvaldo Samadossi, pelo esforço no sentido de reformar a Igreja Santa Cruz,_x000D_
 localizada no bairro da Marambaia._x000D_
 Nesta ocasião, agradeço as famílias e as empresas que doaram bancos_x000D_
 para a construção de uma praça no local.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4240/ccf09062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4240/ccf09062025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com os Diretores da Rádio_x000D_
 Comunitária “Verde é Vida”, pelo bom exemplo de transparecia protocolando nesta Casa_x000D_
 de Leis e levando ao conhecimento de todos os colaboradores a prestação de contas da_x000D_
 entidade referente ao exercício de 2007.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4286/ccf09062025_0080.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4286/ccf09062025_0080.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de pesar pelo falecimento do Deputado Ricardo Izar, ocorrido_x000D_
 em 02/05/2008.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4257/ccf09062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4257/ccf09062025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o jovem Marcos Roberto da Silva_x000D_
 Junior, pelo conquista do Campeonato Paulista na categoria Quebra-de-Braço, e pelo 3°_x000D_
 lugar no mesmo Campeonato na categoria Absoluto - categoria destinada aos atletas acima_x000D_
 de 70 Kg, e ao seu Treinador Sr. Daniel Batista, que com o apoio do Professor de Educação_x000D_
 Física do Município Sr. Ariovaldo Piccelli conquistaram mais este título engrandecendo o_x000D_
 nome de nossa cidade._x000D_
 O Campeonato realizou-se no dia 13 de abril de 2008 na cidade de_x000D_
 Campinas/SP, sendo que participaram representantes das cidades de Campinas, Itapuí,_x000D_
 Capivari, Indaiatuba, São Paulo – Capital e Jaquariúna.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4258/ccf09062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4258/ccf09062025_0049.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com os proprietários, diretores e_x000D_
 funcionários da empresa REVAL, que completou 15 anos e existência no último dia 02 de_x000D_
 maio.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4259/ccf09062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4259/ccf09062025_0050.pdf</t>
   </si>
   <si>
     <t>seja consignado em_x000D_
 Requeiro,_x000D_
 ata_x000D_
  ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 ADRIANO TURIBIO,_x000D_
 votos de congratulações para com MARCOS ANTONIO pelo 2º lugar na modalidade salto em distancia ( 6,67 metros) e pelo 3°_x000D_
 Brasileiro_x000D_
  lugar_x000D_
 _x000D_
 na_x000D_
 de_x000D_
 _x000D_
 _x000D_
 modalidade_x000D_
 Atletismo,_x000D_
  arremesso de peso ( 9,58 metros) conquistados no Campeonato_x000D_
 Mentais( ABDEM). promovido pela Associação Brasileira de Desportos de Deficientes_x000D_
 Sala das sessões, 12 de maio de 2.008.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4295/ccf09062025_0092.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4295/ccf09062025_0092.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações para com a Orquestra de Viola do Município de Itapuí pelas apresentações realizadas em nossa cidade, resgatando a cultura de nosso povo e trazendo beleza e alegria a nossos Munícipes.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4261/ccf09062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4261/ccf09062025_0053.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o engenheiro Lourival Mazzoti_x000D_
 pela colaboração com os projetos assistências e as obras da APAE de Itapuí e pelos_x000D_
 trabalhados que vem realizando no Bairro Mar Azul.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4425/ccf12062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4425/ccf12062025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com todos os Organizadores e_x000D_
 Colaboradores da Quermesse de Santo Antonio, realizada no mês de junho de 2008, em_x000D_
 especial para com o Padre Romeu Antonio Parolize pela transparência com relação a_x000D_
 prestação de contas aos fieis dos valores arrecadados.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4426/ccf12062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4426/ccf12062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o Soldado da Policia Militar,_x000D_
 Senhor Cícero Donizete Alvim, pelo excelente trabalho realizado com os alunos no_x000D_
 combate às drogas à frente do PROERD.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4427/ccf12062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4427/ccf12062025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o Senhor Fausto de Agostini,_x000D_
 pelo apoio demonstrado a Paróquia de nossa cidade, onde na ocasião prestou gratuitamente_x000D_
 serviços de som durante a Quermesse de Santo Antonio.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4435/ccf12062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4435/ccf12062025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o Deputado Vitor Sapienza, pelo_x000D_
 esforço junto ao Governo do Estado a fim de destinar para nossa cidade recursos para o_x000D_
 recape da ruas do núcleo habitacional “Irmãos Franceschi" e também a vicinal Ângelo Poli.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4430/ccf12062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4430/ccf12062025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com a Senhora Sandra Maria Artioli,_x000D_
 pela premiação recebida denominado “prêmio Aquisitivo Câmara Municipal, no 56ª Edição_x000D_
 do Salão de Belas Artes no município de Piracicaba.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4433/ccf12062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4433/ccf12062025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o Senhor Flávio Pavanelli, pela_x000D_
 colaboração com as APAEs de Itapuí e Bocaina doando refrigerante para Festa em_x000D_
 Comemoração a Semana Nacional dos Excepcionais.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4355/ccf11062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4355/ccf11062025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com Prefeito Municipal de Brotas,_x000D_
 Senhor "DU BARRETO“, pelo excelente trabalho como Clefe do Poder Executivo e pela_x000D_
 reeleição conquistada nas eleições de 2008. Ainda neste. desejo a toda equipe que o_x000D_
 próximo mandato seja próspero e renda bons frutos ao município de Brotas.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4371/ccf11062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4371/ccf11062025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 professores_x000D_
 seja consignado em ata votos de congratulações e agradecimento para com todos os Públicos Municipais, principalmente para com as professoras Cilze, Maria Amélia_x000D_
 determinação_x000D_
  e Eleandra, pelos anos de serviço no quadro do magistério público municipal e pela com que exercem a profissão.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4385/ccf11062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4385/ccf11062025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de profundo pesar para com a família do Senhor Dirceu Guarnieri, mais conhecido como "Didi Guarnieri", que partiu desta vida no último dia 08 de novembro deixando muita saudade.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4359/ccf11062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4359/ccf11062025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar para com a família do ex- Prefeito João da_x000D_
 Silva Fonseca, o qual dedicou grande parte de sua vida na carreira publica, sempre_x000D_
 contribuindo com o desenvolvimento do nosso município.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4360/ccf11062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4360/ccf11062025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Deputado_x000D_
 Pedro Tobias pelo empenho junto ao Governo do Estado para destinação das seguintes_x000D_
 verbas para nossa cidade: R$140 mil para o Hospital e Maternidade São José de Itapuí(_x000D_
 sendo, 70 mil para reforma do Laboratório e 70 mil para aquisição de um aparelho de RaioX), e 45 mil para conclusão das obras de construção da hidroterapia da APAE Renascer de_x000D_
 Itapuí.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, SILENE VALINI, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4402/ccf11062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4402/ccf11062025_0056.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO ITAPUIENSE_x000D_
 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4399/ccf11062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4399/ccf11062025_0053.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO ITAPUIENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4415/ccf12062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4415/ccf12062025_0002.pdf</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>José Antonio Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4413/ccf12062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4413/ccf12062025.pdf</t>
   </si>
   <si>
     <t>APROVA О РARECER PRÉVIO DO_x000D_
 TRIBUNAL DE CONTAS DO ESTADO DE_x000D_
 SÃO PAULO, SOBRE AS CONTAS DA_x000D_
 PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 RELATIVAS AO EXERCÍCIO DE 2005</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4414/ccf12062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4414/ccf12062025_0001.pdf</t>
   </si>
   <si>
     <t>REJEITA O PARECER PRÉVIO DO_x000D_
 TRIBUNAL DE CONTAS DO ESTADO DE_x000D_
 SÃO PAULO, SOBRE AS CONTAS DA_x000D_
 PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 RELATIVAS AO EXERCÍCIO DE 2005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -3354,67 +3354,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4411/ccf11062025_0067.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4228/ccf09062025_0015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4245/ccf09062025_0036.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4330/ccf10062025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4309/ccf10062025_0013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4306/ccf10062025_0009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4291/ccf09062025_0085.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4256/ccf09062025_0047.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4394/ccf11062025_0046.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4229/ccf09062025_0016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4246/ccf09062025_0037.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4283/ccf09062025_0075.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4342/ccf10062025_0013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4347/ccf10062025_0020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4348/ccf10062025_0021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4349/ccf10062025_0022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4350/ccf10062025_0023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4351/ccf10062025_0024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4345/ccf10062025_0016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4301/ccf10062025_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4310/ccf10062025_0014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4311/ccf10062025_0015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4312/ccf10062025_0016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4313/ccf10062025_0017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4314/ccf10062025_0018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4315/ccf10062025_0019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4328/ccf10062025_0034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4329/ccf10062025_0035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4302/ccf10062025_0005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4303/ccf10062025_0006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4304/ccf10062025_0007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4305/ccf10062025_0008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4255/ccf09062025_0046.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4289/ccf09062025_0083.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4290/ccf09062025_0084.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4393/ccf11062025_0045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4390/ccf11062025_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4391/ccf11062025_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4392/ccf11062025_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4395/ccf11062025_0047.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4396/ccf11062025_0048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4405/ccf11062025_0059.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4406/ccf11062025_0060.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4407/ccf11062025_0061.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4408/ccf11062025_0062.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4409/ccf11062025_0064.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4410/ccf11062025_0066.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4377/ccf11062025_0025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4378/ccf11062025_0026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4354/ccf11062025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4379/ccf11062025_0027.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4356/ccf11062025_0002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4389/ccf11062025_0038.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4381/ccf11062025_0029.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4382/ccf11062025_0030.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4383/ccf11062025_0031.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4284/ccf09062025_0076.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4352/ccf10062025_0025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4338/ccf10062025_0009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4340/ccf10062025_0011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4331/ccf10062025_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4332/ccf10062025_0002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4335/ccf10062025_0005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4334/ccf10062025_0004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4333/ccf10062025_0003.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4316/ccf10062025_0020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4317/ccf10062025_0021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4318/ccf10062025_0022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4319/ccf10062025_0023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4299/ccf09062025_0097.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4249/ccf09062025_0040.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4213/ccf09062025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4214/ccf09062025_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4215/ccf09062025_0002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4216/ccf09062025_0003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4217/ccf09062025_0004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4218/ccf09062025_0005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4219/ccf09062025_0006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4220/ccf09062025_0007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4221/ccf09062025_0008.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4222/ccf09062025_0009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4223/ccf09062025_0010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4224/ccf09062025_0011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4225/ccf09062025_0012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4230/ccf09062025_0021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4231/ccf09062025_0022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4232/ccf09062025_0024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4233/ccf09062025_0024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4234/ccf09062025_0025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4235/ccf09062025_0026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4247/ccf09062025_0038.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4248/ccf09062025_0039.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4250/ccf09062025_0041.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4251/ccf09062025_0042.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4294/ccf09062025_0091.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4260/ccf09062025_0052.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4262/ccf09062025_0057.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4297/ccf09062025_0095.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4263/ccf09062025_0058.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4267/ccf09062025_0059.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4268/ccf09062025_0060.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4269/ccf09062025_0061.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4270/ccf09062025_0062.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4271/ccf09062025_0063.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4272/ccf09062025_0064.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4273/ccf09062025_0065.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4285/ccf09062025_0079.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4403/ccf11062025_0057.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4404/ccf11062025_0058.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4400/ccf11062025_0054.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4401/ccf11062025_0055.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4416/ccf12062025_0003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4417/ccf12062025_0004.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4418/ccf12062025_0005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4419/ccf12062025_0006.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4420/ccf12062025_0007.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4421/ccf12062025_0008.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4422/ccf12062025_0009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4423/ccf12062025_0010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4424/ccf12062025_0011.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4364/ccf11062025_0011.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4365/ccf11062025_0012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4366/ccf11062025_0013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4367/ccf11062025_0015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4368/ccf11062025_0016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4369/ccf11062025_0017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4370/ccf11062025_0018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4373/ccf11062025_0021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4374/ccf11062025_0022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4375/ccf11062025_0023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4376/ccf11062025_0024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4387/ccf11062025_0035.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4388/ccf11062025_0036.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4384/ccf11062025_0032.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4358/ccf11062025_0004.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4341/ccf10062025_0012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4343/ccf10062025_0014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4344/ccf10062025_0015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4337/ccf10062025_0007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4336/ccf10062025_0006.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4300/ccf10062025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4308/ccf10062025_0011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4323/ccf10062025_0028.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4324/ccf10062025_0029.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4325/ccf10062025_0030.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4326/ccf10062025_0031.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4327/ccf10062025_0033.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4287/ccf09062025_0081.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4252/ccf09062025_0043.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4288/ccf09062025_0082.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4253/ccf09062025_0044.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4254/ccf09062025_0045.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4241/ccf09062025_0032.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4242/ccf09062025_0033.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4243/ccf09062025_0034.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4298/ccf09062025_0096.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4244/ccf09062025_0035.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4292/ccf09062025_0086.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4293/ccf09062025_0087.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4264/ccf09062025_0054.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4296/ccf09062025_0093.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4265/ccf09062025_0055.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4266/ccf09062025_0056.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4274/ccf09062025_0066.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4275/ccf09062025_0067.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4276/ccf09062025_0068.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4277/ccf09062025_0069.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4278/ccf09062025_0070.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4279/ccf09062025_0071.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4280/ccf09062025_0072.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4281/ccf09062025_0073.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4282/ccf09062025_0074.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4398/ccf11062025_0052.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4412/ccf12062025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4397/ccf11062025_0049.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4434/ccf12062025_0021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4432/ccf12062025_0019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4431/ccf12062025_0018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4429/ccf12062025_0016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4428/ccf12062025_0015.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4372/ccf11062025_0020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4386/ccf11062025_0034.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4357/ccf11062025_0003.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4361/ccf11062025_0008.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4362/ccf11062025_0009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4363/ccf11062025_0010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4320/ccf10062025_0024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4321/ccf10062025_0025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4322/ccf10062025_0026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4226/ccf09062025_0013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4227/ccf09062025_0014.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4236/ccf09062025_0027.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4238/ccf09062025_0029.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4237/ccf09062025_0028.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4239/ccf09062025_0030.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4240/ccf09062025_0031.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4286/ccf09062025_0080.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4257/ccf09062025_0048.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4258/ccf09062025_0049.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4259/ccf09062025_0050.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4295/ccf09062025_0092.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4261/ccf09062025_0053.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4425/ccf12062025_0012.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4426/ccf12062025_0013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4427/ccf12062025_0014.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4435/ccf12062025_0022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4430/ccf12062025_0017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4433/ccf12062025_0020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4355/ccf11062025_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4371/ccf11062025_0019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4385/ccf11062025_0033.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4359/ccf11062025_0005.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4360/ccf11062025_0006.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4402/ccf11062025_0056.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4399/ccf11062025_0053.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4415/ccf12062025_0002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4413/ccf12062025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4414/ccf12062025_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4411/ccf11062025_0067.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4228/ccf09062025_0015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4245/ccf09062025_0036.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4330/ccf10062025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4309/ccf10062025_0013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4306/ccf10062025_0009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4291/ccf09062025_0085.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4256/ccf09062025_0047.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4394/ccf11062025_0046.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4229/ccf09062025_0016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4246/ccf09062025_0037.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4283/ccf09062025_0075.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4342/ccf10062025_0013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4347/ccf10062025_0020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4348/ccf10062025_0021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4349/ccf10062025_0022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4350/ccf10062025_0023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4351/ccf10062025_0024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4345/ccf10062025_0016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4301/ccf10062025_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4310/ccf10062025_0014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4311/ccf10062025_0015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4312/ccf10062025_0016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4313/ccf10062025_0017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4314/ccf10062025_0018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4315/ccf10062025_0019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4328/ccf10062025_0034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4329/ccf10062025_0035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4302/ccf10062025_0005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4303/ccf10062025_0006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4304/ccf10062025_0007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4305/ccf10062025_0008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4255/ccf09062025_0046.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4289/ccf09062025_0083.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4290/ccf09062025_0084.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4393/ccf11062025_0045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4390/ccf11062025_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4391/ccf11062025_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4392/ccf11062025_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4395/ccf11062025_0047.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4396/ccf11062025_0048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4405/ccf11062025_0059.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4406/ccf11062025_0060.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4407/ccf11062025_0061.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4408/ccf11062025_0062.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4409/ccf11062025_0064.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4410/ccf11062025_0066.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4377/ccf11062025_0025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4378/ccf11062025_0026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4354/ccf11062025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4379/ccf11062025_0027.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4356/ccf11062025_0002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4389/ccf11062025_0038.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4381/ccf11062025_0029.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4382/ccf11062025_0030.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4383/ccf11062025_0031.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4284/ccf09062025_0076.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4352/ccf10062025_0025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4338/ccf10062025_0009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4340/ccf10062025_0011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4331/ccf10062025_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4332/ccf10062025_0002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4335/ccf10062025_0005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4334/ccf10062025_0004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4333/ccf10062025_0003.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4316/ccf10062025_0020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4317/ccf10062025_0021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4318/ccf10062025_0022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4319/ccf10062025_0023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4299/ccf09062025_0097.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4249/ccf09062025_0040.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4213/ccf09062025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4214/ccf09062025_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4215/ccf09062025_0002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4216/ccf09062025_0003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4217/ccf09062025_0004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4218/ccf09062025_0005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4219/ccf09062025_0006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4220/ccf09062025_0007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4221/ccf09062025_0008.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4222/ccf09062025_0009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4223/ccf09062025_0010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4224/ccf09062025_0011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4225/ccf09062025_0012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4230/ccf09062025_0021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4231/ccf09062025_0022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4232/ccf09062025_0024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4233/ccf09062025_0024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4234/ccf09062025_0025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4235/ccf09062025_0026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4247/ccf09062025_0038.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4248/ccf09062025_0039.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4250/ccf09062025_0041.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4251/ccf09062025_0042.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4294/ccf09062025_0091.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4260/ccf09062025_0052.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4262/ccf09062025_0057.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4297/ccf09062025_0095.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4263/ccf09062025_0058.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4267/ccf09062025_0059.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4268/ccf09062025_0060.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4269/ccf09062025_0061.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4270/ccf09062025_0062.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4271/ccf09062025_0063.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4272/ccf09062025_0064.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4273/ccf09062025_0065.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4285/ccf09062025_0079.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4403/ccf11062025_0057.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4404/ccf11062025_0058.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4400/ccf11062025_0054.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4401/ccf11062025_0055.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4416/ccf12062025_0003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4417/ccf12062025_0004.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4418/ccf12062025_0005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4419/ccf12062025_0006.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4420/ccf12062025_0007.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4421/ccf12062025_0008.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4422/ccf12062025_0009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4423/ccf12062025_0010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4424/ccf12062025_0011.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4364/ccf11062025_0011.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4365/ccf11062025_0012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4366/ccf11062025_0013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4367/ccf11062025_0015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4368/ccf11062025_0016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4369/ccf11062025_0017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4370/ccf11062025_0018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4373/ccf11062025_0021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4374/ccf11062025_0022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4375/ccf11062025_0023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4376/ccf11062025_0024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4387/ccf11062025_0035.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4388/ccf11062025_0036.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4384/ccf11062025_0032.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4358/ccf11062025_0004.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4341/ccf10062025_0012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4343/ccf10062025_0014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4344/ccf10062025_0015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4337/ccf10062025_0007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4336/ccf10062025_0006.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4300/ccf10062025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4308/ccf10062025_0011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4323/ccf10062025_0028.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4324/ccf10062025_0029.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4325/ccf10062025_0030.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4326/ccf10062025_0031.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4327/ccf10062025_0033.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4287/ccf09062025_0081.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4252/ccf09062025_0043.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4288/ccf09062025_0082.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4253/ccf09062025_0044.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4254/ccf09062025_0045.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4241/ccf09062025_0032.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4242/ccf09062025_0033.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4243/ccf09062025_0034.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4298/ccf09062025_0096.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4244/ccf09062025_0035.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4292/ccf09062025_0086.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4293/ccf09062025_0087.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4264/ccf09062025_0054.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4296/ccf09062025_0093.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4265/ccf09062025_0055.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4266/ccf09062025_0056.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4274/ccf09062025_0066.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4275/ccf09062025_0067.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4276/ccf09062025_0068.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4277/ccf09062025_0069.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4278/ccf09062025_0070.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4279/ccf09062025_0071.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4280/ccf09062025_0072.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4281/ccf09062025_0073.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4282/ccf09062025_0074.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4398/ccf11062025_0052.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4412/ccf12062025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4397/ccf11062025_0049.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4434/ccf12062025_0021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4432/ccf12062025_0019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4431/ccf12062025_0018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4429/ccf12062025_0016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4428/ccf12062025_0015.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4372/ccf11062025_0020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4386/ccf11062025_0034.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4357/ccf11062025_0003.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4361/ccf11062025_0008.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4362/ccf11062025_0009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4363/ccf11062025_0010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4320/ccf10062025_0024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4321/ccf10062025_0025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4322/ccf10062025_0026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4226/ccf09062025_0013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4227/ccf09062025_0014.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4236/ccf09062025_0027.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4238/ccf09062025_0029.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4237/ccf09062025_0028.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4239/ccf09062025_0030.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4240/ccf09062025_0031.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4286/ccf09062025_0080.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4257/ccf09062025_0048.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4258/ccf09062025_0049.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4259/ccf09062025_0050.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4295/ccf09062025_0092.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4261/ccf09062025_0053.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4425/ccf12062025_0012.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4426/ccf12062025_0013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4427/ccf12062025_0014.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4435/ccf12062025_0022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4430/ccf12062025_0017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4433/ccf12062025_0020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4355/ccf11062025_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4371/ccf11062025_0019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4385/ccf11062025_0033.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4359/ccf11062025_0005.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4360/ccf11062025_0006.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4402/ccf11062025_0056.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4399/ccf11062025_0053.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4415/ccf12062025_0002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4413/ccf12062025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2008/4414/ccf12062025_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="180" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>