--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -54,6077 +54,6077 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Gilson Sebastião, Jesus Jocelim Curtolo, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CRIAÇAO DE VAGA</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilson Sebastião, Jesus Jocelim Curtolo, SILENE VALINI, Airton Aparecido Grimaldi</t>
   </si>
   <si>
     <t>CRIAÇAO DE EMPREGOS</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3892/ccf02062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3892/ccf02062025_0031.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos_x000D_
 servidores e agentes políticos da Câmara_x000D_
 Municipal de Itapuí, prevista no artigo 37,_x000D_
 X da Constituição Federal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5879/ccf01082025_0081.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5879/ccf01082025_0081.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REVISAO ANUAL DE REMUNERAÇÃO DOS SERVIDORES_x000D_
 POLÍTICOS_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3915/ccf03062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3915/ccf03062025_0009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGA E DÁ PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3960/ccf03062025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3960/ccf03062025_0054.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO, ALTERAÇÃO_x000D_
 DE REFERÊNCIA DE EMPREGO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS._x000D_
 Considerando a necessidade da contratação de mais_x000D_
 operador de Raio X,_x000D_
 Considerando a necessidade de abertura de Concurso_x000D_
 Publico para Médico Plantonista e Técnico de Enfermagem,_x000D_
 Considerando que a maioria das cidades adotam forma de_x000D_
 pagamento diferente a de nosso município, o que demonstra_x000D_
 a falta de inscritos nos Concursos já realizados,</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3955/ccf03062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3955/ccf03062025_0050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGOS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3957/ccf03062025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3957/ccf03062025_0051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3847/ccf02062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3847/ccf02062025_0003.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA SEMANAL DE_x000D_
 TRABALHO DOS CARGOS QUE ESPECÍFICAЕ_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3802/ccf29052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3802/ccf29052025_0040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DE LEI MUNICIPAL</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DA CAMARA</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4063/ccf04062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4063/ccf04062025_0053.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de recipientes_x000D_
 destinados a coleta de lixo e dá outras_x000D_
 providências..</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Heros Ramos, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3959/ccf03062025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3959/ccf03062025_0053.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da retirada de_x000D_
 placas comemorativas afixadas em prédios e_x000D_
 logradouros públicos municipais e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4100/ccf04062025_0093.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4100/ccf04062025_0093.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA CONSTANTE_x000D_
 PARÁGRAFO PRIMEIRO DA LEI_x000D_
 DE MAIO DE 2009._x000D_
 ADMINISTRAÇÃO_x000D_
 NOVA TAPU_x000D_
 FAZENDO DIREITO FAZENDO BEM FEITо_x000D_
 ACAMARA Foi MUNICIO_x000D_
 DO ARTIGO 17_x000D_
 2.335 DE 25</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4099/ccf04062025_0092.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4099/ccf04062025_0092.pdf</t>
   </si>
   <si>
     <t>AUXILIO, SUBVENÇAO OU REPASSE</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4111/ccf04062025_0104.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4111/ccf04062025_0104.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 TERRAS_x000D_
 TRESPASSAR_x000D_
  À_x000D_
  POR CONCESSÃO, ÁREA DE_x000D_
 CECILIA_x000D_
 CORPORAÇÃO MUSICAL SANTA_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5877/ccf01082025_0079.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5877/ccf01082025_0079.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar_x000D_
 convênio com o Estado de São Paulo, pela_x000D_
 Secretaria da Segurança Pública, delegando o_x000D_
 exercício da competência de trânsito atribuídas_x000D_
 ao Município pela Lei nº. 9.503/97.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3917/ccf03062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3917/ccf03062025_0011.pdf</t>
   </si>
   <si>
     <t>INSTITUI TAXA DE LICENÇA PARA_x000D_
 FUNCIONAMENTO DAS TORRESE_x000D_
 ANTENAS DE TRANMISSÃOE_x000D_
 RECEPÇÃO DE CELULAR.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3916/ccf03062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3916/ccf03062025_0010.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS) NO ÂMBITO DO MUNICÍPIO DE ITAPUÍ.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3958/ccf03062025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3958/ccf03062025_0052.pdf</t>
   </si>
   <si>
     <t>AUTORIZA Ο PODER EXECUTIVO_x000D_
 MUNICIAPAL A DESCONTAR DIRETAMENTE_x000D_
 EM FOLHA DE PAGAMENTO DOS SERVIDORES_x000D_
 PUBLICOS MUNICIPAIS VALORES_x000D_
 REFERENTES Á AQUISIÇÃO DE CONVITES_x000D_
 PARA A 12° FESTA DO PEÃO DE ITAPUI</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3898/ccf02062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3898/ccf02062025_0037.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°._x000D_
 1.969 DE 11 DE AGOSTO DE 2000.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3891/ccf02062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3891/ccf02062025_0030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO TRIBUTÁRIA PARA CONTRUÇÃO DE CONJUNTOS HABITACIONAIS DE INTERESSE SOCIAL ATRAVÉS DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3803/ccf29052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3803/ccf29052025_0042.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO E REGULAMENTА_x000D_
 NORMAS PARA REALIZAÇÃO DE CESSÃO DE_x000D_
 TERRENO INDUSTRIAL DE ACORDO COM O_x000D_
 INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3804/ccf29052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3804/ccf29052025_0043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO VALOR_x000D_
 DISPOSTO NO ARTIGO 1° DA LEI 2.266_x000D_
 DE 13 DE MARÇO DE 2008 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pedro Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4011/ccf04062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4011/ccf04062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providencias no sentido de determinar ao Setor Competente que realize o alinhamento do_x000D_
 bloquetes da rua Elizio Valentim, localizada no bairro denominado “Vila São Sebastião".</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4012/ccf04062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4012/ccf04062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providencias no sentido de determinar a Secretaria de Meio Ambiente que realize o corte_x000D_
 das arvores localizada na rua José Zenati. Caso exista algum impedimento para tal_x000D_
 procedimento, que o Secretario de Meio Ambiente do Município se dirija até o local e dê as_x000D_
 devidas explicações aos moradores do local.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>Irineu Fabio Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4013/ccf04062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4013/ccf04062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Chefe do Setor de Vigilância Sanitária para que estudem a possibilidade de realizar nebulização em todos os bairros de nossa cidade, objetivando combater a proliferação do_x000D_
 mosquito da dengue, principalmente depois da intensidade das chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>Heros Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4014/ccf04062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4014/ccf04062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de elaborar um projeto de lei regulamentando o horário de carga e descarga_x000D_
 nas principais ruas de nossa cidade, dessa forma aliviando o trafego de veículos que esta_x000D_
 cada vez mais comprometido em alguns pontos da cidade.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4015/ccf04062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4015/ccf04062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar recapear todas as ruas do bairro “Waldomiro Guarinon",_x000D_
 considerando a dimensão dos buracos que existem neste bairro.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4017/ccf04062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4017/ccf04062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar braços de ilumînação pública na rua Felix Sales,_x000D_
 considerando que segundo а CPFL- Companhia Paulista de Força e Luz a execução desse_x000D_
 serviço é de responsabilidade do município.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>Pedro Aparecido Miranda, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4018/ccf04062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4018/ccf04062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar construir um obstáculo redutor de velocidade na rua Salma Simão Azar, localizada no núcleo habitacional Irmãos Franceschi.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>Jesus Jocelim Curtolo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4019/ccf04062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4019/ccf04062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Funcionário Responsável pelos veículos da frota municipal para que tome os devidos_x000D_
 cuidados ao emprestar os ônibus da Prefeitura para realização de excursões, pois em caso_x000D_
 de algum acidente a responsabilidade será inteira do município.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>Pedro Aparecido Miranda, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4020/ccf04062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4020/ccf04062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre determine ao_x000D_
 Setor de Compras que adquira cadeiras novas para ser instalada na sala de espera do_x000D_
 Ambulatório de Especialidades e na Rodoviária de nossa cidade, pois as cadeiras que lá existem encontram-se em péssimas condições.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4021/ccf04062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4021/ccf04062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de combater as cobras que frequentemente estão sendo encontradas_x000D_
 nos bueiros de nossa cidade, bem como providenciar o mais urgente possível materiais e_x000D_
 equipamentos de segurança para os funcionários da rede de água e esgoto que estão_x000D_
 diariamente expostos a este perigo.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4022/ccf04062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4022/ccf04062025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de designar um funcionário exclusivamente para fiscalizar o comercio_x000D_
 ambulante em nossa cidade, pois o comercio informal anda cada vez mais constante em_x000D_
 nossa cidade, o que é um desrespeito aos comerciantes que pagam rigorosamente em dia_x000D_
 seus impostos.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4023/ccf04062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4023/ccf04062025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de fazer cumprir a lei que proíbe o transito de bicicleta na Praça da_x000D_
 Matriz.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4024/ccf04062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4024/ccf04062025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Setor Jurídico do Município, solicitando informações sobre a legalidade de elaborar_x000D_
 um projeto de lei que dispõe sobre a cobrança de taxa da CPFL por uso do solo, com_x000D_
 relação a cada poste de iluminação pública instalado nas vias publicas de nossa cidade.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4025/ccf04062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4025/ccf04062025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar nivelar o leito carroçável das ruas abaixo relacionadas:_x000D_
 rua Rui Barbosa, no trecho compreendido entre as ruas José Antonio e Avenida_x000D_
 Paes de Barros;_x000D_
 Avenida Antonio Fachim, no trecho entre as ruas XV de novembro e 13 de maio;_x000D_
 rua Coronel Frederico Ferraz, no trecho entre as ruas Luiz Teixeira e José Antonio;_x000D_
 rua Floriano Peixoto, no trecho entre as ruas Luiz Teixeira e rua XV de novembro;_x000D_
 rua José Antonio, nos seguintes trechos: da rua Francisco Rota até a rua Candido_x000D_
 Ferreira Dias, da rua Floriano Peixoto até a rua Rui Barbosa, da rua Coronel_x000D_
 Frederico Ferraz até a rua Tirso Dias do Prado:_x000D_
 rua Santo Antonio, no trecho entre a rua Floriano Peixoto e Praça da Matriz;_x000D_
 rua XV de novembro, no trecho entre a rua 11 de setembro até a rua Floriano_x000D_
 Peixoto;_x000D_
 rua 13 de maio, no trecho entre a rua 11 de setembro até a rua Antonio Fachim.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4040/ccf04062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4040/ccf04062025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar o Setor de Obras realizar uma limpeza em todas as ruas_x000D_
 do bairro Balneário “Mar Azul”, inclusive passando a maquina Patrol.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4038/ccf04062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4038/ccf04062025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de terminar as obras de tapa buraco nas ruas do bairro "Jardim_x000D_
 Maria Rosária”, iniciadas já há alguns meses, bem como tome as devidas providências_x000D_
 executando o mesmo serviço na rua Campo Sales, localizada no bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4039/ccf04062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4039/ccf04062025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de seguir o exemplo do Município de Mineiros do Tietê e_x000D_
 informatizar todos os dados e relatórios do Programa Médico da Família.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4041/ccf04062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4041/ccf04062025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de alinhar os paralelepípedos da rua José Antonio, altura do_x000D_
 numero 726, pois o barulho dos caminhões que passam pelo local é insuportável para os_x000D_
 moradores do local.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Irineu Fabio Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4078/ccf04062025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4078/ccf04062025_0069.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 vizinhas da_x000D_
  sentido de mandar recapear as ruas João Fantin e Maestro José Scciaca, rua Ângelo Caetano Gonsalves que em breve será recapeada.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4079/ccf04062025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4079/ccf04062025_0070.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine seja feito_x000D_
 a construção das guias e sarjeta no final da rua Egidio Spirandelli, principal rua de acesso_x000D_
 ao bairro "Jardim Maria Rosaria".</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4077/ccf04062025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4077/ccf04062025_0068.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que realize a limpeza do acostamento da estrada vicinal "Ângelo Poli", bem como entrar em contato com a empresa que realizou o recape da via que tome providências com relação aos buracos que estão se formando.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4076/ccf04062025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4076/ccf04062025_0067.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine a_x000D_
 Secretaria de Meio Ambiente que tome as providencias necessárias no sentido de cortar as arvores da rua José Zenatti, bem_x000D_
 Sala_x000D_
  como efetue a limpeza da área verde localizada no local.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4075/ccf04062025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4075/ccf04062025_0066.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o D.E.R- Departamento de Estradas e Rodagens para que realize as manutenções e a_x000D_
 limpeza necessária no acostamento da via de acesso "Prefeito Alberto Massoni".</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4074/ccf04062025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4074/ccf04062025_0065.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de construir uma praça no terreno localizado em frente ao Ginásio de_x000D_
 Esportes "Antonio Fadini", com bancos, bebedouro de água e iluminação adequada para a_x000D_
 população.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4073/ccf04062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4073/ccf04062025_0064.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Secretario de Meio Ambiente do Município, para que o mesmo faça uma analise do_x000D_
 pinheiro localizado na Praça da Matriz, em frente o prédio da Prefeitura Municipal, e estude_x000D_
 a possibilidade de remove-lo do local o quanto antes, pois o mesmo está oco e na iminência de cair.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Jesus Jocelim Curtolo, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4072/ccf04062025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4072/ccf04062025_0063.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome a devida_x000D_
 providência no sentido de construir o mais breve possível uma proteção ao redor do poço_x000D_
 semi-artesiano que foi perfurado recentemente no bairro balneário "Mar Azul”, para evitar_x000D_
 o acumulo de lixo que pode vir a contaminar a água. Solicito ainda, que seja realizada a_x000D_
 instalação da rede de distribuição de água do referido poço, para solucionar a questão da_x000D_
 falta d'água que aterroriza o dia-a-dia dos moradores daquele bairro.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4062/ccf04062025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4062/ccf04062025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar os dias para que o caminhão de lixo passe pela_x000D_
 Travessa Itapuí, pois os moradores reclamam que precisam levar o lixo até a esquina e o_x000D_
 caminhão não tem dia certo para passar. Reivindicam ainda, a instalação de pontos de_x000D_
 iluminação púbica, pois a rua é escura e propicia à atos de vandalismо.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4061/ccf04062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4061/ccf04062025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no que tange determinar que seja feita uma limpeza completa na “Prainha" de nossa cidade, e também que realize o conserto e pintura dos brinquedos do parquinho para que as famílias possam voltar a desfrutar do local.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4060/ccf04062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4060/ccf04062025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de rever a lei que instituiu transporte gratuito aos estudantes, e inclua na lista de beneficiários uma maior diversidade de cursos estendendo esse beneficio a ит numero maior de itapuienses.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4059/ccf04062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4059/ccf04062025_0047.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Setor Jurídico do Município com o objetivo de estudar a possibilidade e a legalidade_x000D_
 de que os pagamentos de taxas e impostos municipais possam ser pagos no comercio de_x000D_
 nossa cidade, aliviando o tempo em que a população permanece na fila da Lotérica.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4058/ccf04062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4058/ccf04062025_0046.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de impedir a realização de eventos de qualquer natureza na Praça_x000D_
 da Matriz, principalmente àquelas que exigem a instalação de barracas, pois estas acabam_x000D_
 danificando o jardim que é tão bem zelado pelos funcionários municipais.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4042/ccf04062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4042/ccf04062025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor de Vigilância Sanitária e ao Fiscal de Tributos, que intensifiquem a fiscalização dos_x000D_
 terrenos baldios de nossa cidade, que andam por demais abandonados.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4043/ccf04062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4043/ccf04062025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de adquirir uniformes e equipamentos de segurança para os vigias da_x000D_
 Prefeitura, com o objetivo de fornecer-lhes melhores condições de trabalho.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4105/ccf04062025_0098.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4105/ccf04062025_0098.pdf</t>
   </si>
   <si>
     <t>providências no_x000D_
 Indico ao Senhor Prefeito Municipal, que tome as devidas sentido de iniciar o mais urgente possível as obras de recape e tapa buraco das ruas de nossa cidade</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Jesus Jocelim Curtolo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4104/ccf04062025_0097.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4104/ccf04062025_0097.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que considere o período_x000D_
 de retorno às aulas, e determine ao Setor Competente que pinte os obstáculos redutores de_x000D_
 velocidade e as faixas de sinalização próximas às escolas de nossa cidade, dessa forma_x000D_
 contribuindo com o trabalho da Policia Militar no horário de entrada e saída dos_x000D_
 educandos.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4103/ccf04062025_0096.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4103/ccf04062025_0096.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de instituir em nossa cidade o feriado da “Consciência Negra", como nа_x000D_
 maioria das cidades da Região que não permitiram passar em branco essa data tão_x000D_
 importante.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4102/ccf04062025_0095.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4102/ccf04062025_0095.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que diminua a valeta de escoamento de água da rua Candido Ferreira Dias esquina com a rua Santo Antonio, pois no local acumula muita água que causa um mau cheiro desagradável.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4101/ccf04062025_0094.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4101/ccf04062025_0094.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que realize a limpeza do campo localizado no bairro "Jardim Bica de Pedra", pois o mato está alto e os moradores reclamando do aumento de insetos em suas residências.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4094/ccf04062025_0086.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4094/ccf04062025_0086.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 de Saúde do Município que tome providências no sentido de combater os caracóis_x000D_
 africanos que estão subindo na caixa d'água do Mar Azul e se caírem dentro da caixa_x000D_
 contaminarão a água, causando graves problemas de saúde na população.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4095/ccf04062025_0087.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4095/ccf04062025_0087.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que realize obras para tapar os poucos buracos da Avenida do Porto evitando_x000D_
 deteriorar o restante do asfalto.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4096/ccf04062025_0088.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4096/ccf04062025_0088.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine providências no sentido de capinar mato existente na guia e sarjeta da Rua Padre Chio, altura do número 72.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4097/ccf04062025_0089.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4097/ccf04062025_0089.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine providências no sentido de determinar o corte das árvores na Rua José Zenati.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4098/ccf04062025_0090.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4098/ccf04062025_0090.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine providências no sentido de regulamentar estacionamento em somente um dos lados da Rua Cândido Ferreira Dias.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4090/ccf04062025_0082.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4090/ccf04062025_0082.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine_x000D_
 providências no sentido de solicitar a presença do projeto “Poupa Tempo" itinerante em_x000D_
 nosso Município, por período de pelo menos uma semana, a fim de atender as necessidades_x000D_
 de nossa população.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4091/ccf04062025_0083.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4091/ccf04062025_0083.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude_x000D_
 possibilidades de terceirizar para uma das Agencias Bancarias de nossa cidade_x000D_
 confecção dos carnês de IPTU e também de Agua e Esgoto, em troca de que o pagamento_x000D_
 possa ser feito nesta agencia.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4081/ccf04062025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4081/ccf04062025_0075.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Engenheiro do Município que faça um estudo em relação ao acumulo de água da Rua_x000D_
 Ignes Romanini cruzamento com a Rua Santo Antonio, bem como que tome as devidas providências no sentido de mandar tampar enorme buraco que existe no local.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4108/ccf04062025_0101.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4108/ccf04062025_0101.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 o transito de veículos_x000D_
  de criar_x000D_
  no_x000D_
  um cargo de Agente de Transito Escolar para fiscalizar e orientar horário de entrada e saida dos alunos.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4109/ccf04062025_0102.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4109/ccf04062025_0102.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar os buracos no asfalto da rua Conezza,_x000D_
 localizada no bairro Waldomiro Guarinon, abertos para ligação de água e esgoto nos_x000D_
 imóveis que foram recentemente construídos.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4107/ccf04062025_0100.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4107/ccf04062025_0100.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Vigilância Sanitária para que seja elaborada uma campanha mais intensiva de combate aо_x000D_
 mosquito da dengue em nossa cidade durante todo ano.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4052/ccf04062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4052/ccf04062025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Engenheiro do Município para que juntos estudem o local mais adequado para a_x000D_
 construção do Portal de Entrada de nossa cidade. Com o desenvolvimento e a instalação_x000D_
 de novas Indústrias em nossa cidade, se o mesmo for construído logo na entrada da cidade_x000D_
 este perderá seu verdadeiro significado.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4051/ccf04062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4051/ccf04062025_0040.pdf</t>
   </si>
   <si>
     <t>providências no sentido_x000D_
 Indico ao Senhor Prefeito Municipal, que tome as devidas de mandar instalar braços de iluminação pública na rua Ignes Romanini.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4048/ccf04062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4048/ccf04062025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar passar a maquina Patrol em todas as ruas do bairro_x000D_
 "Balneário Mar Azul".</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4047/ccf04062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4047/ccf04062025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar reformar o banheiro da Praça "Governador Pedro de_x000D_
 Toledo", determinando a instalação de alças de apoio nas escadas.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4046/ccf04062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4046/ccf04062025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome a devida_x000D_
 providência no sentido de realizar a instalação da rede de esgoto do PSF do bairro_x000D_
 balneário "Mar Azul", a fim de evitar a contaminação do poço semi-artesiano perfurado_x000D_
 próximo do local.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4037/ccf04062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4037/ccf04062025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de substituir a areia do parquinho municipal pois varias crianças_x000D_
 pegaram "bicho geogråfico”, e a principal suspeita das mães é a areia do parquinho que_x000D_
 há muitos anos permanece a mesma.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4045/ccf04062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4045/ccf04062025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de melhorar a qualidade da cesta básica fornecida aos_x000D_
 funcionários públicos municipais.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4008/ccf04062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4008/ccf04062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de realizar um estudo em todos os bairros de nossa cidade, objetivando melhor distribuição dos pontos de embarque e desembarque de estudantes, e_x000D_
 se houver necessidade, que seja construído o mais urgente possivel novos pontos de ônibus para melhor atender as necessidades de nossas crianças.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4080/ccf04062025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4080/ccf04062025_0071.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de substituir a caixa d'água localizada na rua Joaquim de Freitas_x000D_
 Teixeira, altura do número 590, localizada no bairro balneário Mar Azul.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4125/ccf04062025_0118.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4125/ccf04062025_0118.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar ao Setor de Vigilância Sanitária que proceda a_x000D_
 detetização do Prédio do PSF, localizado no núcleo habitacional Irmãos Franceschi, pois está havendo ataque de carrapatos no local.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4110/ccf04062025_0103.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4110/ccf04062025_0103.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 para que passe_x000D_
  no_x000D_
 _x000D_
  sentido_x000D_
 retirando_x000D_
  de determinar ao Responsável pela coleta de lixo em nossa cidade,_x000D_
 inclusive depois o lixo em toda extensão da estrada municipal “Feres Simão", que termina o asfalto, pois existem várias residências no local.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4106/ccf04062025_0099.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4106/ccf04062025_0099.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de tornar mão única de direção a rua 13 de maio, considerando o abaіхо_x000D_
 assinado em anexo realizado pelos moradores desta rua, que explicam de maneira clara_x000D_
 por que se faz tão necessária essa atitude._x000D_
 Sala das sessões, 26 de abril de 2010.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4010/ccf04062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4010/ccf04062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de proibir o trafego de caminhões na Avenida Paes de Barros,_x000D_
 principalmente em frente ao Hospital e Maternidade São José de Itapui, pois os enfermos_x000D_
 se queixam do barulho excessivo no local. Ainda neste, sugiro a instalação imediata de_x000D_
 sinalização, pintura das faixas e obstáculos redutores de velocidade existente no local.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4009/ccf04062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4009/ccf04062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de disponibilizar internet gratuita aos municipes que estiverem em dia com as taxas e impostos municipais.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4053/ccf04062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4053/ccf04062025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que efetue a troca das lâmpadas que estão queimadas no Velório Municipal_x000D_
 "Zezico Paiva”.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5864/ccf01082025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5864/ccf01082025_0068.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de disponibilizar um guarda durante os plantões no Pronto Socorro Municipal,_x000D_
 ameaças_x000D_
  pois principalmente aos finais de semana os funcionários sofrem diversas no atendimento à pessoas alcoolizadas e dependentes quimicos em geral.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5863/ccf01082025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5863/ccf01082025_0067.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 precisamente_x000D_
 instalar braços de iluminação púbica nos canteiros da Avenida Brasil, nos estacionamentos, com alcance de aproximadamente 45° para melhorar a_x000D_
 iluminação no local e diminuir atos de vandalismo.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5862/ccf01082025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5862/ccf01082025_0066.pdf</t>
   </si>
   <si>
     <t>providências no_x000D_
 Indico ao Senhor Prefeito Municipal, que tome as devidas sentido de voltar a usar a corrente para impedir o transito na rua Coronel_x000D_
 controlar_x000D_
 Frederico_x000D_
 _x000D_
 _x000D_
 o_x000D_
 Ferraz,_x000D_
  transito_x000D_
  cruzamento_x000D_
  no horário_x000D_
  com a rua Luiz Texeira, pois esta é a maneira mais eficaz de de entrada e saída dos alunos da EMEI Cara Pintada.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5861/ccf01082025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5861/ccf01082025_0060.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de realizar uma operação tapa buraco nas ruas do bairro "Waldomiro Guarinon</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5860/ccf01082025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5860/ccf01082025_0059.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar construir calçada ao redor do Prédio onde está instalada a Secretária de Assistência Social do Município.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5859/ccf01082025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5859/ccf01082025_0058.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar pintar as faixas de sinalização em frente das Escolas "Manuel Rodrigues Ferreira” e "Senador Vicente Prado", beт сото тelhorar a_x000D_
 sinalização nos pontos de embarque e desembarque de estudantes.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5858/ccf01082025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5858/ccf01082025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de elaborar um Projeto de Lei reajustando a referencia do cargo de Fiscal de Obras e Posturas do Município.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5857/ccf01082025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5857/ccf01082025_0056.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que inicie_x000D_
 feitas_x000D_
  a Campanha do Agasalho em nossa cidade, para que as doações sejam às familias carentes antes que se inicie o inverno.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5856/ccf01082025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5856/ccf01082025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar placas com os nomes das ruas nos bairros:_x000D_
 Jardim Bica de Pedra, Padre Arlindo, Mar Azul I e II.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5855/ccf01082025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5855/ccf01082025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de terminar as obras de reforma da Praça Publica, localizada no_x000D_
 bairro Padre Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5854/ccf01082025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5854/ccf01082025_0053.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar cortar as arvores da rua José Zenatti o mais urgente possível.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5853/ccf01082025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5853/ccf01082025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de iniciar a poda de árvores das ruas de nossa cidade,_x000D_
 considerando que os moradores já estão tomando essa iniciativa e descontrolando o_x000D_
 serviço de coleta de galhos realizado pela Prefeitura.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5852/ccf01082025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5852/ccf01082025_0051.pdf</t>
   </si>
   <si>
     <t>possibilidades de aumentar_x000D_
 Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 repassado a Secretaria de Assistência_x000D_
 no orçamento do Município os valores que devem ser Social, para que este Setor possa atender melhor as necessidades da população.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5851/ccf01082025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5851/ccf01082025_0050.pdf</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5850/ccf01082025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5850/ccf01082025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 municipais, utilizando-se_x000D_
  de conceder um reajuste nos vencimentos dos professores públicos dos recursos advindos do FUNDEB.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5849/ccf01082025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5849/ccf01082025_0048.pdf</t>
   </si>
   <si>
     <t>Em 15 de janeiro de 1947, foi fundada a Escola "Manuel Rodrigues Ferreira”, passados aproximadamente 9 anos, no dia 09 de abril de 1956 através da Lei nº 25.705/56 foi inaugurada a Escola Estadual “Senador Vicente Prado". tendo como patrono o Dr. Vicente de Paula Almeida Prado, inicialmente instalada na Rua Santo Antonio, nº 663(Atual Casa da Criança), permanecendo lá até o ano de 1960. Neste ano, foi construído o novo prédio desta Escola, permanecendo até os dias de hoje. No inicio foram construidas apenas 8 salas, sendo 4_x000D_
 salas no térreo e 4 salas no piso superior, com um fluxo de alunos de aproximadamente 480 crianças._x000D_
 Por volta de 1965, foi Fundada a Escola Profissionalizante do Comercio, que funcionava onde hoje está instalada a EMEI “Cara Pintada” até o ano de 1984, depois incorporou-se a Escola Senador Vicente Prado, sendo extinta em 1995._x000D_
 "Cara_x000D_
 Atualmente o município conta com três escolas, sendo EMEI Pintada" (Pré- Escola), EMEF "Manuel Rodrigues Ferreira” ( 1° a 5° ano) e E.E</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5828/ccf01082025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5828/ccf01082025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar construir um abrigo de proteção do sol e da chuva no_x000D_
 portão de entrada da escola municipal “Arthur Fantin"</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5829/ccf01082025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5829/ccf01082025_0030.pdf</t>
   </si>
   <si>
     <t>providências Indico ao Senhor Prefeito Municipal, que tome as devidas no sentido de mandar pintar as faixas de travessia de pedestre próximas das escolas de nossa cidade.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5836/ccf01082025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5836/ccf01082025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar ao funcionário responsável pela coleta de lixo ет_x000D_
 nossa cidade que passe realizando a coleta no bairro balneário “Mar Azul" pelo menos_x000D_
 três vezes por semana. Ocorre que, principalmente nas quatro ultimas ruas do bairro_x000D_
 foram construídas recentemente várias residências, e conseqüentemente a quantidade de_x000D_
 lixo aumentou e o caminhão de lixo passa apenas de terça-feira e sábado, o que não é mais_x000D_
 suficiente, sendo necessário que passe também de quinta-feira.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5891/ccf01082025_0096.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5891/ccf01082025_0096.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal. que estude as possibilidades de realizar a contratação de professores de inglês, e inicie esse curso no segundo semestre do ano letivo, para melhorar a qualidade do ensino dos jovens de nossa cidade.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5890/ccf01082025_0095.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5890/ccf01082025_0095.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 próximo ao numero 57._x000D_
 de mandar limpar o terreno localizado na rua Elísio Valetim,</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5889/ccf01082025_0094.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5889/ccf01082025_0094.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de elaborar um projeto de emenda ao Projeto da Lei de Diretrizes_x000D_
 Orçamentárias, aumentando o valor do orçamento da Secretaria de Esporte de 60 mil_x000D_
 reais para 100 mil reais, considerando que há mais de quatro anos não há aumento nos_x000D_
 valores que são repassados a esta pasta.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5888/ccf01082025_0093.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5888/ccf01082025_0093.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 da rua Angelo_x000D_
  no_x000D_
  Fadini,_x000D_
  sentido de resolver definitivamente o problema do empossamento de água localizada no bairro “Antonio Cairrão".</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5887/ccf01082025_0092.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5887/ccf01082025_0092.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal. que estude as possibilidades e a legalidade de realizar o pagamento de adicional de insalubridade aos funcionários públicos que exercem suas funções no Cemitério de nossa eidade.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3965/ccf03062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3965/ccf03062025_0059.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando será encaminhado a esta Casa de Leis o projeto_x000D_
 de lei atualizando a Planta Genérica do Município de Itapuí, que é utilizada para base_x000D_
 de calculo de IPTU- Imposto Territorial Urbano.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3963/ccf03062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3963/ccf03062025_0057.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre andamento do projeto de construção da estação de_x000D_
 tratamento de esgoto e da elaboração do Plano Diretor de nossa cidade.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3964/ccf03062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3964/ccf03062025_0058.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 poço semi-artesiano_x000D_
  informações se existe a possibilidade de realizar uma microfilmagem no do Bairro Balneário Mar Azul, bem como de proceder a ligação o_x000D_
 mais urgente possível na rede de distribuição de água do referido bairro. Aproveitando_x000D_
 deste_x000D_
 a oportunidade,_x000D_
  bairro._x000D_
  solicito a mesma atenção e providências com relação à rede de esgoto</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5886/ccf01082025_0088.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5886/ccf01082025_0088.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que intervenha através_x000D_
 da sua Procuradoria Jurídica, junto a Secretaria de Habitação do Estado de São Paulo,_x000D_
 para que agilize o processo de regulamentação das escrituras dos moradores do núcleo_x000D_
 habitacional Padre Arlindo e dos proprietários de terrenos no Distrito Industrial.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5885/ccf01082025_0087.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5885/ccf01082025_0087.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de realizar uma vistoria em todos os imóveis da nossa cidade,_x000D_
 realizando uma nova medição dos terrenos e da área construída para calcular o valor do_x000D_
 IPTU de maneira mais justa.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5884/ccf01082025_0086.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5884/ccf01082025_0086.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de elaborar um Projeto de Lei definindo alguns pontos de_x000D_
 estacionamento para idosos e cadeirantes em nossa cidade._x000D_
 Seria interessante fixar esses pontos próximos aos bancos,_x000D_
 hospitais, centros de saúde, rodoviária e farmácias. Obrigar os estabelecimentos_x000D_
 comerciais que possuem estacionamento próprio a reservar cinco por cento de suas vagas_x000D_
 para essa finalidade, cabendo a Policia Militar a fiscalização e cumprimento desta lei, nas_x000D_
 formas da legislação municipal e do Código de Transito Brasileiro.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5876/ccf01082025_0078.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5876/ccf01082025_0078.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de terminar o asfalto da rua que faz cruzamento com a Avenida_x000D_
 Paes de Barros, esquina coma empresa JJR.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5875/ccf01082025_0077.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5875/ccf01082025_0077.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar tampar os buracos do leito viário das ruas do bairro Jardim Bica de Pedra, perfurados para manutenção ou ligação da rede de água e esgoto.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5874/ccf01082025_0076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5874/ccf01082025_0076.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no que tange mandar abrandar a valeta que se formou no leito viário da_x000D_
 Avenida Jorge Chamas, esquina com a Avenida Brasil.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5873/ccf01082025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5873/ccf01082025_0075.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Companhia_x000D_
 no sentido de entrar em contato com o Gerente Regional da CPFLpública na rua_x000D_
  Paulista_x000D_
  Itapuí._x000D_
  de Força e Luz, objetivando a instalação de braços de iluminação</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5872/ccf01082025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5872/ccf01082025_0074.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar a construção de um muro ao redor da caixa de_x000D_
 abastecimento de água do bairro Jardim Maria Rosaria, pois existem reclamações de que_x000D_
 crianças sobem na caixa d'água e correm perigo de vida.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5871/ccf01082025_0073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5871/ccf01082025_0073.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar seja realizado o mais urgente possível a ligação da_x000D_
 rede de abastecimento de água do bairro balneário Mar Azul ao poço artesiano que foi perfurado neste bairro. Ainda neste, solicito com a mesma urgência seja instalada a rede_x000D_
 de esgoto no PSF deste bairro, evitando a contaminação do referido poço.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5868/ccf01082025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5868/ccf01082025_0072.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de criar um cargo comissionado para ficar a disposição da delegacia de_x000D_
 Policia do Município de Itapuí-SP, a qual é vinculada à Delegacia Seccional de Policia de_x000D_
 Jaú, pertencente ao DEINTER 4._x000D_
 Ocorre que, esse importante órgão de nosso município conta_x000D_
 com apenas dois policiais civis, alem do Ilustríssimo Doutor Delegado de Policia, para o_x000D_
 exercício de suas atividades, tais como: proceder oitiva das partes, testemunhas e_x000D_
 indiciados; entre outros atos. Com isso, permitir-se-á que aqueles profissionais fiquem_x000D_
 menos sobrecarregados em suas valiosas funções.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5867/ccf01082025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5867/ccf01082025_0071.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de conceder um reajuste no importe de cinqüenta reais aos funcionários_x000D_
 públicos municipais contratados pelo Programa Mãos da Obra, considerando que o_x000D_
 programa já existe em nossa cidade há mais de quatros anos e o valor pago permanece o_x000D_
 mesmо.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5866/ccf01082025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5866/ccf01082025_0070.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar sejam instaladas as placas com os nomes das ruas_x000D_
 do bairro "Terras de Santa Maria”.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5865/ccf01082025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5865/ccf01082025_0069.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de entrar em contato com a Secretaria de Turismo do Estado de_x000D_
 São Paulo, objetivando a viabilização de recursos para investimentos na "Prainha" de_x000D_
 nossa cidade. Sugiro ainda, seja elaborado um projeto que torne o local mais atrativo às_x000D_
 famílias itapuienses, construindo piers para prática da pesca e demais atividades que_x000D_
 incentive o convívio familiar no local.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5827/ccf01082025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5827/ccf01082025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de priorizar o transporte de passageiros que buscam atendimento medico_x000D_
 nas cidades da região aos idosos, gestantes e mães com crianças de colo no sentido de_x000D_
 evitar que esperem tanto tempo para retornar a nossa cidade depois que receberem_x000D_
 atendimento.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5814/ccf01082025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5814/ccf01082025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal. que tome as devidas_x000D_
 providências no sentido de mandar limpar todos os bueiros da ruas de nossa cidade,_x000D_
 principalmente o que está localizado na rua Antonio Belchior Filho, altura do número 116,_x000D_
 bairro Jardim Maria Rosária.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5813/ccf01082025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5813/ccf01082025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar construir calçada ao redor do prédio da Secretaria de_x000D_
 Ação Social do Município de Itapuí.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5812/ccf01082025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5812/ccf01082025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar limpar o mato da Praça localizada no núcleo_x000D_
 habitacional "Cônego José Arlindo Zanotto".</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5811/ccf01082025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5811/ccf01082025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar o buraco localizado na esquina da rua Antonio_x000D_
 Aparecido Francischini, cruzamento com a rua Gabriel Soto, localizada no núcleo_x000D_
 habitacional "Cônego José Arlindo Zanotto".</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5810/ccf01082025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5810/ccf01082025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar alinhar os bloquetes da Avenida “Comendador José_x000D_
 Maria de Almeida Prado'</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5809/ccf01082025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5809/ccf01082025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de elaborar um projeto de emenda com relação ao Projeto de Lei n_x000D_
 08/2010, que dispõe sobre a Lei de Diretrizes Orçamentária, aumentando os valores a_x000D_
 serem repassados no próximo exercício à Câmara Municipal de Itapuí e às Entidades de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5808/ccf01082025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5808/ccf01082025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas no_x000D_
 sentido de retirar o entulho que está se acumulando no terreno localizado na Avenida das_x000D_
 Palmeiras, logo após o asfalto.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5805/ccf01082025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5805/ccf01082025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas no_x000D_
 sentido de mandar cortar os eucaliptos localizados ao redor do campo de futebol do_x000D_
 Estádio Municipal “José Miraglia”, pois correm o risco de cair.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5837/ccf01082025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5837/ccf01082025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas no_x000D_
 sentido de instalar braços de iluminação pública no campo localizado no bairro "Jardim_x000D_
 Bica de Pedra”, onde recentemente foram plantadas diversas árvores o que tornará o local_x000D_
 ainda mais escuro e perigoso.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5806/ccf01082025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5806/ccf01082025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas no_x000D_
 sentido de instalar braços de iluminação pública na Travessa 21 de Abril, pois o local é_x000D_
 muito escuro e propicio para atos de vandalismo.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5807/ccf01082025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5807/ccf01082025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que estude as possibilidades de_x000D_
 realizar uma parceria com a população para a construção de calçadas nos imóveis que_x000D_
 não possui, por exemplo, o proprietário do imóvel fornece o material e o Município_x000D_
 fornece a mão-de-obra.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5804/ccf01082025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5804/ccf01082025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que entre em contato com a CDHUCompanhia de Desenvolvimento Habitacional Urbano para que sejam disponibilizados_x000D_
 os recursos necessários a fim de terminar as obras de construção da Praça Pública localizada no bairro "Cônego José Arlindo Zanotto"</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5803/ccf01082025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5803/ccf01082025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que estude as possibilidades de realizar_x000D_
 uma reforma na quadra poli-esportiva da piscina municipal de nossa cidade.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5802/ccf01082025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5802/ccf01082025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no_x000D_
 sentido de realizar benfeitorias na Praça Pública do bairro “Waldomiro Guarinon",_x000D_
 como por exemplo, trocar à areia e o alambrado do campo, conserto e manutenção dos brinquedos, instalação de lixeiras e bancos.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5801/ccf01082025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5801/ccf01082025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no_x000D_
 sentido de realizar o conserto dos brinquedos do Playground da Prainha de nossa cidade.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5800/ccf01082025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5800/ccf01082025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que estude as possibilidades de construir novas salas na Creche Municipal "Dona Mulata”, dessa forma ampliando o local e_x000D_
 conseqüentemente_x000D_
 cidade. disponibilizando mais vagas para população carente de nossa</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5799/ccf01082025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5799/ccf01082025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que determine ao Setor de Água e Esgoto_x000D_
 ruas de nossa cidade,_x000D_
  na prestação_x000D_
  mais_x000D_
  de serviços de manutenção na rede de água e esgoto das pois é comum notar_x000D_
  que quando iniciar um serviço que o mesmo seja terminado._x000D_
 tampados. nas ruas buracos que são abertos para o serviço e não são_x000D_
 Sala das sessões, 14 de junho de 2010.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5835/ccf01082025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5835/ccf01082025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no_x000D_
 sentido de mandar alinhar os bloquetes da rua José da Silva Fonseca, localizada nо_x000D_
 bairro Alvaro Beltrame de Souza.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5834/ccf01082025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5834/ccf01082025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no_x000D_
 sentido de mandar limpar o terreno localizado no final da rua Salma Simão Azar,_x000D_
 localizada no núcleo habitacional Irmãos Franceschi.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5833/ccf01082025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5833/ccf01082025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no_x000D_
 sentido de mandar instalar braços de iluminação pública na rua Padre Manoel da_x000D_
 Costa Gomes, localizada no bairro Jardim Bica de Pedra...</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5832/ccf01082025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5832/ccf01082025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no_x000D_
 sentido de instalar placas proibindo o estacionamento em um dos lados da Avenida_x000D_
 Jorge Chamas, no trecho onde está localizado a Avicola Santa Cecília.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5831/ccf01082025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5831/ccf01082025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que estude as possibilidades de realizar_x000D_
 um Programa de orientação para população no sentido de colocar o lixo residencial_x000D_
 em sacos plásticos para facilitar a coleta, considerando o risco de acidentes com latas de alumínio enferrujadas.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5830/ccf01082025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5830/ccf01082025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no sentido_x000D_
 bairro_x000D_
  de disponibilizar um veiculo para uso exclusivo dos funcionários do PSF do Balneário Mar Azul, melhorando a qualidade do atendimento para a população local.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3909/ccf03062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3909/ccf03062025_0003.pdf</t>
   </si>
   <si>
     <t>entido de mandar_x000D_
 Indico ao Senhor Prefeito, que tome as devidas providências no_x000D_
 Pedro de Toledo._x000D_
  reformar o banheiro público localizado na Praça Governador_x000D_
 Sala das sessões, 02 de agosto de 2010.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3908/ccf03062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3908/ccf03062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que tome as devidas providências no sentido de realizar manutenção constante no trevo de acesso a Rodovia Comandante João Ribeiro de Barros, como por exemplo, pintura das letras, paisagismo nos canteiros, instalação de lixeiras nos pontos de embarque e desembarque de</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3907/ccf03062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3907/ccf03062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que analise a necessidade de proibir o_x000D_
 estacionamento de um dos lados da rua José Antonio, no trecho entre as ruas Candido_x000D_
 Ferreira Dias e Floriano Peixoto, considerando que existe apenas 01(um) estabelecimento comercial no local.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3906/ccf03062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3906/ccf03062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, que determine ao Setor Competente que_x000D_
 realize a limpeza dos bueiros e galerias de captação de água das ruas de nossa cidade,_x000D_
 antes que se inicie as chuvas.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3914/ccf03062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3914/ccf03062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar os buracos das ruas Angelo Crozera e_x000D_
 Mario Favero, localizados no bairro Jardim Maria Rosaria.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3913/ccf03062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3913/ccf03062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 inscrever o Município de Itapuí no Projeto “Atleta do Futuro”, que é desenvolvido pelo SESI.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3912/ccf03062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3912/ccf03062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que avalie a possibilidade de_x000D_
 contratar outra psicóloga para atender a população, pois o município conta com_x000D_
 apenas uma profissional que está sobrecarregada. Na mesma ocasião, solicito que_x000D_
 estude a possibilidade de fazer uma revisão nos vencimentos das enfermeiras e técnicas_x000D_
 de enfermagem de nossa cidade, equiparando ao salário da região.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3911/ccf03062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3911/ccf03062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar recapear a estrada municipal “Feres Simão",_x000D_
 única estrada que dá acesso ao bairro Baririzinho.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3910/ccf03062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3910/ccf03062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de adquirir um fogão de boa qualidade para o Velório_x000D_
 Municipal "Zezico Paiva”, bem como melhorar a iluminação do Cemitério Municipal "Dona Tinda".</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3937/ccf03062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3937/ccf03062025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de instalar braços de iluminação publica na rua Antonio_x000D_
 Belchior Filho, localizada no bairro Jardim Maria Rosaria e na Alameda das Rosas</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3936/ccf03062025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3936/ccf03062025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Ônibus Jauense,_x000D_
  no_x000D_
 _x000D_
 sentido_x000D_
 para que_x000D_
  de entrar em contato com os Proprietários da Empresa de_x000D_
 nossa cidade. estude a possibilidade de implantar ônibus circular eт</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3935/ccf03062025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3935/ccf03062025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar braços de iluminação publica na rua_x000D_
 Afonso Lanza.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3934/ccf03062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3934/ccf03062025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Centro de Lazer do Trabalhador_x000D_
  de mandar reformar e passar sintético na cancha de Bocha do “Cyro Portieri".</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3933/ccf03062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3933/ccf03062025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 construir um ponto de embarque e desembarque de passageiros na Avenida Ignes_x000D_
 Romanini, confluência com a rua José Antonio.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3932/ccf03062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3932/ccf03062025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 criar uma Guarda Municipal em nossa cidade, considerando o aumento da população_x000D_
 e o desenvolvimento do município.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3931/ccf03062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3931/ccf03062025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 criar uma comissão com amplos poderes de decisão para negociar diretamente com o_x000D_
 Grupo Atalla a questão dos precatórios da Prefeitura, objetivando solucionar esse_x000D_
 problema que tanto atrapalha o desenvolvimento do município e fazer a entrega_x000D_
 definitiva das escrituras para os proprietários do Distrito Industrial e do núcleo_x000D_
 habitacional Padre Arlindo José Zanotto.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3930/ccf03062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3930/ccf03062025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar pintar os obstáculos redutores de velocidade_x000D_
 localizados na via de acesso “Prefeito Alberto Massoni".</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3946/ccf03062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3946/ccf03062025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 atender o abaixo assinado dos moradores do núcleo habitacional Padre Arlindo José_x000D_
 Zanotto, no sentido de viabilizar um terreno neste bairro para a construção da Capela_x000D_
 de Santo Expedito, salas para aulas de catecismo e reuniões para discutir assuntos_x000D_
 relacionados ao bairro.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3945/ccf03062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3945/ccf03062025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 aumentar_x000D_
 construir novas salas na creche municipal “Dona Mulata", e conseqüentemente o número de vagas para população.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3944/ccf03062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3944/ccf03062025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que avalie a possibilidades de_x000D_
 conceder o auxilio do transporte gratuito para estudantes que fazem cursos técnicos_x000D_
 nas cidades da região, independente de terem terminado o ensino fundamental e que_x000D_
 esteja regularmente matriculada em escola pública do município.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3943/ccf03062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3943/ccf03062025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que avalie a possibilidades de_x000D_
 isentar os aposentados de nossa cidade, maiores de 65 anos, do pagamentos de IPTU- Imposto Territorial Urbano.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3942/ccf03062025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3942/ccf03062025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que faça uma avaliação nos_x000D_
 prédio antigos de nossa cidade, inclusive a nossa Praça da Matriz, e estude as_x000D_
 possibilidades de tombá-los como Patrimônio Público do Município.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3954/ccf03062025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3954/ccf03062025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de fornecer protetor solar aos funcionários públicos_x000D_
 municipais que trabalham exposto ao sol.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3953/ccf03062025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3953/ccf03062025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 principalmente_x000D_
  sentido de mandar limpar todos os bueiros das ruas de nossa cidade,_x000D_
 Itapuí. em frente e nas proximidades do Hospital e Maternidade São José de_x000D_
 Sala das sessões, 08 de setembro de 2010</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3951/ccf03062025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3951/ccf03062025_0046.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 instalado o espaço_x000D_
  no sentido_x000D_
  Sócio_x000D_
 _x000D_
  Educativo_x000D_
 de mandar construir calçada ao redor do prédio onde está Cultural “Tia Marucha”.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3952/ccf03062025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3952/ccf03062025_0047.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar instalar corrimão nas escadas do prédio onde está instalado a Secretaria de Cultura de nossa cidade.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3950/ccf03062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3950/ccf03062025_0045.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 de Freitas_x000D_
 _x000D_
 Filho,_x000D_
 no sentido_x000D_
 _x000D_
  de mandar tampar o enorme buraco existente na rua Antonio_x000D_
 Franceschi". em frente ao número 316, no núcleo habitacional "Irmãos</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3949/ccf03062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3949/ccf03062025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de proibir o trafego de bicicletas na Praça da Matriz, bem_x000D_
 vandalisто._x000D_
 como designar um guarda municipal no período da noite a fim de evitar atos de</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3948/ccf03062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3948/ccf03062025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 instalar uma linha de circular de hora em hora para transportar os moradores do_x000D_
 bairro Balneário “Mar Azul".</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3947/ccf03062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3947/ccf03062025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 futebol_x000D_
 providências_x000D_
  do núcleo_x000D_
  no sentido_x000D_
  habitacional_x000D_
  de instalar braços de iluminação pública no mini campo de “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3940/ccf03062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3940/ccf03062025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar os obstáculos redutores de velocidade e as faixas_x000D_
 de sinalização das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3886/ccf02062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3886/ccf02062025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências com relação a água que fica empossada na rua Candido Ferreira Dias,_x000D_
 próximo a Delegacia de Policia Civil, pois o mau cheiro no local incomoda а_x000D_
 população.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3885/ccf02062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3885/ccf02062025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar alinhar os bloquetes da Avenida Comendador José_x000D_
 Maria de Almeida Prado.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3884/ccf02062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3884/ccf02062025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de construir um refeitório na escola municipal Arthur Geraldo_x000D_
 Fantin, pois onde atualmente é o refeitório as crianças ficam muito expostas ao vento e_x000D_
 a poeira.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3883/ccf02062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3883/ccf02062025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de_x000D_
 fazer uma comunicação através de carro de som aos moradores dos bairros de nossa_x000D_
 cidade toda vez que a rede de distribuição de água for fechada para manutenção.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3882/ccf02062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3882/ccf02062025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de resolver definitivamente o problema da falta de água do bairro Balneário Mar Azul, bem como seja feita a ligação da rede de esgoto.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3881/ccf02062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3881/ccf02062025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de instalar placa proibindo o estacionamento em um dos lados da rua Cecília Bueno do Prado, localizada no núcleo habitacional Irmãos Franceschi.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3880/ccf02062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3880/ccf02062025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 adquirir um caminhão de lixo para substituir o atual que está em péssimo estado.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3878/ccf02062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3878/ccf02062025_0017.pdf</t>
   </si>
   <si>
     <t>adquirir um caminhão_x000D_
 Indico ao Senhor Prefeito Municipal, que estude as possibilidades de tanque para atender as necessidades da população.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3879/ccf02062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3879/ccf02062025_0018.pdf</t>
   </si>
   <si>
     <t>Obras para que tome_x000D_
 Indico_x000D_
  as_x000D_
  ao Senhor Prefeito Municipal, que determine ao Secretario de devidas providências no sentido de mandar construir guias e_x000D_
 sarjetas_x000D_
 Jardim Maria_x000D_
  no final_x000D_
  Rosaria,_x000D_
  da rua_x000D_
 _x000D_
  Angelo Crozera e na rua Claudio Paulin, localizada no bairro bem como na rua José Castelani, localizada no bairro Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3877/ccf02062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3877/ccf02062025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com os_x000D_
 no sentido de reformar_x000D_
  da Prainha de nossa cidade, a fim de fazer uma parceria_x000D_
 reclamam que_x000D_
  e manter a limpeza dos banheiros, por que os moradores a população faz as necessidades fisiológicas nas ruas e nas calçadas.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3876/ccf02062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3876/ccf02062025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie o envio dos_x000D_
 Projetos de Lei que fixa a subvenção das entidades no próximo exercício em datas_x000D_
 diferentes, para que os representantes das entidades possam participar da sessão que_x000D_
 será discutido e votado o projeto, bem como manter um contato próximo com os_x000D_
 Vereadores no sentido de informar esta Casa das reais necessidades de cada entidade.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3857/ccf02062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3857/ccf02062025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Municipal providências no sentido de mandar aguar o gramado do campo de futebol do Estádio “José Miraglia".</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3858/ccf02062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3858/ccf02062025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 disponibilizar um professor e uma estagiária do município para a APAE Renascer de_x000D_
 Itapuí.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3856/ccf02062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3856/ccf02062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar o buraco da rua Gabriel Soto, altura do n° 10.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3855/ccf02062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3855/ccf02062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar emplacar as ruas de nossa cidade, principalmente_x000D_
 dos bairros, por que a população encontra dificuldade para se localizar em nossa cidade.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3845/ccf02062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3845/ccf02062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar todos os buracos das ruas do bairro Jardim_x000D_
 Bica de Pedra.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3982/ccf03062025_0077.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3982/ccf03062025_0077.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar braços de iluminação pública na rua Bento_x000D_
 Bueno do Prado.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3983/ccf03062025_0078.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3983/ccf03062025_0078.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 mandar perfurar mais poços artesianos em nossa cidade, para resolver definitivamente_x000D_
 a falta d'água que atinge todos os bairros do município._x000D_
 Sala das sessões, 20 de setembro de 2010.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3981/ccf03062025_0076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3981/ccf03062025_0076.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Secretario de_x000D_
 Obras que mande construir dois obstáculos redutores de velocidade no leito viário da_x000D_
 Praça da Matriz, pois esse assunto esteve em pauta na ultima reunião do CONSEG e_x000D_
 verificou-se a necessidade de conter o excesso de velocidade na Praça onde existe_x000D_
 grande movimentação de pedestres._x000D_
 Sala das sessões, 20 de setembro de 2010.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3980/ccf03062025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3980/ccf03062025_0075.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 incorporar aos vencimentos dos motoristas da Prefeitura que viajam constantemente_x000D_
 para o município de São Paulo, um valor justo a titulo de diária de viajem para_x000D_
 facilitar nos horário de refeição, considerando que não é todo estabelecimento que_x000D_
 aceita o ticket alimentação.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3979/ccf03062025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3979/ccf03062025_0074.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 fazer a doação de um terreno do Distrito Industrial II ao proprietário da Empresa_x000D_
 MKM, eтpresa esta prestadora de serviço ao Município e que tem a pretensão de_x000D_
 aumentar a produção e conseqüentemente gerar novas vagas de emprego</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3978/ccf03062025_0073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3978/ccf03062025_0073.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar todos os buracos das ruas do bairro Jardim_x000D_
 Maria Rosária.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3977/ccf03062025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3977/ccf03062025_0072.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 entrar em contato com a proprietária da Empresa de Caçambas com o objetivo de_x000D_
 negociar a disponibilização de caçambas gratuitas para ser instalada em determinados_x000D_
 pontos de nossa cidade, para que a população carente possa depositar pequenas_x000D_
 quantidades de entulho e não mais jogá-los em áreas verdes e limites da cidade.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3976/ccf03062025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3976/ccf03062025_0071.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente para que mande o caminhão que faz a coleta de lixo em nossa cidade_x000D_
 passar mais vezes por semana nas ruas do bairro Mar Azul IП.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3975/ccf03062025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3975/ccf03062025_0070.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 adquirir um baú de caminhão para armazenar os pneus que são descartados, uma vez_x000D_
 que o município não possui um local para acomodar os mesmo, até que as montadoras_x000D_
 possam retirá-los,considerando que esses materiais não podem ser descartados no lixo_x000D_
 ou queimados.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3896/ccf02062025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3896/ccf02062025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar construir uma galeria de captação de águas_x000D_
 pluviais na Avenida Jorge Chamas, próximo ao estabelecimento comercial “Terraço".</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3895/ccf02062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3895/ccf02062025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor de_x000D_
 das ruas do bairro_x000D_
  que tome as devidas providências no sentido de tampar os buracos_x000D_
 ultima procissão_x000D_
  Jardim Maria Rosaria, considerando o acidente ocorrido durante à_x000D_
  realizada no local, onde uma senhora caiu dentro de um buraco.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3894/ccf02062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3894/ccf02062025_0033.pdf</t>
   </si>
   <si>
     <t>fornecer_x000D_
 Indico ao Senhor Prefeito Municipal, que estude as possibilidades de internet gratuita à toda população de Itapui que estiverem em dia com os_x000D_
 Bocaina,_x000D_
 Impostos_x000D_
 _x000D_
 Bariri_x000D_
 e Taxas_x000D_
  e Mineiros_x000D_
  Municipais, seguindo exemplo dos municípios da região, tais como: do Tiete._x000D_
 Sala das sessões, 04 de outubro de 2010.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3905/ccf02062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3905/ccf02062025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de conter o excesso de velocidade na rua José Antonio,_x000D_
 instalando placas com limite de velocidade e obstáculos redutores de velocidade,_x000D_
 considerando que esta rua é bastante movimentada principalmente no horário de_x000D_
 entrada e saída das fabricas e da Casa da Criança, onde a circulação de pedestres é_x000D_
 intensa.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3904/ccf02062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3904/ccf02062025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que tome as devidas providências no sentido de alinhar os bloquetes da_x000D_
 Avenida José Maria de Almeida Prado, principalmente no ultimo quarteirão antes do_x000D_
 Distrito Industrial.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3903/ccf02062025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3903/ccf02062025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de terminar a obras de construção da Praça Pública do núcleo_x000D_
 habitacional “Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3902/ccf02062025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3902/ccf02062025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de_x000D_
 informatizar o Programa do Medico da Família, criando um banco de dados е_x000D_
 cadastrando a população para facilitar e melhorar o atendimento.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3901/ccf02062025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3901/ccf02062025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a possibilidade de_x000D_
 isentar os aposentados e pensionistas de nossa cidade, que se enquadram no Programa_x000D_
 Baixa Renda do Governo, do pagamento do Imposto Municipal e Territorial Urbano.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3939/ccf03062025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3939/ccf03062025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no sentido de_x000D_
 terminar o asfalto da rua José Castelani, localizada no bairro "Jardim Bica de_x000D_
 Pedra".</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3900/ccf02062025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3900/ccf02062025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome mais cuidado quando receber novamente o boleto da taxa da CPFL, no valor de R$ 300,00, para não perde- lo atrasando assim a ligação da bomba do poço do bairro Balneário Mar Azul,_x000D_
 considerando que o serviço ainda não foi efetuado pelo não pagamento desses míseros reais.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3938/ccf03062025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3938/ccf03062025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar limpar as margens do córrego da rua Manoel_x000D_
 Rodrigues Martins, pois os moradores reclamam que é comum jogarem lixo e animais_x000D_
 mortos no local.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3899/ccf02062025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3899/ccf02062025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de entrar em contato com todos os Deputados eleitos e que obtiveram votos em nossa cidade, solicitando um comprometimento para com nossa cidade_x000D_
 desviar_x000D_
  no sentido de viabilizar recursos para construção de vias de acesso a fim de o transito de veiculos pesado do centro de nossa cidade.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3864/ccf02062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3864/ccf02062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie a_x000D_
 instalação de braços de iluminação pública na rua Eugênio Saggioro, altura do nº 60, по_x000D_
 bairro Jardim Bica de Pedra, considerando que a rua encontra-se em total escuridão o_x000D_
 que motivou um morador do local instalar um refletor para amenizar o problema.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3863/ccf02062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3863/ccf02062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar construir a tão solicitada calçada do prédio onde está_x000D_
 instalada a Secretaria de Assistencia Social do Municipio-"Tia Marucha".</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3862/ccf02062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3862/ccf02062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de adquirir novos equipamentos de informática para ser instalado no infocentro, bem como avaliar a necessidade de ampliar o espaço fisico do local em razão do_x000D_
 grande numero de municipes que se beneficiam do local.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3866/ccf02062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3866/ccf02062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que realize a limpeza de matos e entulhos que estão se acumulando nas ruas do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3868/ccf02062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3868/ccf02062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de tornar mão única de direção a rua 13 de maio, considerando o_x000D_
 intenso fluxo de veículos no local.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3865/ccf02062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3865/ccf02062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de instalar braços de iluminação pública na rua Padre Manoel da_x000D_
 Costa Gomes, localizada no bairro Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3839/ccf02062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3839/ccf02062025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de fornecer protetor solar aos funcionários públicos municipais_x000D_
 que trabalham expostos ao sol, com o objetivo de protegê-los dos efeitos nocivos do sol.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3838/ccf02062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3838/ccf02062025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar passar a maquina Patrol e jogar piçarra nas ruas do_x000D_
 bairro balneário “Mar Azul IIП".</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Airton Aparecido Grimaldi, Pedro Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3837/ccf02062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3837/ccf02062025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido desapropriar uma área de terras para construção de casas_x000D_
 populares, objetivando sanar a carência do município com relação a falta de moradias que_x000D_
 vem se estendendo à anos.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3836/ccf02062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3836/ccf02062025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de recapear a estrada municipal "Feres Simão", considerando_x000D_
 que o local está intransitável.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3835/ccf02062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3835/ccf02062025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de asfaltar o pátio da Garagem Municipal o mais urgente possível, principalmente onde ficam as ambulâncias.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3834/ccf02062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3834/ccf02062025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no que tange mandar construir a calçada no prédio onde está instalada a_x000D_
 Secretaria de Assistência Social do Município e a Cozinha Piloto.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3833/ccf02062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3833/ccf02062025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de tornar mão única de direção a rua 13 de maio, com o objetivo_x000D_
 de aliviar o fluxo de veículos no local.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3832/ccf02062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3832/ccf02062025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de reformar a cancha de bocha do Centro de Lazer do_x000D_
 Trabalhador "Cyro Portieri".</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3831/ccf02062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3831/ccf02062025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente do Município que tome as devidas providências no sentido de tapar o buraco_x000D_
 na rua Campos Sales, localizada no bairro “Jardim Alvorada”, utilizando massa asfaltica,_x000D_
 por que a enxurrada arrastou o material que foi utilizado da ultima vez. Solicito ainda, que_x000D_
 sejam tomadas as providências cabíveis o mais urgente possível, pois está iniciando uт_x000D_
 processo de erosão no local, o que poderá resultar em problemas e despesas maiores para_x000D_
 o município.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Gilson Sebastião, Jesus Jocelim Curtolo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3830/ccf02062025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3830/ccf02062025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente do Município que tome as devidas providências no sentido de tapar os buracos_x000D_
 da Rua Pedro Tedrus, principalmente nos cruzamentos com as ruas Prudente de Moraes e_x000D_
 a rua Antonio Cairrão.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3829/ccf02062025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3829/ccf02062025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, avalie a disponibilidade_x000D_
 financeira do Município, e havendo a possibilidade que determine ao Secretario de Obras_x000D_
 do Município que efetue os investimentos necessários em infra- estrutura, pois as ruas de_x000D_
 nossa cidade estão em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3828/ccf02062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3828/ccf02062025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Secretario de Água e Esgoto do Município que realize um levantamento de todos os investimentos necessários a fim de sanar o problema falta de água, como por exemplo, perfuração de poços artesianos e instalação de reservatórios de água, considerando que há anos não se investe nessa área e a situação hoje está preocupante.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3827/ccf02062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3827/ccf02062025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de fazer os reparos necessários no leito viário da Avenida Jorge Chammas, bem como consertar a depressão que se formou no inicio da Avenida Brasil.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3814/ccf30052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3814/ccf30052025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar que os garis trabalhem pelo menos uma vez por_x000D_
 semana nos bairros de nossa cidade, procedendo a limpeza como é feito no centro da_x000D_
 cidade.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3826/ccf30052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3826/ccf30052025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de contratar um terapeuta acumpulturista para atender e desenvolver_x000D_
 tratamentos alternativos junto a Clinica de Fisioterapia que está sendo construída em_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Heros Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3825/ccf30052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3825/ccf30052025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que solicite ao Secretário de Urbanismo que realize a manutenção e conservação da Praça do núcleo_x000D_
 habitacional "Waldomiro Guarinon", como por exemplo: trocar a areia do mini campo, reforma dos alambrados, instalação de postes e braços de iluminação publica dentro da_x000D_
 praça, considerando que o local está sendo utilizado como ponto de trafico e consumo de drogas, perturbando o sossego dos moradores do bairro.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3824/ccf30052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3824/ccf30052025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Antonio_x000D_
  no sentido de mandar alargar as valetas de escoamento de água das ruas: Cairrão, Angelo Fadini, Prudente de Moraes e Campos Sales.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3823/ccf30052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3823/ccf30052025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar limpar a calçada do Salão Paroquial, pois em dias de_x000D_
 chuva o local fica liso e escorregadio em razão do limbo que se forma.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3822/ccf30052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3822/ccf30052025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar tampar os buracos do bairro Jardim Maria Rosária_x000D_
 com massa asfáltica, principalmente àqueles que foram abertos para manutenção da rede de água e esgoto.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3795/ccf29052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3795/ccf29052025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de aderir ao Programa do Estado de São Paulo de Renovação da Frota_x000D_
 Municipal, possibilitando a aquisição de veículos novos com prazo para pagamento de até_x000D_
 60 meses.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3794/ccf29052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3794/ccf29052025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de equiparar os vencimentos das enfermeiras aos salários pagos na região,_x000D_
 valorizando esses profissionais como foi feito com outros funcionários da área da saúde_x000D_
 em nossa cidade.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3793/ccf29052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3793/ccf29052025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Azul", não se_x000D_
 _x000D_
 _x000D_
 no sentido de fazer a ligação da rede de esgoto do bairro balneário "Mar_x000D_
 para que_x000D_
 esquecendo de fazer a ligação de esgoto no prédio onde está instalado o PSF a fossa séptica seja desativada o mais rápido possível.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3792/ccf29052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3792/ccf29052025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencie a_x000D_
 instalação de braços de iluminação pública em determinados pontos do bairro Jardim_x000D_
 Maria Rosária, como por exemplo, próxima a área verde e no final da rua Angelo Crozera._x000D_
 Solicito ainda, que mande tampar todos os buracos que foram abertos nas ruas deste_x000D_
 bairro para manutenção na rede de abastecimento de água.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3791/ccf29052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3791/ccf29052025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar os buracos do leito viário da Avenida Jorge Chammas.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3790/ccf29052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3790/ccf29052025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente para que realize a retirada dos eucaliptos do Estádio Municipal "José_x000D_
 Miraglia", pois correm risco de cair e causar algum acidente.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3789/ccf29052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3789/ccf29052025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de adquirir um micro sistem para ser utilizado pelo_x000D_
 professor de Educação Física durante as aulas de hidroginástica.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3788/ccf29052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3788/ccf29052025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar ao Setor de Agua e Esgoto de nossa cidade, para agilizar a entrega das contas de água no máximo até o 5º dia útil, pois a população está reclamando da demora na entrega.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3787/ccf29052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3787/ccf29052025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar trocar as lâmpadas dos postes de iluminação pública da Avenida_x000D_
 do Porto por uma que seja compativel com a necessidade do lugar, deixando o local menos_x000D_
 escuro e perigoso. Ainda neste, solicito providências com relação à imensa quantidade de_x000D_
 buracos que existem no leito viário desta Avenida, antes que se faça necessário o recape da_x000D_
 via.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3786/ccf29052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3786/ccf29052025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que avalie a_x000D_
 a garantia de contar_x000D_
  um projeto de lei que conceda aos servidores públicos municipal_x000D_
 exoneração_x000D_
 os anos de serviço, quando solicitado voluntariamente a sua_x000D_
 através de novo_x000D_
  e posteriormente_x000D_
  concurso público. tenha assumido outro vinculo empregaticio com o município</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3785/ccf29052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3785/ccf29052025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar que se construa o mais urgente possivel um abrigo_x000D_
 de proteção de sol e da chuva na escola municipal "Arthur Geraldo Fantin".</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3784/ccf29052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3784/ccf29052025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido determinar que sejam construídos obstáculos redutores de_x000D_
 velocidade na Avenida do Porto, antes de aconteça mais acidentes.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3783/ccf29052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3783/ccf29052025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao setor_x000D_
 competente para que entre em contato com o proprietário do terreno localizado na rua_x000D_
 Alexandre Antonio Cincotto, ao lado do nº 413, para que tome as devidas providências no_x000D_
 sentido de limpar o mato e evitar que animais peçonhentos invadam as residências_x000D_
 vizinhas.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3782/ccf29052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3782/ccf29052025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com o D.E.R.- Departamento de Estradas e Rodagens para que se faça o mais urgente possível a limpeza do acostamento da estrada vicinal “Angelo Poli".</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3781/ccf29052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3781/ccf29052025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com a CPFL- Companhia Paulista de Força e Luz para que efetuem a poda da arvore_x000D_
 localizada na rua Joaquim de Freitas Teixeira, nº 390, pois está próxima a rede de energia_x000D_
 elétrica.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3766/ccf29052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3766/ccf29052025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providencias no sentido de mandar alinhar os bloquetes da Avenida Comendador José_x000D_
 Maria de Almeida Prado, bem como que entre em contato com a CFPL- Companhia_x000D_
 Paulista de Força e Luz para que sejam instalados braços de iluminação pública no final_x000D_
 desta Avenida.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3813/ccf29052025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3813/ccf29052025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providencias no sentido de mandar construir uma barreira de concreto na primeira Rua do_x000D_
 Cemitério Municipal "Dona Tinda”, evitando que em dias chuvosos o barro escorra e_x000D_
 continue sujando os tumulos.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3812/ccf29052025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3812/ccf29052025_0051.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar pintar faixas de pedestres em frente ao ponto de ônibus,_x000D_
 localizado na Rua Comendador João Ribeiro de Barros, em frente ao ponto de ônibus e na_x000D_
 Praça Joaquim Silva próximo ao Estádio Municipal José Miraglia.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3811/ccf29052025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3811/ccf29052025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar braços de iluminação pública no ponto de_x000D_
 embarque e desembarque de passageiros da balsa que faz a travessia Itapuí- Boracéia.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3810/ccf29052025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3810/ccf29052025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor competente que tome as seguintes providências:_x000D_
 Tampar os buracos das ruas do bairro "Jardim Maria Rosária" com massa_x000D_
 asfaltica, antes que seja necessário realizar o recape das ruas;_x000D_
 Tampar os buracos da rua Tirso Dias do Prado, no trecho entre a rua José Antonio_x000D_
 e via de acesso Prefeito Alberto Massoni", com massa asfaltica, evitando gastos_x000D_
 maiores caso haja necessidade de realizar o recape da via;_x000D_
 Alinhar os paralelepipedos da rua José Antonio, bem como os bloquetes da Avenida_x000D_
 Comendador José Maria de Almeida Prado, que neste caso a situação é bastante_x000D_
 critica pois chega a raspar no assoalho dos veículos que passam pelo local.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Jesus Jocelim Curtolo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4057/ccf04062025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4057/ccf04062025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito e a_x000D_
 Secretaria de Meio Ambiente, solicitando informações sobre quais os critérios que estão_x000D_
 sendo utilizados para o plantio de arvores nas margens do córrego "Robertão”, bem como_x000D_
 se existe autorização dos órgãos responsáveis e se o plantio está de acordo com as normas_x000D_
 do Novo Código Florestal.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4026/ccf04062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4026/ccf04062025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito e ao Chefe_x000D_
 do Setor de Recursos Humanos do Município, solicitando informações sobre quando serão convocados para tomar posse os aprovados nos últimos concursos que foram realizados pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4027/ccf04062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4027/ccf04062025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito e para a_x000D_
 Comissão de Licitação da Prefeitura, solicitando os valiosos préstimos no sentido de_x000D_
 encaminhar cópia de todos os editais referente aos procedimentos licitatorios que serão_x000D_
 realizados durante o ano de 2010, principalmente os referentes a contratação de serviços de_x000D_
 transporte escolar.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4028/ccf04062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4028/ccf04062025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito e para a_x000D_
 Secretaria de Assistência Social do Município, solicitando informações sobre quais_x000D_
 providencias serão tomada com relação à aglomeração de pessoas na Rodoviária de nossa_x000D_
 cidade, haja visto que a presença desses cidadãos no local incomoda e causa_x000D_
 constrangimento a população.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4029/ccf04062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4029/ccf04062025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando esclarecimentos com relação aos_x000D_
 itens abaixo:_x000D_
 이 se o município já adquiriu o terreno para a construção de moradias populares, onde_x000D_
 o mesmo está localizado e qual o valor pago pela Prefeitura;_x000D_
 com relação a Lei que instituiu o uso de caçambas nas vias públicas, qual é o valor a_x000D_
 ser pago a Empresa e o tempo de uso;_x000D_
 se existe algum projeto de reestruturação do funcionalismo publico, quando_x000D_
 mesmo será encaminhado para apreciação legislativa._x000D_
 Sala das sessões, 08 de fevereiro de 2010._x000D_
 0</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4030/ccf04062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4030/ccf04062025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações se a fossa existente_x000D_
 ao lado do PSF do bairro Mar Azul foi desativada. Caso essa providência ainda não_x000D_
 tenha sido tomada, que a mesma seja esgotada o mais urgente possível e que o esgoto_x000D_
 seja canalizado, pois poderá haver contaminação da água do poço artesiano que foi_x000D_
 perfurado recentemente naquele bairro</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4031/ccf04062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4031/ccf04062025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se o procedimento licitatorio para contratação da empresa que realizará as obras de recape da rua Ângelo Caetano Gonsalves, já foram realizadas e quando será iniciadas as obras.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4032/ccf04062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4032/ccf04062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de_x000D_
 Leis a relação de todas as verbas Federal e Estadual que foram destinadas a nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4033/ccf04062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4033/ccf04062025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado a Diretoria da Casa da Criança, solicitando informações se existe a_x000D_
 possibilidade de alterar o funcionamento da creche até às 18:00 horas, bem como_x000D_
 mantenha o atendimento no período das férias do mês de dezembro.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4034/ccf04062025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4034/ccf04062025_0025.pdf</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4071/ccf04062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4071/ccf04062025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe a_x000D_
 possibilidade de municipalizar o transito de nossa cidade, considerando os inúmeros_x000D_
 benefícios que será disponibilizado a toda população, como por exemplo: melhoria na_x000D_
 sinalização, redutores eletrônicos de velocidade e principalmente mais segurança para_x000D_
 os nossos municípes.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4070/ccf04062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4070/ccf04062025_0061.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o terreno da_x000D_
 Prefeitura localizado na Avenida Jorge Chamas, que até então vinha sendo utilizado_x000D_
 pelo Sindicato dos Trabalhadores Rurais, mas que hoje encontra-se abandonado е_x000D_
 acumulando lixo.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4069/ccf04062025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4069/ccf04062025_0059.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe а_x000D_
 possibilidade de mandar instalar braços de iluminação pública na Avenida Ignes_x000D_
 Romanini, pois essa é a principal via de acesso para o distrito industrial e muito_x000D_
 utilizada pela população.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>Irineu Fabio Ferraz, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4068/ccf04062025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4068/ccf04062025_0058.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe a_x000D_
 possibilidade de acompanhar os prazos estipulado aos beneficiários dos terrenos do Distrito Industrial e que se encontram sem utilidade nenhuma, para que se tome as devidas providências no sentido de repassa-los às Empresas que se encontram na fila de espera.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Jesus Jocelim Curtolo, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4067/ccf04062025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4067/ccf04062025_0057.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis cópia de toda documentação que comprove a receita e a despesa dos 100% dos recursos advindos do FUNDEB, relacionados mês a mês durante o ano de 2009, para que esta Casa de Leis possa certificar a aplicação destes recursos com relação aos 60% que deve ser utilizado com folha de pagamento e os 40% que deve ser utilizado para aquisição de materiais de consumo na área da Educação.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4066/ccf04062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4066/ccf04062025_0056.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado à Secretaria de Educação do Município, solicitando que estude as_x000D_
 possibilidades de incluir dentre as atividades diárias das escolas municipais a prática de_x000D_
 cantar o hino nacional no horário de entrada dos alunos.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4083/ccf04062025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4083/ccf04062025_0074.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal, com o objetivo de solicitar informações sobre quando pretende atender o requerimento 006/2010, o qual solicitava a inutilização da fossa séptica que existe ao lado do prédio do PSF do bairro Mar Azul e construa a_x000D_
 devida rede de esgoto, evitando a contaminação do poço que foi perfurado a uma distancia não adequada aos padrões aceitáveis pela geociências e saúde. Vale lembrá-lo ainda, que ignorar esse fato pode gerar a interdição do referido poço pelos Órgãos Competentes.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4082/ccf04062025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4082/ccf04062025_0072.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe a_x000D_
 possibilidade de cadastrar nossa cidade no Programa "Interior na Praia" para que nossas crianças tenham a oportunidade, que talvez seja a única de conhecer o mar.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4088/ccf04062025_0080.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4088/ccf04062025_0080.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando providências no sentido de_x000D_
 tapar a fresta na parte superior da caixa d'água situada na Rua Joaquim de Freitas_x000D_
 Teixeira em frente ao número 590 pois esta entrando morcegos que estão defecando_x000D_
 dentro da água contaminando a água e com isso pode aparecer doenças graves nos_x000D_
 moradores deste bairro.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4089/ccf04062025_0081.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4089/ccf04062025_0081.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 do_x000D_
 seja_x000D_
  lixão_x000D_
  oficiado_x000D_
  e informações_x000D_
  ao Senhor Prefeito Municipal, solicitando informações sobre as condições sobre o andamento das obras do aterro sanitário.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4087/ccf04062025_0079.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4087/ccf04062025_0079.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre_x000D_
 construção da rede de tratamento de esgoto e sobre o andamento do projeto "Agua_x000D_
 Limpa".</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4086/ccf04062025_0078.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4086/ccf04062025_0078.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 projeto_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe algum_x000D_
 aquisição_x000D_
  em_x000D_
  do_x000D_
  andamento_x000D_
  terreno_x000D_
  para construção de casas populares, bem como se já houve a_x000D_
  para concretização de tal projeto.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4085/ccf04062025_0077.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4085/ccf04062025_0077.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando providências no sentido_x000D_
 criar em nosso Município o CONTUR – Conselho de Turismo, com a finalidade_x000D_
 recebermos verbas para investimentos na área turística.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4084/ccf04062025_0076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4084/ccf04062025_0076.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal e a Secretária de Educação do Municipio,_x000D_
 solicitando informações se existe a possibilidade de estender o auxilio transporte aos_x000D_
 alunos cadastrados no Projeto "Menor Aprendiz".</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4131/ccf04062025_0124.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4131/ccf04062025_0124.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a_x000D_
 possibilidade de doar as telhas e o madeiramento do prédio público da rua Santo_x000D_
 Antonio, para ser utilizado na construção da Sede da "Corporação Musical Santa_x000D_
 Cecilia".</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4130/ccf04062025_0123.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4130/ccf04062025_0123.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 de instalação_x000D_
 _x000D_
 ao_x000D_
 do_x000D_
  Senhor_x000D_
  banco_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal solicitando informações sobre o processo_x000D_
 responsável para_x000D_
 do povo em nossa cidade, bem como qual é o funcionário dar andamento ao processo.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Gilson Sebastião, Heros Ramos, Jesus Jocelim Curtolo, Pedro Aparecido Miranda, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4129/ccf04062025_0122.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4129/ccf04062025_0122.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando será_x000D_
 encaminhado a Câmara Municipal o projeto de reajuste dos vencimentos dos_x000D_
 servidores públicos municipais considerando o índice inflacionário dos últimos 12_x000D_
 meses, beт сото итa bonificação de R$50,00(cinqüenta reais) para cada servidor à_x000D_
 titulo de aumento salarial, o qual deverá incorporar aos vencimentos para todos os fins_x000D_
 de direito.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4128/ccf04062025_0121.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4128/ccf04062025_0121.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando será realizada as obras de construção da calçada do prédio de Assistência Social do município, já tantas vezes matéria de Indicação desta Casa de Leis.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4127/ccf04062025_0120.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4127/ccf04062025_0120.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando será_x000D_
 realizada as obras de recape da estrada municipal "Feres Simão".</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4126/ccf04062025_0119.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4126/ccf04062025_0119.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 serão iniciadas_x000D_
  ao_x000D_
  as_x000D_
 _x000D_
 _x000D_
 Senhor_x000D_
 obras_x000D_
  Prefeito Municipal solicitando informações sobre quando_x000D_
 cidade, pois_x000D_
  de construção da Estação de Tratamento de Esgoto de nossa_x000D_
 que executará_x000D_
  segundo_x000D_
  as obras_x000D_
  informações o processo licitatório para contratação da empresa já foi realizado.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4124/ccf04062025_0117.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4124/ccf04062025_0117.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando_x000D_
 serão iniciadas as obras de abertura da rua XV de novembro, interligando-a сom о_x000D_
 bairro Jardim Maria Rosária.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>Gilson Sebastião, Pedro Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4123/ccf04062025_0116.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4123/ccf04062025_0116.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a_x000D_
 possibilidade de agilizar a construção de obstáculos redutores de velocidade,calçadas_x000D_
 e instalação de braços de iluminação pública na Avenida do Porto, considerando que_x000D_
 em um curto espaço de tempo foram registrados 11 acidentes no local, dentre eles 4_x000D_
 resultaram vitimas fatais.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4122/ccf04062025_0115.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4122/ccf04062025_0115.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a_x000D_
 possibilidade de providenciar o mais urgente possível a instalação de uma linha_x000D_
 telefônica na Unidade do PSF do núcleo habitacional "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4121/ccf04062025_0114.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4121/ccf04062025_0114.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a_x000D_
 possibilidade de construir nas proximidades da sede da Associação Hípica de Itapui_x000D_
 um canil, para solucionar o problema de cães e gatos soltos pelas ruas de nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4120/ccf04062025_0113.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4120/ccf04062025_0113.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando que entre em contato comо_x000D_
 Departamento Jurídico do Município, com o objetivo de tomar as devidas providências_x000D_
 com relação aos proprietários de veículos zero KM, que realizam o licenciamento de_x000D_
 seus veiculos nas cidades da regiã</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4119/ccf04062025_0112.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4119/ccf04062025_0112.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando que entre em contato com cada_x000D_
 Secretario Municipal, e juntos estudem uma reforma administrativa no quadro de_x000D_
 servidores municipais em cada Secretaria, re-enquadrando os funcionários de acordo_x000D_
 com as suas habilidades.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4118/ccf04062025_0111.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4118/ccf04062025_0111.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, para que em conjunto com a Câmara_x000D_
 Municipal de Itapuí, agende o mais breve possível uma reunião com a Secretária de_x000D_
 Assistência Social e o Delegado de Policia Civil do Município, para juntos_x000D_
 solucionarmos o problema da aglomeração de pessoas dia e noite na Rodoviária_x000D_
 Municipal.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4117/ccf04062025_0110.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4117/ccf04062025_0110.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando que informe esta Casa de Leis_x000D_
 qual é o funcionário responsável pela fiscalização do comercio ambulante durante os_x000D_
 finais de semana em nossa cidade, bem como se existe um número de telefone para que_x000D_
 possamos entrar em contato direto com esse funcionário para poder auxilia-lo em suas_x000D_
 funções.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4116/ccf04062025_0109.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4116/ccf04062025_0109.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre a demora na_x000D_
 entrega de caminhões de terra para população carente de nossa cidade, considerando_x000D_
 que os caminhões não ficam mais ocupados com a limpeza de entulho.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Airton Aparecido Grimaldi, Gilson Sebastião, Heros Ramos, Irineu Fabio Ferraz, Jesus Jocelim Curtolo, Pedro Aparecido Miranda, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4115/ccf04062025_0108.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4115/ccf04062025_0108.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 seja oficiado ao Diretor da Rádio Comunitária "Verde é Vida" de Itapuí,solicitando_x000D_
 que encaminhe a esta Casa de Leis cópia do balancete mensal da radio, contendo a_x000D_
 receita e as despesas durante os últimos 12 meses.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4114/ccf04062025_0107.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4114/ccf04062025_0107.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, seja elaborado um projeto de Decreto Legislativo que outorgue Título de Cidadão Itapuíense ao Deputado Estadual ROBERTO FELICIO, pelos relevantes trabalhos prestados a população itapuiense.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4113/ccf04062025_0106.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4113/ccf04062025_0106.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe a_x000D_
 possibilidade de consertar a estrada rural que dá acesso ao bairro denominado_x000D_
 "Veronica", pois a passagem se dá através de um trio muito esburacado.Sugiro ainda,_x000D_
 que seja aproveitado a piçarra que existe na beira dessa estrada para nivelar o leito_x000D_
 carroçável do local, iniciando as obras na propriedade do Senhor Edson Sacardo até a_x000D_
 propriedade do Senhor Marcelo Colovati.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4112/ccf04062025_0105.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4112/ccf04062025_0105.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito seja oficiado ao Deputado Federal NELSON MARQUESELI, solicitando os_x000D_
 valiosos préstimos no sentido de apoiar a proposta de emenda a Constituição (PEC) de_x000D_
 autoria do nobre Deputado Federal Marcelo Ortiz, que propõe equiparar os_x000D_
 vencimentos dos servidores das carreiras operacionais das Policias Civis dos Estados e_x000D_
 do Distrito Federal, com Agentes da Policia Federal.S_x000D_
 Ocorre que, o crescente aumento nos indices de criminalidade em_x000D_
 toda nossa sociedade decorre principalmente da falta de investimento nos órgãos de_x000D_
 segurança pública, claramente demonstrado através dos baixos salários pagos a essa_x000D_
 categoria._x000D_
 Sendo assim, podemos considerar que a baixa remuneração é o_x000D_
 principal fator de desmotivação dos policiais civis, sem dizer que a remuneração que_x000D_
 recebem é incompatível com as atividades diárias exercidas por esses valorosos_x000D_
 profissionais._x000D_
 Por se tratar de matéria de grande envergadura social, e que com_x000D_
 certeza contr</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5870/ccf01082025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5870/ccf01082025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, solicito seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando será iniciada a construção de casas populares para população carente.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3893/ccf02062025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3893/ccf02062025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito seja oficiado ao Senhor Prefeito Municipal que encaminhe a esta Casa de Leis_x000D_
 uma relação referente aos últimos doze meses, dos valores arrecadados com 0_x000D_
 pagamento da taxa de comercio ambulante em nossa cidade.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5848/ccf01082025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5848/ccf01082025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe a_x000D_
 possibilidade de entrar em contato com os municípios da região e realizar uma pesquisa com relação aos salários pagos às Enfermeiras Padrão,e elaborar um projeto_x000D_
 de lei equiparando os vencimentos de nossas enfermeiras de acordo com a pesquisa</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5846/ccf01082025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5846/ccf01082025_0047.pdf</t>
   </si>
   <si>
     <t>OFICIADO CAMPOS MACHADO</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5845/ccf01082025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5845/ccf01082025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito seja oficiado aos Diretores das Escolas de nossa cidade, para que estudem as_x000D_
 possibilidades de criar o Projeto "Vereador Mirim", elegendo alunos para representar_x000D_
 os interesses da comunidade na Câmara Municipal de Itapuí.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5844/ccf01082025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5844/ccf01082025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 quando_x000D_
 _x000D_
 _x000D_
 seja_x000D_
 pretende_x000D_
  oficiado_x000D_
 _x000D_
  ao Senhor Prefeito Municipal, solicitando informações sobre_x000D_
 contaminação_x000D_
 construir a rede de esgoto do bairro Mar Azul, evitando a_x000D_
 onde está instalado_x000D_
  do poço o PSF._x000D_
  semi-artesiano perfurado próximo a fossa séptica do prédio</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5843/ccf01082025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5843/ccf01082025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, solicito seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quando serão iniciadas as obras de recape da rua Angelo Caetano Gonsalves.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5842/ccf01082025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5842/ccf01082025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, solicito seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta prestadoras_x000D_
 Casa de Leis_x000D_
  de_x000D_
 _x000D_
 _x000D_
 uma_x000D_
 serviço_x000D_
  relação_x000D_
  contratadas_x000D_
  completa com dos cargos em comissão e das empresas</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5841/ccf01082025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5841/ccf01082025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, solicito seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis informações sobre os valores exato dos recursos seqüestrado dos cofres públicos, bem como que informe com exatidão os valores reavidos até a presente data.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5840/ccf01082025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5840/ccf01082025_0041.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais, solicito seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre qual_x000D_
 a data de vencimento dos contratos de prestação de serviço de transporte escolar, bem_x000D_
 como quando serão realizados novos processos licitatorios.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5839/ccf01082025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5839/ccf01082025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe_x000D_
 uma fiscalização constante nos hidrômetros da nossa cidade. Caso não haja, que_x000D_
 determine seja realizada uma vistoria para identificar os hidrômetros que não possuem_x000D_
 lacre e tomem as providências cabíveis.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Gilson Sebastião, Heros Ramos, Irineu Fabio Ferraz, Jesus Jocelim Curtolo, Pedro Aparecido Miranda, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5838/ccf01082025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5838/ccf01082025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito da Mesa da Câmara, a elaboração de uma Projeto de Decreto que outorga_x000D_
 Título de Cidadão Itapuiense ao Pastor Durval Fiorentino Filho, da Igreja_x000D_
 Quadrangular, pelo excelente trabalho realizado na recuperação de jovens_x000D_
 dependentes químicos de nossa cidade.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5825/ccf01082025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5825/ccf01082025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensada as formalidades regimentais,_x000D_
 solicito do Senhor Presidente da Câmara Municipal de Itapui, que tome as devidas_x000D_
 providências no sentido de realizar a entrega dos Títulos de Cidadão que se encontram_x000D_
 na Secretaria desta Casa.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5883/ccf01082025_0085.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5883/ccf01082025_0085.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Proprietária da Empresa de_x000D_
 Caçambas de nossa cidade para que tome as devidas providencias com relação as_x000D_
 reclamações da população que solicitam o serviço e as caçambas não são entregues.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5882/ccf01082025_0084.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5882/ccf01082025_0084.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre a constante falta de água no núcleo habitacional_x000D_
 "Irmãos Franceschi".</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5881/ccf01082025_0083.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5881/ccf01082025_0083.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando serão tomadas as providências necessárias a fim_x000D_
 de tornar mão única de direção a rua 13 de maio.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>Jesus Jocelim Curtolo, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5880/ccf01082025_0082.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5880/ccf01082025_0082.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia do processo licitatório realizado_x000D_
 para contratação das empresas que executarão as seguintes obras em nossa cidade:_x000D_
 • Recape da rua Angelo Caetano Gonsalves:_x000D_
 • Portal de entrada da cidade:_x000D_
 Centro Cultural.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5824/ccf01082025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5824/ccf01082025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia do itinerário do transporte_x000D_
 escolar do período da noite, bem como que entre em contato com o motorista que faz o_x000D_
 percurso até o bairro Mar Azul II, pois os alunos reclamam que não é feito o transporte_x000D_
 na hora dà saida.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5823/ccf01082025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5823/ccf01082025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Secretário de Saúde do Município solicitando que o mesmo tome as devidas providências no sentido de substituir_x000D_
 esta reclamando_x000D_
  o laboratório que faz os exames médicos de nossa cidade,pois a população que os resultados estão errados.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5822/ccf01082025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5822/ccf01082025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de realizar a doação de um terreno ao Aristocrata Clube de Itapuí para construção de uma sede para o clube. Solicito ainda, que encaminhe a esta Casa de Leis uma relação de todas as áreas institucionais que se_x000D_
 encontram disponíveis e aptas a abrigar a construção de clubes e instituições esportivas de nossa cidade.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5818/ccf01082025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5818/ccf01082025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Secretario de Saúde do Município solicitando informações se existe a necessidade de ficar ligado 24 horas por dia o compressor do Postinho do PSF, localizado na rua Santo Antonio. Se negativa a_x000D_
 resposta, que o mesmo seja desligado à noite e nos fins de semana por que os moradores estão reclamando do barulho.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5817/ccf01082025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5817/ccf01082025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão iniciadas as obras de reforma do Ginásio de Esportes Municipal “Antonio Fadini".S</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5816/ccf01082025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5816/ccf01082025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de elaborar um projeto de lei que_x000D_
 autorize o Município firmar parceria com as Indústrias de nossa cidade, para_x000D_
 realização de projetos de manutenção das Praças de nossa cidade.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5815/ccf01082025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5815/ccf01082025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Secretário de Meio_x000D_
 manter limpa,_x000D_
  para que o mesmo tome as devidas providências no sentido de_x000D_
 verdes e praças_x000D_
 realizando poda das arvores e a limpeza do mato, de todas as áreas públicas de nossa cidade.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3926/ccf03062025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3926/ccf03062025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando que encaminhe a esta Casa de Leis a relação completa de todos os_x000D_
 professores e funcionários públicos municipais pagos com recursos do FUNDEB, beт_x000D_
 como a relação completa de todos os estagiários contratados através de Convenio com_x000D_
 o CIEE- Centro de Integração Empresa e Escola.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3925/ccf03062025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3925/ccf03062025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre as constantes reclamações da população com relação à_x000D_
 falta de medicamentos fornecidos pelo município. Sendo afirmativa a resposta que seja_x000D_
 especificado o motivo e solucionado o problema o mais urgente possível.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3924/ccf03062025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3924/ccf03062025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando serão iniciadas as obras de construção da rede_x000D_
 de tratamento de esgoto de nossa cidade.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3923/ccf03062025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3923/ccf03062025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando será encaminhada para apreciação legislativaо_x000D_
 Projeto de Lei que dispõe sobre a reestruturação dos cargos e salários dos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3922/ccf03062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3922/ccf03062025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de acabar com o sistema de_x000D_
 agendamento para tratamento odontológico em nossa cidade, considerando a_x000D_
 quantidade de profissionais que existem em nossa cidade.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3921/ccf03062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3921/ccf03062025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Chefe do Cartório Eleitoral solicitando informações se existe a possibilidade de destinar salas exclusivas para idosos e deficientesfisicos nas Escolas de nossa cidade para as eleições.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3920/ccf03062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3920/ccf03062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Setor de Vigilância Sanitária do Município para que sejam tomadas as medidas cabíveis com relação as fossas da rua Antonio da Costa Sobrinho, nº 168 e do lixo que não é recolhido com freqüência.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3919/ccf03062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3919/ccf03062025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiados a Secretaria de Educação do_x000D_
 Município e para a Diretora da Casa da Criança São José de Itapuí solicitando_x000D_
 informações se a creche esteve em período de férias no mês de julho. Caso seja_x000D_
 afirmativa a resposta, solicito sejam tomadas as providências necessárias a fim de_x000D_
 impedir que isso volte a ocorrer uma vez que a grande maioria das famílias não te com_x000D_
 quem deixar as crianças nesse período.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3918/ccf03062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3918/ccf03062025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente desta_x000D_
 Casa de Leis para que determine ao Setor Jurídico que realize um estudo e atualize a_x000D_
 Lei Orgânica do Município e o Regimento Interno às reais necessidades do Município.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3967/ccf03062025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3967/ccf03062025_0061.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente desta Casa de Leis para que solicite uma reunião com os Vereadores e Comerciantes para juntos_x000D_
 município._x000D_
  encontrarem uma solução para diminuir o uso de sacolas plásticas no_x000D_
 Sala das sessões, 16 de agosto de 2010.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3966/ccf03062025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3966/ccf03062025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se é verdade que veículos da Prefeitura são utilizados por_x000D_
 funcionários durante os finais de semana, para uso particular.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3962/ccf03062025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3962/ccf03062025_0056.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre o recurso que foi destinado a nossa cidade, no valor de_x000D_
 70 mil reais, publicado no D.O.E.- Diário Oficial do Estado- Poder Executivo-Seção I,_x000D_
 dia 25/05/2010, pagina 3,para despesas com aquisição e instalação do reservatório de_x000D_
 abastecimento de água do bairro Balneário Mar Azul, principalmente se já foi_x000D_
 realizado procedimento licitatório para contratação da empresa que desenvolverá o_x000D_
 serviço.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3961/ccf03062025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3961/ccf03062025_0055.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente desta_x000D_
 Casa de Leis, solicitando uma cópia dos balancetes da Prefeitura Municipal referente_x000D_
 aos meses de janeiro, fevereiro e março de 2010.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3854/ccf02062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3854/ccf02062025_0010.pdf</t>
   </si>
   <si>
     <t>Casa de Leis,_x000D_
 Requeiro, ouvida a Casa, seja oficiado ao Senhor Presidente desta_x000D_
 elaborar um Projeto_x000D_
 solicitando providências no sentido de estudar as possibilidades de_x000D_
 todas as segundas-_x000D_
  de Emenda do Regimento Interno passando as sessões ordinárias feira do mês, a partir de 1º de janeiro de</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3853/ccf02062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3853/ccf02062025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Gerente Regional da_x000D_
 CPFL- Companhia Paulista de Força e Luz solicitando informações sobre quais são os_x000D_
 estabelecimentos comerciais de nossa cidade que estão autorizados a receber o_x000D_
 pagamento das contas de energia elétrica. Ainda neste, solicito informações se existe a_x000D_
 possibilidade de credenciar um numero maior de lojas para receber as contas de_x000D_
 energia para melhorar o atendimento à população.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3852/ccf02062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3852/ccf02062025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Secretário de Saúde do_x000D_
 Município solicitando informações se existe a possibilidade de abrir mais postos de_x000D_
 vacinação para a próxima campanha, principalmente nos bairros mais distantes, nem_x000D_
 que seja apenas por algumas horas ou período do dia.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3851/ccf02062025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3851/ccf02062025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Secretário de Saúde do_x000D_
 Município solicitando informações sobre por quais motivos as ambulâncias estão_x000D_
 permanecendo na garagem e não mais no ambulatório de especialidades, o que vem_x000D_
 ocasionando reclamações de várioş munícipes.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3850/ccf02062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3850/ccf02062025_0006.pdf</t>
   </si>
   <si>
     <t>Municipal, Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito solicitando informações sobre a possibilidade de contratar um Médico_x000D_
 atendimento_x000D_
 Geriatra e implantar uma Clinica para a Melhor Idade, agilizando e melhorando o_x000D_
 deslocamento aos itapuiense dessa faixa etária, e o mais importante evitando o_x000D_
  para os municípios vizinhos em busca deste atendimento.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3849/ccf02062025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3849/ccf02062025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando informações se existe a possibilidade de buscar uma parceria_x000D_
 com a A.E.S. Tiete, empresa responsável pela balsa que faz a travessia Itapuí-Boraceia,_x000D_
 objetivando construir o mais urgente possivel um abrigo de proteção do sol e da chuva_x000D_
 aos usuários que aguardam o embarque.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3848/ccf02062025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3848/ccf02062025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Secretario de Meio_x000D_
 Ambiente do Município solicitando que encaminhe a esta Casa de Leis uma cópia do_x000D_
 Plano de Ação que será enviado a Secretaria do Meio Ambiente do Estado de São_x000D_
 Paulo para melhorar a pontuação do Certificado Município Verde/Azul.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3973/ccf03062025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3973/ccf03062025_0068.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Sargento da Policia_x000D_
 Militar de nossa cidade solicitando os valiosos préstimos no sentido de realizar uma_x000D_
 vistoria em todos os veículos de transporte escolar que prestam serviço para as Escolas_x000D_
 e Creches de nossa cidade, com o objetivo de verificar se andam cumprindo as_x000D_
 exigências de segurança dispostas no Código de Trânsito.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3972/ccf03062025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3972/ccf03062025_0066.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende realizar o repasse integral da_x000D_
 subvenção do Asilo São Vicente de Paulo que está em atraso desde o mês de abril._x000D_
 Aproveito a oportunidade para sugerir a Vossa Excelência que faça_x000D_
 a soma dos meses que está atrasado, com os meses de outubro/novembro e dezembro, e_x000D_
 divida o total a ser repassado nos três meses que faltam para encerrar o exercicio,_x000D_
 evitando que a entidade receba o repasse no ultimo dia do ano, que os impedem de_x000D_
 fazer uso do dinheiro em beneficio da entidade.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3971/ccf03062025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3971/ccf03062025_0065.pdf</t>
   </si>
   <si>
     <t>ndo informações sobre quando pretende realizar o repasse integral da_x000D_
 subvenção da APAE RENASCER DE ITAPUÍ, que está atrasado e totaliza a_x000D_
 importância de R$ 34.600,00 (trinta e quatro mil e seiscentos reais), evitando que а_x000D_
 entidade se desfaça de veículos para saldar os compromissos da entidade.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3970/ccf03062025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3970/ccf03062025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de elaborar um Projeto de Lei_x000D_
 criando um Plano de Carreira para os funcionários municipais da área da Saúde,_x000D_
 diferenciando as funções e vencimentos de acordo com o grau de capacidade_x000D_
 técnica,experiência e complexidade das atividades exercidas.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>Jesus Jocelim Curtolo, Pedro Aparecido Miranda, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3887/ccf02062025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3887/ccf02062025_0026.pdf</t>
   </si>
   <si>
     <t>equeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende terminar a ligação do poço semiartesiano do bairro Mar Azul e que providencie um novo deposito com a máxima_x000D_
 urgência possível, respeitando o que a legislação dispõe com relação à Lei de Licitação.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3890/ccf02062025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3890/ccf02062025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Sargento da Policia Militar de Itapuí solicitando que tome as devidas providências no sentido de fiscalizar_x000D_
 o excesso do volume de som dos veículos principalmente nos finais.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3889/ccf02062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3889/ccf02062025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de usar parte da verba excedente da_x000D_
 taxa de recebimento de água e adquira uma bomba de 60 HP para ser instalada no_x000D_
 poço semi-artesiano que esta ao lado do Postinho.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3888/ccf02062025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3888/ccf02062025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre por quais motivos ainda não ligou o poço à rede de_x000D_
 abastecimento de água no bairro Mar Azul, se o recurso está disponivel desde_x000D_
 25/05/2010.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3869/ccf02062025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3869/ccf02062025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 bairro Mar_x000D_
 _x000D_
 _x000D_
 informações_x000D_
 Azul para_x000D_
  sobre quando será construída a rede de esgoto do Postinho do_x000D_
 período das chuvas_x000D_
  evitar a contaminação do lençol de água, já que se iniciou о_x000D_
  e a água da fossa infiltra pra todo lado e com certeza contaminará o poço que está a pouca distancia.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3861/ccf02062025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3861/ccf02062025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal de Itapuí, solicitando informações sobre quais providências pretende tomar com relação às Empresas que foram contempladas com os terrenos do Distrito Industrial II,_x000D_
 e que ainda não deram inicio às obras para construir as empresas.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3875/ccf02062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3875/ccf02062025_0014.pdf</t>
   </si>
   <si>
     <t>equeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando informações sobre quais providências vem tomando com relação_x000D_
 aos proprietários dos terrenos cedidos pelo município no Distrito Industrial II, e que_x000D_
 ainda não iniciaram a execução dos projetos.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3874/ccf02062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3874/ccf02062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando que encaminhe a esta Casa de Leis a relação completa dos_x000D_
 cargos de confiança que possuem algum grau de parentesco com o Chefe do Poder_x000D_
 Executivo ou com representantes do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3873/ccf02062025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3873/ccf02062025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal de Itapuí, solicitando informações sobre quando pretende tomar providências com relação à ampliação do Cemitério Municipal "Dona Tinda”, considerando que existe um terreno apropriado para tal nos fundos do próprio cemitério.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3872/ccf02062025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3872/ccf02062025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando informações sobre quando pretende realizar os reparos_x000D_
 necessários no leito viário da rua Maestro José Scciaca, especificamente na altura do_x000D_
 número 161, pois no local foi aberto um buraco para manutenção na rede de_x000D_
 abastecimento de água e não foi fechado. Ainda neste, vale considerar que a referida_x000D_
 rua é bastante movimentada pois é uma das principais via de acesso ao bairro_x000D_
 balnerário Mar Azul II.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3871/ccf02062025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3871/ccf02062025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando informações sobre por quais motivos o Acessa São Paulo não_x000D_
 está abrindo aos sábados até às 17:00 horas como era no inicio, da mesma forma não_x000D_
 está permanecendo aberto até as 21:00 horas durante a semana.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3870/ccf02062025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3870/ccf02062025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí e para a Secretária de Educação do Município, solicitando informações se_x000D_
 existe a possibilidade de construir uma creche no bairro Balneário Mar Azul II, ao_x000D_
 invés de ampliar a Creche Municipal “D. Mulata", encurtando a distancia entre paisalunos e escola e considerando o grande numero de crianças que residem naquele_x000D_
 bairro.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3929/ccf03062025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3929/ccf03062025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando informações se não seria conveniente reduzir as despesas do_x000D_
 município iniciando com a redução de cargos de confiança, uma vez que no inicio do_x000D_
 mandato foram criados mais de 40 cargos e que gera aos cofres públicos uma despesa_x000D_
 exorbitante para uma cidade do tamanho da nossa.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3844/ccf02062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3844/ccf02062025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando informações Sobre quando será realizada reforma no Banheiro_x000D_
 Público Municipal localizado na Praça Governador Pedro de Toledo.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3843/ccf02062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3843/ccf02062025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando informações sobre quando pretende comprar um reservatório_x000D_
 "novinho "para ser instalado no bairro balneário "Mar Azul II" pois o dinheiro já está disponível desde 25/05/2010.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3842/ccf02062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3842/ccf02062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando que encaminhe a esta Casa de Leis toda a documentação que_x000D_
 comprove a aplicação dos recursos que foram economizados e devolvidos pela Câmara_x000D_
 Municipal de Itapuí no final do exercício de 2009, valor esse correspondente a R$_x000D_
 154.887,02 (cento e cinqüenta e quatro mil reais, oitocentos e oitenta e sete reais e dois_x000D_
 centavos) e que foi sugerido pela Câmara de Vereadores que o mesmo fosse investido_x000D_
 na perfuração e instalação do poço semi-artesiano do bairro balneário Mar Azul II._x000D_
 Mais especificamente, solicito de Vossa Excelência as seguintes_x000D_
 informações:_x000D_
 Cópia das Notas Fiscais dos equipamentos e serviços utilizados na obra_x000D_
 descriminados itens por itens, e cópia dos cheques;_x000D_
 - Cópia do processo licitatório se realizado, ou relação das empresas que participaram_x000D_
 da tomada de preços;_x000D_
 Cópia da Nota Fiscal da empresa que perfurou o poço, e cópia do cheque utilizado_x000D_
 para pagamento do serviço;_x000D_
 Total das despesas com a</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3841/ccf02062025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3841/ccf02062025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Sargento da Policia_x000D_
 Militar de Itapuí e a CIRETRAN solicitando informações se é legal a adaptação de_x000D_
 motores em bicicletas e se são aplicadas as mesmas regras da Legislação de Transito_x000D_
 em vigor, e que se possível seja feita uma fiscalização e orientação aos proprietários_x000D_
 dessas bicicletas com o objetivo de prevenir acidentes, bem como nas motocicletas sem_x000D_
 placas.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3840/ccf02062025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3840/ccf02062025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Presidente do Sindicato_x000D_
 dos Funcionários Públicos Municipais e para os Chefes dos Setores de Agua e Esgoto,_x000D_
 de Obras e Junta Militar, pois estão havendo reclamações de alguns funcionários_x000D_
 destes Setores, que não estão demonstrando disposição para com suas obrigações_x000D_
 como servidor público, causando mal estar entre os companheiros e a comunidade em_x000D_
 geral.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3818/ccf30052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3818/ccf30052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 da_x000D_
 solicitando informações se pretende requerer junto ao IBGE que realize a recontagem população itapuiense, considerando as 407 residências fechadas e 428 residências ocasionais,_x000D_
 região,_x000D_
  sendo esse número bastante elevando se comparado aos das cidades da e o mais importante é atingir o coeficiente mínimo para aumentar o repasse de recursos_x000D_
 para_x000D_
  do Funda de Participação dos Municípios- FPM, valores esses significativos a manutenção e desenvolvimento de nossa cidade.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3817/ccf30052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3817/ccf30052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quais providências pretende tomar com relação aо_x000D_
 excesso de funcionários contratados como cargo de confiança na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Jesus Jocelim Curtolo, Pedro Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3816/ccf30052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3816/ccf30052025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando será instalada a rede de esgoto do bairro_x000D_
 balneário "Mar Azul", e por quais motivos não foi ligado o esgoto das residências_x000D_
 localizadas onde já está instalada a rede mestre dos esgoto.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3815/ccf30052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3815/ccf30052025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando será realizada as obras de recuperação do_x000D_
 cruzamento da rua José Antonio com as ruas Francisco Rota e Ricardo Pavanelo, eт_x000D_
 atenção ao Requerimento n° 151/2009, aprovado e encaminhado por esta Casa de Leis_x000D_
 em agosto do ano passado.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3801/ccf29052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3801/ccf29052025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Presidente da Câmara Municipal de Itapuí, ao Assessor Jurídico da Presidência e ao Procurador Juridico_x000D_
 desta Casa de Leis, solicitando informações sobre o julgamento do Tribunal de Contas_x000D_
 do Estado de São Paulo, referente às contas da Câmara Municipal de Itapuí- exercicio_x000D_
 de 2008, principalmente no que se refere aos valores pagos ao Presidente da Câmara e_x000D_
 a outra Vereadora a titulo de diferença de subsidio.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3800/ccf29052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3800/ccf29052025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito_x000D_
 Municipal, solicitando que encaminhe a esta Casa de Leis cópia do processo licitatório_x000D_
 para contratação das empresas que estão realizando as obras de construção da sede do_x000D_
 SAMU e o Centro Cultural.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3798/ccf29052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3798/ccf29052025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Mesa Diretora da Câmara_x000D_
 Municipal de Itapuí solicitando que estude as possibilidades de adquirir uma placa_x000D_
 para prestar uma homenagem ao Cônego Bento Braz Bellucci, em comemoração aoS_x000D_
 50 anos de Sacerdócio- Jubileu de Ouro, para ser entregue dia 04/12/2010 durante a_x000D_
 missa, com o objetivo de agradecer pelos anos em que substituiu e realizou missas em_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Jesus Jocelim Curtolo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3799/ccf29052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3799/ccf29052025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando informações sobre qual destino foi dado aos valores que foram_x000D_
 reavidos aos cofres públicos, seqüestrados no inicio de 2005 em razão da divida do_x000D_
 Município com o grupo Atalla</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3797/ccf29052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3797/ccf29052025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando que encaminhe a esta Casa de Leis cópia do Projeto da Sede do_x000D_
 SAMU, bem como o valor estimado da obra e as razões pelo qual não está sendo_x000D_
 construída próximo do Hospital.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3796/ccf29052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3796/ccf29052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando que encaminhe a esta Casa de Leis cópia do saldo bancário e dos_x000D_
 balancetes da Prefeitura Municipal de Itapuí dos meses de Julho, Agosto, Setembro de_x000D_
 2010, e sucessivamente no termino de cada mês.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3778/ccf29052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3778/ccf29052025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 veículos da frota_x000D_
  que encaminhe a esta Casa de Leis uma relação de todos os_x000D_
 documentação, ou_x000D_
 municipal, bem como a situação dos veículos com relação à_x000D_
 veiculo com documento_x000D_
  seja, se todos estão devidamente licenciados. Caso exista algum irregular, que se providencie o pagamento das multas e_x000D_
 licenciamento, para_x000D_
 Sala_x000D_
  evitar_x000D_
  das_x000D_
  que sejam apreendidos quando a serviço do município.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3777/ccf29052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3777/ccf29052025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 relação_x000D_
 de Itapui, solicitando informações sobre quais providencias pretende tomar com ao excesso de cargos em comissão que estão contratados sem necessidade pelo Município.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3776/ccf29052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3776/ccf29052025_0011.pdf</t>
   </si>
   <si>
     <t>de Itapuí, solicitando_x000D_
 Requeiro,_x000D_
 _x000D_
  ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal informações sobre quando será finalizado o processo de aquisição_x000D_
 Sala das_x000D_
  do_x000D_
  sessões,_x000D_
  terreno_x000D_
 _x000D_
  para_x000D_
 22_x000D_
  a construção de casas populares em nossa cidade.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3775/ccf29052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3775/ccf29052025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal de Itapuí, solicitando informações sobre por quais motivos a farmácia do Centro de Especialidades permanece fechada durante o horário de almoço, considerando que é_x000D_
 nesse horário que a população tem disponibilidade para retirar os medicamentos.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3774/ccf29052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3774/ccf29052025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal de Itapuí, solicitando informações sobre quando serão iniciadas as obras de abertura da_x000D_
 Rosaria_x000D_
  rua XV de novembro, interligando o Centro da cidade ao bairro Jardim Maria</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3773/ccf29052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3773/ccf29052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal de Itapuí, solicitando informações se existe a possibilidade de fazer a doação de uma parte do terreno onde está localizado o Sindicato dos Trabalhadores Rurais de Itapuí, para esta Entidade por tempo indeterminado, visando melhorar a qualidade para desenvolvimento de atividades de vida dos trabalhadores que há_x000D_
  e associados, considerando espaço suficiente para o desenvolvimento deste projeto e ampliação do Cemitério Municipal "Dona Tinda".</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3772/ccf29052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3772/ccf29052025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando informações sobre quais providencias pretende tomar para_x000D_
 solucionar de maneira definitiva a questão da falta de água no centro de nossa cidade._x000D_
 Devo lembrar que o último aumento do valor da taxa de água e esgoto aumentou_x000D_
 consideravelmente a arrecadação do município, e até o momento não se realizou_x000D_
 nenhuma melhoria no serviço.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3771/ccf29052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3771/ccf29052025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 de Itapuí, solicitando informações se existe disponibilidade financeira para aquisição_x000D_
 de um caminhão Pipa para nossa cidade, principalmente para prestar socorro imediato_x000D_
 em caso de incêndio.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3770/ccf29052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3770/ccf29052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal de Itapuí, solicitando informações se existe possibilidade de utilizar o saldo do duodécimo da Câmara para iniciar a construção de uma creche municipal no bairro "Balneário Mar Azul".</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3769/ccf29052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3769/ccf29052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Gerente Regional da Telefônica solicitando informações sobre por que de acordo com a localização ou o_x000D_
 bairro da cidade de Itapuí, a população realiza chamada para telefones úteis, 190 e_x000D_
 192, a ligação cai nas cidades da região.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3768/ccf29052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3768/ccf29052025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Presidente da Câmara_x000D_
 Municipal de Itapuí, solicitando as providências necessárias a fim de elaborar um_x000D_
 Projeto de Lei denominando as ruas do bairro Residencial “Girassol”, utilizando-se de_x000D_
 nome de pessoas, podendo dessa forma homenagear as famí</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3767/ccf29052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3767/ccf29052025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada a Diretora do Hospital e_x000D_
 Maternidade São José de Itapuí, solicitando que informe esta Casa de Leis, qual era o_x000D_
 medico plantonista que estava trabalhando no dia que aconteceu o acidente com о_x000D_
 funcionário da Avícola Santa Cecília.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3809/ccf29052025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3809/ccf29052025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende terminar as obras de construção da_x000D_
 Praça Pública do núcleo habitacional "Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3808/ccf29052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3808/ccf29052025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de usar os valores provenientes do_x000D_
 saldo do duodécimo da Câmara Municipal para perfurar um poço semi-artesiano, aо_x000D_
 lado do reservatório de água localizado na via de acesso Prefeito Alberto Massoni,_x000D_
 aumentando assim a força de vazão e desta forma contribuir para solucionar o_x000D_
 problema da falta de água no centro da cidade.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3807/ccf29052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3807/ccf29052025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quais providências pretende tomar no sentido de fazer_x000D_
 cumprir a lei municipal que proibe o trafego de bicicletas na Praça da Matriz, haja_x000D_
 vista que atualmente o fluxo de bicicletas nas vias da praça perturba o sossego_x000D_
 daqueles que passeiam pelo local.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3806/ccf29052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3806/ccf29052025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende realizar o repasse dos valores que_x000D_
 estão em atraso referente as subvenções das entidades de nossa cidade, conforme_x000D_
 segue:_x000D_
 Asilo São Vicente de Paulo- R$ 59.000,00_x000D_
 APAE Renascer de Itaрuі- R$ 61.720,00_x000D_
 Casa da Criança São José de Itapuí- R$ 68.000,00 (neste caso os valores se_x000D_
 dividem entre os recursos advindos do Município- RS 37.000,00, Fundeb-RS_x000D_
 28.000,00 e do Governo do Estado-RS 3.000,00)_x000D_
 Sala das sessões, 06 de dezembro de 2010.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3805/ccf29052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3805/ccf29052025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiada ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de conceder o beneficio do transporte_x000D_
 escolar gratuito aos adolescentes que ainda não concluíram o ensino médio e que vão_x000D_
 iniciar no próximo ano letivo cursos profissionalizantes no SENAI- Jau.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4016/ccf04062025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4016/ccf04062025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Senhores_x000D_
 caixas_x000D_
 Wesley Vitor, Vandir Donizete Castanho e Sergio Luiz Simões pela distribuição de 200_x000D_
 Futebol_x000D_
  de_x000D_
  "Preto_x000D_
  leite_x000D_
 _x000D_
 para_x000D_
 e Branco"._x000D_
  as entidades de nossa cidade, que foram arrecadadas durante o Jogo de</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4056/ccf04062025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4056/ccf04062025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o Maestro Gilson Sebastião e_x000D_
 todos os integrantes da Orquestra de Viola pela forma dignificante que divulga o nome de_x000D_
 nossa cidade na região através das apresentações da Orquestra.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4054/ccf04062025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4054/ccf04062025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Senhor_x000D_
 Antonio Donizete Pignatti, por ter concedido a população itapuiense a honra de prestigiar o_x000D_
 lançamento de seu livro "Esporte e Negocio, com Estratégia de Marketing Esportivo".</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4092/ccf04062025_0084.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4092/ccf04062025_0084.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para comom o Senhor José_x000D_
 Mauricio Lenharo, pelo apoio na construção do campo de bocha e na reforma da Igreja do_x000D_
 bairro de São José da Barra Mansa.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4093/ccf04062025_0085.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4093/ccf04062025_0085.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Delegado de Polícia - Dr. Tiago Jose dos Santos Hungaro, o qual vem desenvolvendo um excelente trabalho em nossa cidade.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4133/ccf04062025_0126.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4133/ccf04062025_0126.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Cônego_x000D_
 Romeu Antonio Parolize e para com a Irmã Maria Stella, pelo brilhante trabalho_x000D_
 desenvolvido durante as Missões Redentoristas realizado em nossa cidade.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4132/ccf04062025_0125.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4132/ccf04062025_0125.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Senhor_x000D_
 Sebastião de Freitas, funcionários público municipal, pelo excelente trabalho que vem_x000D_
 realizando independente de horário.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5869/ccf01082025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5869/ccf01082025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com a funcionária KATUCHA MARIA SGAVIOLI, pelo esforço no sentido de conseguir a liberação dos valores seqüestrados pelo Grupo Atalla, desde 2005.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5820/ccf01082025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5820/ccf01082025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formaliðades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com todos os organizadores_x000D_
 Cônego_x000D_
  e colaboradores da Quermesse de Santo Antonio de Itapuí, e em especial ao_x000D_
 municipes._x000D_
 Romeu Antonio Parolize que a cada ano torna o evento mais atrativo aos</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5819/ccf01082025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5819/ccf01082025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Senhor João_x000D_
 Carlos de Camargo, mais conhecido por Galão, pela conquista do Título de Campeão_x000D_
 Estadual de Futebol para nossa cidade.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3928/ccf03062025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3928/ccf03062025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 Proprietários da_x000D_
  em ata votos de congratulações e agradecimentos para com os_x000D_
 funcionários no ultimo_x000D_
 Empresa Souza &amp; Cia, pela brilhante Festa Junina realizada para os mês de junho.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3927/ccf03062025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3927/ccf03062025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento do Senhor José Roberto Quintiliano, Membro e Obreiro da Igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3941/ccf03062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3941/ccf03062025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Pedro_x000D_
 Mendola.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3969/ccf03062025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3969/ccf03062025_0063.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulação para com a Diretoria do Hospital e_x000D_
 Maternidade São José de Itapui pela reforma efetuada no prédio do Hospital, melhorando_x000D_
 de maneira expressiva a qualidade no atendimento a população.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3968/ccf03062025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3968/ccf03062025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata o sentimento de indignação e repudio com relação aos_x000D_
 Representantes da OSCIP- Instituto Sócio Ambiental Ecovida de Itapuí, pela atitude de_x000D_
 jogar esgoto na escada e calçada da Prefeitura Municipal de Itapui.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3860/ccf02062025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3860/ccf02062025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Senhor_x000D_
 Cesar Humberto Boton e para com toda equipe da Sede Santos, pelo excelente trabalho_x000D_
 que vem realizando na recuperação de jovens dependentes químicos de nossa cidade.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3859/ccf02062025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3859/ccf02062025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulação para com os Senhores Francisco Benites,_x000D_
 Inizio e Eurico pelo excelente trabalho realizado na Prainha de nossa cidade, deixando o_x000D_
 local mais limpo a atrativo para a população.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3974/ccf03062025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3974/ccf03062025_0069.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulação e agradecimentos para com toda a Equipe_x000D_
 e Colaboradores do Time de Futebol de Campo de Itapuí- Campeão estadual Amador no_x000D_
 ano de 2000, pela dedicação em que defenderam o titulo para nossa cidade._x000D_
 Presidência e Equipe Técnica:_x000D_
 Presidente: João Carlos de Camargo_x000D_
 Diretor: José Ferreira de Souza_x000D_
 Supervisor: Thiago A. B. de Camargo_x000D_
 Técnico:Francisco Carlos Rocha_x000D_
 Prep. Físico: Eduardo Felício_x000D_
 Massagista: Irineu Fabio Ferraz_x000D_
 Mordomo: Claudio Benevides de Souza_x000D_
 Presidente da Câmara: Antonio Alvaro de Souza_x000D_
 Jogadores: Di, Anizio, Claudinho, Aladim, Adilson, Jacaré, Saulo, Separada, Furlan,_x000D_
 Edivaldo, Ge, Vandir, Marquinhos, Tigrão, Nicoma, Lee e Mirandinha._x000D_
 Colaboradores: Chico Rizzo, Dr. Eduardo, Denão, Sr. Paulo, Dé Sacardo, Dr. Valter,_x000D_
 Gilberto Azar.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3867/ccf02062025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3867/ccf02062025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulação e agradecimentos para como o Dr._x000D_
 EDMUNDO CHIARATO JUNIOR E PARA COM TODA A EQUIPE DA VIGILANCIA_x000D_
 SANITÁRIA DO MUNICÍPIO, pelo esforço no sentido de conseguir a vinda do SAMU_x000D_
 Regional para nossa cidade.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3821/ccf30052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3821/ccf30052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja consignado em ata votos de congratulação e agradecimentos para com o Senhor Prefeito_x000D_
 "Dona Tinda"._x000D_
  Municipal e toda a Equipe que trabalhou na limpeza e higiene do Cemitério</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3820/ccf30052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3820/ccf30052025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar pelo falecimento do Senador Romeu_x000D_
 Tuma, e principalmente externar aos familiares nossos mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3819/ccf30052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3819/ccf30052025_0006.pdf</t>
   </si>
   <si>
     <t>seja consignado Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, em ata votos de congratulações e parabenizar a estudante Alessandra_x000D_
 do_x000D_
 Nunes_x000D_
  ano_x000D_
  Bardelini, pela brilhante conquista do prêmio da Olimpíada Brasileira de Português_x000D_
 Vicente_x000D_
  de 2010, e principalmente por ter concluído seu estudo na Escola Estadual Senador Prado, fato que nos faz encher de orgulho.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3780/ccf29052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3780/ccf29052025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com toda a Equipe_x000D_
 da Policia Civil e Policia Militar pelo excelente trabalho realizado durante todo ano,_x000D_
 combatendo e prevenindo a prática de delitos diminuindo consideravelmente o número de furtos em nossa cidade.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3779/ccf29052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3779/ccf29052025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com toda a Equipe da Orquestra de Viola de Itapuí pelo excelente trabalho que vem realizando, principalmente pelas obras de construção da nova Sede da Orquestra com recursos próprios advindos das apresentações que são realizadas nas cidades da região.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Heros Ramos, Irineu Fabio Ferraz, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4036/ccf04062025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4036/ccf04062025_0028.pdf</t>
   </si>
   <si>
     <t>REJEITA O PARECER PRÉVIO DO_x000D_
 TRIBUNAL DE CONTAS DO ESTADO DE_x000D_
 SÃO PAULO, SOBRE AS CONTAS DA_x000D_
 PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 RELATIVAS AO EXERCÍCIO DE 2006.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5826/ccf01082025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5826/ccf01082025_0028.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO_x000D_
 ITAPUIENSE AO DEPUTADO_x000D_
 ESTADUAL ROBERTO FELICIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5878/ccf01082025_0080.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5878/ccf01082025_0080.pdf</t>
   </si>
   <si>
     <t>OUTORGA_x000D_
 ITAPUIENSE_x000D_
  TÍTULO DE CIDADÃO_x000D_
 FIORENTINO AO PASTOR DURVAL_x000D_
 PROVIDÊNCIAS. FILHO E DÁ OUTRAS</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>Jesus Jocelim Curtolo, SILENE VALINI, Airton Aparecido Grimaldi, Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5821/ccf01082025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5821/ccf01082025_0022.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE FILHO BENEMERITO DE ITAPUÍ AO DEPUTADO ESTADUAL ROBERTO FELICIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3846/ccf02062025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3846/ccf02062025_0001.pdf</t>
   </si>
   <si>
     <t>REJEITA O PARECER PRÉVIO DO_x000D_
 TRIBUNAL DE CONTAS DO ESTADO DE_x000D_
 SÃO PAULO, SOBRE AS CONTAS DA_x000D_
 PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 RELATIVAS AO EXERCÍCIO DE 2007</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3897/ccf02062025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3897/ccf02062025_0036.pdf</t>
   </si>
   <si>
     <t>REJEITA O PARECER PRÉVIO DO_x000D_
 TRIBUNAL DE CONTAS DO ESTADO DE_x000D_
 SÃO PAULO, SOBRE AS CONTAS DA_x000D_
 PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 RELATIVAS AO EXERCÍCIO DE 2008.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -6435,67 +6435,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3892/ccf02062025_0031.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5879/ccf01082025_0081.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3915/ccf03062025_0009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3960/ccf03062025_0054.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3955/ccf03062025_0050.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3957/ccf03062025_0051.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3847/ccf02062025_0003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3802/ccf29052025_0040.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4063/ccf04062025_0053.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3959/ccf03062025_0053.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4100/ccf04062025_0093.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4099/ccf04062025_0092.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4111/ccf04062025_0104.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5877/ccf01082025_0079.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3917/ccf03062025_0011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3916/ccf03062025_0010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3958/ccf03062025_0052.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3898/ccf02062025_0037.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3891/ccf02062025_0030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3803/ccf29052025_0042.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3804/ccf29052025_0043.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4011/ccf04062025_0003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4012/ccf04062025_0004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4013/ccf04062025_0005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4014/ccf04062025_0006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4015/ccf04062025_0007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4017/ccf04062025_0008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4018/ccf04062025_0009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4019/ccf04062025_0010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4020/ccf04062025_0011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4021/ccf04062025_0012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4022/ccf04062025_0013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4023/ccf04062025_0014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4024/ccf04062025_0015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4025/ccf04062025_0016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4040/ccf04062025_0031.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4038/ccf04062025_0029.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4039/ccf04062025_0030.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4041/ccf04062025_0032.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4078/ccf04062025_0069.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4079/ccf04062025_0070.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4077/ccf04062025_0068.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4076/ccf04062025_0067.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4075/ccf04062025_0066.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4074/ccf04062025_0065.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4073/ccf04062025_0064.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4072/ccf04062025_0063.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4062/ccf04062025_0050.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4061/ccf04062025_0049.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4060/ccf04062025_0048.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4059/ccf04062025_0047.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4058/ccf04062025_0046.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4042/ccf04062025_0033.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4043/ccf04062025_0034.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4105/ccf04062025_0098.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4104/ccf04062025_0097.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4103/ccf04062025_0096.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4102/ccf04062025_0095.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4101/ccf04062025_0094.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4094/ccf04062025_0086.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4095/ccf04062025_0087.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4096/ccf04062025_0088.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4097/ccf04062025_0089.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4098/ccf04062025_0090.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4090/ccf04062025_0082.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4091/ccf04062025_0083.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4081/ccf04062025_0075.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4108/ccf04062025_0101.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4109/ccf04062025_0102.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4107/ccf04062025_0100.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4052/ccf04062025_0041.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4051/ccf04062025_0040.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4048/ccf04062025_0039.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4047/ccf04062025_0038.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4046/ccf04062025_0036.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4037/ccf04062025_0037.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4045/ccf04062025_0035.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4008/ccf04062025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4080/ccf04062025_0071.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4125/ccf04062025_0118.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4110/ccf04062025_0103.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4106/ccf04062025_0099.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4010/ccf04062025_0002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4009/ccf04062025_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4053/ccf04062025_0042.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5864/ccf01082025_0068.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5863/ccf01082025_0067.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5862/ccf01082025_0066.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5861/ccf01082025_0060.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5860/ccf01082025_0059.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5859/ccf01082025_0058.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5858/ccf01082025_0057.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5857/ccf01082025_0056.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5856/ccf01082025_0055.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5855/ccf01082025_0054.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5854/ccf01082025_0053.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5853/ccf01082025_0052.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5852/ccf01082025_0051.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5851/ccf01082025_0050.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5850/ccf01082025_0049.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5849/ccf01082025_0048.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5828/ccf01082025_0027.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5829/ccf01082025_0030.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5836/ccf01082025_0037.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5891/ccf01082025_0096.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5890/ccf01082025_0095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5889/ccf01082025_0094.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5888/ccf01082025_0093.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5887/ccf01082025_0092.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3965/ccf03062025_0059.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3963/ccf03062025_0057.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3964/ccf03062025_0058.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5886/ccf01082025_0088.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5885/ccf01082025_0087.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5884/ccf01082025_0086.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5876/ccf01082025_0078.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5875/ccf01082025_0077.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5874/ccf01082025_0076.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5873/ccf01082025_0075.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5872/ccf01082025_0074.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5871/ccf01082025_0073.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5868/ccf01082025_0072.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5867/ccf01082025_0071.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5866/ccf01082025_0070.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5865/ccf01082025_0069.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5827/ccf01082025_0026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5814/ccf01082025_0015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5813/ccf01082025_0014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5812/ccf01082025_0013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5811/ccf01082025_0012.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5810/ccf01082025_0011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5809/ccf01082025_0010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5808/ccf01082025_0009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5805/ccf01082025_0006.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5837/ccf01082025_0038.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5806/ccf01082025_0007.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5807/ccf01082025_0008.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5804/ccf01082025_0005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5803/ccf01082025_0004.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5802/ccf01082025_0003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5801/ccf01082025_0002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5800/ccf01082025_0001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5799/ccf01082025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5835/ccf01082025_0036.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5834/ccf01082025_0035.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5833/ccf01082025_0034.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5832/ccf01082025_0033.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5831/ccf01082025_0032.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5830/ccf01082025_0031.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3909/ccf03062025_0003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3908/ccf03062025_0002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3907/ccf03062025_0001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3906/ccf03062025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3914/ccf03062025_0008.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3913/ccf03062025_0007.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3912/ccf03062025_0006.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3911/ccf03062025_0005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3910/ccf03062025_0004.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3937/ccf03062025_0032.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3936/ccf03062025_0031.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3935/ccf03062025_0030.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3934/ccf03062025_0029.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3933/ccf03062025_0028.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3932/ccf03062025_0027.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3931/ccf03062025_0026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3930/ccf03062025_0025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3946/ccf03062025_0041.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3945/ccf03062025_0040.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3944/ccf03062025_0039.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3943/ccf03062025_0038.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3942/ccf03062025_0037.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3954/ccf03062025_0049.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3953/ccf03062025_0048.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3951/ccf03062025_0046.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3952/ccf03062025_0047.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3950/ccf03062025_0045.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3949/ccf03062025_0044.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3948/ccf03062025_0043.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3947/ccf03062025_0042.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3940/ccf03062025_0035.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3886/ccf02062025_0025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3885/ccf02062025_0024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3884/ccf02062025_0023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3883/ccf02062025_0022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3882/ccf02062025_0021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3881/ccf02062025_0020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3880/ccf02062025_0019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3878/ccf02062025_0017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3879/ccf02062025_0018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3877/ccf02062025_0016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3876/ccf02062025_0015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3857/ccf02062025_0013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3858/ccf02062025_0014.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3856/ccf02062025_0012.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3855/ccf02062025_0011.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3845/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3982/ccf03062025_0077.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3983/ccf03062025_0078.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3981/ccf03062025_0076.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3980/ccf03062025_0075.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3979/ccf03062025_0074.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3978/ccf03062025_0073.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3977/ccf03062025_0072.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3976/ccf03062025_0071.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3975/ccf03062025_0070.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3896/ccf02062025_0035.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3895/ccf02062025_0034.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3894/ccf02062025_0033.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3905/ccf02062025_0044.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3904/ccf02062025_0043.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3903/ccf02062025_0042.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3902/ccf02062025_0041.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3901/ccf02062025_0040.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3939/ccf03062025_0034.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3900/ccf02062025_0039.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3938/ccf03062025_0033.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3899/ccf02062025_0038.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3864/ccf02062025_0003.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3863/ccf02062025_0002.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3862/ccf02062025_0001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3866/ccf02062025_0005.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3868/ccf02062025_0007.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3865/ccf02062025_0004.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3839/ccf02062025_0012.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3838/ccf02062025_0011.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3837/ccf02062025_0010.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3836/ccf02062025_0009.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3835/ccf02062025_0008.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3834/ccf02062025_0007.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3833/ccf02062025_0006.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3832/ccf02062025_0005.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3831/ccf02062025_0004.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3830/ccf02062025_0003.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3829/ccf02062025_0002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3828/ccf02062025_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3827/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3814/ccf30052025_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3826/ccf30052025_0013.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3825/ccf30052025_0012.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3824/ccf30052025_0011.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3823/ccf30052025_0010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3822/ccf30052025_0009.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3795/ccf29052025_0030.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3794/ccf29052025_0029.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3793/ccf29052025_0028.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3792/ccf29052025_0027.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3791/ccf29052025_0026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3790/ccf29052025_0025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3789/ccf29052025_0024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3788/ccf29052025_0023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3787/ccf29052025_0022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3786/ccf29052025_0021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3785/ccf29052025_0020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3784/ccf29052025_0019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3783/ccf29052025_0018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3782/ccf29052025_0017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3781/ccf29052025_0016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3766/ccf29052025_0001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3813/ccf29052025_0052.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3812/ccf29052025_0051.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3811/ccf29052025_0050.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3810/ccf29052025_0049.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4057/ccf04062025_0045.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4026/ccf04062025_0018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4027/ccf04062025_0019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4028/ccf04062025_0020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4029/ccf04062025_0021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4030/ccf04062025_0022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4031/ccf04062025_0023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4032/ccf04062025_0024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4033/ccf04062025_0025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4034/ccf04062025_0025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4071/ccf04062025_0062.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4070/ccf04062025_0061.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4069/ccf04062025_0059.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4068/ccf04062025_0058.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4067/ccf04062025_0057.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4066/ccf04062025_0056.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4083/ccf04062025_0074.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4082/ccf04062025_0072.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4088/ccf04062025_0080.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4089/ccf04062025_0081.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4087/ccf04062025_0079.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4086/ccf04062025_0078.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4085/ccf04062025_0077.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4084/ccf04062025_0076.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4131/ccf04062025_0124.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4130/ccf04062025_0123.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4129/ccf04062025_0122.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4128/ccf04062025_0121.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4127/ccf04062025_0120.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4126/ccf04062025_0119.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4124/ccf04062025_0117.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4123/ccf04062025_0116.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4122/ccf04062025_0115.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4121/ccf04062025_0114.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4120/ccf04062025_0113.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4119/ccf04062025_0112.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4118/ccf04062025_0111.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4117/ccf04062025_0110.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4116/ccf04062025_0109.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4115/ccf04062025_0108.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4114/ccf04062025_0107.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4113/ccf04062025_0106.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4112/ccf04062025_0105.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5870/ccf01082025_0064.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3893/ccf02062025_0032.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5848/ccf01082025_0062.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5846/ccf01082025_0047.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5845/ccf01082025_0046.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5844/ccf01082025_0045.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5843/ccf01082025_0044.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5842/ccf01082025_0043.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5841/ccf01082025_0042.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5840/ccf01082025_0041.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5839/ccf01082025_0040.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5838/ccf01082025_0039.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5825/ccf01082025_0029.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5883/ccf01082025_0085.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5882/ccf01082025_0084.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5881/ccf01082025_0083.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5880/ccf01082025_0082.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5824/ccf01082025_0025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5823/ccf01082025_0024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5822/ccf01082025_0023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5818/ccf01082025_0019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5817/ccf01082025_0018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5816/ccf01082025_0017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5815/ccf01082025_0016.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3926/ccf03062025_0021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3925/ccf03062025_0020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3924/ccf03062025_0019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3923/ccf03062025_0018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3922/ccf03062025_0017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3921/ccf03062025_0016.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3920/ccf03062025_0015.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3919/ccf03062025_0014.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3918/ccf03062025_0012.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3967/ccf03062025_0061.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3966/ccf03062025_0060.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3962/ccf03062025_0056.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3961/ccf03062025_0055.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3854/ccf02062025_0010.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3853/ccf02062025_0009.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3852/ccf02062025_0008.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3851/ccf02062025_0007.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3850/ccf02062025_0006.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3849/ccf02062025_0005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3848/ccf02062025_0004.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3973/ccf03062025_0068.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3972/ccf03062025_0066.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3971/ccf03062025_0065.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3970/ccf03062025_0064.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3887/ccf02062025_0026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3890/ccf02062025_0029.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3889/ccf02062025_0028.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3888/ccf02062025_0027.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3869/ccf02062025_0008.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3861/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3875/ccf02062025_0014.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3874/ccf02062025_0013.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3873/ccf02062025_0012.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3872/ccf02062025_0011.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3871/ccf02062025_0010.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3870/ccf02062025_0009.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3929/ccf03062025_0024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3844/ccf02062025_0017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3843/ccf02062025_0016.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3842/ccf02062025_0015.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3841/ccf02062025_0014.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3840/ccf02062025_0013.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3818/ccf30052025_0005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3817/ccf30052025_0004.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3816/ccf30052025_0003.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3815/ccf30052025_0002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3801/ccf29052025_0037.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3800/ccf29052025_0036.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3798/ccf29052025_0034.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3799/ccf29052025_0035.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3797/ccf29052025_0033.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3796/ccf29052025_0032.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3778/ccf29052025_0013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3777/ccf29052025_0012.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3776/ccf29052025_0011.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3775/ccf29052025_0010.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3774/ccf29052025_0009.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3773/ccf29052025_0008.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3772/ccf29052025_0007.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3771/ccf29052025_0006.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3770/ccf29052025_0005.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3769/ccf29052025_0004.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3768/ccf29052025_0003.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3767/ccf29052025_0002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3809/ccf29052025_0048.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3808/ccf29052025_0047.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3807/ccf29052025_0046.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3806/ccf29052025_0045.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3805/ccf29052025_0044.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4016/ccf04062025_0017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4056/ccf04062025_0044.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4054/ccf04062025_0043.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4092/ccf04062025_0084.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4093/ccf04062025_0085.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4133/ccf04062025_0126.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4132/ccf04062025_0125.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5869/ccf01082025_0065.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5820/ccf01082025_0021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5819/ccf01082025_0020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3928/ccf03062025_0023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3927/ccf03062025_0022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3941/ccf03062025_0036.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3969/ccf03062025_0063.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3968/ccf03062025_0062.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3860/ccf02062025_0016.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3859/ccf02062025_0015.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3974/ccf03062025_0069.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3867/ccf02062025_0006.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3821/ccf30052025_0008.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3820/ccf30052025_0007.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3819/ccf30052025_0006.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3780/ccf29052025_0015.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3779/ccf29052025_0014.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4036/ccf04062025_0028.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5826/ccf01082025_0028.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5878/ccf01082025_0080.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5821/ccf01082025_0022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3846/ccf02062025_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3897/ccf02062025_0036.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3892/ccf02062025_0031.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5879/ccf01082025_0081.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3915/ccf03062025_0009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3960/ccf03062025_0054.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3955/ccf03062025_0050.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3957/ccf03062025_0051.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3847/ccf02062025_0003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3802/ccf29052025_0040.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4063/ccf04062025_0053.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3959/ccf03062025_0053.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4100/ccf04062025_0093.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4099/ccf04062025_0092.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4111/ccf04062025_0104.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5877/ccf01082025_0079.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3917/ccf03062025_0011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3916/ccf03062025_0010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3958/ccf03062025_0052.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3898/ccf02062025_0037.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3891/ccf02062025_0030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3803/ccf29052025_0042.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3804/ccf29052025_0043.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4011/ccf04062025_0003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4012/ccf04062025_0004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4013/ccf04062025_0005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4014/ccf04062025_0006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4015/ccf04062025_0007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4017/ccf04062025_0008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4018/ccf04062025_0009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4019/ccf04062025_0010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4020/ccf04062025_0011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4021/ccf04062025_0012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4022/ccf04062025_0013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4023/ccf04062025_0014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4024/ccf04062025_0015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4025/ccf04062025_0016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4040/ccf04062025_0031.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4038/ccf04062025_0029.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4039/ccf04062025_0030.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4041/ccf04062025_0032.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4078/ccf04062025_0069.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4079/ccf04062025_0070.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4077/ccf04062025_0068.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4076/ccf04062025_0067.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4075/ccf04062025_0066.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4074/ccf04062025_0065.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4073/ccf04062025_0064.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4072/ccf04062025_0063.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4062/ccf04062025_0050.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4061/ccf04062025_0049.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4060/ccf04062025_0048.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4059/ccf04062025_0047.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4058/ccf04062025_0046.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4042/ccf04062025_0033.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4043/ccf04062025_0034.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4105/ccf04062025_0098.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4104/ccf04062025_0097.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4103/ccf04062025_0096.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4102/ccf04062025_0095.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4101/ccf04062025_0094.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4094/ccf04062025_0086.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4095/ccf04062025_0087.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4096/ccf04062025_0088.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4097/ccf04062025_0089.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4098/ccf04062025_0090.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4090/ccf04062025_0082.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4091/ccf04062025_0083.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4081/ccf04062025_0075.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4108/ccf04062025_0101.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4109/ccf04062025_0102.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4107/ccf04062025_0100.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4052/ccf04062025_0041.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4051/ccf04062025_0040.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4048/ccf04062025_0039.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4047/ccf04062025_0038.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4046/ccf04062025_0036.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4037/ccf04062025_0037.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4045/ccf04062025_0035.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4008/ccf04062025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4080/ccf04062025_0071.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4125/ccf04062025_0118.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4110/ccf04062025_0103.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4106/ccf04062025_0099.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4010/ccf04062025_0002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4009/ccf04062025_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4053/ccf04062025_0042.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5864/ccf01082025_0068.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5863/ccf01082025_0067.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5862/ccf01082025_0066.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5861/ccf01082025_0060.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5860/ccf01082025_0059.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5859/ccf01082025_0058.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5858/ccf01082025_0057.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5857/ccf01082025_0056.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5856/ccf01082025_0055.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5855/ccf01082025_0054.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5854/ccf01082025_0053.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5853/ccf01082025_0052.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5852/ccf01082025_0051.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5851/ccf01082025_0050.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5850/ccf01082025_0049.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5849/ccf01082025_0048.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5828/ccf01082025_0027.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5829/ccf01082025_0030.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5836/ccf01082025_0037.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5891/ccf01082025_0096.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5890/ccf01082025_0095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5889/ccf01082025_0094.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5888/ccf01082025_0093.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5887/ccf01082025_0092.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3965/ccf03062025_0059.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3963/ccf03062025_0057.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3964/ccf03062025_0058.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5886/ccf01082025_0088.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5885/ccf01082025_0087.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5884/ccf01082025_0086.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5876/ccf01082025_0078.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5875/ccf01082025_0077.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5874/ccf01082025_0076.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5873/ccf01082025_0075.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5872/ccf01082025_0074.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5871/ccf01082025_0073.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5868/ccf01082025_0072.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5867/ccf01082025_0071.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5866/ccf01082025_0070.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5865/ccf01082025_0069.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5827/ccf01082025_0026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5814/ccf01082025_0015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5813/ccf01082025_0014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5812/ccf01082025_0013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5811/ccf01082025_0012.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5810/ccf01082025_0011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5809/ccf01082025_0010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5808/ccf01082025_0009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5805/ccf01082025_0006.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5837/ccf01082025_0038.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5806/ccf01082025_0007.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5807/ccf01082025_0008.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5804/ccf01082025_0005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5803/ccf01082025_0004.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5802/ccf01082025_0003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5801/ccf01082025_0002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5800/ccf01082025_0001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5799/ccf01082025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5835/ccf01082025_0036.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5834/ccf01082025_0035.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5833/ccf01082025_0034.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5832/ccf01082025_0033.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5831/ccf01082025_0032.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5830/ccf01082025_0031.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3909/ccf03062025_0003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3908/ccf03062025_0002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3907/ccf03062025_0001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3906/ccf03062025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3914/ccf03062025_0008.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3913/ccf03062025_0007.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3912/ccf03062025_0006.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3911/ccf03062025_0005.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3910/ccf03062025_0004.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3937/ccf03062025_0032.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3936/ccf03062025_0031.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3935/ccf03062025_0030.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3934/ccf03062025_0029.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3933/ccf03062025_0028.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3932/ccf03062025_0027.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3931/ccf03062025_0026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3930/ccf03062025_0025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3946/ccf03062025_0041.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3945/ccf03062025_0040.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3944/ccf03062025_0039.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3943/ccf03062025_0038.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3942/ccf03062025_0037.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3954/ccf03062025_0049.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3953/ccf03062025_0048.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3951/ccf03062025_0046.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3952/ccf03062025_0047.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3950/ccf03062025_0045.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3949/ccf03062025_0044.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3948/ccf03062025_0043.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3947/ccf03062025_0042.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3940/ccf03062025_0035.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3886/ccf02062025_0025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3885/ccf02062025_0024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3884/ccf02062025_0023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3883/ccf02062025_0022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3882/ccf02062025_0021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3881/ccf02062025_0020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3880/ccf02062025_0019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3878/ccf02062025_0017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3879/ccf02062025_0018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3877/ccf02062025_0016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3876/ccf02062025_0015.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3857/ccf02062025_0013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3858/ccf02062025_0014.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3856/ccf02062025_0012.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3855/ccf02062025_0011.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3845/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3982/ccf03062025_0077.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3983/ccf03062025_0078.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3981/ccf03062025_0076.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3980/ccf03062025_0075.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3979/ccf03062025_0074.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3978/ccf03062025_0073.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3977/ccf03062025_0072.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3976/ccf03062025_0071.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3975/ccf03062025_0070.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3896/ccf02062025_0035.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3895/ccf02062025_0034.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3894/ccf02062025_0033.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3905/ccf02062025_0044.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3904/ccf02062025_0043.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3903/ccf02062025_0042.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3902/ccf02062025_0041.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3901/ccf02062025_0040.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3939/ccf03062025_0034.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3900/ccf02062025_0039.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3938/ccf03062025_0033.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3899/ccf02062025_0038.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3864/ccf02062025_0003.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3863/ccf02062025_0002.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3862/ccf02062025_0001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3866/ccf02062025_0005.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3868/ccf02062025_0007.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3865/ccf02062025_0004.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3839/ccf02062025_0012.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3838/ccf02062025_0011.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3837/ccf02062025_0010.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3836/ccf02062025_0009.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3835/ccf02062025_0008.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3834/ccf02062025_0007.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3833/ccf02062025_0006.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3832/ccf02062025_0005.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3831/ccf02062025_0004.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3830/ccf02062025_0003.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3829/ccf02062025_0002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3828/ccf02062025_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3827/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3814/ccf30052025_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3826/ccf30052025_0013.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3825/ccf30052025_0012.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3824/ccf30052025_0011.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3823/ccf30052025_0010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3822/ccf30052025_0009.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3795/ccf29052025_0030.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3794/ccf29052025_0029.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3793/ccf29052025_0028.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3792/ccf29052025_0027.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3791/ccf29052025_0026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3790/ccf29052025_0025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3789/ccf29052025_0024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3788/ccf29052025_0023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3787/ccf29052025_0022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3786/ccf29052025_0021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3785/ccf29052025_0020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3784/ccf29052025_0019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3783/ccf29052025_0018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3782/ccf29052025_0017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3781/ccf29052025_0016.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3766/ccf29052025_0001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3813/ccf29052025_0052.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3812/ccf29052025_0051.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3811/ccf29052025_0050.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3810/ccf29052025_0049.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4057/ccf04062025_0045.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4026/ccf04062025_0018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4027/ccf04062025_0019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4028/ccf04062025_0020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4029/ccf04062025_0021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4030/ccf04062025_0022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4031/ccf04062025_0023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4032/ccf04062025_0024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4033/ccf04062025_0025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4034/ccf04062025_0025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4071/ccf04062025_0062.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4070/ccf04062025_0061.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4069/ccf04062025_0059.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4068/ccf04062025_0058.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4067/ccf04062025_0057.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4066/ccf04062025_0056.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4083/ccf04062025_0074.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4082/ccf04062025_0072.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4088/ccf04062025_0080.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4089/ccf04062025_0081.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4087/ccf04062025_0079.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4086/ccf04062025_0078.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4085/ccf04062025_0077.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4084/ccf04062025_0076.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4131/ccf04062025_0124.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4130/ccf04062025_0123.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4129/ccf04062025_0122.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4128/ccf04062025_0121.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4127/ccf04062025_0120.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4126/ccf04062025_0119.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4124/ccf04062025_0117.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4123/ccf04062025_0116.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4122/ccf04062025_0115.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4121/ccf04062025_0114.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4120/ccf04062025_0113.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4119/ccf04062025_0112.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4118/ccf04062025_0111.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4117/ccf04062025_0110.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4116/ccf04062025_0109.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4115/ccf04062025_0108.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4114/ccf04062025_0107.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4113/ccf04062025_0106.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4112/ccf04062025_0105.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5870/ccf01082025_0064.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3893/ccf02062025_0032.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5848/ccf01082025_0062.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5846/ccf01082025_0047.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5845/ccf01082025_0046.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5844/ccf01082025_0045.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5843/ccf01082025_0044.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5842/ccf01082025_0043.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5841/ccf01082025_0042.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5840/ccf01082025_0041.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5839/ccf01082025_0040.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5838/ccf01082025_0039.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5825/ccf01082025_0029.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5883/ccf01082025_0085.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5882/ccf01082025_0084.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5881/ccf01082025_0083.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5880/ccf01082025_0082.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5824/ccf01082025_0025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5823/ccf01082025_0024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5822/ccf01082025_0023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5818/ccf01082025_0019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5817/ccf01082025_0018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5816/ccf01082025_0017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5815/ccf01082025_0016.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3926/ccf03062025_0021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3925/ccf03062025_0020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3924/ccf03062025_0019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3923/ccf03062025_0018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3922/ccf03062025_0017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3921/ccf03062025_0016.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3920/ccf03062025_0015.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3919/ccf03062025_0014.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3918/ccf03062025_0012.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3967/ccf03062025_0061.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3966/ccf03062025_0060.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3962/ccf03062025_0056.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3961/ccf03062025_0055.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3854/ccf02062025_0010.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3853/ccf02062025_0009.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3852/ccf02062025_0008.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3851/ccf02062025_0007.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3850/ccf02062025_0006.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3849/ccf02062025_0005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3848/ccf02062025_0004.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3973/ccf03062025_0068.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3972/ccf03062025_0066.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3971/ccf03062025_0065.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3970/ccf03062025_0064.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3887/ccf02062025_0026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3890/ccf02062025_0029.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3889/ccf02062025_0028.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3888/ccf02062025_0027.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3869/ccf02062025_0008.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3861/ccf02062025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3875/ccf02062025_0014.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3874/ccf02062025_0013.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3873/ccf02062025_0012.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3872/ccf02062025_0011.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3871/ccf02062025_0010.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3870/ccf02062025_0009.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3929/ccf03062025_0024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3844/ccf02062025_0017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3843/ccf02062025_0016.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3842/ccf02062025_0015.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3841/ccf02062025_0014.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3840/ccf02062025_0013.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3818/ccf30052025_0005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3817/ccf30052025_0004.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3816/ccf30052025_0003.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3815/ccf30052025_0002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3801/ccf29052025_0037.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3800/ccf29052025_0036.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3798/ccf29052025_0034.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3799/ccf29052025_0035.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3797/ccf29052025_0033.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3796/ccf29052025_0032.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3778/ccf29052025_0013.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3777/ccf29052025_0012.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3776/ccf29052025_0011.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3775/ccf29052025_0010.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3774/ccf29052025_0009.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3773/ccf29052025_0008.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3772/ccf29052025_0007.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3771/ccf29052025_0006.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3770/ccf29052025_0005.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3769/ccf29052025_0004.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3768/ccf29052025_0003.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3767/ccf29052025_0002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3809/ccf29052025_0048.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3808/ccf29052025_0047.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3807/ccf29052025_0046.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3806/ccf29052025_0045.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3805/ccf29052025_0044.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4016/ccf04062025_0017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4056/ccf04062025_0044.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4054/ccf04062025_0043.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4092/ccf04062025_0084.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4093/ccf04062025_0085.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4133/ccf04062025_0126.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4132/ccf04062025_0125.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5869/ccf01082025_0065.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5820/ccf01082025_0021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5819/ccf01082025_0020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3928/ccf03062025_0023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3927/ccf03062025_0022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3941/ccf03062025_0036.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3969/ccf03062025_0063.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3968/ccf03062025_0062.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3860/ccf02062025_0016.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3859/ccf02062025_0015.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3974/ccf03062025_0069.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3867/ccf02062025_0006.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3821/ccf30052025_0008.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3820/ccf30052025_0007.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3819/ccf30052025_0006.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3780/ccf29052025_0015.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3779/ccf29052025_0014.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/4036/ccf04062025_0028.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5826/ccf01082025_0028.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5878/ccf01082025_0080.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/5821/ccf01082025_0022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3846/ccf02062025_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2010/3897/ccf02062025_0036.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H433"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>