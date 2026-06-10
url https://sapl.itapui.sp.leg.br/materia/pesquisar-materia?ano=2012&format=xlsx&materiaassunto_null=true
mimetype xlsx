--- v0 (2025-10-29)
+++ v1 (2026-06-10)
@@ -54,3827 +54,3827 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Airton Aparecido Grimaldi, Gilson Sebastião, Heros Ramos, Irineu Fabio Ferraz, Jesus Jocelim Curtolo, Pedro Aparecido Miranda, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5709/ccf31072025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5709/ccf31072025_0011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI_x000D_
 ORGÂNICA DO MUNICÍPIO DE ITAPUÍ E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, Jesus Jocelim Curtolo, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3280/ccf21052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3280/ccf21052025_0012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO_x000D_
 SALARIAL AOS SERVIDORES DA CÂMARA_x000D_
 MUNICIPAL DE ITAPUÍ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REVISAO GERAL ANUAL</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3283/ccf21052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3283/ccf21052025_0015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REFERÊNCIA_x000D_
 DO EMPREGO DE PEDREIRO DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3435/ccf23052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3435/ccf23052025_0041.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL_x000D_
 ANUAL DOS SERVIDORES E AGENTES POLÍTICOS DA PREFEITURA_x000D_
 MUNICIPAL DE ITAPUÍ, PREVISTA NO ARTIGO 37, DA X DA CONSTITUIÇÃO_x000D_
 FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3438/ccf23052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3438/ccf23052025_0044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE, CRIAÇÃO DE VAGA DE_x000D_
 EMPREGO QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3276/ccf21052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3276/ccf21052025_0008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE, CRIAÇÃO DE VAGAS DE_x000D_
 EMPREGO QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3284/ccf21052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3284/ccf21052025_0016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REFERÊNCIA_x000D_
 DO EMPREGO DE ENGENHEIRO CIVIL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3282/ccf21052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3282/ccf21052025_0014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REFERÊNCIA_x000D_
 DO EMPREGO DE AGENTE DE COMBATE DE_x000D_
 ENDEMIAS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3281/ccf21052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3281/ccf21052025_0013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO_x000D_
 SALARIAL AOS_x000D_
 MUNICIPAIS.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5711/ccf31072025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5711/ccf31072025_0013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE, CRIAÇÃO DE VAGA DE_x000D_
 EMPREGO QUE ESPECIFICA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3279/ccf21052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3279/ccf21052025_0011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da distribuição_x000D_
 gratuita ou venda de sacolas plásticas a_x000D_
 consumidores em todos os_x000D_
 estabelecimentos comerciais do_x000D_
 Município de Itapuí-SP, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>''ANGELO ROTA''</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>CARGOS EM COMISSAO</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5712/ccf31072025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5712/ccf31072025_0014.pdf</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5724/ccf31072025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5724/ccf31072025_0028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO_x000D_
 MUNICIPAL DE DIREITOS DO IDOSO, DO_x000D_
 FUNDO MUNICIPAL DE DIREITOS DO_x000D_
 IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3278/ccf21052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3278/ccf21052025_0010.pdf</t>
   </si>
   <si>
     <t>REFIS</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3277/ccf21052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3277/ccf21052025_0009.pdf</t>
   </si>
   <si>
     <t>ZONA URBANA</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3297/ccf21052025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3297/ccf21052025_0053.pdf</t>
   </si>
   <si>
     <t>FICHAS DE DESPESAS</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3369/ccf22052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3369/ccf22052025_0025.pdf</t>
   </si>
   <si>
     <t>REPASSE</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3368/ccf22052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3368/ccf22052025_0024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE_x000D_
 2012 À REALIZAR REPASSE À ENTIDADE QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3367/ccf22052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3367/ccf22052025_0023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI N°. 2.412_x000D_
 DE 11 DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3365/ccf22052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3365/ccf22052025_0022.pdf</t>
   </si>
   <si>
     <t>SUBVENÇAO</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3364/ccf22052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3364/ccf22052025_0021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIО_x000D_
 DE 2012 A REPASSAR RECURSOS À ENTIDADE_x000D_
 QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3378/ccf22052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3378/ccf22052025_0042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO_x000D_
 DE 2012 A FIRMAR CONVÊNIO, CONCEDER_x000D_
 AUXILIO, SUBVENÇÃO, CONTRIBUIÇÃO E/OU_x000D_
 REPASSE À ENTIDADE QUE ESPECIFICA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3363/ccf22052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3363/ccf22052025_0020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO_x000D_
 DE 2012 FIRMAR CONVÊNIO COM ENTIDADE QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3370/ccf22052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3370/ccf22052025_0027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO_x000D_
 СOМ О ESTADO DE SÃO PAULO, POR MEIO_x000D_
 DA SECRETARIA DA EDUCAÇÃO, FUNDAÇÃO_x000D_
 PARA O DESENVOLVIMENTO DA EDUCAÇÃO Е_x000D_
 SECRETARIA DE DESENVOLVIMENTO_x000D_
 SOCIAL.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3436/ccf23052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3436/ccf23052025_0042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DE CESSÃO DE_x000D_
 DIREITOS DE POSSE DE ÁREA DE TERRA_x000D_
 AUTORIZADA PELA LEI 2.277 DE 27 DE_x000D_
 MARÇO DE 2008.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3362/ccf22052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3362/ccf22052025_0013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar_x000D_
 convênio com o Departamento de Aguas е_x000D_
 Energia Elétrica - DAEE, órgão vinculado à_x000D_
 Secretaria de Saneamento e Recursos_x000D_
 Hídricos do Estado de São Paulo.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3437/ccf23052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3437/ccf23052025_0043.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5° DA LEI N°. 1.252 DE 04_x000D_
 DE JULHO DE 1985 Е DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5760/ccf31072025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5760/ccf31072025_0066.pdf</t>
   </si>
   <si>
     <t>Transforma em Doação com Encargo a_x000D_
 Cessão de Posse Precária transmitida_x000D_
 pela lei 1.252 de 04 de julho de 1985 е_x000D_
 Altera o artigo 5°, parágrafo 2º inserido_x000D_
 pela Lei 2.461 de 17 de maio de 2012 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5774/ccf31072025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5774/ccf31072025_0067.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA_x000D_
 PAGAMENTO À VISTA SOBRE O VALOR_x000D_
 A SER RECOLHIDO NOS TERMOS DO_x000D_
 ARTIGO 5° DA LEI 1.252, ALTERADO_x000D_
 PELAS LEIS 2.461 E 2.467 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5728/ccf31072025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5728/ccf31072025_0032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE_x000D_
 UTILIDADE PÚBLICА A_x000D_
 ASSOCIAÇÃO AZUL E BRANCO DE_x000D_
 ITAPUÍ.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Airton Aparecido Grimaldi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3275/ccf21052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3275/ccf21052025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar realizar uma reforma no prédio do PSF- Dr. Geraldo_x000D_
 Paulin, localizado no bairro balneário Mar Azul II, bem como seja feita a aquisição de_x000D_
 móveis e cadeiras novas para ser instalado no local.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3274/ccf21052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3274/ccf21052025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar placas de sinalização e com o nome das ruas nos_x000D_
 bairros: Jardim Bica de Pedra, Balneário Mar Azul II e Terras de Santa Maria.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3273/ccf21052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3273/ccf21052025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências_x000D_
 Mar_x000D_
  no sentido de mandar passar a maquina Patrol nas ruas do bairro "Balneário Azul II".</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3272/ccf21052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3272/ccf21052025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no que tange mandar capinar o mato da Escola Estadual, localizada no bairro_x000D_
 do "Campinho", pois os moradores reclamam que o local foi desativado e abandonado_x000D_
 pelas autoridades estaduais e o mato já está ultrapassando o telhado da escola.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>Pedro Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3285/ccf21052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3285/ccf21052025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no que tange mandar recapear as ruas do bairro "Jardim Maria Rosária", pois_x000D_
 as mesmas encontram-se totalmente esburacadas e só uma operação tapa buracos não resolveria o problema.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3286/ccf21052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3286/ccf21052025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar braços de iluminação pública na rua João_x000D_
 Fantin, localizada no bairro balneário “Mar Azul II".</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3287/ccf21052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3287/ccf21052025_0024.pdf</t>
   </si>
   <si>
     <t>providências_x000D_
 Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Garagem Pública_x000D_
 com relação à água que escorre dos reservatórios que estão instalados na_x000D_
 5:00 horas da manhã.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3288/ccf21052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3288/ccf21052025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar asfaltar o pátio da Garagem Pública Municipal, onde ficam as_x000D_
 Sala das sessões, 27 de fevereiro de 2012.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3308/ccf22052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3308/ccf22052025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 cortar duas arvores condenadas,_x000D_
  Município para que tome as devidas providências no sentido de_x000D_
 do Dimas.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3289/ccf21052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3289/ccf21052025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de elaborar um Projeto de Lei que isente aposentados e pensionistas que_x000D_
 recebam até 01(um) salário mínimo, e seja proprietário de apenas 1 (um) imóvel no_x000D_
 município do pagamento de Impostos Municipais.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3298/ccf21052025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3298/ccf21052025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de terminar a reforma da Praça Pública do bairro “Cônego Arlindo_x000D_
 José Zanotto".</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3299/ccf21052025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3299/ccf21052025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar os buracos da rua Anacleto Fachim, localizada_x000D_
 no bairro Irmãos Franceschi, principalmente em frente da Lanchonete do Pena.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3300/ccf21052025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3300/ccf21052025_0056.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar instalar refletores no mini campo de futebol do núcleo_x000D_
 habitacional “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3301/ccf21052025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3301/ccf21052025_0057.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 servidores_x000D_
 devidas providências no que tange mandar comprar e distribuir protetor solares para os públicos municipais, principalmente para os Garis.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3296/ccf21052025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3296/ccf21052025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 estradas rurais_x000D_
  de mandar passar a maquina e arrumar o leito carroçável das principais de nossa cidade.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3295/ccf21052025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3295/ccf21052025_0051.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de alterar o roteiro do ônibus escolar que faz o transporte dos alunos do_x000D_
 bairro Mar Azul II, determinando que o mesmo suba pela Avenida do Porto e desça pela_x000D_
 rua Angelo Caetano Gonsalves fazendo o embarque das crianças.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3294/ccf21052025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3294/ccf21052025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com a Secretaria de Esportes do Município para que estudem as possibilidades de mudar data do campeonato de futsal livre, por que diminui consideravelmente a freqüência dos alunos na escola.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3293/ccf21052025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3293/ccf21052025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de fazer a aquisição de lousas digitais para ser instaladas nas salas de aula da rede municipal de ensino, à exemplo das cidades da região.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3292/ccf21052025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3292/ccf21052025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar limpar os galhos e entulhos que estão acumulados nas_x000D_
 ruas do bairro Jardim Primavera, bem como realizar uma operação tapa buracos no bairro.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3307/ccf22052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3307/ccf22052025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Departamento de Transito do Município e com o Sargento da Polícia Militar de_x000D_
 nossa cidade, a fim de disponibilizar pontos de estacionamento exclusivo para motocicletas_x000D_
 ao redor da Praça da Matriz.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3306/ccf21052025_0078.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3306/ccf21052025_0078.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 inicio da_x000D_
  providências_x000D_
  rua Primo Spirandelli,_x000D_
  no sentido de mandar construir obstáculos redutores de velocidade no localizada no núcleo habitacional Irmãos Franceschi.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3305/ccf21052025_0077.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3305/ccf21052025_0077.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de atender a população carente quanto ao envio de caminhões de terra, principalmente_x000D_
 Sala_x000D_
  para os moradores do bairro Balneário Mar Azul II.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3304/ccf21052025_0076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3304/ccf21052025_0076.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar arrumar a calçada da rua José Antonio, em_x000D_
 frente ao Hotel que foi recentemente demolido.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3382/ccf22052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3382/ccf22052025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar tampar o buraco da rua Amadeu Vincenzi, próximo ao número 47, pois o mesmo dificulta a saída dos ônibus da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3380/ccf22052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3380/ccf22052025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências com relação à água que se acumula na sarjeta da rua Floriano Peixoto, no trecho entre as ruas José Antonio e Santo Antonio.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3379/ccf22052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3379/ccf22052025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de substituir as lousas das salas de aulas das escolas públicas municipais, por lousas digitais para evitar que as crianças sofram com alergia em razão do pó do giz.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3445/ccf23052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3445/ccf23052025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, estude as possibilidades_x000D_
 de construir a "Creche do Idoso" em nossa cidade, com o objetivo de proporcionar lazer e_x000D_
 entretenimento aos cidadãos da melhor idade.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3444/ccf23052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3444/ccf23052025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, estude as possibilidades de mandar reformar a sala onde os motoristas das ambulâncias ficam, pois o lugar é sujo, insalubre e vergonhoso, lembrando que esses servidores merecem o mínimo de respeito.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3443/ccf23052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3443/ccf23052025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Zenatti, próximo_x000D_
 no_x000D_
  ao_x000D_
 sentido_x000D_
  Espaço_x000D_
  de mandar instalar braços de iluminação pública na rua José Sócio, Cultural e Educativo "Tia Marucha".</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Irineu Fabio Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3442/ccf23052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3442/ccf23052025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 qual está instalado_x000D_
  entrar em contato com o Prefeito Municipal de Jaú, município no_x000D_
 providências no sentido_x000D_
  a Base_x000D_
 _x000D_
  Regional do SAMU, para que o mesmo tome as devidas_x000D_
 não tenham prejuízo em razão_x000D_
 de agilizar as instalações do prédio para que as cidades da região desse atraso.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3446/ccf23052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3446/ccf23052025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 de iluminação_x000D_
  no_x000D_
  pública_x000D_
  sentido de mandar substituir as lâmpadas que estão queimadas dos Postes da Praça da Matriz.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Heros Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3440/ccf23052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3440/ccf23052025_0009.pdf</t>
   </si>
   <si>
     <t>criada,_x000D_
 Considerando o reajuste da água e a nova tabela de progressão onde os valores dobram conforme a quantidade consumida, indico ao Senhor_x000D_
 e_x000D_
 Prefeito_x000D_
  esgotos_x000D_
  Municipal, que estude as possibilidades de isentar do pagamento da tarifa de água os munícipes que consumirem o limite mínimo que é de 9 mil litros cúbicos.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Gilson Sebastião, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3441/ccf23052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3441/ccf23052025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar pintar as faixas de pedestres e obstáculos redutores de velocidade das ruas de nossa cidade, principalmente em frente das escolas de_x000D_
 nossa cidade. Na mesma ocasião, solicito seja construído o mais urgente possível um obstáculo na rua Santo Antonio, em frente ao Posto Peixinho, pois os veículos trafegam pelo local em alta velocidade.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3360/ccf22052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3360/ccf22052025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de mandar notificar os proprietários de terrenos baldios_x000D_
 para que realizem a limpeza dos mesmos._x000D_
 Sala das sessões, 04 de junho de 2012.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3361/ccf22052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3361/ccf22052025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de mandar construir um obstáculo redutor de velocidade na_x000D_
 rua Antonio da Costa Sobrinho.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3383/ccf22052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3383/ccf22052025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de reaproveitar os bloquetes que serão retirados da Avenida Comendador José Maria de Almeida Prado e instalar na rua Rafael Lagatta, localizada no bairro balneário Mar Azul II.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3384/ccf22052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3384/ccf22052025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de fornecer lanche aos munícipes que utilizam do transporte público para atendimento médico nas cidades da região.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3406/ccf23052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3406/ccf23052025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de conceder o adicional noturno nos vencimentos do Padeiro, considerando_x000D_
 que esse funcionário inicia suas atividades às 2:00 horas da madrugada.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5753/ccf31072025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5753/ccf31072025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar construir um mini campo de futebol no bairro Balneário "Mar_x000D_
 Azul II", com a finalidade de proporcionar mais lazer à população daquele bairro.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5752/ccf31072025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5752/ccf31072025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar construir um obstáculo redutor de velocidade na rua Dr._x000D_
 Nestor Cardoso, próximo à ponte do córrego "Bica de Pedra”, localizada no bairro Jardim_x000D_
 Bica de Pedra".</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5750/ccf31072025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5750/ccf31072025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar reformar a quadra poli-esportiva da piscina pública_x000D_
 municipal, pois a população que freqüenta o lugar reclama do abandono no local.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5759/ccf31072025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5759/ccf31072025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de construir obstáculos redutores de velocidade na Avenida Comendador_x000D_
 José Maria de Almeida Prado, assim que terminarem as obras de recape da mesma.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5758/ccf31072025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5758/ccf31072025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar substituir o registro de água, instalado na Avenida do_x000D_
 porto, esquina com a rua Giusepe Tanganeli, pois está com vazamento há dois anos.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5757/ccf31072025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5757/ccf31072025_0053.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências_x000D_
 Departamento_x000D_
  entrar em contato com o Governo do Estado com a finalidade de instalar o_x000D_
 ação eficaz para_x000D_
  de_x000D_
  uma_x000D_
  Defesa_x000D_
  situação_x000D_
  Civil em nossa cidade, bem como seja elaborado um plano de</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5755/ccf31072025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5755/ccf31072025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências_x000D_
 no sentido de determinar ao Setor Competente que efetue a coleta do lixo no Condomínio_x000D_
 do Clube de Campo,, considerando que os moradores pagam a taxa de coleta que é lançado_x000D_
 no IPTU.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5754/ccf31072025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5754/ccf31072025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências no sentido de adquirir uniformes reservas para a Equipe do SAMU e também para os motoristas da ambulância, considerando que os mesmos podem se sujar durante os atendimentos.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Jesus Jocelim Curtolo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5761/ccf31072025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5761/ccf31072025_0056.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
 _x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 Marlene do Nascimento,_x000D_
 se existe a possibilidade de contratar os serviços da Protética_x000D_
 presta serviços_x000D_
  moradora da rua Padre Chio, nº 167, considerando que a mesma a outros municípios e nada mais justo do que valorizar o trabalho de uma moradora de nossa cidade.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3228/ccf21052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3228/ccf21052025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações se existe a possibilidade de elaborar um projeto de lei que conceda auxilio_x000D_
 transporte para os funcionários públicos municipais que residem em cidades vizinha</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3321/ccf22052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3321/ccf22052025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações se existe a possibilidade de criar um Departamento de Defesa Civil, para que_x000D_
 as situações de urgência sejam resolvidas o mais rápido possível.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3320/ccf22052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3320/ccf22052025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 considerando_x000D_
 informações sobre quando será finalizada a obra de construção da Sede do SAMU, o tempo em a obra está parada.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3318/ccf22052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3318/ccf22052025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando serão cortados os eucaliptos do Estádio Municipal "Dr. José_x000D_
 Miraglia", e se o valor arrecadado com a venda da madeira pode ser revertido em_x000D_
 benfeitorias no próprio estádio.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3319/ccf22052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3319/ccf22052025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando serão construídas as guias e sarjetas das ruas Fuad Azar e_x000D_
 Gabriel Soto, bem como nas ruas do Distrito Industrial II considerando que os empresários_x000D_
 já terminaram a construção e precisam fazer as calçadas._x000D_
 Sala das sessões, 13 de fevereiro de 2012.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3317/ccf22052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3317/ccf22052025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando pretende realizar o recape da Avenida Jorge Chamas,_x000D_
 considerando que é a principal via de acesso a “Prainha" e a população se utiliza dessa via_x000D_
 para fazer caminhadas.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3316/ccf22052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3316/ccf22052025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando pretende realizar a reforma da Praça da Bíblia, considerando que_x000D_
 os recursos já foram encaminhados para o município há algum tempo.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3315/ccf22052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3315/ccf22052025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando serão iniciadas as obras de construção de casas populares em_x000D_
 nossa cidade, considerando que há mais de 15 anos não é construída nenhuma casa para_x000D_
 população. Sa</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3314/ccf22052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3314/ccf22052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 que encaminhe a esta Casa de Leis cópia do processo de reintegração de posse da área de_x000D_
 terras que foi recentemente invadida, principalmente da Liminar concedida para desocupação para ciência dessa Casa.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3313/ccf22052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3313/ccf22052025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 que encaminhe a esta Casa de Leis cópia da Lei Municipal que proíbe férias coletivas nas_x000D_
 creches de nossa cidade, e informações sobre por que a lei não vem sendo cumprida.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3312/ccf22052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3312/ccf22052025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações se o repasse integral do duodécimo vai ser depositado mensalmente até o dia_x000D_
 20 de cada mês, conforme está prevista em lei durante todo o ano.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3311/ccf22052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3311/ccf22052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando realizará o conserto dos buracos do reservatório de água do_x000D_
 bairro Mar Azul II por onde, segundo os moradores, estão entrando morcegos e fazendo a_x000D_
 caixa d'água de refugio durante o dia e contaminando a água com suas fezes.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3310/ccf22052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3310/ccf22052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando pretende mandar ligar o esgoto do PSF- Dr. Geraldo Paulim,_x000D_
 localizado no bairro balneário Mas Azul II, à rede mestre de esgoto, conforme_x000D_
 Requerimentos 06/2010, 55/2010, 101/2010 е 76/2011.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3234/ccf21052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3234/ccf21052025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações se existe a possibilidade de utilizar os recursos devolvidos pela Câmara, que_x000D_
 totalizou R$ 214.273,89 para trocar as lâmpadas da Avenida do Porto por lâmpadas de_x000D_
 vapor de sódio para economia e melhor iluminação. Solicito ainda, sejam instalados os_x000D_
 braços de iluminação pública conforme os Requerimentos nº 082/2011, 03/2011 e tantos_x000D_
 outros que foram encaminhados anteriormente._x000D_
 Sala das sessões, 2t de fevereiro de 2012.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3235/ccf21052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3235/ccf21052025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando pretende mandar cortar as árvores da rua José Zenatti, bem como_x000D_
 limpar o mato que está crescendo na área verde próximo da Rodoviária.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3236/ccf21052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3236/ccf21052025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando pretende mandar o projeto de lei que concede reajuste nos_x000D_
 vencimentos dos servidores públicos municipal, considerando que o período eleitoral está próximo e não será permitido o aumento. Sugiro a Vossa Excelência que estude as possibilidades de conceder um reajuste no importe de 20% para satisfazer os anseios dos funcionários.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3237/ccf21052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3237/ccf21052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente Regional do D.E.RDepartamento de Estradas e Rodagens solicitando informações sobre a possibilidades de_x000D_
 viabilizar recursos para o recape da via de acesso "Prefeito Alberto Massoni".</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3238/ccf21052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3238/ccf21052025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente Regional Da_x000D_
 Telefônica solicitando informações se existe a possibilidade de instalar um telefone público_x000D_
 no bairro "Terras de Santa Maria", bem como a disponibilização de linhas residenciais para_x000D_
 os moradores considerando o grande número de famílias que residem no local.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3239/ccf21052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3239/ccf21052025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Diretor do Cartório da_x000D_
 Justiça Eleitoral solicitando informações se existe a possibilidades de instalar uma sala_x000D_
 especial no piso térreo das escolas, para os eleitores idosos e deficientes que não_x000D_
 conseguem subir as escadas no dia da eleição.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3240/ccf21052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3240/ccf21052025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Diretor do Cartório da_x000D_
 de_x000D_
 Justiça_x000D_
  transferência_x000D_
  Eleitoral solicitando informações se existe a possibilidades de realizar um mutirão e novas inscrições de titulo de eleitor em nossa cidade.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3241/ccf21052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3241/ccf21052025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente regional da CPFLCompanhia Paulista de Força e Luz solicitando providencias no sentido de mandar instalar_x000D_
 braços de iluminação pública na Avenida Padre Manoel da Costa Gomes, pois os_x000D_
 moradores estão reclamando da escuridão.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3255/ccf21052025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3255/ccf21052025_0061.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
 _x000D_
  ouvida a Casa seja oficiado ao Gerente regional da CPFLposte de madeira que_x000D_
 Força e Luz solicitando providencias no sentido de mandar retirar o_x000D_
 prejudicando a construção_x000D_
  está_x000D_
 _x000D_
 instalado_x000D_
 de_x000D_
  na rua Hugo Chiconi, no município de Itapuí e que está uma residência no local.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3254/ccf21052025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3254/ccf21052025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal e_x000D_
 ao Gerente da CPFL- Companhia Paulista de Força e Luz para que tome providências com_x000D_
 relação a mudança da rede de energia elétrica da rua Felix Sales, nº 530, pois a fiação fica_x000D_
 sobre essa residência colocando em risco a vida dos moradores desse imóvel.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3253/ccf21052025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3253/ccf21052025_0059.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Presidente da Câmara_x000D_
 Municipal de Itapuí, solicitando cópia das contas de telefone dos últimos 36 meses.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3268/ccf21052025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3268/ccf21052025_0058.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Presidente da Câmara_x000D_
 Municipal de Itapuí, solicitando os valiosos préstimos no sentido de elaborar um Projeto de_x000D_
 Decreto Legislativo concedendo Titulo de Cidadão Itapuiense a Senhora Adriana Colovati_x000D_
 Canela, considerando o excelente trabalho realizado na Direção da Cozinha Piloto de nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3252/ccf21052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3252/ccf21052025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende disponibilizar internet gratuita para população como acontece nas cidades da região.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3251/ccf21052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3251/ccf21052025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar restaurar o leito viário da rua Luiz_x000D_
 Teixeira no trecho antes da ponte de acesso ao núcleo habitacional Irmãos Franceschi,_x000D_
 aproveitando para instalar galerias de águas pluviais na lateral esquerda sentido bairro, com_x000D_
 tubulação de 25 polegadas e com captação de água na Travessa Bica de Pedra e outra do_x000D_
 lado de cima do obstáculo redutor de velocidade, pois este ajuda a segurar a água. Sugiro_x000D_
 ainda que antes da colocação do asfalto o terreno seja bem compactado para evitar futuros_x000D_
 afundamentos.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3250/ccf21052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3250/ccf21052025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal e_x000D_
 ao Secretario de Saúde do Município solicitando informações se existe a possibilidades de_x000D_
 disponibilizar um local especifico para atendimentos medico psiquiátrico e psicológico,_x000D_
 com objetivo de dar mais privacidade e qualidade a este tipo de tratamento.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>Jesus Jocelim Curtolo, Pedro Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3249/ccf21052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3249/ccf21052025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informação sobre quando pretende refazer a guia da sarjeta da rua Luiz_x000D_
 Teixeira, próximo da ponte do córrego "Bica de Pedra", para que o proprietário dos_x000D_
 terrenos possa consertar a calçada para evitar que os pedestres passem na rua e corra risco_x000D_
 de atropelamento.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3248/ccf21052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3248/ccf21052025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informação se existe a possibilidade de encaminhar para próxima sessão_x000D_
 ordinária o Projeto de Lei alterando referencia do Jardim São Rafael na Planta Genérica do_x000D_
 Município, objetivando colaborar com obras de infra-estrutura e melhorias no local_x000D_
 podendo então disponibilizar a venda dos lotes.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3246/ccf21052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3246/ccf21052025_0041.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informação sobre quando vai entrar em contato com a firma responsável pela_x000D_
 dinheiro_x000D_
 execução_x000D_
  foi_x000D_
  das_x000D_
  liberado_x000D_
  obras do Portal, para que conclua as obras o mais rápido possível já que o_x000D_
  há algum tempo.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3247/ccf21052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3247/ccf21052025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informação sobre quando pretende mandar alinhar os paralelepípedos das ruas:_x000D_
 José Antonio, Floriano Peixoto, Rui Barbosa, Coronel Frederico Ferraz, Avenida Antonio_x000D_
 Fachim e tantas outras como já solicitado nos anos anteriores.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3245/ccf21052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3245/ccf21052025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informação sobre quando pretende mandar recapear as ruas Augusto Maceto, José Castelani e José Antonio (próximo ao Distrito Industrial).</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3244/ccf21052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3244/ccf21052025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informação sobre quando pretende mandar passar a máquina Patrol nas ruas do bairro balneário "Mar Azul II".</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3243/ccf21052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3243/ccf21052025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informação sobre quando pretende mandar para apreciação legislativa o projeto_x000D_
 de lei que criou o plano diretor do município, que está pronto há alguns anos.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3242/ccf21052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3242/ccf21052025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informação sobre quando pretende mandar cercar o reservatório de água do_x000D_
 bairro Jardim Maria Rosária.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3233/ccf21052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3233/ccf21052025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informação se existe a possibilidade de proceder a desafetação dos imóveis destinados aos Empresários, localizados no Distrito Industrial núcleo habitacional "Cônego Arlindo José Zanotto", com a finalidade de iniciar o procedimento de regularização fundiária.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3231/ccf21052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3231/ccf21052025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito e ao Secretário de Obras do Município solicitando informações se existe a possibilidade de elaborar um cronograma para prestação de serviços de limpeza pública, com objetivo de diminuir gastos e melhorar a qualidade desse serviço em beneficio da população de nossa cidade.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3232/ccf21052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3232/ccf21052025_0020.pdf</t>
   </si>
   <si>
     <t>Considerando os inúmeros Requerimentos e Indicações_x000D_
 nossa cidade, e a resistência_x000D_
  a construção de obstáculos redutores de velocidade nas ruas de dos moradores quanto à construção de lombadas em frente se_x000D_
 de_x000D_
 suas_x000D_
  Obras_x000D_
  residências,_x000D_
  do Município_x000D_
  Requeiro,_x000D_
  solicitando_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito e ao Secretário informações se existe a possibilidade fazer a instalação de tachões para resolver definitivamente_x000D_
 Sala das sessões,_x000D_
  o problema do excesso de velocidade nas ruas.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3230/ccf21052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3230/ccf21052025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Presidente da_x000D_
 Orçamento, solicitando informações_x000D_
  Justiça, Cidadania, Obras, Melhoramentos Públicos, Finanças e_x000D_
 relação ao Projeto de_x000D_
  sobre quando será emitido o parecer da comissão com_x000D_
 comissão no âmbito dos_x000D_
 Lei_x000D_
 _x000D_
  nº 012/2011, que dispõe sobre a nomeação para cargos em_x000D_
 Limpa, para que o mesmo_x000D_
 órgãos do Poder Executivo e Poder Legislativo Municipal- Ficha_x000D_
 votado o mais rápido possível._x000D_
  seja incluído na pauta da próxima sessão para ser discutido e</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3229/ccf21052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3229/ccf21052025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 espaço para o Carnaval em_x000D_
 _x000D_
 fevereiro_x000D_
 a esta Casa de Leis cópia da guia de recolhimento da venda do de 2012.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3267/ccf21052025_0073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3267/ccf21052025_0073.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende resolver o problema da calçada da rua Sete_x000D_
 de Setembro, no trecho entre as ruas José Antonio e Santo Antonio, pois quando chove os_x000D_
 pedestres são forçados a andar pela rua.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3266/ccf21052025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3266/ccf21052025_0072.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de mandar podar as árvores da rua Manoel_x000D_
 Rodrigues Martins, pois os moradores estão reclamando que os galhos estão cobrindo os_x000D_
 postes de iluminação pública e durante a noite o local fica escuro.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3265/ccf21052025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3265/ccf21052025_0071.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal e_x000D_
 ao Deputado Pedro Tobias, a fim de disponibilizar recursos para aquisição de refletores para ser instalado no Estádio Municipal “José Miraglia".</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3264/ccf21052025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3264/ccf21052025_0070.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade da Cozinha Piloto fornecer almoço aos motoristas do Transporte Escolar do Ensino Fundamental durante o ano letivo.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3263/ccf21052025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3263/ccf21052025_0068.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de mandar alinhar os bloquetes da rua_x000D_
 Ernesto Cafeu, localizada no bairro Alvaro Beltrame de Souza, em frente da residência do_x000D_
 Senhor Carlos Castanho, pois o solo afundou e comprometeu a rede de esgoto.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3262/ccf21052025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3262/ccf21052025_0068.pdf</t>
   </si>
   <si>
     <t>equeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de mandar alinhar os bloquetes da rua_x000D_
 Ernesto Cafeu, localizada no bairro Alvaro Beltrame de Souza, em frente da residência do_x000D_
 Senhor Carlos Castanho, pois o solo afundou e comprometeu a rede de esgoto</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3261/ccf21052025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3261/ccf21052025_0067.pdf</t>
   </si>
   <si>
     <t>solicitando que encaminhe_x000D_
 Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal a esta Casa de Leis cópia de todas as leis municipais sancionadas nos exercícios de 2010 e 2011.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3260/ccf21052025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3260/ccf21052025_0066.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende realizar as obras de ampliação do Cemitério_x000D_
 Público Municipal- "Dona Tinda".</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3259/ccf21052025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3259/ccf21052025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia da guia de recolhimento em favor do município, feito pelos Empresários que foram favorecidos com uma área a mais de terra no_x000D_
 Distrito Industrial II.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3258/ccf21052025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3258/ccf21052025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende fazer a contratação de mais Agentes_x000D_
 Comunitário de Saúde, pois a população reclama da falta de visita domiciliar,_x000D_
 principalmente no bairro do Picheli.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3257/ccf21052025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3257/ccf21052025_0063.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de entrar em contato com a empresa que ta_x000D_
 construindo o Portal, para que acelerem o serviço e termine as obras o mais rápido possível. Sugiro ainda, que estude a possibilidade de forrar a parte inferior da cobertura para evitar que o vento entre por baixo e arranque as telhas galvanizadas, e também coloque uns cabos de aço na ponta menor evitando que o vento retorça a cobertura.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3256/ccf21052025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3256/ccf21052025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando serão retirados os bloquetes da Avenida Comendador_x000D_
 José Maria de Almeida Prado e iniciar o asfalto, principalmente na altura dos números_x000D_
 1658, 672, 650, 634 e 680, pois o trecho está intransitável e os moradores não conseguem_x000D_
 nem entrar com os carros na garagem.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3396/ccf22052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3396/ccf22052025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de utilizar os valores depositados em favor_x000D_
 do Município pela Empresa Auto Ônibus Macacari, à título de tarifa de embarque e_x000D_
 desembarque de passageiros, na instalação de refletores e benfeitorias na Rodoviária_x000D_
 Municipal.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3402/ccf22052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3402/ccf22052025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 remédios que não serão_x000D_
  se_x000D_
 _x000D_
  existe a possibilidade de criar um Posto de Arrecadação de mais usados pela população, para que os mesmos sejam redistribuídos.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3401/ccf22052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3401/ccf22052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade determinar a retirada de veículos que não compõem a frota municipal do pátio da garagem, pois os mesmos atrapalham e tiram o_x000D_
 espaço de veículos públicos.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3400/ccf22052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3400/ccf22052025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão iniciadas as obras de construção de casas populares em nossa cidade.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3399/ccf22052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3399/ccf22052025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de interditar um lado a Avenida_x000D_
 Comendador José Maria de Almeida Prado, até que sejam iniciadas as obras de recape, pois_x000D_
 o leito viário da mesma encontra-se intransitável.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3398/ccf22052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3398/ccf22052025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando que entre em contato com as empresas de telefonia móvel, para que as mesmas_x000D_
 façam os reparos necessários nas antenas de transmissão, principalmente que efetue a troca_x000D_
 das lâmpadas de sinalização.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3397/ccf22052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3397/ccf22052025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando que entre em contato com a empresa que realizou as obras de recape da estrada vicinal "Angelo Poli", para que a mesma faça os reparos necessários nos desníveis que se formaram nessa via.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3433/ccf23052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3433/ccf23052025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 em atendimento as várias reclamações da população de nossa cidade, revoltadas e_x000D_
 assustadas com os valores que foram cobrados à título de taxa de água e esgoto no mês de_x000D_
 abril, solicitamos por gentileza as seguintes informações:_x000D_
 Qual ato jurídico foi utilizado para o reajuste, e que o mesmo seja encaminhado a_x000D_
 esta casa de leis;_x000D_
 Cópia do parecer jurídico sobre a legalidade do reajuste dentro do exercício_x000D_
 corrente;_x000D_
 Qual índice de inflação foi utilizado, considerando que em alguns casos o aumento_x000D_
 chegou a 10(dez) vezes o maior índice;_x000D_
 Atualmente qual é a quantidade mínima de água e o valor pago por ela, bem como_x000D_
 que seja encaminhada uma cópia da tabela progressiva, onde conste o valor a ser_x000D_
 pago por quantidade de litros consumidos e que se possível esses valores sejam_x000D_
 divulgados para população.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3432/ccf23052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3432/ccf23052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações se existe a possibilidade de limpar a sujeira e fazer a calçada da_x000D_
 Avenida do Porto, esquina com a rua Angelo Fachim, onde está instalado o poço semiartesiano, pois a população caminhando pela Avenida em meio o intenso trafego de_x000D_
 veículos correndo o risco de ser atropelado.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3431/ccf23052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3431/ccf23052025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 do Município de Barra Bonita e de Jaú, a fim de manifestar apoio junto ao Governo do_x000D_
 Estado e Órgãos competentes, objetivando angariar recursos para que sejam efetuadas as_x000D_
 obras de duplicação da rodovia que liga Jaú à Barra Bonita, considerando que o trecho_x000D_
 possui um intenso fluxo de veiculo e um alto índice de acidentes os quais muitas vezes são_x000D_
 fatais, e a população de Itapuí também se utiliza dessa rodovia diariamente.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Gilson Sebastião, Pedro Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3430/ccf23052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3430/ccf23052025_0030.pdf</t>
   </si>
   <si>
     <t>solicitando_x000D_
 Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal, informações sobre a demora na entrega das cestas básicas aos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3429/ccf23052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3429/ccf23052025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações se existe a possibilidade de determinar aos motoristas que fazer o_x000D_
 transporte dos alunos para as cidades da região, no período noturno, que os mesmo desembarquem mais próximos a seus bairros, como por exemplo: Jardim Maria Rosária, Irmãos Franceschi e Mar Azul.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3428/ccf23052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3428/ccf23052025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal,_x000D_
 solicitando informações se existe a possibilidade tomar as seguintes providências para_x000D_
 melhorar o trafego de veículos e pedestres na Avenida do Porto:_x000D_
 Limpar o mato e entulho que estão acumulados no lado esquerdo da via, sentido_x000D_
 centro-bairro;_x000D_
 Limpar o mato e a sujeira acumulada em frente das residências de números 430, 680_x000D_
 e 734;_x000D_
 Nivelar o afundamento decorrente de reparo na rede de água e esgoto ao lado da residência de número 560.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3427/ccf23052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3427/ccf23052025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quando pretende iniciar as obras de reforma da "Prainha" de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3426/ccf23052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3426/ccf23052025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 criação_x000D_
 para que_x000D_
  de_x000D_
  o_x000D_
 _x000D_
 _x000D_
 salas_x000D_
 mesmo_x000D_
  de_x000D_
 _x000D_
  supletivo_x000D_
 entrasse em contato com a Diretoria de Ensino da Região, objetivando a_x000D_
  em nossa cidade.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3425/ccf23052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3425/ccf23052025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 Escola,_x000D_
 solicitando informações sobre quando serão iniciadas as obras de construção da Crechede R$1.200.000,00(_x000D_
  considerando que os valores já foram liberados pelo Governo do Estado, no importe um milhão e duzentos mil reais).</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3423/ccf23052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3423/ccf23052025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando será refeito o asfalto dos pontos de ligação de água e_x000D_
 esgoto da rua Felix Sales, altura dos números 400 e 491, e da rua Joaquim de Freitas_x000D_
 Teixeira, altura dos números 515 e 499.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3424/ccf23052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3424/ccf23052025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar pintar as faixas e obstáculos das_x000D_
 ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3422/ccf23052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3422/ccf23052025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de adquirir novos veículos para atender o_x000D_
 Programa do PSF e Social, com a designação de motoristas exclusivamente para esse serviço. Ainda se possível, proceda os reparos necessários a fim de conservar os veículos já exsitentes.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Heros Ramos, Irineu Fabio Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3421/ccf23052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3421/ccf23052025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando as seguintes informações com relação as barracas que estão instaladas na Praça_x000D_
 Governador Pedro de Toledo:_x000D_
 Qual critério utilizado para autorizar a instalação das barracas;_x000D_
 Quais os valores recolhidos aos cofres públicos, referente à taxa de comercio_x000D_
 ambulante;_x000D_
 Cópia do laudo da Vigilância Sanitária, autorizando a comercialização de alimentos_x000D_
 para população.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3420/ccf23052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3420/ccf23052025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando que encaminhe a esta Casa de Leis a relação dos últimos concursos públicos que_x000D_
 realizados pelo Município, relacionando os cargos que serão nomeados e quais estão para_x000D_
 prescrever.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3418/ccf23052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3418/ccf23052025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de providenciar outro local para_x000D_
 atendimento da fonoaudióloga e psicopedagoga, pois o lugar é de difícil acesso em razão da_x000D_
 escada.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3419/ccf23052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3419/ccf23052025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão realizados os reparos necessários a fim de fazer funcionar como se deve os relógios de pontos que estão instalados nos prédio públicos municipais._x000D_
 S</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3417/ccf23052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3417/ccf23052025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar reformar o telhado da arquibancada do Estádio Municipal "José Miraglia".</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3416/ccf23052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3416/ccf23052025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 objetivando designar_x000D_
  entre em contato com o Sargento da Policia Militar de nossa cidade,_x000D_
 "Senador_x000D_
  uma viatura para fazer a guarda no portão de entrada da escola_x000D_
 alunos estão_x000D_
  Vicente_x000D_
  riscando_x000D_
  Prado", que está instalado em frente para rua Prudente de Moraes, pois os os veículos dos moradores próximos.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3415/ccf23052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3415/ccf23052025_0015.pdf</t>
   </si>
   <si>
     <t>solicitando_x000D_
 Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal informações sobre quando pretende substituir as chapas metálicas, podres e_x000D_
 tampa_x000D_
 cheias_x000D_
 _x000D_
 _x000D_
 também_x000D_
 de buracos, do reservatório de água do bairro balneário "Mar Azul", bem como a_x000D_
 que defecam_x000D_
  todas esburacada, por onde entram morcegos, pousam passarinhos e urubus_x000D_
 contaminando a_x000D_
 no_x000D_
  água_x000D_
  local_x000D_
  que_x000D_
  e a chuva transporta essas fezes para dentro da caixa d'água é distribuída aos moradores daquele bairro.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3411/ccf23052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3411/ccf23052025_0008.pdf</t>
   </si>
   <si>
     <t>licitando informações_x000D_
 Requeiro,_x000D_
  sobre_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 construído o Centro Cultural,_x000D_
  quando pretende desobstruir a calçada onde está sendo_x000D_
 uma das principais pois o local possui bastante movimento de pedestre sendo_x000D_
 serviço e comum_x000D_
  ruas de acesso ao Distrito Industrial, e nos horários de entrada e saída do_x000D_
 atropelados. vermos a população caminhando pela rua correndo risco de serem</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3410/ccf23052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3410/ccf23052025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando_x000D_
 Rosária à rua_x000D_
  informações sobre quando pretende abrir a ponte que liga o bairro Jardim Maria XV de novembro, facilitando o acesso ao Centro da Cidade</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3408/ccf23052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3408/ccf23052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de fazer a reforma dos banheiros do PSF- "Dr. Geraldo Paulin", localizado no bairro balneário “Mar Azul".</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3409/ccf23052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3409/ccf23052025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de mandar instalar toldos de proteção do sol e da chuva, no prédio público onde os dentistas prestam atendimento.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3407/ccf23052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3407/ccf23052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre serão iniciadas as obras de recape das ruas: José Castelani, Augusto Maceto e final da rua José Antonio.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Heros Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3394/ccf22052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3394/ccf22052025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de interditar uma faixa da Avenida Comendador José Maria de Almeida Prado, e adiantar a retirada dos bloquetes para quando for iniciar a pavimentação o serviço estará adiantado, considerando que o convenio já foi assinado e publicado no diário oficial.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3392/ccf22052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3392/ccf22052025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 qual o município_x000D_
  sobre os recursos para construção da nova Escola de 1º e 2º Grau, a_x000D_
 construção da mesma._x000D_
  foi contemplado pelo Governo do Estado, e se já está definido o local para</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3391/ccf22052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3391/ccf22052025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 ruas_x000D_
 solicitando_x000D_
  de nossa_x000D_
  informações_x000D_
  cidade._x000D_
  sobre quando serão iniciados os serviços de poda de árvores das_x000D_
 Sala das sessões, 07 de maio de 2012.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3387/ccf22052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3387/ccf22052025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 concursos públicos_x000D_
  informações sobre quando pretende nomear as pessoas que foram aprovadas nos_x000D_
 PSF-_x000D_
  realizados, principalmente para preencher as seguintes vagas:_x000D_
 PSF-_x000D_
  Dr. Geraldo Paulin: 1 agente de saúde e 1 técnico de enfermagem. Antonio Carlos Grimaldi: 1 agente de saúde e 1 recepcionista; PSF- Dr. Nestor Cardoso: 1 agente de saúde.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3389/ccf22052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3389/ccf22052025_0016.pdf</t>
   </si>
   <si>
     <t>solicitando informações_x000D_
 Requeiro,_x000D_
  existe_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal a possibilidade de mandar construir uma rotatória de acesso ao bairro "Waldomiro Guarinon” no trecho de acesso pela via Prefeito Alberto Massoni, considerando o risco de acidente no local.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3386/ccf22052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3386/ccf22052025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações existe a possibilidade de mandar passar a maquina Patrol na rua Alexandre Cincotto, localizada no bairro balneário Mar Azul II, evitando que a enxurrada abra buracos no centro da rua.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3439/ccf23052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3439/ccf23052025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações existe a possibilidade de mandar construir um abrigo de proteção do sol e da chuva no ponto de embarque dos alunos do bairro balneário “Mar Azul II".</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3412/ccf23052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3412/ccf23052025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações existe a possibilidade de mandar cortar os galhos das árvores da rua Manoel Rodrigues Martins, próximo ao número 165, bairro do Pichelli, pois estão_x000D_
 os_x000D_
 próximas_x000D_
  galhos_x000D_
 _x000D_
 _x000D_
 a_x000D_
 encostam_x000D_
  rede de energia_x000D_
  na rede_x000D_
  elétrica e os moradores reclamam que quando passa caminhões gerando interferência em aparelhos eletrônicos, além disso pode ocorrer curto circuito. Informo ainda, que a CPFL- Companhia Paulista de Força e_x000D_
 Luz já esteve no_x000D_
 Sala_x000D_
  local_x000D_
  das_x000D_
  e_x000D_
 _x000D_
 _x000D_
 sessões,_x000D_
 disse que cabe ao Município executar o serviço.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3413/ccf23052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3413/ccf23052025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar reformar o campo de bocha do Centro de Lazer do Trabalhador “Cyro Portieri".</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3414/ccf23052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3414/ccf23052025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende realizar uma operação tapa buracos nas ruas de nossa cidade, considerando que existem ruas intransitáveis e quanto mais o tempo passa mais os buracos aumentam, inviabilizando o tapa buracos e sendo necessário o recape.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3338/ccf22052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3338/ccf22052025.pdf</t>
   </si>
   <si>
     <t>solicitando_x000D_
 Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3339/ccf22052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3339/ccf22052025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal e_x000D_
 ao Secretario de Higiene e Saúde do Município, solicitando informações sobre quando pretende tomar providencias com relação aos problemas abaixo relacionados do PSF do núcleo habitacional "Irmãos Franceschi":_x000D_
 • Reparos na cozinha;_x000D_
 Concertar as goteiras o telhado, pois o forro de gesso está sendo danificado e corre o_x000D_
 risco de cair na cabeça de alguém, pois a queda é imprevisível; e_x000D_
 Dedetizar o prédio, pois tem morcegos no forro e seus escrementos escorrem pelas paredes, principalmente na sala do médico e na cozinha.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3340/ccf22052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3340/ccf22052025_0002.pdf</t>
   </si>
   <si>
     <t>equeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar instalar os refletores no mini-campo de futebol do núcleo habitacional "Irmãos Fraceschi".</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3342/ccf22052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3342/ccf22052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 o objetivo de obter_x000D_
  entre_x000D_
 _x000D_
 _x000D_
 informações_x000D_
 em contato com o D.E.R- Departamento de Estradas e Rodagens, com_x000D_
 recape da via de acesso_x000D_
  sobre o prazo para a entrega da autorização da obra de "Prefeito Alberto Massoni", considerando que essa é a única estrada vicinal que não foi recapeada na Região.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3341/ccf22052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3341/ccf22052025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal e_x000D_
 de instalar um_x000D_
  do Município, solicitando informações se existe a possibilidade_x000D_
 "Manuel Rodrigues_x000D_
 portão_x000D_
  Ferreira”_x000D_
  de entrada e saída exclusiva para os alunos da Escola Municipal que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3343/ccf22052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3343/ccf22052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de fornecer almoço para os motoristas do transporte escolar e das ambulâncias.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3344/ccf22052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3344/ccf22052025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de encaminhar para apreciação legislativa um projeto de lei que incorpore ao salário dos servidores públicos municipal o direito_x000D_
 mensal a cesta básica.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3345/ccf22052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3345/ccf22052025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de encaminhar para apreciação legislativa um projeto de lei alterando a referencia dos enfermeiros e psicólogos, da referencia 17 para_x000D_
 20, equiparando aos vencimentos dos dentistas.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3346/ccf22052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3346/ccf22052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de avaliar a porcentagem paga a cada servidor que recebe o adicional de insalubridade, objetivando o pagamento de 40% para todos sem qualquer distinção.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3347/ccf22052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3347/ccf22052025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Secretario Estadual de Logística e Transportes do Estado de São Paulo, Senhor Castro de Abreu Filho, para que estude as possibilidades de realizar o recape da via de acesso "Prefeito Alberto Massoni".</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3349/ccf22052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3349/ccf22052025_0010.pdf</t>
   </si>
   <si>
     <t>OFICIADA DIRETORA DA ESCOLA SENADOR</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3350/ccf22052025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3350/ccf22052025_0054.pdf</t>
   </si>
   <si>
     <t>seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar fazer os reparos necessários nas_x000D_
 ruas:_x000D_
 Alameda dos Cravos, onde corre águas pluviais da Alameda das Orquídeas;_x000D_
 Alameda das Orquídeas, cruzamento com a Alameda das Violetas, considerando_x000D_
 que os buracos já tem mais de 3 (três) anos e só não está pior por que o trafego de_x000D_
 veículos nesse bairro não é intenso._x000D_
 Sala das sessões, 04 de junho de 2012.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3351/ccf22052025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3351/ccf22052025_0053.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de orientar os catadores de galhos para que sejam retirados os galhos que estão espalhados em diversas ruas do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3353/ccf22052025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3353/ccf22052025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar pintar os obstáculos redutores de velocidade das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3352/ccf22052025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3352/ccf22052025_0052.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende terminar as obras de construção do Portal_x000D_
 de entrada de nossa cidade.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3354/ccf22052025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3354/ccf22052025_0050.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende tomar providências com relação aos_x000D_
 afundamentos que estão se formando na estrada vicinal "Angelo Poli".</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3355/ccf22052025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3355/ccf22052025_0049.pdf</t>
   </si>
   <si>
     <t>solicitando informações_x000D_
 Requeiro,_x000D_
  sobre_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal quando pretende mandar realizar a podas das árvores das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3356/ccf22052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3356/ccf22052025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar consertar os buracos das laterais da_x000D_
 rua Antonio da Costa Sobrinho, localizada no bairro Balneário Mar Azul II, onde as águas_x000D_
 pluviais estão estragando o asfalto e também mande construir dois obstáculos redutores de_x000D_
 velocidade nesta rua, considerando que é a principal rua de entrada e saída do bairro Jardim_x000D_
 Primavera, e já ocorreu acidente com quatro crianças.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3357/ccf22052025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3357/ccf22052025_0048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar cortar a mangueira da Alameda dos_x000D_
 Jasmins, ao lado da Sede do Sindicato dos Motoristas, pois as raízes estão estourando_x000D_
 calçada e danificando a laje superior da cozinha e a sala de reuniões.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3358/ccf22052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3358/ccf22052025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar consertar a valeta de escoamento de_x000D_
 água da rua Candido Ferreira Dias, esquina com a ruaa XV de novembro.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3359/ccf22052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3359/ccf22052025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar chanfrear o barranco da margem da_x000D_
 Prainha de nossa cidade, pois o local está perigoso.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5720/ccf31072025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5720/ccf31072025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar asfaltar a rua do bairro Jardim São_x000D_
 Rafael, que dá acesso ao bairro Mar Azil.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5719/ccf31072025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5719/ccf31072025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar realizar uma reforma no banheiro público da Praça Governador Pedro de Toledo, pois a população reclama do estado vergonhoso em que se encontra.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5718/ccf31072025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5718/ccf31072025_0020.pdf</t>
   </si>
   <si>
     <t>solicitando informaçõesRequeiro, sobre_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 Sala das_x000D_
  quando será instalado o Banco do Povo em nossa cidade.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5721/ccf31072025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5721/ccf31072025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
 _x000D_
  ouvida a casa, seja oficiado ao Gerente Regional da CPFLsubstituir as lâmpadas_x000D_
 Força e Luz, solicitando informações se existe a possibilidade de_x000D_
 instalação de postes de iluminação_x000D_
 das ruas de nossa cidade por uma mais econômica e realizar a_x000D_
  pública onde for necessário.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5722/ccf31072025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5722/ccf31072025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Secretário de Higiene e_x000D_
  do Município solicitando os valiosos préstimos no sentido de agendar uma reunião_x000D_
 de_x000D_
 com_x000D_
  trabalho._x000D_
  os Atendentes, Motoristas das Ambulâncias e do SAMU para definir um plano eficaz</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5699/ccf31072025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5699/ccf31072025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidades de mandar tampar os buracos das ruas de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5701/ccf31072025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5701/ccf31072025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende terminar o acabamento do calçamento das_x000D_
 passagens de pedestres da Praça Pública do bairro Jardim Padre Arlindo, pois em um dado_x000D_
 ponto devido o desnível lateral, a enxurrada destruiu o calçamento e isso é prejuízo para o_x000D_
 município.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5700/ccf31072025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5700/ccf31072025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de contratar seguranças para trabalhar no_x000D_
 Pronto Socorro de nossa cidade, pois ultimamente tem saído muita briga no local expondo_x000D_
 os funcionários a situações de perigo. Solicito ainda, informações sobre a reclamação da_x000D_
 população com relação à demora no atendimento médico.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Jesus Jocelim Curtolo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5705/ccf31072025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5705/ccf31072025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 formando no asfalto da Praça_x000D_
  sobre quando pretende mandar tampar os buracos que estão se da Matriz.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5704/ccf31072025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5704/ccf31072025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar construir a guia e sarjeta do Distrito_x000D_
 Industrial II, principalmente em frente da futura fábrica do Zucoloto, considerando que o_x000D_
 serviço já foi pago há algum tempo.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5703/ccf31072025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5703/ccf31072025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende sanar o déficit de profissionais, como_x000D_
 técnicos de enfermagem e agente de saúde, para melhorar o atendimento para a população.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5702/ccf31072025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5702/ccf31072025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar recapear as ruas: José Castelani,_x000D_
 José Antonio e Augusto Maceto.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5707/ccf31072025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5707/ccf31072025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar reformar os campos de bocha e de malha do Centro de Lazer do Trabalhador "Cyro Portieri".</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5706/ccf31072025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5706/ccf31072025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar instalar os refletores no mini campo do núcleo habitacional “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5708/ccf31072025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5708/ccf31072025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Presidente da Câmara solicitando informações sobre quais providências pretende tomar com relação ao processo do Tribunal de Contas nº 000083/026/08, o qual condena o ex- presidente da Casa_x000D_
 a_x000D_
 salarial. reaver aos cofres públicos os valores recebidos indevidamente à título de diferença</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5710/ccf31072025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5710/ccf31072025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao D.E.R- Departamento de Estradas e Rodagens e a CENTROVIAS, solicitando os valiosos préstimos no sentido de melhorar a iluminação do trevo de acesso ao Município de Itapuí, localizado na Rodovia Comandante João Ribeiro de Barros, principalmente nos pontos de embarque e_x000D_
 desembarque de passageiros onde muitos estudantes aguardam pelo transporte em plena escuridão.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5713/ccf31072025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5713/ccf31072025_0015.pdf</t>
   </si>
   <si>
     <t>Ônibus Macacari,_x000D_
 Requeiro, ouvida a casa, seja oficiado aos Diretores das Empresas de_x000D_
 construir_x000D_
  Reunidas e Expresso de Prata para que estudem as possibilidades de_x000D_
 principalmente_x000D_
 pontos de embarques e desembarques de passageiros em nossa cidade, na via de acesso Prefeito Alberto Massoni, com o objetivo de proteger os usuários do sol e da chuva.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5714/ccf31072025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5714/ccf31072025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 para que tome as providências no sentido de encaminhar projeto de lei prevendo a criação_x000D_
 dos meios necessários à preservação do Patrimônio Histórico e Cultural do Município de_x000D_
 Itapuí, especialmente nossa praça e os antigos prédios, eis que após diversas consultas_x000D_
 concluiu-se que a iniciativa de tal legislação é de competência exclusiva do Poder_x000D_
 Executivo, por tratar de restrições ao Direito de Propriedade.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5736/ccf31072025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5736/ccf31072025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  se_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 do Município, para que_x000D_
  existe a possibilidade de determinar ao Setor de Água e Esgoto providencie um levantamento topográfico na rua José da Silva_x000D_
 proprietário_x000D_
 Fonseca, exatamente_x000D_
  do terreno_x000D_
  nos_x000D_
  nos_x000D_
  fundos_x000D_
  fundos_x000D_
  do imóvel onde está instalada a Padaria União, pois o_x000D_
 esgoto passa pelo terreno, e precisa_x000D_
  da padaria quer construir e não pode por que a rede de ser desviada o mais urgente possível para a rua José da Silva Fonseca._x000D_
 Sa</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5737/ccf31072025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5737/ccf31072025_0040.pdf</t>
   </si>
   <si>
     <t>solicitando informações_x000D_
 Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal sobre por quais motivos não foi feita a inauguração do Centro de Informática do núcleo habitacional "Irmãos Franceschi", considerando que o mesmo está pronto há um ano e está sofrendo com atos de vandalismo e pichação.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5738/ccf31072025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5738/ccf31072025_0041.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre qual é o prazo estimado para terminar as obras de recape da_x000D_
 Avenida Comendador José Maria de Almeida Prado, pois os moradores já estão_x000D_
 reclamando que em dias de chuva o barro escorre por todo o bairro.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5739/ccf31072025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5739/ccf31072025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de conceder a mesma estrutura e_x000D_
 condições de trabalho para os motoristas das ambulâncias, que é dado aos motoristas e_x000D_
 equipe o SAMU.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5741/ccf31072025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5741/ccf31072025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 mande_x000D_
 solicitando_x000D_
  limpar_x000D_
  informações_x000D_
  o_x000D_
  se existe a possibilidade de determinar ao Setor Competente que_x000D_
 que os proprietários_x000D_
 mato da rua em volta da quadra H do bairro "Jardim Maria Rosária", para possam chegar até os terrenos.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5742/ccf31072025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5742/ccf31072025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar instalar os refletores no mini campo de futebol do núcleo habitacional “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5743/ccf31072025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5743/ccf31072025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar limpar o terreno localizado na rua Hugo Chiconi, esquina com rua Maria Cecilia Bueno do Prado.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5744/ccf31072025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5744/ccf31072025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar consertar o reservatório de água do bairro balneário "Mar Azul II", pois os moradores reclamam e tem medo de pagar alguma infecção, pois os pássaros fizeram ninho e defecam no local.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5745/ccf31072025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5745/ccf31072025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de construir uma nova rede de esgoto e_x000D_
 quantia_x000D_
 mais larga_x000D_
 _x000D_
  na rua Angelo Fadini, já que a atual foi construída em 1951 e já não suporta a_x000D_
 causando_x000D_
 de_x000D_
  mau_x000D_
  esgoto, alem do mais o desnível não é suficiente e o mesmo escorre pela rua cheiro.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5746/ccf31072025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5746/ccf31072025_0049.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  se_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 rua Luiz Maceto, esquina_x000D_
  existe a possibilidade de mandar limpar o terreno localizado na com a rua Antonio Conezza, pois estão jogando entulho e lixo domiciliar.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5716/ccf31072025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5716/ccf31072025_0018.pdf</t>
   </si>
   <si>
     <t>solicitando_x000D_
 Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal informações se o município possui disponibilidade financeira para aquisição de um caminhão PIPA para atender as necessidades do municíp</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5715/ccf31072025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5715/ccf31072025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de fornecer protetor solar aos servidores_x000D_
 que trabalham expostos ao sol.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5735/ccf31072025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5735/ccf31072025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
  sobre_x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 considerando que os recursos_x000D_
  quando pretende iniciar a construção do calçadão da Prainha, já estão disponíveis.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5732/ccf31072025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5732/ccf31072025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 Bíblia._x000D_
  informações sobre quando pretende terminar as obras de reforma da Praça da</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5782/ccf31072025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5782/ccf31072025_0074.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando vai chegar os ônibus que o município foi contemplado pelo Governo do Estado desde o mês de junho/2012.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5781/ccf31072025_0073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5781/ccf31072025_0073.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar solucionar o problema das águas pluviais que escorrem do bairro Residencial Girassol I, pois as mesmas saem pela galeria de água localizada na Avenida do Porto, em frente ao número 230 e 240, e invadem as residências com águas sujas e barrentas causando um imenso transtorno aos moradores.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5780/ccf31072025_0072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5780/ccf31072025_0072.pdf</t>
   </si>
   <si>
     <t>Requeiro,_x000D_
 _x000D_
  ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 velocidade na rua Salma_x000D_
 sobre quando pretende mandar construir obstáculos redutores de_x000D_
 "Irmãos_x000D_
  Simão Azar e Primo Spirandeli, localizadas no núcleo habitacional_x000D_
 ainda, a mesma_x000D_
 Franceschi",_x000D_
  providências_x000D_
  pois já teve ocorrência de acidente envolvendo crianças. Solicito na rua Lourenço Neto de Almeida Prado, localizada na bairro Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5778/ccf31072025_0071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5778/ccf31072025_0071.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar asfaltar as ruas: José Castelani,_x000D_
 Augusto Maceto e final da rua José Antonio.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5777/ccf31072025_0070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5777/ccf31072025_0070.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Deputado Estadual Davi_x000D_
 prédio do Programa "Acessa_x000D_
  préstimos no sentido de disponibilizar a instalação de um novo São Paulo", nas proximidades dos bairros Mar Azul I e IIe Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5776/ccf31072025_0069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5776/ccf31072025_0069.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Deputado Estadual Davi_x000D_
 Zaia solicitando os valiosos préstimos no sentido de disponibilizar os equipamentos que faltam para que o município possa fornecer internet gratuita a toda população.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5725/ccf31072025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5725/ccf31072025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Gerente Regional da CPFL- Companhia Paulista de Força e Luz, solicitando os valiosos préstimos no sentido de realizar_x000D_
 a substituição das lâmpadas de iluminação pública, considerando que a cidade está escura e_x000D_
 com diversas lâmpadas queimadas.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5726/ccf31072025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5726/ccf31072025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade abrir mais cedo à farmácia do Centro de_x000D_
 Saúde, bem como mantê-la aberta durante o horário de almoço, pois os itapuienses que_x000D_
 trabalham não conseguem pegar remédio.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5727/ccf31072025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5727/ccf31072025_0031.pdf</t>
   </si>
   <si>
     <t>OFICIADO PREFEITO SOBRE PARQUINHO</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5734/ccf31072025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5734/ccf31072025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de instituir o beneficio do 14° salário aos_x000D_
 funcionários públicos municipais, que atenderem as expectativas no exercício de suas_x000D_
 funções durante o ano.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5731/ccf31072025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5731/ccf31072025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 Girassol_x000D_
  informações se existe a possibilidade de notificar o proprietário do Residencial_x000D_
 considerando_x000D_
  II, para que sejam feitos os reparos necessários no asfalto da Avenida do Porto, que o mesmo foi aberto para instalação da rede de esgoto do loteamento.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5730/ccf31072025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5730/ccf31072025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de mandar limpar os terrenos baldios do bairro Balneário Mar Azul II, e posteriormente efetuar a cobrança do serviço ao proprietário através do setor de Tributos do Município.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5733/ccf31072025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5733/ccf31072025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar instalar placas de sinalização e de_x000D_
 nomes nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5765/ccf31072025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5765/ccf31072025_0060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se pretende mandar construir obstáculos redutores de velocidade na Avenida Comendador José Maria de Almeida Prado no termino das obras de recape da mesma._x000D_
 S</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5764/ccf31072025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5764/ccf31072025_0059.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar pintar os obstáculos redutores de_x000D_
 velocidade e as faixas de sinalização das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5763/ccf31072025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5763/ccf31072025_0058.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar tampar o buraco localizado na rua Candido Ferreira Dias, esquina com a rua XV de novembro pois os moradores reclamam do mau cheiro no local.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5762/ccf31072025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5762/ccf31072025_0057.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de fornecer lanche aos pacientes que buscam atendimento médico nas cidades da região, pois a maioria passa o dia fora e sem dinheiro para alimentação.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5766/ccf31072025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5766/ccf31072025_0061.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de aproveitar a reforma do Postinho do_x000D_
 PSF-"Dr. Geraldo Paulin", localizado do bairro Balneário Mar Azul II, e realize a ligação_x000D_
 do esgoto na rede do bairro, pois está acabando esta administração e esse pedido não se concretizou.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5768/ccf31072025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5768/ccf31072025_0062.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende afundar a fossa do morador da esquina da_x000D_
 rua Eufrazio Bento Bueno do Prado com a rua Ricardo Reple, e veja o vazamento da fossa_x000D_
 da esquina de cima, localizada no bairro balneário "Mar Azul II, ao lado esquerdo da_x000D_
 Avenida do Porto, sentido centro-bairro, considerando que esse pedido já foi encaminhado_x000D_
 há mais de 3 (três) anos.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5770/ccf31072025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5770/ccf31072025_0063.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de disponibilizar um agente de saúde para_x000D_
 atender a população do bairro "Terras de Santa Maria".</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5717/ccf31072025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5717/ccf31072025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de elaborar um projeto de lei isentando aposentados e pensionistas do pagamento de IPTU- Imposto Predial e Territorial Urbano.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5775/ccf31072025_0068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5775/ccf31072025_0068.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar pintar as faixas de sinalização e_x000D_
 obstáculos redutores de velocidade das ruas de nossa cidade, principalmente nos locais abaixo relacionados:_x000D_
 •_x000D_
 Em frente ao prédio do SAMU;_x000D_
 Em frente das escolas municipais;_x000D_
 Em frente da Praça São Benedito; e_x000D_
 Em frente ao Hospital.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5772/ccf31072025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5772/ccf31072025_0065.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre quando pretende mandar aumentar a altura da caixa d'água_x000D_
 do núcleo habitacional Irmãos Franceschi, pois a população que reside próximo ao_x000D_
 reservatório reclama que fica sem abastecimento durante à tarde.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5771/ccf31072025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5771/ccf31072025_0064.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa, seja oficiado ao Gerente Regional de_x000D_
 Negócios da Vivo, solicitando os valiosos préstimos no sentido de providenciar a instalação_x000D_
 de telefone público no bairro "Terras de Santa Maria", considerando o aumento da_x000D_
 população daquele bairro.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3271/ccf21052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3271/ccf21052025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Pastor_x000D_
 Sebastião Joaquim da Silva, da Igreja Assembléia de Deus- Ministério do Ipiranga, pelo_x000D_
 excelente trabalho realizado na Igreja durante os 11(onze) anos em que permaneceu em_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3270/ccf21052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3270/ccf21052025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com os_x000D_
 Organizadores do evento realizado no ultimo sábado denominado “Carna-Verão" em_x000D_
 especial para com os Senhores Michael Antonio Rodrigues e Tiago Francisco Romão, pelo_x000D_
 sucesso com a presença do publico jovem e a organização durante a festa.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3269/ccf21052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3269/ccf21052025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Sebastião_x000D_
 Ferrazoli, oportunidade na qual externamos aos familiares os nossos mais sinceros_x000D_
 sentimentos.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3290/ccf21052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3290/ccf21052025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com os Organizadores dos Desfiles_x000D_
 das Escolas de Samba "Ponte Preta” e “Azul e Branco" pela brilhante apresentação durante_x000D_
 o Carnaval de 2012.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3291/ccf21052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3291/ccf21052025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Senhor_x000D_
 Robson Theodoro, pelo esforço no sentido de construir a nova sede da Empresa no Distrito_x000D_
 Industrial II, contribuindo com o desenvolvimento e a geração de emprego em nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3303/ccf21052025_0075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3303/ccf21052025_0075.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Diógenes Rota,_x000D_
 oportunidade na qual externamos aos familiares nossos sinceros sentimentos.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3302/ccf21052025_0074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3302/ccf21052025_0074.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar pelo falecimento da Senhorita Daiane_x000D_
 Basso dos Santos, oportunidade na qual externamos aos familiares nossos sinceros_x000D_
 sentimentos.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3374/ccf22052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3374/ccf22052025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar pelo falecimento do Senhor José Borin._x000D_
 Nascido em 11 de março de 1935, casado, pai de duas filhas e com dois netos, exerceu a_x000D_
 profissão de barbeiro em nossa cidade por 35 anos, com dedicação e dignidade._x000D_
 Diante do exemplo que esse cidadão foi para várias gerações,_x000D_
 aproveitamos a oportunidade para externar aos familiares, nossos mais sinceros_x000D_
 sentimentos.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3373/ccf22052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3373/ccf22052025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de congratulações e_x000D_
 agradecimentos para com o Grupo de Teatro Bom Jesus de Ibitinga pela apresentação_x000D_
 realizada em nossa cidade no ultimo final de semana, a qual emocionou a todos os_x000D_
 itapuienses. Na mesma ocasião, solicito os mesmos agradecimentos para com o Senhor_x000D_
 Antonio Alvaro de Souza, Secretaria de Cultura do Município, Padre Antonio Romeu_x000D_
 Parolize, Senhor Prefeito Municipal e o Senhor Fausto de Agostini pelo esforço no sentido_x000D_
 de tornar um grande sucesso a Encenação da "Paixão de Cristo".</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3372/ccf22052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3372/ccf22052025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de congratulações e_x000D_
 Festa de comemoração_x000D_
  para com_x000D_
 _x000D_
  os Responsáveis pela Escola de Samba “Azul e Branco", pela e confraternização entre os integrantes da escola pelo sucesso que foi o desfile.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3447/ccf23052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3447/ccf23052025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de congratulações e_x000D_
 agradecimentos para com o Senhor Roberto de Freitas, pelos incansáveis anos dedicados às_x000D_
 crianças de nossa cidade, incentivando o esporte com aulas de futsal voluntariamente.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3405/ccf23052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3405/ccf23052025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de profundo pesar_x000D_
 pelo falecimento da Senhora Sonia de Fátima Machado, oportunidade na qual externamos_x000D_
 os nossos mais sinceros sentimentos aos familiares.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3404/ccf23052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3404/ccf23052025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de profundo pesar_x000D_
 pelo falecimento do Senhor Antonio Castelani, oportunidade na qual externamos os nossos_x000D_
 mais sinceros sentimentos aos familiares.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3403/ccf23052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3403/ccf23052025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de profundo pesar pelo falecimento do Senhor Fabio Bonadio, oportunidade na qual externamos os nossos mais sinceros sentimentos aos familiares.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5698/ccf31072025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5698/ccf31072025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de congratulações e_x000D_
 agradecimentos para com o Deputado Vitor Sapienza pelo esforço junto ao Governo do Estado viabilizando uma verba de R$ 80 mil reais para aquisição de um reservatório de água para ser instalado no núcleo habitacional Irmão Franceschi.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5749/ccf31072025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5749/ccf31072025_0051.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de congratulações e_x000D_
 técnica_x000D_
  para com o adolescente Rafael da Silva Silveira premiado pela Escola_x000D_
 Estados_x000D_
 de informática- ETEL “Joaquim Ferreira do Amaral" com um intercambio para os_x000D_
 o curso.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5748/ccf31072025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5748/ccf31072025_0050.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja consignado em Ata votos de congratulações e_x000D_
 no_x000D_
 agradecimentos_x000D_
  atendimento_x000D_
 _x000D_
 médico_x000D_
 para com o Dr. Fredson de Paula e Silva, pelo excelente trabalho realizado_x000D_
 toda população itapuiense._x000D_
  no Pronto Socorro do Município, sendo reconhecido e elogiado por_x000D_
 Sala das sessões, 06 de agosto de 2012.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3375/ccf22052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3375/ccf22052025_0040.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADA ITAPUIENSE A SENHORA ADRIANA COLOVATI CANELA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4181,67 +4181,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5709/ccf31072025_0011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3280/ccf21052025_0012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3283/ccf21052025_0015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3435/ccf23052025_0041.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3438/ccf23052025_0044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3276/ccf21052025_0008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3284/ccf21052025_0016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3282/ccf21052025_0014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3281/ccf21052025_0013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5711/ccf31072025_0013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3279/ccf21052025_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5712/ccf31072025_0014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5724/ccf31072025_0028.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3278/ccf21052025_0010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3277/ccf21052025_0009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3297/ccf21052025_0053.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3369/ccf22052025_0025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3368/ccf22052025_0024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3367/ccf22052025_0023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3365/ccf22052025_0022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3364/ccf22052025_0021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3378/ccf22052025_0042.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3363/ccf22052025_0020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3370/ccf22052025_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3436/ccf23052025_0042.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3362/ccf22052025_0013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3437/ccf23052025_0043.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5760/ccf31072025_0066.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5774/ccf31072025_0067.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5728/ccf31072025_0032.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3275/ccf21052025_0007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3274/ccf21052025_0006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3273/ccf21052025_0005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3272/ccf21052025_0004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3285/ccf21052025_0022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3286/ccf21052025_0023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3287/ccf21052025_0024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3288/ccf21052025_0025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3308/ccf22052025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3289/ccf21052025_0026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3298/ccf21052025_0054.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3299/ccf21052025_0055.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3300/ccf21052025_0056.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3301/ccf21052025_0057.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3296/ccf21052025_0052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3295/ccf21052025_0051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3294/ccf21052025_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3293/ccf21052025_0049.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3292/ccf21052025_0048.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3307/ccf22052025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3306/ccf21052025_0078.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3305/ccf21052025_0077.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3304/ccf21052025_0076.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3382/ccf22052025_0039.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3380/ccf22052025_0038.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3379/ccf22052025_0037.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3445/ccf23052025_0038.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3444/ccf23052025_0037.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3443/ccf23052025_0036.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3442/ccf23052025_0035.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3446/ccf23052025_0039.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3440/ccf23052025_0009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3441/ccf23052025_0010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3360/ccf22052025_0011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3361/ccf22052025_0012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3383/ccf22052025_0043.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3384/ccf22052025_0044.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3406/ccf23052025_0003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5753/ccf31072025_0026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5752/ccf31072025_0024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5750/ccf31072025_0023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5759/ccf31072025_0055.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5758/ccf31072025_0054.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5757/ccf31072025_0053.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5755/ccf31072025_0052.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5754/ccf31072025_0048.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5761/ccf31072025_0056.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3228/ccf21052025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3321/ccf22052025_0015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3320/ccf22052025_0014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3318/ccf22052025_0012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3319/ccf22052025_0013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3317/ccf22052025_0011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3316/ccf22052025_0010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3315/ccf22052025_0009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3314/ccf22052025_0008.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3313/ccf22052025_0007.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3312/ccf22052025_0006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3311/ccf22052025_0005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3310/ccf22052025_0004.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3234/ccf21052025_0029.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3235/ccf21052025_0030.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3236/ccf21052025_0031.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3237/ccf21052025_0032.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3238/ccf21052025_0033.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3239/ccf21052025_0034.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3240/ccf21052025_0035.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3241/ccf21052025_0036.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3255/ccf21052025_0061.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3254/ccf21052025_0060.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3253/ccf21052025_0059.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3268/ccf21052025_0058.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3252/ccf21052025_0047.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3251/ccf21052025_0046.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3250/ccf21052025_0045.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3249/ccf21052025_0044.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3248/ccf21052025_0043.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3246/ccf21052025_0041.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3247/ccf21052025_0042.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3245/ccf21052025_0040.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3244/ccf21052025_0039.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3243/ccf21052025_0038.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3242/ccf21052025_0037.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3233/ccf21052025_0021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3231/ccf21052025_0019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3232/ccf21052025_0020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3230/ccf21052025_0018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3229/ccf21052025_0017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3267/ccf21052025_0073.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3266/ccf21052025_0072.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3265/ccf21052025_0071.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3264/ccf21052025_0070.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3263/ccf21052025_0068.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3262/ccf21052025_0068.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3261/ccf21052025_0067.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3260/ccf21052025_0066.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3259/ccf21052025_0065.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3258/ccf21052025_0064.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3257/ccf21052025_0063.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3256/ccf21052025_0062.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3396/ccf22052025_0026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3402/ccf22052025_0033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3401/ccf22052025_0032.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3400/ccf22052025_0031.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3399/ccf22052025_0030.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3398/ccf22052025_0029.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3397/ccf22052025_0028.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3433/ccf23052025_0033.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3432/ccf23052025_0032.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3431/ccf23052025_0031.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3430/ccf23052025_0030.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3429/ccf23052025_0029.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3428/ccf23052025_0028.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3427/ccf23052025_0027.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3426/ccf23052025_0026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3425/ccf23052025_0025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3423/ccf23052025_0023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3424/ccf23052025_0024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3422/ccf23052025_0022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3421/ccf23052025_0021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3420/ccf23052025_0020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3418/ccf23052025_0018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3419/ccf23052025_0019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3417/ccf23052025_0017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3416/ccf23052025_0016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3415/ccf23052025_0015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3411/ccf23052025_0008.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3410/ccf23052025_0007.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3408/ccf23052025_0005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3409/ccf23052025_0006.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3407/ccf23052025_0004.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3394/ccf22052025_0019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3392/ccf22052025_0018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3391/ccf22052025_0017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3387/ccf22052025_0015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3389/ccf22052025_0016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3386/ccf22052025_0014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3439/ccf23052025_0011.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3412/ccf23052025_0012.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3413/ccf23052025_0013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3414/ccf23052025_0014.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3338/ccf22052025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3339/ccf22052025_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3340/ccf22052025_0002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3342/ccf22052025_0004.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3341/ccf22052025_0003.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3343/ccf22052025_0005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3344/ccf22052025_0006.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3345/ccf22052025_0007.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3346/ccf22052025_0008.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3347/ccf22052025_0009.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3349/ccf22052025_0010.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3350/ccf22052025_0054.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3351/ccf22052025_0053.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3353/ccf22052025_0051.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3352/ccf22052025_0052.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3354/ccf22052025_0050.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3355/ccf22052025_0049.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3356/ccf22052025_0047.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3357/ccf22052025_0048.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3358/ccf22052025_0046.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3359/ccf22052025_0045.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5720/ccf31072025_0022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5719/ccf31072025_0021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5718/ccf31072025_0020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5721/ccf31072025_0025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5722/ccf31072025_0027.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5699/ccf31072025_0001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5701/ccf31072025_0003.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5700/ccf31072025_0002.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5705/ccf31072025_0007.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5704/ccf31072025_0006.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5703/ccf31072025_0005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5702/ccf31072025_0004.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5707/ccf31072025_0009.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5706/ccf31072025_0008.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5708/ccf31072025_0010.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5710/ccf31072025_0012.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5713/ccf31072025_0015.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5714/ccf31072025_0016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5736/ccf31072025_0039.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5737/ccf31072025_0040.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5738/ccf31072025_0041.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5739/ccf31072025_0042.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5741/ccf31072025_0043.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5742/ccf31072025_0044.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5743/ccf31072025_0045.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5744/ccf31072025_0046.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5745/ccf31072025_0047.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5746/ccf31072025_0049.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5716/ccf31072025_0018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5715/ccf31072025_0017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5735/ccf31072025_0038.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5732/ccf31072025_0035.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5782/ccf31072025_0074.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5781/ccf31072025_0073.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5780/ccf31072025_0072.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5778/ccf31072025_0071.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5777/ccf31072025_0070.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5776/ccf31072025_0069.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5725/ccf31072025_0029.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5726/ccf31072025_0030.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5727/ccf31072025_0031.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5734/ccf31072025_0037.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5731/ccf31072025_0034.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5730/ccf31072025_0033.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5733/ccf31072025_0036.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5765/ccf31072025_0060.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5764/ccf31072025_0059.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5763/ccf31072025_0058.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5762/ccf31072025_0057.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5766/ccf31072025_0061.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5768/ccf31072025_0062.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5770/ccf31072025_0063.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5717/ccf31072025_0019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5775/ccf31072025_0068.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5772/ccf31072025_0065.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5771/ccf31072025_0064.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3271/ccf21052025_0003.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3270/ccf21052025_0002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3269/ccf21052025_0001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3290/ccf21052025_0027.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3291/ccf21052025_0028.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3303/ccf21052025_0075.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3302/ccf21052025_0074.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3374/ccf22052025_0036.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3373/ccf22052025_0035.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3372/ccf22052025_0034.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3447/ccf23052025_0034.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3405/ccf23052025_0002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3404/ccf23052025_0001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3403/ccf23052025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5698/ccf31072025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5749/ccf31072025_0051.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5748/ccf31072025_0050.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3375/ccf22052025_0040.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5709/ccf31072025_0011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3280/ccf21052025_0012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3283/ccf21052025_0015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3435/ccf23052025_0041.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3438/ccf23052025_0044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3276/ccf21052025_0008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3284/ccf21052025_0016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3282/ccf21052025_0014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3281/ccf21052025_0013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5711/ccf31072025_0013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3279/ccf21052025_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5712/ccf31072025_0014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5724/ccf31072025_0028.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3278/ccf21052025_0010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3277/ccf21052025_0009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3297/ccf21052025_0053.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3369/ccf22052025_0025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3368/ccf22052025_0024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3367/ccf22052025_0023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3365/ccf22052025_0022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3364/ccf22052025_0021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3378/ccf22052025_0042.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3363/ccf22052025_0020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3370/ccf22052025_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3436/ccf23052025_0042.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3362/ccf22052025_0013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3437/ccf23052025_0043.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5760/ccf31072025_0066.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5774/ccf31072025_0067.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5728/ccf31072025_0032.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3275/ccf21052025_0007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3274/ccf21052025_0006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3273/ccf21052025_0005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3272/ccf21052025_0004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3285/ccf21052025_0022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3286/ccf21052025_0023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3287/ccf21052025_0024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3288/ccf21052025_0025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3308/ccf22052025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3289/ccf21052025_0026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3298/ccf21052025_0054.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3299/ccf21052025_0055.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3300/ccf21052025_0056.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3301/ccf21052025_0057.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3296/ccf21052025_0052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3295/ccf21052025_0051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3294/ccf21052025_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3293/ccf21052025_0049.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3292/ccf21052025_0048.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3307/ccf22052025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3306/ccf21052025_0078.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3305/ccf21052025_0077.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3304/ccf21052025_0076.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3382/ccf22052025_0039.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3380/ccf22052025_0038.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3379/ccf22052025_0037.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3445/ccf23052025_0038.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3444/ccf23052025_0037.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3443/ccf23052025_0036.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3442/ccf23052025_0035.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3446/ccf23052025_0039.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3440/ccf23052025_0009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3441/ccf23052025_0010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3360/ccf22052025_0011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3361/ccf22052025_0012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3383/ccf22052025_0043.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3384/ccf22052025_0044.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3406/ccf23052025_0003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5753/ccf31072025_0026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5752/ccf31072025_0024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5750/ccf31072025_0023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5759/ccf31072025_0055.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5758/ccf31072025_0054.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5757/ccf31072025_0053.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5755/ccf31072025_0052.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5754/ccf31072025_0048.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5761/ccf31072025_0056.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3228/ccf21052025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3321/ccf22052025_0015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3320/ccf22052025_0014.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3318/ccf22052025_0012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3319/ccf22052025_0013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3317/ccf22052025_0011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3316/ccf22052025_0010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3315/ccf22052025_0009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3314/ccf22052025_0008.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3313/ccf22052025_0007.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3312/ccf22052025_0006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3311/ccf22052025_0005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3310/ccf22052025_0004.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3234/ccf21052025_0029.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3235/ccf21052025_0030.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3236/ccf21052025_0031.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3237/ccf21052025_0032.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3238/ccf21052025_0033.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3239/ccf21052025_0034.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3240/ccf21052025_0035.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3241/ccf21052025_0036.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3255/ccf21052025_0061.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3254/ccf21052025_0060.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3253/ccf21052025_0059.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3268/ccf21052025_0058.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3252/ccf21052025_0047.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3251/ccf21052025_0046.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3250/ccf21052025_0045.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3249/ccf21052025_0044.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3248/ccf21052025_0043.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3246/ccf21052025_0041.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3247/ccf21052025_0042.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3245/ccf21052025_0040.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3244/ccf21052025_0039.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3243/ccf21052025_0038.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3242/ccf21052025_0037.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3233/ccf21052025_0021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3231/ccf21052025_0019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3232/ccf21052025_0020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3230/ccf21052025_0018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3229/ccf21052025_0017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3267/ccf21052025_0073.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3266/ccf21052025_0072.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3265/ccf21052025_0071.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3264/ccf21052025_0070.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3263/ccf21052025_0068.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3262/ccf21052025_0068.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3261/ccf21052025_0067.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3260/ccf21052025_0066.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3259/ccf21052025_0065.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3258/ccf21052025_0064.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3257/ccf21052025_0063.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3256/ccf21052025_0062.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3396/ccf22052025_0026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3402/ccf22052025_0033.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3401/ccf22052025_0032.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3400/ccf22052025_0031.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3399/ccf22052025_0030.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3398/ccf22052025_0029.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3397/ccf22052025_0028.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3433/ccf23052025_0033.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3432/ccf23052025_0032.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3431/ccf23052025_0031.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3430/ccf23052025_0030.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3429/ccf23052025_0029.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3428/ccf23052025_0028.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3427/ccf23052025_0027.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3426/ccf23052025_0026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3425/ccf23052025_0025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3423/ccf23052025_0023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3424/ccf23052025_0024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3422/ccf23052025_0022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3421/ccf23052025_0021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3420/ccf23052025_0020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3418/ccf23052025_0018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3419/ccf23052025_0019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3417/ccf23052025_0017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3416/ccf23052025_0016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3415/ccf23052025_0015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3411/ccf23052025_0008.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3410/ccf23052025_0007.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3408/ccf23052025_0005.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3409/ccf23052025_0006.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3407/ccf23052025_0004.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3394/ccf22052025_0019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3392/ccf22052025_0018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3391/ccf22052025_0017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3387/ccf22052025_0015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3389/ccf22052025_0016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3386/ccf22052025_0014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3439/ccf23052025_0011.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3412/ccf23052025_0012.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3413/ccf23052025_0013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3414/ccf23052025_0014.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3338/ccf22052025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3339/ccf22052025_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3340/ccf22052025_0002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3342/ccf22052025_0004.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3341/ccf22052025_0003.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3343/ccf22052025_0005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3344/ccf22052025_0006.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3345/ccf22052025_0007.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3346/ccf22052025_0008.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3347/ccf22052025_0009.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3349/ccf22052025_0010.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3350/ccf22052025_0054.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3351/ccf22052025_0053.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3353/ccf22052025_0051.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3352/ccf22052025_0052.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3354/ccf22052025_0050.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3355/ccf22052025_0049.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3356/ccf22052025_0047.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3357/ccf22052025_0048.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3358/ccf22052025_0046.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3359/ccf22052025_0045.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5720/ccf31072025_0022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5719/ccf31072025_0021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5718/ccf31072025_0020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5721/ccf31072025_0025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5722/ccf31072025_0027.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5699/ccf31072025_0001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5701/ccf31072025_0003.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5700/ccf31072025_0002.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5705/ccf31072025_0007.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5704/ccf31072025_0006.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5703/ccf31072025_0005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5702/ccf31072025_0004.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5707/ccf31072025_0009.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5706/ccf31072025_0008.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5708/ccf31072025_0010.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5710/ccf31072025_0012.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5713/ccf31072025_0015.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5714/ccf31072025_0016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5736/ccf31072025_0039.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5737/ccf31072025_0040.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5738/ccf31072025_0041.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5739/ccf31072025_0042.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5741/ccf31072025_0043.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5742/ccf31072025_0044.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5743/ccf31072025_0045.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5744/ccf31072025_0046.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5745/ccf31072025_0047.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5746/ccf31072025_0049.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5716/ccf31072025_0018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5715/ccf31072025_0017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5735/ccf31072025_0038.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5732/ccf31072025_0035.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5782/ccf31072025_0074.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5781/ccf31072025_0073.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5780/ccf31072025_0072.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5778/ccf31072025_0071.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5777/ccf31072025_0070.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5776/ccf31072025_0069.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5725/ccf31072025_0029.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5726/ccf31072025_0030.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5727/ccf31072025_0031.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5734/ccf31072025_0037.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5731/ccf31072025_0034.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5730/ccf31072025_0033.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5733/ccf31072025_0036.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5765/ccf31072025_0060.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5764/ccf31072025_0059.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5763/ccf31072025_0058.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5762/ccf31072025_0057.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5766/ccf31072025_0061.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5768/ccf31072025_0062.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5770/ccf31072025_0063.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5717/ccf31072025_0019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5775/ccf31072025_0068.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5772/ccf31072025_0065.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5771/ccf31072025_0064.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3271/ccf21052025_0003.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3270/ccf21052025_0002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3269/ccf21052025_0001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3290/ccf21052025_0027.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3291/ccf21052025_0028.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3303/ccf21052025_0075.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3302/ccf21052025_0074.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3374/ccf22052025_0036.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3373/ccf22052025_0035.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3372/ccf22052025_0034.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3447/ccf23052025_0034.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3405/ccf23052025_0002.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3404/ccf23052025_0001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3403/ccf23052025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5698/ccf31072025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5749/ccf31072025_0051.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/5748/ccf31072025_0050.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2012/3375/ccf22052025_0040.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>