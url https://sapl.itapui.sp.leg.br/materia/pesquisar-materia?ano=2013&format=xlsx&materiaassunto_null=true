--- v1 (2026-02-04)
+++ v2 (2026-06-10)
@@ -54,6215 +54,6215 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, DENILSON MIGUEL DA SILVA MASSETTO, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Luiz Pignatti, MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6824/ccf_000038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6824/ccf_000038.pdf</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, Luiz Carlos Pierazo, MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2859/ccf13052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2859/ccf13052025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE_x000D_
 ITAPUÍ, PREVISTA NO ARTIGO 37, X DA_x000D_
 CONSTITUIÇÃO FEDERAL, E CONCESSÃO DE_x000D_
 AUMENTO REAL NOS SALÁRIOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REFERENCIA DE EMPREGO ESPECIFICADO</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6832/ccf_000052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6832/ccf_000052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REFERÊNCIA_x000D_
 DOS EMPREGOS ESPECIFICADOS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3214/ccf21052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3214/ccf21052025_0025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGAÇÃO DAS_x000D_
 AGÊNCIAS BANCÁRIAS DE ATENDER COM_x000D_
 DIGNIDADE HUMANA E EM TEMPO_x000D_
 RAZOÁVEL À POPULAÇÃO ITAPUIENSE Е_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2937/ilovepdf_merged_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2937/ilovepdf_merged_3.pdf</t>
   </si>
   <si>
     <t>REGIMENTO JURIDICO</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3051/ccf19052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3051/ccf19052025_0019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE, CRIAÇÃO DE VAGAS DE_x000D_
 EMPREGO QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2910/ccf15052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2910/ccf15052025_0011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE, CRIAÇÃO DE VAGA DE_x000D_
 EMPREGO QUE ESPECIFICA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2908/ccf15052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2908/ccf15052025_0008.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO NO ANO DE 2013 DЕ_x000D_
 PRÊMIO POR VALORIZAÇÃO PROFISSIONAL AOS_x000D_
 SERVIDORES INTEGRANTES DO QUADRO DO MAGISTÉRIO_x000D_
 PÚBLICO MUNICIPAL DE ITAPUÍ E DÁ PROVIDÊNCIAS_x000D_
 CORRELATAS."</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6905/ccf_000106.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6905/ccf_000106.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.360 de 11 de_x000D_
 novembro de 2009, disciplinando o uso de_x000D_
 caçambas comunitárias e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVENIO COM ENTIDADE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>Luiz Pignatti, MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6907/ccf_000108.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6907/ccf_000108.pdf</t>
   </si>
   <si>
     <t>Obriga a colocação de braços de_x000D_
 iluminação em praças e logradouros_x000D_
 públicos de novos loteamentos e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6906/ccf_000107.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6906/ccf_000107.pdf</t>
   </si>
   <si>
     <t>Disciplina a transparência perante o Poder_x000D_
 Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3188/ccf20052025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3188/ccf20052025_0065.pdf</t>
   </si>
   <si>
     <t>Dá denominação à via pública e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3183/ccf20052025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3183/ccf20052025_0058.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO NAS RUAS E NA PRAÇA DO_x000D_
 RESIDENCIAL "GIRASSOL” E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3181/ccf20052025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3181/ccf20052025_0056.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO NAS RUAS DO_x000D_
 RESIDENCIAL "GIRASSOL II” E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3182/ccf20052025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3182/ccf20052025_0057.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO NAS RUAS DO JARDIM SÃO RAFAEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6904/ccf_000105.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6904/ccf_000105.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI N° 2.486 DE 06_x000D_
 DE MARÇO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3131/ccf20052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3131/ccf20052025_0007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BOLSA DE_x000D_
 ESTUDO AOS FUNCIONÁRIOS PÚBLICOS_x000D_
 MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3184/ccf20052025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3184/ccf20052025_0059.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO_x000D_
 MUNICIPAL A DOAÇÃO DE ÁREA À_x000D_
 FAZENDA PÚBLICA DO ESTADO DE_x000D_
 SÃO PAULO.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3001/ccf19052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3001/ccf19052025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE_x000D_
 2013 FIRMAR CONVÊNIO COM ENTIDADE QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2974/ccf16052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2974/ccf16052025_0036.pdf</t>
   </si>
   <si>
     <t>Declara a entidade ASSOCIAÇÃO SEDE_x000D_
 SANTOS DE ITAPUÍ como de utilidade_x000D_
 pública e dá outras providências.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3004/ccf19052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3004/ccf19052025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2013_x000D_
 À REALIZAR REPASSE À ENTIDADE QUE ESPECIFICA_x000D_
 MEDIANTE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3026/ccf19052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3026/ccf19052025.pdf</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3027/ccf19052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3027/ccf19052025_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE_x000D_
 2013 A REPASSAR RECURSOS À ENTIDADE QUE_x000D_
 ESPECIFICA MEDIANTE CONVÊNIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3028/ccf19052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3028/ccf19052025_0002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER RECURSOS DE CONVÊNIO FIRMADO COM A_x000D_
 SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DO_x000D_
 ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3029/ccf19052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3029/ccf19052025_0003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR REPASSE COM ENTIDADE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3030/ccf19052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3030/ccf19052025_0004.pdf</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3031/ccf19052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3031/ccf19052025_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2013_x000D_
 A REALIZAR ACORDO DE COOPERAÇÃO MÚTUA, À_x000D_
 ENTIDADE QUE ESPECIFICA MEDIANTE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3065/ccf19052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3065/ccf19052025_0033.pdf</t>
   </si>
   <si>
     <t>Dá denominação a prédio público е_x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6903/ccf_000104.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6903/ccf_000104.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO ARTIGO 2º DA LEI N° 2.488 DE 06 DE MARÇO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6830/ccf_000051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6830/ccf_000051.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO ARTIGO 11º DA LEI N° 2.167 DE 21 DE 189_x000D_
 MARÇO DE 2006, ALTERADA PELA LEI N° 2.231 DE 12 DE_x000D_
 SETEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6902/ccf_000103.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6902/ccf_000103.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER RECURSOS DE CONVÊNIO FIRMADO COMА_x000D_
 SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DO_x000D_
 ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6901/ccf_000102.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6901/ccf_000102.pdf</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2868/ccf14052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2868/ccf14052025_0003.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 14°,19°, 20° E_x000D_
 PARAGRAFO 3º DO ARTIGO 31° DA LEI MUNICIPAL N°_x000D_
 1.933 DE 25 DE AGOSTO DE 1999, ADAPTANDO-A AOS_x000D_
 DITAMES DA LEI N° 12.696 DE JULHO DE 2012 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6833/ccf_000053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6833/ccf_000053.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar_x000D_
 convênio com o Centro Estadual de_x000D_
 Educação Tecnológica Paula Souza -_x000D_
 CEETEPS"iD</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2869/ccf14052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2869/ccf14052025_0004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS REGRAS PARA A LOCAÇÃO DO_x000D_
 SALÃO SOCIAL DO CLUBE MUNICIPAL PIRIQUITÃO.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6883/ccf_000086.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6883/ccf_000086.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2013 FIRMAR CONVÊNIO COM ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIASamh</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6881/ccf_000085.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6881/ccf_000085.pdf</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6880/ccf_000084.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6880/ccf_000084.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER RECURSOS DE CONVÊNIO FIRMADO COMА SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2870/ccf14052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2870/ccf14052025_0005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 celebrar o convênio com Estado de São_x000D_
 Paulo, por intermédio das Secretarias da_x000D_
 Educação e de Desenvolvimento Social,_x000D_
 desenvolvimento do "Programa Ação_x000D_
 ODAV Pobjetivando Educacio</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2871/ccf14052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2871/ccf14052025_0006.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI N°_x000D_
 2.310/2008, ALTERADA PELA LEI N°_x000D_
 2.331/2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6835/ccf_000054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6835/ccf_000054.pdf</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2872/ccf14052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2872/ccf14052025_0007.pdf</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6804/ccf_000028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6804/ccf_000028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 FORMALIZAR ACORDO DE PARCELAMENTO COM A_x000D_
 SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DO_x000D_
 ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6812/ccf_000035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6812/ccf_000035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ A_x000D_
 RECEBER RECURSOS DE CONVÊNIO FIRMADO COM А_x000D_
 SECRETÁRIA DE ECONOMIA E PLANEJAMENTO DO_x000D_
 ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5627/ccf30072025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5627/ccf30072025.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2°_x000D_
 DA LEI MUNICIPAL N° 2.208 DE 21 DE_x000D_
 MARÇO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2867/ccf14052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2867/ccf14052025_0002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 FORMALIZAR ACORDO DE PARCELAMENTO COМ_x000D_
 SECRETARIA DE HABITAÇÃO DO ESTADO DE SÃO_x000D_
 PAULO.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2865/ccf14052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2865/ccf14052025.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DЕ_x000D_
 DEFESA CIVIL DO MUNICIPIO DE ITAPUI E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3127/ccf20052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3127/ccf20052025_0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REALIZAÇÃO DE DESPESAS PARA_x000D_
 REALIZAÇÃO DA 15ª FESTA DO PEÃO DE ITAPUI._x000D_
 A_x000D_
 FOR</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2866/ccf14052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2866/ccf14052025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de area institucional_x000D_
 da categoria de bem publico de uso comum do_x000D_
 povo para transformá-la em bem publico_x000D_
 dominical e da outras providencias.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3126/ccf20052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3126/ccf20052025_0002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DЕ_x000D_
 2013 FIRMAR CONVÊNIO COM ENTIDADE QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3124/ccf20052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3124/ccf20052025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de area institucional da categoria de bem publico de uso comum do povo para transformá-la em bem publico dominical e da outras providencias.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5628/ccf30072025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5628/ccf30072025_0001.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º LEI MUNICIPAL N° 2.208 DE 21 DE MARÇO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3185/ccf20052025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3185/ccf20052025_0060.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE ITAPUÍ_x000D_
 RECEBER RECURSOS DE CONVÊNIO FIRMADO COM_x000D_
 SECRETÁRIA DE PLANEJAMENTO E DESENVOLVIMENTО_x000D_
 REGIONAL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3186/ccf20052025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3186/ccf20052025_0061.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR_x000D_
 CONVÊNIO COM O DEPARTAMENTO DE ÁGUASE_x000D_
 ENERGIA ELÉTRICA - DAEE, ÓRGÃO VINCULADO À_x000D_
 SECRETARIA DE SANEAMENTO E RECURSOS HÍDRICOS_x000D_
 DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Luiz Pignatti, MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3078/ccf19052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3078/ccf19052025_0047.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DIRETRIZES E EXIGÊNCIAS PARA O LOTEAMENTO_x000D_
 ITAPUÍ_x000D_
 DENOMINADO RESIDENCIAL ALTOS DO TIETE, QUE SERÁ EXECUTADO EM E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3080/ccf20052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3080/ccf20052025_0001.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Itapuí a firmar convênio com_x000D_
 órgãos/entidades do Governo do Estado de São Paulo, com_x000D_
 vistas à execução de obras no Município, no âmbito do_x000D_
 PROGRAMA ÁGUA LIMPA, instituído pelo Decreto Estadual no_x000D_
 52.697, de 07 de fevereiro de 2008, publicado no DOE em_x000D_
 08/02/08, alterado pelos Decretos nº 57.962, de 10 de abril de_x000D_
 2012, publicado no DOE em 11/04/12 e nº 58.619, de 28 de_x000D_
 novembro de 2012. Publicado no DOE em 29/11/12.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3052/ccf19052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3052/ccf19052025_0020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE POLO MUNICIPAL DE ASSISTÊNCIA_x000D_
 SOCIAL "TIA MARUCHA" O PRÓPRIO PÚBLICO_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2907/ccf15052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2907/ccf15052025_0007.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI N° 1989, DE 14 DE MAIO DE 1989 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2909/ccf15052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2909/ccf15052025_0010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADITAR CONVÊNIO_x000D_
 COM ENTIDADE QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2905/ccf15052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2905/ccf15052025_0002.pdf</t>
   </si>
   <si>
     <t>PERMITE AO MUNICIPIO DE ITAPUI AUTORIZAR A_x000D_
 TRANSFERENCIA DO USO COM ENCARGO DO BEM IMÓVEL ESPECIFICADO NA LEI N. 2.424 DE 15/07/2011.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2906/ccf15052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2906/ccf15052025_0003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2014 FIRMAR CONVÊNIO COM ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2903/ccf15052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2903/ccf15052025.pdf</t>
   </si>
   <si>
     <t>AUTOTIZA EXECUTIVO A FIRMAR CONVENIO COM ENTIDADE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2904/ccf15052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2904/ccf15052025_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE_x000D_
 2014 FIRMAR CONVÊNIO COM ENTIDADE QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Luiz Pignatti, MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3053/ccf19052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3053/ccf19052025_0021.pdf</t>
   </si>
   <si>
     <t>CONCLUI TRABALHOS DA COMISSAO ESPECIAL DE INQUERITO 02/2013</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3000/ccf16052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3000/ccf16052025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de elaborar um projeto de lei visando à reestruturação no plano de carreira_x000D_
 dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2999/ccf16052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2999/ccf16052025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as alterar a Lei Municipal que garante transporte escolar gratuito a_x000D_
 população, estendendo essa gratuidade aos alunos que estão cursando o ensino médio e_x000D_
 curso té</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2998/ccf16052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2998/ccf16052025_0012.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE OBRAS</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2997/ccf16052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2997/ccf16052025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providências no que_x000D_
 tange mandar podar as árvores da rua Arricieri Francischini, localizada no bairro Álvaro_x000D_
 Beltrame de Souza, pois os moradores reclamam que os galhos estão danificando a rede de_x000D_
 energia elétrica.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2996/ccf16052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2996/ccf16052025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de elaborar um projeto de lei isentando as entidades de impostos e taxas_x000D_
 municipais, principalmente das taxas de comercio ambulante em eventos do município.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2995/ccf16052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2995/ccf16052025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar substituir as telhas que estão quebradas do prédio da Rodoviária, dano este causado pela queda de fogos de artifício.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>Luiz Pignatti, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2994/ccf16052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2994/ccf16052025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de isolar o banheiro público da Praça Governador Pedro de Toledo, e quando_x000D_
 da construção de um novo com acessibilidade e adaptações para portador de deficiência_x000D_
 física, também se construa uma concha acústica na parte superior para eventos culturais e_x000D_
 religiosos.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2993/ccf16052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2993/ccf16052025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine um Setor_x000D_
 deficiência_x000D_
 responsável pelo fornecimento de cartão de identificação para os veículos de portadores de_x000D_
 estacionamento_x000D_
  físicos_x000D_
  destinadas_x000D_
  e idosos, objetivando garantir a identificação e o direito de vagas de aos mesmos.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2992/ccf16052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2992/ccf16052025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie a_x000D_
 aquisição de uniformes e capas de chuvas para os lixeiros de nossa cidade._x000D_
 Sala das sessões, 04 de fevereiro de 2013.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2991/ccf16052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2991/ccf16052025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar passar a maquina Patrol nas ruas do bairro balneário_x000D_
 Mar Azul II, pois a população está reclamando da dificuldade em trafegar pelo local._x000D_
 Sala das sessões, 04 de fevereiro de 2013</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2990/ccf16052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2990/ccf16052025_0004.pdf</t>
   </si>
   <si>
     <t>possibilidades Indico ao Senhor Prefeito Municipal, que estude as de rever a lei municipal que dispõe sobre a cesta básica que é fornecida aos servidores públicos municipal, principalmente no artigo que se refere à perda do direito em caso de faltas justificadas. Solicito ainda, rever os casos de funcionários que possuem dois cargos no município e que recebem apenas uma cesta básica. Sala das sessões, 04 de fevereiro de 2013.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2989/ccf16052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2989/ccf16052025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de instalar nas Praças e Áreas Verdes dos bairros de nossa cidade_x000D_
 cidades_x000D_
 equipamentos para pratica de esportes, como as Academias ao Ar Livre existentes nas da região.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2988/ccf16052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2988/ccf16052025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar construir mais banheiros na Escola Municipal "Manuel Rodrigues_x000D_
 Ferreira" para ser utilizado pelos professores e funcionários, pois é de conhecimento de_x000D_
 todos que o prédio é antigo e existe apenas um banheiro para todos os funcionários,_x000D_
 incluindo homens e mulheres.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2986/ccf16052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2986/ccf16052025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Município que faça uma vistoria no bueiro da rua Floriano Peixoto_x000D_
 local._x000D_
 esquina com a rua José Antonio, pois os moradores reclamam do mau cheiro que exala no</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2987/ccf16052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2987/ccf16052025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 do bairro balneário_x000D_
  que tome_x000D_
 _x000D_
  as devidas providências no sentido de mandar jogar piçarra nas ruas “Mar Azul II".</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2972/ccf16052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2972/ccf16052025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que avalie_x000D_
 a água da_x000D_
  de construir mais galerias de captação de água na rua José Zenatti, para conter_x000D_
 considerando chuva que_x000D_
  que_x000D_
  a mesma_x000D_
  se concentra na rua Arricieri Francischini, em frente ao Bar do Gaspar, não consegue absorver e escoar todos fluxo de água.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2971/ccf16052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2971/ccf16052025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que efetue a capinação e a limpeza do mato que cresceu na área verde próxima do PSF- Dr. Geraldo Paulin, localizado no bairro Balneário Mar Azul II.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>Luiz Pignatti</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2970/ccf16052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2970/ccf16052025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de construir uma bacia de decantação e tratamento da água no ponto de_x000D_
 captação da adutora do bairro Verônica, considerando que o local é responsável pelo_x000D_
 fornecimento de água a boa parte da população.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2969/ccf16052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2969/ccf16052025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de providenciar o aumento da vazão do poço e a_x000D_
 capacidade de armazenamento da caixa d'água do bairro "Terras de Santa Maria", bem_x000D_
 como proceder a instalação da rede de captação de esgoto e estação de tratamento com biodigestores compactos.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2968/ccf16052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2968/ccf16052025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de aumentar a vazão de poços e efetuar a elevação das_x000D_
 caixas d'água nos bairros Irmãos Franceschi, Distrito Industrial e Centro da Cidade, com a_x000D_
 colocação de registro central, por setores, nas três quadras próximas dos reservatórios_x000D_
 objetivando diminuir a ausência de água quando efetuadas novas ligações, bem como_x000D_
 solucionar os problemas dos encanamentos da cidade.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2967/ccf16052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2967/ccf16052025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de intensificar o serviço de tapa buracos, com asfalto, em todos os pontos em_x000D_
 que foram abertos para ligação de novas redes de água e esgoto, dado ao fato que as_x000D_
 vibrações causadas pelo transito podem causam danos aos veículos e imóveis construídos_x000D_
 em suas proximidades.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2965/ccf16052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2965/ccf16052025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de incluir junto ao carnê do IPTU- Imposto Predial e Territorial Urbano um_x000D_
 boleto de contribuição voluntária, no valor aproximado de R$ 10,00( dez reais), com_x000D_
 vencimento no dia 31/12/2013, que serão destinados a APAE Renascer de Itapuí.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2966/ccf16052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2966/ccf16052025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de tornar mão única de direção ou proíba o estacionamento dos lados da rua Floriano em um_x000D_
 Barros e XV de novembro_x000D_
  Peixoto, considerando que no trecho entre a Avenida Paes de o transito de veículos está cada vez mais complicado.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2964/ccf16052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2964/ccf16052025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar ao Setor competente que construa obstáculos_x000D_
 redutores de velocidade em frente às Agencias Bancárias de nossa cidade, com objetivo de garantir maior segurança a população, principalmente aos idosos.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2963/ccf16052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2963/ccf16052025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de determinar que seja construído obstáculos redutores de_x000D_
 velocidade na rua Luiz Rocchi, próximo ao "Bar do Gaspar", considerando que no local_x000D_
 não existe calçada para a população transitar e os veículos passam em alta velocidade.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2962/ccf16052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2962/ccf16052025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar construir obstáculos redutores de velocidade na Avenida_x000D_
 do Porto, altura dos números 500 e 700, pois nessa Avenida existe uma deficiência de_x000D_
 calçadas que obriga a população caminhar pela Avenida, ficando expostos ao risco de acidente.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2960/ccf16052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2960/ccf16052025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar tampar os buracos da estrada vicinal "Angelo Poli", bem como efetue a limpeza do acostamento da via.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2961/ccf16052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2961/ccf16052025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de rever a lei municipal que dispõe sobre a cesta básica que é fornecida aos_x000D_
 servidores públicos municipal, principalmente no artigo que se refere à perda do direito em_x000D_
 caso de duas faltas justificadas no mês.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2959/ccf16052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2959/ccf16052025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome a devida_x000D_
 providência no sentido de mandar tampar o reservatório de água do bairro balneário "Mar_x000D_
 Azul II", pois a população reclama que animais contaminam a água._x000D_
 Sala das sessões, 18 de fevereiro de 2013.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2958/ccf16052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2958/ccf16052025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome a devida_x000D_
 guia das ruas do bairro_x000D_
  de mandar passar a maquina Patrol, jogar piçarra e limpar o mato da balneário "Mar Azul II".</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2957/ccf16052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2957/ccf16052025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as_x000D_
 possibilidades de buscar algum tipo de treinamento para os lixeiros, objetivando a execução_x000D_
 dos trabalhos de maneira que evite algum tipo de acidente ou contaminação.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2955/ccf16052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2955/ccf16052025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar substituir as lâmpadas que estão queimadas na Praça_x000D_
 "São Bendito".</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2956/ccf16052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2956/ccf16052025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 acesso ao bairro_x000D_
 no_x000D_
 _x000D_
 sentido_x000D_
 “Verônica",_x000D_
  de mandar passar a maquina PATROL na estrada rural que dá_x000D_
 urgência na execução pois está esburacada e de difícil locomoção. Solicito ainda,_x000D_
 notificou o município,_x000D_
 _x000D_
 que_x000D_
 dos serviços considerando que a Secretária Agrícola do Estado já</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2954/ccf16052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2954/ccf16052025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar instalar as traves no mini campo de futebol do núcleo_x000D_
 habitacional "Cônego Arlindo José Zanoto".</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2953/ccf16052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2953/ccf16052025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao setor_x000D_
 de Vigilância Sanitária do Município para que tome as devidas providências a fim de_x000D_
 proceder a dedetização da rede de esgoto do município, objetivando combater a invasão de_x000D_
 insetos e ratos nas residências.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2952/ccf16052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2952/ccf16052025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no que tange mandar que sejam iniciadas as obras de recape das ruas: José_x000D_
 Castelani, Augusto Maceto e final da rua José Antonio.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2951/ccf16052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2951/ccf16052025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome_x000D_
 providências no sentido de disponibilizar um vigia que permaneça na portaria do Hospital e_x000D_
 Maternidade São José, como prevê o artigo 106 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2950/ccf16052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2950/ccf16052025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de efetuar a contratação de médicos especialistas, principalmente_x000D_
 ginecologista para atender a população no Centro de Especialidades de nossa cidade, como_x000D_
 está previsto no artigo 133 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2949/ccf16052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2949/ccf16052025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie o mais_x000D_
 urgente possível a instalação de placas com o nome das ruas de nossa cidade, bem como_x000D_
 que seja feita a substituição daqueles ilegíveis e danificadas.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2948/ccf16052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2948/ccf16052025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a viabilidade_x000D_
 designar as equipes do Programa Médico da Família para que efetuem plantões_x000D_
 atendimentos durante os feriados prolongados._x000D_
 de_x000D_
 Sala das sessões, 18 de fevereiro de 2013.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3025/ccf19052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3025/ccf19052025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar refazer a tampa da galeria de água da Avenida Paes de_x000D_
 Barros, esquina com a rua José Carlos Braz, considerando que a mesma está afundando._x000D_
 Sala das sessões, 18 de março de 2013.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3003/ccf19052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3003/ccf19052025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de realizar a contratação de Médicos Pediatra, Ortopedista e_x000D_
 Fisioterapeutas em quantidade suficiente para atender a demanda do município,_x000D_
 considerando que a população vem sofrendo com o número de atendimentos reduzido.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3005/ccf19052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3005/ccf19052025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar capinar o mato do jardim em frente do Cemitério_x000D_
 Municipal "Dona Tinda", pois o mato está alto e com apârência de abandono.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3006/ccf19052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3006/ccf19052025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar consertar a tampa da galeria de água da rua Luiz Rocchi, em frente ao "Bar do Gaspar" com o objetivo de impedir que a sujeira obstrua a_x000D_
 passagem de água causando alagamento.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3007/ccf19052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3007/ccf19052025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de elaborar um projeto de lei que isenta pessoas acometidas por moléstias_x000D_
 graves do pagamento de taxas e impostos municipais, conforme prevê o artigo 30 da Lei_x000D_
 Federal nº 9.250/96(doc. Anexo).</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3008/ccf19052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3008/ccf19052025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de implantar um Programa Municipal de Antitabagismo, realizando o_x000D_
 tratamento com acompanhamento médico, psiquiátrico e terapêutico através da rede pública de saúde.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3009/ccf19052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3009/ccf19052025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor de Assistência Social do Município que intensifique as visitas em residências com pessoas acamadas e idosas verificando a necessidade de fornecer fraldas geriátricas, agilizando assim aaquisição e entrega das mesmas.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3010/ccf19052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3010/ccf19052025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que faça um estudo_x000D_
 junto ao Departamento Jurídico do Município objetivando regulamentar e reativar a Casa_x000D_
 da Agricultura, para que os produtores rurais de nossa cidade voltem a ter o amparo e os_x000D_
 benefícios nesse importante órgão.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3011/ccf19052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3011/ccf19052025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de remodelar o sistema de iluminação da Praça da Matriz e Praça Governador Pedro de Toledo, procedendo a instalação de iluminação especial melhorando a_x000D_
 visibilidade e a luminosidade a exemplo da Praça da Mariz do município de Bariri.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3012/ccf19052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3012/ccf19052025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar que sejam instaladas placas proibindo о_x000D_
 estacionamento em um dos lados da rua Floriano Peixoto, principalmente no trecho de maior concentração de estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3013/ccf19052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3013/ccf19052025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de determinar que os Diretores e Chefes de Setor façam o uso do relógio de_x000D_
 ponto, com o objetivo de motivar a dar exemplo aos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6900/ccf_000101.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6900/ccf_000101.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de interceder junto ao Governo do Estado a fim de firmar convênio_x000D_
 para instalação do Banco do Povo em nossa cidade.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6894/ccf_000096.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6894/ccf_000096.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de notificar o proprietário da plantação de milho próximo da_x000D_
 residência localizada na rua Orlando Sgaviolli, do número 30 ao número 70, pois os_x000D_
 moradores reclamam que os insetos invadem suas residências em função da proximidade da_x000D_
 lavoura.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6895/ccf_000097.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6895/ccf_000097.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 as devidas_x000D_
  no sentido de solicitar ao Setor de Recursos Humanos do município que tome providências no que tange fazer constar no holerite dos servidores públicos_x000D_
 tabela_x000D_
 municipais_x000D_
  de vencimentos_x000D_
  o número da referencia de cada um, bem como o grau em que se enquadra na para facilitar o entendimento para os servidores.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6896/ccf_000098.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6896/ccf_000098.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências_x000D_
 sentido de mandar instalar braços de iluminação pública na rua Angelo Crozera e na_x000D_
 Avenida Ignêz Romanini.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6897/ccf_000099.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6897/ccf_000099.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências_x000D_
 no sentido de mandar passar a maquina Patrol nas ruas do bairro “Terras de Santa Maria”,_x000D_
 especialmente na rua 11, e jogar piçarra na Avenida Jorge Chammas, nº 1003, em frente a_x000D_
 residência do Senhor Euclides Zanquim Dias, pois em ambos os locais residem pacientes_x000D_
 acamados e está impossível o acesso das ambulâncias.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6889/ccf_000092.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6889/ccf_000092.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidade de equiparar a referencia dos Operadores de Raio-X da 11 para 14, igual às dos Técnicos de Enfermagem, considerando que a escolaridade exigida para o exercício da função são iguais.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6890/ccf_000093.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6890/ccf_000093.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 Atendimento_x000D_
  de regulamentar o horário de Plantão dos funcionários do Pronto Municipal, de acordo com a Lei nº 605/49 e artigo 71 da CLT (doc.anexo).</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6892/ccf_000094.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6892/ccf_000094.pdf</t>
   </si>
   <si>
     <t>Considerando a grande demanda de pacientes que necessitam_x000D_
 de atendimento oftalmológico em nossa cidade, e considerando ainda que as consultas estão_x000D_
 sendo agendadas para o mês de junho, indico ao Senhor Prefeito Municipal que estude as_x000D_
 possibilidades formar uma parceria com o Dr. Rogério Kawai, médico concursado em_x000D_
 nossa cidade, para atender a população inclusive as mais de vinte crianças com estrabismo_x000D_
 de nossa cidade.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6879/ccf_000083.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6879/ccf_000083.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de elaborar um projeto de lei que conceda auxilio transporte aos funcionários_x000D_
 públicos municipais que residem em outras cidades.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6878/ccf_000082.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6878/ccf_000082.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de efetuar o pagamento do adicional de insalubridade aos auxiliares de_x000D_
 consultório dentário e aos técnico de enfermagem, pois trabalham constantemente com_x000D_
 material contaminado.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6867/ccf_000080.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6867/ccf_000080.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências com relação ao transito de veículos nas ruas próximas das escolas:_x000D_
 • Instalar placas de mão única de direção na rua Prudente de Moraes, sentido Centro/Bairro, na quadra da escola EE. Senador Vicente Prado, para melhorar o_x000D_
 fluxo dos ônibus escolares;_x000D_
 Instalar, além da placa proibindo o estacionamento com exceção a carros oficiais, colocar placa Livre nos finais de semana, em frente ao prédio do Centro de Especialidades, para dar mais conforto aos usuários da rua;_x000D_
 Instalar placas proibindo estacionar, no período de entrada e saída de alunos, período da manhã das 7:30 às 8:30, e no período da tarde 16:00 às 17:00 horas, na_x000D_
 rua José Antonio por toda a extensão da faixa amarela da Casa da Criança São José de Itapuí, para que as peruas, vans e ônibus escolares possam entrar e manobrar com tranqüilidade e segurança aos alunos.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6858/ccf_000071.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6858/ccf_000071.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de incluir no projeto de lei de diretrizes orçamentárias e lei orçamentária_x000D_
 anual para o exercício de 2014, dotações orçamentárias para aquisição dos seguintes_x000D_
 equipamentos:_x000D_
 • Máquina para triturar resíduos de construção civil, abrandando e compactando_x000D_
 materiais sólidos e que precisam ser descartados diminuindo o impacto ambiental e_x000D_
 reduzindo o uso de local de descarte, podendo ainda ser reutilizados em estradas_x000D_
 municipais para compactação de locais escorregadios quando em período de chuvas;_x000D_
 • Máquina para triturar galhos e madeira produzidos na cidade;_x000D_
 Máquina de confecção de brochetes e pranchas de cimento leve, para colocação em_x000D_
 calçadas e ruas com baixo fluxo de veículos pesados, pois além de ser uma_x000D_
 alternativa ecologicamente correta, a mesma absorve a água das chuvas._x000D_
 Finalmente vale considerar que, todas essas máquinas contribuem com o uso de mão de_x000D_
 obra local e seria uma solução caseira e barata para as ruas, cal</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6859/ccf_000072.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6859/ccf_000072.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 calçadas nas ruas_x000D_
  de mandar instalar bloquetes e determinar que sejam construídas_x000D_
 rua 3, objetivando do_x000D_
  abrandar_x000D_
  núcleo habitacional “Cônego Arlindo José Zanotto”, principalmente na_x000D_
 no local. os problemas causados no acesso às novas empresas instaladas</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6860/ccf_000073.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6860/ccf_000073.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar rever o serviço de tapa buraco da Avenida do Porto, pois o mesmo foi realizado recentemente e está se deteriorando.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6861/ccf_000074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6861/ccf_000074.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor competente que realize a limpeza do terreno localizado ao lado do prédio do antigo Matadouro Municipal, pois o acumulo de entulho e madeira está propiciando a proliferação de insetos. Informo ainda que o proprietário do sítio vizinho se disponibilizou a colaborar com a limpeza.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6862/ccf_000075.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6862/ccf_000075.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar podar o eucalipto localizado na Avenida Jorge Chammas, pois está muito alto e correndo risco de cair.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6852/ccf_000068.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6852/ccf_000068.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de notificar os proprietários do imóvel localizado na esquina da_x000D_
 Praça Governador Pedro de Toledo com a rua XV de novembro, para que façam uma_x000D_
 reformar no imóvel que se encontra em péssimo estado de conservação e colocando em_x000D_
 risco a integridade física dos transeuntes que passam pelo local.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, José Roberto Gonçalves Meira, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6855/ccf_000069.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6855/ccf_000069.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao_x000D_
 Setor Competente que efetue o serviço de tapa buraco na estrada vicinal “Angelo Poli",_x000D_
 com o objetivo de conservá-la antes que volte ao estado lamentável que era antes do recape.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6857/ccf_000070.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6857/ccf_000070.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as_x000D_
 providências no sentido de mandar passar a maquina Patrol na estrada rural, do bairro_x000D_
 Verônica, no trecho que dá acesso ai sítio do "Neguinho”, pois a mesma está intransitável e_x000D_
 impossibilitando o transporte escolar.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6845/ccf_000063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6845/ccf_000063.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de determinar que o Centro de Especialidades fique aberto a partir das 6:00_x000D_
 horas, principalmente agora no inverno, pois a população chega cedo e fica aguardando no_x000D_
 relento.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6846/ccf_000064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6846/ccf_000064.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar jogar piçarra na estrada rural que dá acesso ao Sítio_x000D_
 "Sonho Meu", localizado no bairro do "Campinho”, pois está impossível de trafegar.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6847/ccf_000065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6847/ccf_000065.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as_x000D_
 providências no sentido de mandar construir obstáculos redutores de velocidade na Avenida_x000D_
 do Porto e na rua Luiz Rocchi, em frente ao bar do Gaspar.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6850/ccf_000066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6850/ccf_000066.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie a_x000D_
 instalação de proteção na lateral da ponte do córrego "Bica de Pedra", principal rua de_x000D_
 acesso ao bairro Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6840/ccf_000058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6840/ccf_000058.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine seja realizado a capinação e a limpeza do mato do terreno localizado na rua José Zenatti, próximo ao prédio da Assistência Social do Município.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6851/ccf_000067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6851/ccf_000067.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de melhorar a iluminação do Centro de Lazer do Trabalhador_x000D_
 "Cyro Portieri".</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6841/ccf_000059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6841/ccf_000059.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar passar a maquina patrol, no trecho sem asfalto, da_x000D_
 estrada do bairro "Baririzinho”, pois os moradores estão reclamando do difícil acesso até_x000D_
 suas residências.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6843/ccf_000061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6843/ccf_000061.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que_x000D_
 possibilidades de abrir a tabela de referencia em que estão enquadrados os Médicos e_x000D_
 Dentista do Programa Médico da Familia, considerando que os mesmo já completaram três_x000D_
 anos de efetivo serviço e ainda não progrediram._x000D_
 Sala das sessões, 29 de abri</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6844/ccf_000062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6844/ccf_000062.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar pintar a faixa de pedestre na rua Salma Simão Azar,_x000D_
 altura do número 447, assim como na próxima esquina em frente ao Bar do Balão, como_x000D_
 objetivo de fazer com que os motoristas diminuam a velocidade.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6828/ccf_000048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6828/ccf_000048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que mande demarcar com tinta_x000D_
 reflexiva, separando pista de trânsito rápido, área para ciclista e pedestres, nas_x000D_
 Avenidas do Porto, Jorge Chamas e Estrada Baririzinho.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6808/ccf_000031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6808/ccf_000031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de incluir na Lei Orçamentária para o exercício de 2014, previsão_x000D_
 orçamentária para aquisição dos seguintes equipamentos para solucionar os problemas de_x000D_
 mobilidade de nossa cidade:_x000D_
 Aquisição de 01 betoneira;_x000D_
 Aquisição de 01 máquina de pequeno porte para desempenar piso;_x000D_
 Aquisição de moldes para confeccionar ladrilhos para calçadas;_x000D_
 Criação de uma frente de trabalho, em conjunto com o Engenheiro do Município,_x000D_
 para construção e colocação de piso padrão nas calçadas, proporcionando_x000D_
 mobilidade em locais sem calçada, diminuindo risco de atropelamentos nas ruas;_x000D_
 Finalmente elaborar um projeto de lei que autorize o parcelamento dos serviços aos_x000D_
 proprietários de imóveis que não possui calçadas junto ao carnê do IPTU.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6809/ccf_000032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6809/ccf_000032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de determinar que as portas do Centro de Especialidades sejam aberta a partir das 6:00 horas da manhã, principalmente no inverno pois a população fica aguardando no frio e na maioria das vezes com crianças de colo e com problemas respiratórios.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6810/ccf_000033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6810/ccf_000033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar melhorar a iluminação da Praça da Igreja São Benedito,_x000D_
 o mais urgente possível pois o local é propício a atos de vandalismo.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6806/ccf_000029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6806/ccf_000029.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar construir pontos de embarque e desembarque de alunos_x000D_
 nos bairros de nossa cidade, pois as crianças esperam pelo transporte embaixo do sol e da_x000D_
 chuva.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6807/ccf_000030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6807/ccf_000030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 não é asfaltada,_x000D_
  de_x000D_
  na_x000D_
  mandar construir guia e se for viável sarjeta, considerando que essa rua rua José Castelani, localizada no bairro Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6865/ccf_000078.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6865/ccf_000078.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas no_x000D_
 sentido de mandar instalar placas de sinalização e com o nome das ruas no bairro Jardim_x000D_
 Bica de Pedra, mais conhecido como "Bairro do Robertão”.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6866/ccf_000079.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6866/ccf_000079.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao setor_x000D_
 competente que proceda a instalação de placas proibindo o estacionamento em um dos_x000D_
 lados da rua Floriano Peixoto.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6863/ccf_000076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6863/ccf_000076.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Zelador do Cemitério Municipal “Dona Tinda" para que mantenha o portão de baixo_x000D_
 aberto para facilitar o acesso para os moradores da “Vila São Sebastião”.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6864/ccf_000077.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6864/ccf_000077.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências nos sentido de mandar rebaixar a guia da sarjeta na rua José Castelani em_x000D_
 frente das garagens das residências, principalmente em frente da casa do Senhor Samuel_x000D_
 Caetano Bezerra pois está com dificuldade em entrar e sair com o carro.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, DENILSON MIGUEL DA SILVA MASSETTO</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6898/ccf_000100.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6898/ccf_000100.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de adquirir uniformes refletivos para os lixeiros e demais servidores que trabalham nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3159/ccf20052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3159/ccf20052025_0042.pdf</t>
   </si>
   <si>
     <t>possibilidade de mandar_x000D_
 Indico ao Senhor Prefeito Municipal, que estude a_x000D_
  instalar bancos na área verde do bairro “Waldomiro Guarinon", em frente ao bar do Neuzinho, para que a população possa voltar a usufruir do local.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3160/ccf20052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3160/ccf20052025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 nossa cidade._x000D_
  de desapropriar uma área de terras para construção de casas populares em</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3158/ccf20052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3158/ccf20052025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de construir duas salas nos fundos do Centro de Especialidades para acomodar o Setor de Vigilância Sanitária do Município.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3155/ccf20052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3155/ccf20052025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 localizada no_x000D_
  que_x000D_
  bairro_x000D_
  providência_x000D_
  “Irmãos_x000D_
  a instalação da Placa com o nome da Praça "Vitor Furlen",</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3157/ccf20052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3157/ccf20052025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências_x000D_
 frente_x000D_
 no sentido de escalar um servidor que exerce a função de vigia para trabalhar na guarita em ao Hospital e Maternidade São José, pois existe apenas um funcionário nesta função por 12 horas.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3156/ccf20052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3156/ccf20052025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor de Vigilância Sanitária para que tome providências com relação aos animais que estão preso em uma pequena baia na rua Manoel Rodrigues Martins, considerando que o local é_x000D_
 uma área de preservação ambiental._x000D_
 Ressalto ainda, que os moradores reclamam do mau cheiro das péssimas condições em que o animal se encontra.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3154/ccf20052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3154/ccf20052025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com o Setor de Obras e de Meio Ambiente do Município, objetivando estipular um calendário mensal para poda de árvores em nossa cidade estipulando a data e o bairro que será realizado o serviço. Solicito ainda, que promova uma ampla divulgação para que a_x000D_
 população colabore com o serviço a fim de manter as ruas mais limpa.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3153/ccf20052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3153/ccf20052025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de determinar que a rua Prudente de Moraes, onde se_x000D_
 encontra o portão de entrada e saída do alunos da Escola Senador Vicente Prado, seja_x000D_
 interditado por cavaletes pois o risco de ocorrer um acidente é evidente no local.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3125/ccf20052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3125/ccf20052025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de informar os funcionários o dia exato que chegam as cestas básicas, pois_x000D_
 esse mês teve funcionário que não sabia e perdeu o beneficio.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3223/ccf21052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3223/ccf21052025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar instalar placas indicativas com o nome das ruas_x000D_
 e prédio públicos de nossa cidade, e substituindo ou reformando as placas de transito de nossa cidade.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3222/ccf21052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3222/ccf21052025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no que sentido de reiniciar o mais urgente possível as obras de reforma da_x000D_
 Praça da Bíblia, pois existem alguns ferros no chão que põe em perigo a segurança das_x000D_
 crianças que brincam no local.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3221/ccf21052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3221/ccf21052025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de alterar a planta genérica do município, diminuindo o valor venal dos</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3220/ccf21052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3220/ccf21052025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar pintar faixas de estacionamento de veículos nas ruas de nossa_x000D_
 cidade, a exemplo de Jau, para aumentar o numero de vagas principalmente próximo das_x000D_
 agencias bancarias de nossa cidade.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3218/ccf21052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3218/ccf21052025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor Competente que realize uma operação tapa buracos no Jardim Maria Rosária o mais urgente possível.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3219/ccf21052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3219/ccf21052025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 fiscalizar o serviço de pintura_x000D_
  ao funcionário Fernando Reys a responsabilidade de organizar e_x000D_
  dos prédios públicos de nossa cidade.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3217/ccf21052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3217/ccf21052025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de nomear uma pessoa responsável para emitir as carteirinhas para Idoso e_x000D_
 Deficiente Físico, conforme dispõe a Lei Federal nº 5.296/04.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3187/ccf20052025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3187/ccf20052025_0064.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de conceder uma ajuda de custo para transporte dos alunos do Colégio_x000D_
 Técnico da UNESP-Bauru._x000D_
 Sala das sessões, 02 de setembro de 2013.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3173/ccf20052025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3173/ccf20052025_0063.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de equiparar os vencimentos do auxiliar de enfermagem com o de_x000D_
 técnico de enfermagem, considerando que este é o único cargo que não houve reajuste.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Luiz Carlos Pierazo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3174/ccf20052025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3174/ccf20052025_0062.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 “Robertão", tornando_x000D_
  transformar_x000D_
 _x000D_
  em uma Praça Ecológica a área verde que margeia o córrego o local mais agradável para os moradores próximo.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3149/ccf20052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3149/ccf20052025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome a devida providência no sentido de mandar limpar a galeria de captação de água da rua Arricieri Francischini, esquina com a rua Dr. Nestor Cardoso, pois quando chove a água invade o_x000D_
 estabelecimento comercial que existe no local causando um enorme prejuízo ao_x000D_
 proprietário.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3150/ccf20052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3150/ccf20052025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 bairro "Terras de Santa_x000D_
  tange_x000D_
 _x000D_
  mandar retirar a lixeira coletiva que está instalada na entrada do_x000D_
 estabelecimento comercial_x000D_
 Maria". Ocorre que, a mesma encontra-se bem ao lado do e o proprietário reclama que a lixeira causa um constrangimento aos clientes._x000D_
 Por fim, sugiro que seja construído um ponto de embarque e_x000D_
 desembarque de alunos no local.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3151/ccf20052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3151/ccf20052025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no que tange mandar construir uma canaleta de escoamento de água na rua_x000D_
 Joaquim de Freitas Teixeira, esquina com a rua Nadir Moraes Dias.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3152/ccf20052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3152/ccf20052025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar abrir a rua XV de novembro, interligando-a ao bairro "Jardim_x000D_
 Maria Rosária".</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3147/ccf20052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3147/ccf20052025_0023.pdf</t>
   </si>
   <si>
     <t>de proibir o estacionamento_x000D_
 Indico ao Senhor Prefeito Municipal, providências no sentido_x000D_
 pois os motoristas_x000D_
  de veículos em um dos lados da rua Candido Ferreira Dias,_x000D_
 estabelecimentos comerciais._x000D_
  reclamam que está difícil trafegar principalmente onde estão localizados_x000D_
 Sala das sessões, 02 de setembro de 2013.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3148/ccf20052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3148/ccf20052025_0024.pdf</t>
   </si>
   <si>
     <t>Competente Indico ao Senhor Prefeito Municipal, que determine ao Setor que construa o mais urgente possível obstáculos redutores de velocidade na via de acesso Prefeito Alberto Massoni, no trecho compreendido entre o cruzamento da Avenida Ignez Romanini até a fábrica de Móveis Lindolar.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3145/ccf20052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3145/ccf20052025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine a Secretaria Municipal de Meio Ambiente para que entre em contato com o Instituto Estadual do Ambiente -_x000D_
 INEA, órgão da Secretaria de Estado do Ambiente - SEA, ISA Empresa responsável pela viabilidade ee navegação do rio Tiete e ações como retiradas e desobstrução de corredeiras de água, que executem ações de limpeza e desobstrução de vários rios como rio Jaú, rio da Prata em seus_x000D_
 desemboques inclusive o rio Tiete retirando assoreamento, taboas e aguapés, antecedendo as duas pontes da Marambaia e todo ponto necessário no canal do rio Tiete até o ponto em que não esteja assoreado. Também canais dos córregos (Bica de Pedra e Robertão) que atravessam a cidade de tapuí. Inclusive seus desemboque no rio Tiete proximidades da ponte do bairro Baririzinho, até o_x000D_
 canal livre do rio Tiete. No aguardo de um cronograma de limpeza e máquinas necessárias para xecução dos serviços de desassoreamento e rebaixamento da calha dos riachos.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3146/ccf20052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3146/ccf20052025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine a Secretaria Municipal de Meio Ambiente para que entre em contato com o Instituto Estadual do Ambiente -_x000D_
 INEA, órgão da Secretaria de Estado do Ambiente - SEA, OCIP EcoVida e grupo Verde Vida para que juntos efetuem um estudo e planejamento necessário para transformar as proximidades das diversas áreas verdes de córregos e rios, locais de praia, Fery Boat de nossa cidade com melhor acessibilidade, academias ao ar livre, locais para paradas, torneira com água potável, formação de lagos e lagoas artificiais com produção de peixes, calçamentos e acessos limpos e sem obstrução, para caminhada livre e contato com a natureza, oportunizando ao cidadão mais uma opção de vida saudável e lazer. Retiradas do esgoto jogado nos riachos Bica de Pedra e Robertão com a_x000D_
 construção de adutoras eficientes e levadas até o ponto de entrega na futura estação de tratamento._x000D_
 ssa solicitação encaixa na ação do Programa Limpa Rio, do Governo Estadual, em parcer</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3143/ccf20052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3143/ccf20052025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 de Obras do Município para que tome providências no sentido de mudar o ponto de tomada_x000D_
 de águas pluviais da rua José Geronimo Videira do portão da casa da esquina na_x000D_
 proximidade do cemitério, diminuindo assim o mau cheiro de material que se deteriora em_x000D_
 frente ao portão daquela residência, deslocando a 6 metros acima fazendo a coleta d'agua_x000D_
 nas proximidades do muro do cemitério local.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3144/ccf20052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3144/ccf20052025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine a Secretaria_x000D_
 Municipal de Meio Ambiente que entre em contato com a Secretaria de Segurança Pública e Bem_x000D_
 Estar Social e ao Instituto Estadual do Ambiente - INEA, órgão da Secretaria de Estado do_x000D_
 Ambiente - SEA, OCIP Eco Vida e grupo ecológico Verde Vida para que juntos tomem as_x000D_
 medidas no sentido de realizar uma Saliência alterando o asfalto nas ruas Ângelo Fadini nos pontos_x000D_
 das esquinas da Avenida do Porto e rua Maestro José Sciacca formando assim através de um_x000D_
 obstáculo como dique de desvio das águas pluviais impedindo o alagamento na rua Angelo Fachim._x000D_
 Alertamos também, que seja desobstruídas as passagens de águas no muro do frigorífico Santa_x000D_
 Cecília, com canalização das águas fluviais no acesso dessa rua até o córrego Robertão e seja_x000D_
 realizados estudos, planejamentos e execução das obras necessárias para construção de um_x000D_
 iscinão de contenção de águas Pluviais no córrego Robertão antecedendo a ponte da Vila são_x000D_
 ebastião e após a Ave</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3141/ccf20052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3141/ccf20052025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Coronel_x000D_
  Obras_x000D_
  Frederico_x000D_
  do Município que refaça as guias rebaixadas para cadeirantes, na esquina da rua Ferraz e Santo Antonio, próximo ao bar do “Denão".</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3142/ccf20052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3142/ccf20052025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 definitiva_x000D_
 com a Diretora de Higiene e Saúde do Município para que encontrem uma solução_x000D_
 vez_x000D_
  para atendimento psiquiátrico, disponibilizando o serviço toda semana e não uma por mês como vem acontecendo.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3172/ccf20052025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3172/ccf20052025_0055.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de proceder a reforma do campo de bocha do Centro de Lazer do_x000D_
 Trabalhador "Cyro Portieri"</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3171/ccf20052025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3171/ccf20052025_0054.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de realizar obras de recuperação e usabilidade do aterro sanitário de nossa_x000D_
 cidade, monitorando o vazamento de chorume e se possível aumentar sua capacidade ou a_x000D_
 construção de um novo aterro. Ainda neste, solicito que estude as possibilidades junto a_x000D_
 Secretaria de Meio Ambiente para que seja elaborado um projeto que estimuleapopulação_x000D_
 no sentido de realizar a coleta seletiva do lixo, valorizando a importância desse ato para о_x000D_
 meio ambiente.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3170/ccf20052025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3170/ccf20052025_0053.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de reformar a "Prainha" de nossa cidade, com o objetivo de_x000D_
 restaurar o desenvolvimento das atividades e fomentar o lazer nesse local. Dentre as obras a_x000D_
 ser realizadas estão: a reforma do camping, os brinquedos do parquinho e o prédio do_x000D_
 antigo "Castelinho".</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3169/ccf20052025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3169/ccf20052025_0052.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de construir calçadas e demarcar com pinos uma ciclovia por toda extensão da Avenida Jorge Chammas e Avenida Brasil, considerando que a população itapuiense se utiliza dessas vias para realizar caminhadas e o risco de atropelamento é_x000D_
 iminente.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3168/ccf20052025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3168/ccf20052025_0051.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome_x000D_
 extensão_x000D_
 providências no sentido de construir calçadas e demarcar com pinos uma ciclovia por toda da Avenida Jorge Chammas e Avenida Brasil, considerando que a população_x000D_
 iminente._x000D_
 itapuiense se utiliza dessas vias para realizar caminhadas e o risco de atropelamento é_x000D_
 Sala das sessões, 16 de setembro de 2013.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3167/ccf20052025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3167/ccf20052025_0050.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de mandar construir uma pista de skate no Ginásio de Esportes "Cyro_x000D_
 Portieri", ao lado da piscina municipal e da quadra poli-esportiva, considerando que este é o_x000D_
 local mais apropriado e mais uma opção de lazer aos jovens de nossa cidade.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3165/ccf20052025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3165/ccf20052025_0048.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 funcionários igualar a porcentagem do adicional de insalubridade a todos os públicos que possuem o beneficio.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3166/ccf20052025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3166/ccf20052025_0049.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no que tange mandar construir calçadas ao redor das praças públicas_x000D_
 nos bairros de nossa cidade, para que a população possa fazer caminhada.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3164/ccf20052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3164/ccf20052025_0047.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie o mais_x000D_
 urgente possível os seguintes equipamentos para o SAMU: KED adulto, tala multi- split,_x000D_
 macacão e sapatão para os funcionários.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3163/ccf20052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3163/ccf20052025_0046.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as_x000D_
 possibilidades de mandar jogar piçarra nas ruas do bairro Balneário Mar Azul,_x000D_
 principalmente nas ruas: Rafael Lagatta, Tito Livio Ferreira, Giusepp Tangarelli e Eufrásio_x000D_
 Bento Manoel do Prado.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3162/ccf20052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3162/ccf20052025_0045.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no que tange mandar tampar os buracos da rua Luiz Masseto,_x000D_
 localizada no bairro "Waldomiro Guarinon".</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3161/ccf20052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3161/ccf20052025_0044.pdf</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3129/ccf20052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3129/ccf20052025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a viabilidade_x000D_
 saldo_x000D_
 conceder_x000D_
  dos_x000D_
  o 14° salário aos professores da rede municipal de ensino, utilizando-se do recursos do FUNDEB encaminhados ao município no exercício de 2013.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3130/ccf20052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3130/ccf20052025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor de Obras que construa mais obstáculos redutores na extensão do Km 1, da vicinal "Angelo Poli", considerando a fatalidade do ultimo acidente ocorrido no local.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3227/ccf21052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3227/ccf21052025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar fixar placas de sinalização proibindo o trafego de_x000D_
 bicicletas na Praça da Matriz e Praça Governador Pedro de Toleto, bem como informando a_x000D_
 população da Lei Municipal que dispõe sobre essa proibição._x000D_
 Sala das sessões, 07 de outubro de 2013.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3226/ccf21052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3226/ccf21052025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que realize a instalação de placas proibindo estacionar na rua 7 de Setembro_x000D_
 em frente ao portão de saída do Hospital e Maternidade São José de Itapuí, pois mesmo_x000D_
 com faixa amarela a população não respeita e atrapalha na hora de descarregar os tubos de_x000D_
 oxigênio no Hospital.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3225/ccf21052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3225/ccf21052025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 Kawai,_x000D_
  de firmar um contrato de prestação de serviços com o Dr. Rogerio Masariko com o objetivo de suprir a demanda da população que necessita de atendimento_x000D_
 pelo_x000D_
 oftalmológico._x000D_
 _x000D_
  Vale salientar que esse profissional se dispôs a atender 5 (cinco) pessoas valor de R$ 120,00 (cento e vinte reais), valor irrisório diante da necessidade do município.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3224/ccf21052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3224/ccf21052025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Setor de Vigilância Sanitária e com a Secretaria de Obras, para que tomem as_x000D_
 devidas providências com relação ao esgoto que se espalha nas ruas os dias em que o trator_x000D_
 realiza a limpeza das fossas sépticas do bairro.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2926/ccf15052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2926/ccf15052025_0027.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que verifique a_x000D_
 possibilidade de reajustar os vencimentos dos estagiários contratados pelo CIEE,_x000D_
 considerando que os valores estão bem abaixo do salário mínimo._x000D_
 Sala das sessões, 07 de outubro de 2013.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2927/ccf15052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2927/ccf15052025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que verifique junto ao_x000D_
 Setor Jurídico do Município a possibilidade de elaborar um projeto de lei isentando os_x000D_
 aposentados do pagamento de impostos municipais, principalmente do IPTU- Imposto_x000D_
 Territorial e Predial Urbano.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2928/ccf15052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2928/ccf15052025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome_x000D_
 devidas providências com relação ao buraco(antigo poço), localizado onde está instalada a_x000D_
 horta da Prefeitura, pois as crianças brincam no local e correm risco de se machucar.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2929/ccf15052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2929/ccf15052025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar tampar o buraco da via de acesso Prefeito Alberto_x000D_
 Massoni, localizado onde está instalado o Portal da Cidade.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2930/ccf15052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2930/ccf15052025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de utilizar o saldo do duodécimo da Câmara Municipal para aquisição de lote de terra, objetivando a construção de casas populares em nossa cidade.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2931/ccf15052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2931/ccf15052025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de criar uma banda marcial municipal e com formação de músicos para_x000D_
 apresentação em eventos e no Coreto da Praça da Matriz, nos moldes da banda em que o Sr._x000D_
 maestro Domingos Sciaca regia com muito orgulho levando o nome da cidade de Itapuí_x000D_
 quando realizava apresentações em cidades vizinhas._x000D_
 Sala das sessões, 07 de outubro de 2013.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2932/ccf15052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2932/ccf15052025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providencias no sentido de mandar tampar os buracos no asfalto do bairro Jardim Alvorada, principalmente na rua Pedro Tedrus, em frente o numero 4, e na rua XV de novembro, em frente o n° 644.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2933/ccf15052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2933/ccf15052025_0034.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE OBRAS: Esgoto, abertura de rua, asfaltamento</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2934/ccf15052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2934/ccf15052025_0035.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE CANAIS DE TELEVISAO</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3077/ccf19052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3077/ccf19052025_0046.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providencias no sentido de notificar o proprietário do terreno localizado no final da rua 11_x000D_
 de setembro, pois os moradores estão reclamando do mato alto e da pouca visibilidade que_x000D_
 facilita o acesso nas residências vizinhas.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3075/ccf19052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3075/ccf19052025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de realizar a doação de um terreno para a construção de um templo para o_x000D_
 Grupo de Oração- Missão ID.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3076/ccf19052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3076/ccf19052025_0045.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providencias no sentido de mandar sinalizar a Avenida do Porto e construir um obstáculo redutor de velocidade em frente do bar do Paraíba.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3074/ccf19052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3074/ccf19052025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 Zenatti, ao lado_x000D_
  no_x000D_
 _x000D_
 _x000D_
 do_x000D_
 sentido de mandar construir um Parque Ecológico no terreno da rua José Prédio da Assistência Social do Município.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>SILENE VALINI, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3073/ccf19052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3073/ccf19052025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providencias no sentido de mandar abrir a galeria de captação de água da rua Angelo_x000D_
 Fachim, pois a mesma foi fechada e a população que reside nas proximidades reclama das_x000D_
 conseqüências nos dias de chuva. Na mesma ocasião, solicitamos de Vossa Senhoria, que_x000D_
 determine ao Fiscal de Obras e o Engenheiro do Município que faça uma vistoria no muro_x000D_
 que está sendo construído em um dos terrenos do loteamento do “Conezza", principalmente_x000D_
 se o mesmo está há uma distancia correta do eixo da via de acesso "Prefeito Alberto_x000D_
 Massoni", para que no futuro o mesmo não impossibilite a duplicação da via.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3072/ccf19052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3072/ccf19052025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de adquirir um reservatório de abastecimento de água para ser instalado no_x000D_
 bairro "Terras de Santa Maria".</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3071/ccf19052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3071/ccf19052025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 município_x000D_
 que mande passar a maquina Patrol na antiga estrada que liga Itapuí ao de Jaú, principalmente em frente ao sitio "Santo Antonio".</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3070/ccf19052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3070/ccf19052025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que mande instalar lixeiras ao lado dos Trailers de Lanche, localizados ao_x000D_
 redor da Praça da Matriz para evitar que a população deixe sujeira sobre os bancos.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3069/ccf19052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3069/ccf19052025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de igualar os vencimentos da servidora Daniela Aparecida de Campos aos_x000D_
 vencimentos em que estão enquadrados os técnicos de enfermagem, considerando que as_x000D_
 funções são as mesmas.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3068/ccf19052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3068/ccf19052025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de reajustar os vencimentos dos cargos de enfermeira, fonoaudióloga e_x000D_
 psicóloga para a referencia 20 da tabela de vencimentos do município.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3064/ccf19052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3064/ccf19052025_0032.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de entrar em contato com o "MINISTÉRIO DA COMUNICAÇÃO, com o_x000D_
 objetivo de que sejamos contemplados no PROJETO E RECEBER A “ESTRUTURA DE CIDADE_x000D_
 DIGITAL."</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3063/ccf19052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3063/ccf19052025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar o Setor Competente realizar o desassoreamentos de todos os córregos em nosso município, considerando o baixo fluxo de corredeiras e o_x000D_
 emaranhado de sujeira que para no leito dos mesmos, formando lagoas que servem de locais para procriação de mosquitos, pernilongos, besouros e demais insetos transmissores de doenças.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3061/ccf19052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3061/ccf19052025_0029.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de viabilizar a instalação de mais empresas de transporte_x000D_
 coletivo em nossa cidade, para fomentar concorrência e preço mais justos de passagens intermunicipais, e analisar a possibilidade de disponibilizar ônibus circular gratuitos aos_x000D_
 munícipes nos horários que antecedem os ônibus que segue para outras cidades. Sugiro_x000D_
 ainda, que avalie a possibilidade de mudar o sistema de transporte para "circular urbano"_x000D_
 entre cidades vizinhas, considerando que a empresa de Bauru já utiliza" ônibus urbano"_x000D_
 para esse transporte.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3062/ccf19052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3062/ccf19052025_0030.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar tapar buracos em toda a cidade, principalmente Av. do Porto pois está ficando intransitável. Nivelar a Rua Santa Cruz das Palmeiras, que faz ligação do bairro Mar Azul II ao Jardim Primavera, pois não tem condições de trafegar impedindo a passagem de um bairro para o outro, e em determinados pontos a_x000D_
 tubulação do bombeamento da rede de esgoto está descoberto. Finalmente, solicito que_x000D_
 mande tampar o mais urgente possível o buraco que se formou na entrada da cidade, próximo ao portal.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3060/ccf19052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3060/ccf19052025_0028.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 que será realizado, os cargos_x000D_
  dentre as vagas que serão criadas para o próximo concurso público de farmacêutico, técnico de enfermagem e enfermagem, poiso_x000D_
 município está defasado desses profissionais.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3059/ccf19052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3059/ccf19052025_0027.pdf</t>
   </si>
   <si>
     <t>Competente Indico ao Senhor Prefeito Municipal, que determine ao Setor que realize a limpeza das ruas do bairro Jardim Maria Rosaria, principalmente_x000D_
 passagem_x000D_
 na rua Angelo Crozeira, pois tem um acumulo de mato sobre as calçadas impedindo a_x000D_
  de pedestres.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3058/ccf19052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3058/ccf19052025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Secretario de Obras do Município que realize as obras necessárias para consertar a_x000D_
 ondulação que se formou no asfalto da Avenida Ignes Romanini Fachim, no trecho próximo_x000D_
 onde está instalado o prédio da Vigilância Sanitária, lembrando que há meses existe um cavalete sinalizando o local.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3057/ccf19052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3057/ccf19052025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 de tornar mão dupla de direção a rua Luiz Teixeira, considerando as solicitações dos munícipes que foram prejudicado com a mudança</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3056/ccf19052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3056/ccf19052025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 de orientar ao Setor de Tributos para que disponibilizem a população, modelo de requerimento_x000D_
 solicitando serviços do município pois a maioria dos cidadãos não sabem como fazê-lo.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3055/ccf19052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3055/ccf19052025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de melhorar a iluminação no inicio da Avenida Ignez Romanini Fachim,_x000D_
 pois é ponto de parada de ônibus e a população reclama que é perigoso.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3054/ccf19052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3054/ccf19052025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 "Waldomiro_x000D_
  no sentido de melhorar a iluminação da rua Afonso Lanza, localizada no bairro Guarinon".</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3099/ccf20052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3099/ccf20052025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar jogar piçarra no final da estrada “Feres Simão”, localizada no_x000D_
 bairro do Baririzinho, pois em dias de chuva os moradores têm dificuldade de trafegar pela estrada.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3050/ccf19052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3050/ccf19052025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar podar as arvores da rua Gabriel Soto, localizada no bairro Cônego_x000D_
 do_x000D_
  Arlindo Zanotto, bem como na rua Padre Manoel da Costa Sobrinho, localizada no bairro Pichelli.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3049/ccf19052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3049/ccf19052025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 objetivo_x000D_
 providências_x000D_
  de agilizar_x000D_
  no sentido de mandar instalar tambores de lixo nos bairros de nossa cidade, com o_x000D_
  o trabalho dos lixeiros.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3048/ccf19052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3048/ccf19052025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 de elaborar um projeto de lei criando a obrigação de recolher veículos e trailers abandonados nas_x000D_
 ruas de nossa cidade, dando aos mesmos a destinação correta para os mesmos.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3047/ccf19052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3047/ccf19052025_0015.pdf</t>
   </si>
   <si>
     <t>de fazer a doação de terrenos_x000D_
 Indico ao Senhor Prefeito Municipal, que estude as possibilidades do Distrito Industrial II para os Empresários Flávio Lagatta e Evandro Lhanos, considerando que serão gerados mais de 30 vagas de empregos direto em nossa cidade. Sala das sessões, 25 de novembro de 2013.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3046/ccf19052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3046/ccf19052025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 número 290, para evitar_x000D_
  uma caneleta de escoamento de água na rua Anacleto Fachim, altura do o acumulo de terra no local.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3045/ccf19052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3045/ccf19052025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor de Vigilância Sanitária do Município para que faça uma vistoria nos ranchos com piscina no bairro_x000D_
 Jardim Primavera, principalmente no "Rancho Ipiranga”, pois a água está verde.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3044/ccf19052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3044/ccf19052025_0012.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Fiscal de_x000D_
 Obras que oriente os proprietários dos imóveis localizados na Avenida do Porto no sentido de_x000D_
 construir calçadas o mais urgente possível. Solicito ainda, a instalação de braços de iluminação_x000D_
 pública ao lado do Girassol I e II para facilitar a mobilidade e diminuir os riscos de acidente pelo_x000D_
 grande fluxo de pessoas que transitam pelo local, bem como reativar os postes de iluminação nos_x000D_
 campos da prainha para oferecer uma melhor condição de lazer para população.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3043/ccf19052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3043/ccf19052025_0011.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades e_x000D_
 busque recursos junto ao Governo do Estado a fim de construir um anel viário, interligando a_x000D_
 Avenida Ignes Romanini Fachim, a via de Acesso Prefeito Alberto Massoni e a estrada vicinal Angelo Poli, utilizando-se das estradas rurais que dão acesso às mesmas.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3042/ccf19052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3042/ccf19052025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com as_x000D_
 Emissoras de TV (TV-E Bauru, TV TEM, TV S, RECORD, BAND) para que as mesmas_x000D_
 disponibilizem sinal digital de transmissão para nossa cidade. Sugiro ainda, que a instalação dos aparelhos sejam feitos em pontos altos de nossa cidade, como por exemplo, nos reservatórios de</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3041/ccf19052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3041/ccf19052025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar passar a maquina Patrol e a Moto-niveladora nas ruas do_x000D_
 balneário "Mar Azul II", para diminuir os buracos que lá existem e impedem o transito de veículos.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3040/ccf19052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3040/ccf19052025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao Setor Competente que realize a limpeza das ruas do Jardim Primavera, em especial a rua do Camping que_x000D_
 tem um acumulo de entulho e está impedindo a passagem de veiculos pelo local.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3039/ccf19052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3039/ccf19052025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas_x000D_
 no_x000D_
  no sentido de mandar capinar o mato da calçada da Avenida do Porto, principalmente trecho que liga a estrada que dá acesso ao bairro Terras de Santa Maria.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3038/ccf19052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3038/ccf19052025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que providencie a_x000D_
 instalação de placas com identificação dos nomes das ruas de nossa cidade, bem como a numeração das casas para facilitar o serviço de ambulância no município.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3037/ccf19052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3037/ccf19052025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine à_x000D_
 Secretária de Higiene e Saúde do Município que providencie a formação do Conselho Municipal de Saúde, considerando que já estamos no final do exercício e ate o presente momento não foi tomado nenhuma providência a respeito.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3036/ccf19052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3036/ccf19052025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao Setor_x000D_
 de Vigilância Sanitária do Município que intensifique o programa de combate ao mosquito Aedes_x000D_
 Aegypide, principalmente orientando a população no sentido de evitar a proliferação do mesmo.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3123/ccf20052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3123/ccf20052025_0044.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie melhorias na_x000D_
 sinalização de solo no transito em nossa cidade, como por exemplo:_x000D_
 • faixas de segurança;_x000D_
 parada obrigatória;_x000D_
 lista tracejada delimitando baias de estacionamento;_x000D_
 advertência em paradas obrigatórias;_x000D_
 esquinas em amarelo;_x000D_
 placas proibindo estacionamento, exceto aos finais de semana, em frente aos Postos de_x000D_
 Sáude:_x000D_
 delimitar espaço e corredor próprios para ciclistas nas vias públicas.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3122/ccf20052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3122/ccf20052025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com os órgãos competentes_x000D_
 Viabilizar_x000D_
  no sentido de buscar melhorias no transporte público, tais como: ônibus circular ou vans que proporcionem integração dos bairros ao centro de nossa cidade;_x000D_
 proporcionaria_x000D_
 Viabilizar o uso da estrada velha de Itapuí-Jaú, que passa por propriedades agrícolas maior desenvolvimento naquela área; e_x000D_
 Viabilizar uma linha que faça o transporte Itapuí-Bariri, através da estrada vicinal "Angelo Poli"._x000D_
 S</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3121/ccf20052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3121/ccf20052025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 como o canal_x000D_
  no sentido de disponibilizar a repetição do canal Canção Nova e TV Século XXI, bem da MTV proporcionando aos que não possuem antena parabólica, para que possam acompanhar_x000D_
 reforço_x000D_
  em suas casas mensagens de amor, música e entretenimento saudáveis. Ainda neste, o pedido de disponibilizar à todas as emissoras uma torre como ancora de equipamentos_x000D_
 possam_x000D_
 para repetição_x000D_
  instalar_x000D_
  de_x000D_
  os_x000D_
 _x000D_
 _x000D_
 sinal_x000D_
 equipamentos._x000D_
  digital, pois os canais aberto estão aguardando nossa solicitação para que_x000D_
 Sala das sessões, 09 de dezembro de 2013</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3120/ccf20052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3120/ccf20052025_0041.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades_x000D_
 de isentar do pagamento do ITBI os itapuienses que adquirem seus imóveis através do programa_x000D_
 "Minha Casa, Minha Vida" do Governo Federal.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3119/ccf20052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3119/ccf20052025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que mande roçar o mato das_x000D_
 calçadas do bairro Balneário "Mar Azul II", pois os moradores reclamam que o mato impede a_x000D_
 circulação dos pedestres.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3118/ccf20052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3118/ccf20052025_0039.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com a_x000D_
 Secretária de Educação do Município para verificar a possibilidade de remanejar o período das_x000D_
 férias dos funcionários da CEMEI "Dona Mulata" para que não ocorram as férias coletivas,_x000D_
 considerando que os pais precisam continuar trabalhando e não tem com quem deixar as crianças.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3117/ccf20052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3117/ccf20052025_0038.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências a fim de que mande realizar a sinalização de solo e a colocação de placas com o nome_x000D_
 das ruas no Bairro Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3115/ccf20052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3115/ccf20052025_0036.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências_x000D_
 pintura de faixa_x000D_
  a_x000D_
 _x000D_
 fim_x000D_
 de_x000D_
 _x000D_
 pedestres,_x000D_
 de que determine ao Setor Competente que realize operação de tapa buracos, melhoria da iluminação pública e limpeza das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3116/ccf20052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3116/ccf20052025_0037.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que para que entre em contato com o Governo do Estado de São Paulo, a fim de possibilitar a inclusão de nossa cidade no Programa de Vicinais, asfaltando a estrada velha Itapuí-Jau, e as demais vicinais_x000D_
 e estradas municipais, além de realizar o recape da rodovia Angelo Poli que faz parte desse programa.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3114/ccf20052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3114/ccf20052025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que eventuais sobras do_x000D_
 duodécimo da Câmara Municipal a serem recebidas pela Prefeitura Municipal, sejam_x000D_
 utilizadas para compra de terras destinadas a construção de casas populares.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3113/ccf20052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3113/ccf20052025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que da mesma forma que_x000D_
 algumas empresas particulares já fizeram, que institua o décimo quarto salário em favor dos_x000D_
 funcionários públicos municipais para o próximo ano.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3112/ccf20052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3112/ccf20052025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de conceder um reajuste na referencia em estão enquadrados os professores da rede pública municipal, considerando que é a única categoria que não teve nenhum reajuste nos últimos 4_x000D_
 (quatro) anos.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2985/ccf16052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2985/ccf16052025_0047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito, solicitando_x000D_
 informações sobre quando pretende reiniciar as obras de recape da Avenida Comendador_x000D_
 José Maria de Almeida Prado, bem como terminar a rotatória de acesso à Avenida do Porto_x000D_
 e Rua Jorge Chammas, pois é vergonhoso o estado em que se encontra.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2983/ccf16052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2983/ccf16052025_0045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao D.E.R- Departamento de Estradas e Rodagens solicitando informações sobre a possibilidade de realizar o recape da via de acesso "Prefeito Alberto Massoni". Ocorre que, essa estrada é a única via de acesso do Município à Rodovia Comandante João Ribeiro de Barros e todo o fluxo de veículos, inclusive da região, trafega pelo local que está em péssimo estado de conservação, colocando em risco a integridade física da população se considerarmos os enormes buracos e ondulações existentes no leito viário da mesma._x000D_
 Solicito ainda, que estude a possibilidade de construir a terceira faixa no Km 2 e 3- sentido município, e Km 6 e 7- sentido rodovia Comandante João Ribeiro de Barros.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2984/ccf16052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2984/ccf16052025_0046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando as seguintes informações sobre qual a previsão para obras e benfeitorias no_x000D_
 bairro Balneário “Mar Azul II". Sugiro ainda, a título de prioridade:_x000D_
 • Construção de um parquinho e campo de futebol na área verde próximo do PSF- Dr_x000D_
 Geraldo Paulin;_x000D_
 Finalizar as obras da rede de captação de esgoto;_x000D_
 Viabilizar e complementar a instalação de braços de iluminação pública no bairro;_x000D_
 Instalação de uma bomba de recalque próximo ao camping, com a finalidade de_x000D_
 bombear e dar vazão ao esgoto deste bairro, até a rede de tratamento de esgoto;_x000D_
 Construção de uma estação de tratamento de esgoto municipal compacta, interligada_x000D_
 a rede de captação do bairro e demais ruas da cidade;</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2982/ccf16052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2982/ccf16052025_0044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando que encaminhe a esta Casa de Leis cópia da relação completa dos cargos em_x000D_
 comissão nomeados até o momento. Solicito que informe também os cargos que foram_x000D_
 mantidos da gestão anterior.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2980/ccf16052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2980/ccf16052025_0042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando_x000D_
 escoamento_x000D_
 _x000D_
 _x000D_
 informações_x000D_
 do bairro_x000D_
  sobre qual é o funcionário responsável pela ligação da bomba de balneário “Mar Azul II".</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2981/ccf16052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2981/ccf16052025_0043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Sargento da Policia Militar_x000D_
 de nossa cidade, solicitando que tome as devidas providências no sentido de fiscalizar o uso_x000D_
 da vaga de estacionamento para deficientes físico do município, aplicando a devida sanção_x000D_
 a quem desrespeitá-la.Sa</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2979/ccf16052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2979/ccf16052025_0041.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal e_x000D_
 a Diretora de Educação do Município solicitando que encaminhe a esta Casa de Leis cópia_x000D_
 da Lei Municipal que regulamenta horários de creches no município de Itapuí, aprovado no exercício de 2010, Autografo nº 040/2010(doc.anexo). Solicito ainda, informações se_x000D_
 durante o ano letivo que se inicia serão observados o disposto do artigo 1° e parágrafo único, que dispõe o que segue:_x000D_
 "Artigo 1) Fica proibido esta modalidade de_x000D_
 estabelecimento (creches/creches escola ou creches berçários) de se utilizarem de férias coletivas._x000D_
 Parágrafo Único)- Da mesma forma, ficam as creches de nossa cidade proibidas de fechar em dias Decretados como Ponto Facultativos."</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2978/ccf16052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2978/ccf16052025_0040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando as seguintes informações com relação ao recape da Avenida Comendador José Maria de Almeida Prado:_x000D_
 Valor total destinado pelo Governo do Estado para execução da obra?_x000D_
 Qual foi o total repassado ao município até a presente data? Encaminhar cópia do extrato bancário onde conste os valores depositados?_x000D_
 Se houve processo licitatório para contratação da empresa para prestar o serviço,_x000D_
 encaminhar a esta Casa de Leis cópia completa do processo;_x000D_
 Informar ainda, qual o total gasto até o momento?</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2977/ccf16052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2977/ccf16052025_0039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando que informe esta Casa de Leis qual o funcionário responsável pelo fiel cumprimento da Lei Municipal nº 1.993, de 05 de junho de 2001, no sentido de vistoriar e_x000D_
 notificar os proprietários de terrenos para que os mantenham limpos e capinados, evitando a_x000D_
 proliferação de insetos.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2976/ccf16052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2976/ccf16052025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 construção_x000D_
  que encaminhe a esta Casa cópia da Lei Municipal que aprovou e autorizou a_x000D_
 aprovação_x000D_
  do loteamento Girassol II. Solicito ainda, que caso haja outras solicitações para de novos loteamentos que seja encaminhada cópia do requerimento e demais documentos que se fazem necessário para sua aprovação.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2975/ccf16052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2975/ccf16052025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 cumprimento_x000D_
  informações se no ato da nomeação dos Secretários Municipais houve o_x000D_
  do que dispõe o artigo 75 da Lei Orgânica do Município, o que diz:_x000D_
 bens, no ato da_x000D_
 "Art. 75)- Os Secretários Municipais farão declaração pública de_x000D_
 impedimentos_x000D_
 posse e no término do exercício do cargo, e terão os mesmos_x000D_
 funções."_x000D_
 estabelecidos para os Vereadores, enquanto permanecerem em suas_x000D_
 à esta Casa de_x000D_
 Solicito ainda, que as cópias de tais declarações sejam encaminhadas Leis para ciência dos nobres Vereadores.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2944/ccf16052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2944/ccf16052025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Sargento da Policia Militar_x000D_
 de Itapuí, solicitando informações se existe a possibilidade de designar uma viatura para_x000D_
 acompanhar, fiscalizar e orientar o trânsito de veículos nos horários de entrada e saída dos_x000D_
 alunos nas Escolas Públicas Municipais de nossa cidade.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2943/ccf16052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2943/ccf16052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente Regional do D.E.RDepartamento de Estadas e Rodagens solicitando que sejam realizadas serviços básicos de_x000D_
 manutenção da via de acesso "Prefeito Alberto Massoni", como por exemplo, limpeza do_x000D_
 acostamento e diminuição do desnível pois está muito alto.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2942/ccf16052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2942/ccf16052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente Regional do D.E.RDepartamento de Estradas e Rodagens solicitando informações se existe a possibilidades de_x000D_
 mandar instalar braços de iluminação pública em todas as alças de acesso e passagem do_x000D_
 trevo “São José da barra Mansa" e no ponto de embarque e desembarque de passageiros do_x000D_
 bairro do "Campinho”, melhorando a visibilidade e a segurança dos transeuntes no local.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2941/ccf16052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2941/ccf16052025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado a Senhora Presidente da Câmara Municipal de Itapuí, solicitando informações se existe a possibilidade de realizar junto com o Procurador Jurídico da Casa, o estudo e reformulação da Lei Orgânica do Município, principalmente com relação ao artigo 84 que refere- se à CIPA e ao SSMT, adequando-os às Normas Reguladoras n° 5 e 32.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2940/ccf16052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2940/ccf16052025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Gerente Regional da CPFLCompanhia Paulista de Força e Luz solicitando informações se existe a possibilidade de_x000D_
 instalar braço de iluminação pública nas ruas Itapuí e Bica de Pedra.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2939/ccf16052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2939/ccf16052025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia de toda documentação referente ao_x000D_
 Convênio nº 03124393-55/09, dos valores repassados para reforma da Praça da Bíblia, no_x000D_
 total de R$ 129.750,00(cento e vinte e nove mil, setecentos e cinqüenta reais). Solicito ainda, qual é o valor da_x000D_
 Sala_x000D_
  contra-_x000D_
  das sessões,_x000D_
  partida_x000D_
 _x000D_
 do_x000D_
 18_x000D_
  município e quando será iniciada as obras.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2938/ccf16052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2938/ccf16052025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa seja oficiado ao Senhor Prefeito Municipal,_x000D_
 Secretário de Obras e Secretário de Meio Ambiente para entrem em contato com os_x000D_
 Proprietários da Avícola Santa Cecília, objetivando que seja realizada limpeza na margem_x000D_
 do córrego Bica de Pedra e nas bocas de lobo que encontram- se no interior da empresa_x000D_
 para melhorar o escoamento das águas das chuvas, e ainda, estudem a possibilidade de_x000D_
 manter o córrego com aberto e com livre acesso caso haja necessidade de realizar algum_x000D_
 serviço no local.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Luiz Carlos Pierazo, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3023/ccf19052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3023/ccf19052025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado Diretor do ERPLAN- Escritório Regional de Planejamento solicitando que seja encaminhado a esta Casa de Leis_x000D_
 a relação de todos os convênios que foram liberados para o município nos últimos 2(dois) anos, bem como a relação completa dos convênios a liberar que estão pendentes de documentação.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3024/ccf19052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3024/ccf19052025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado a Secretaria de Recursos_x000D_
 Hídricos do Estado de São Paulo, solicitando informações sobre o convênio firmado no ano_x000D_
 de 2012, no valor de R$80 mil reais para aquisição de um reservatório de água para o_x000D_
 núcleo habitacional "Irmãos Franceschi", como por exemplo, se os valores já foram_x000D_
 liberados ou se consta alguma pendência para que isso ocorra.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3015/ccf19052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3015/ccf19052025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis a relação e as cópias dos_x000D_
 contratos firmados até a presente data para execução de serviços de limpeza de vias_x000D_
 públicas e poda de árvores. Solicito ainda, informações sobre quando será executado esse_x000D_
 serviço na rua Dr. Nestor Cardoso e Eliseu Spuri.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3016/ccf19052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3016/ccf19052025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre a possibilidade de entrar em contato com o_x000D_
 Governo do Estado objetivando conseguir recursos para a reforma do Centro Comunitário_x000D_
 Brancodo bairro_x000D_
  CNPJ_x000D_
  Jardim Maria Rosária, destinado para funcionar como sede da Associação Azul e_x000D_
  nº 16.695.582/0001-08.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3017/ccf19052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3017/ccf19052025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende iniciar a construção de casas populares.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3018/ccf19052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3018/ccf19052025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende iniciar a construção da Estação de Tratamento de Esgoto de nossa cidade.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3019/ccf19052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3019/ccf19052025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que informe esta Casa de Leis quando será realizada a próxima_x000D_
 Audiência Pública com os Estudantes para resolver a questão do transporte escolar._x000D_
 Aproveito a oportunidade para agradecer e parabenizar a atuação e a participação dos_x000D_
 estudantes na ultima audiência, realizada no dia 23 de fevereiro.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3020/ccf19052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3020/ccf19052025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando que informe esta Casa de Leis sobre qual foi o destino da “Vaca Mecânica" do Município, e se existe a possibilidade e qual a viabilidade de reativá-la.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3021/ccf19052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3021/ccf19052025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações se o município possui alguma "máquina compactadora de solo", e onde a mesma se encontra.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3022/ccf19052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3022/ccf19052025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Secretário de_x000D_
 Segurança Pública do Estado solicitando providências no sentido de designar um_x000D_
 investigador de polícia para nosso município, considerando o aumento na demanda e a_x000D_
 aposentaria de outro funcionário.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6888/ccf_000091.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6888/ccf_000091.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado aos membros da Comissão de Pastores Evangélicos e ao Diretor de Cultura de nossa cidade, para que seja marcada uma reunião nesta Casa de Leis objetivando transferir os eventos de Comemoração da Semana do Evangélico para a semana do Aniversário da Cidade, excepcionalmente esse ano em razão da Comemoração do Centenário.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6886/ccf_000089.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6886/ccf_000089.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado à Mesa da Câmara_x000D_
 Municipal solicitando informações sobre o total gasto durante a participação no 57°_x000D_
 Congresso Estadual dos Municípios.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6885/ccf_000088.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6885/ccf_000088.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre onde está guardado o alambrado que foi retirado do mini-campo de futebol do núcleo habitacional “Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6884/ccf_000087.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6884/ccf_000087.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis, cópia das Notas Fiscais empenhadas e liquidadas durante os exercícios de 2009, 2010, 2011 e 2012 da empresa Itapeças.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6910/ccf_000112.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6910/ccf_000112.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre o prazo inicial e o final da Obra de reforma_x000D_
 recuperação da Praça da Matriz e da Praça Governador Pedro de Toledo.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6842/ccf_000060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6842/ccf_000060.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis a relação e os valores auferidos_x000D_
 aos cargos em comissão, principalmente os de Secretários.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6838/ccf_000057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6838/ccf_000057.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se existe alguma fiscalização municipal com relação aos_x000D_
 veículos de transporte escolar no que tange à segurança das crianças, e se os condutores_x000D_
 possuem cursos para prestarem esse serviço.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6908/ccf_000109.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6908/ccf_000109.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada a Presidente desta Casa,_x000D_
 solicitando a elaboração de um projeto de resolução que dispõe sobre adiantamento de_x000D_
 viagem aos Vereadores.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6909/ccf_000110.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6909/ccf_000110.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada a Mesa Diretora desta_x000D_
 relação_x000D_
 Casa de_x000D_
 _x000D_
  Leis, solicitando informações se já foi encaminhado ao Ministério Público а_x000D_
 necessidade_x000D_
 de cargos_x000D_
  de cada_x000D_
  em_x000D_
  um.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6837/ccf_000056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6837/ccf_000056.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada a Mesa Diretora desta_x000D_
 Casa de Leis, solicitando informações se já foi encaminhado ao Ministério Público à_x000D_
 relação de cargos em comissão do Município, para que o mesmo avalie a legalidade e a_x000D_
 necessidade de cada um.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6836/ccf_000055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6836/ccf_000055.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quando pretende voltar a andar pelas ruas de_x000D_
 nossa cidade junto com o Vice-Prefeito, como fazia antigamente, para tomar conhecimento_x000D_
 dos problemas da cidade e resolve-los efetivamente._x000D_
 Sala das sessões, 29 de abril de 2013</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6829/ccf_000050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6829/ccf_000050.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre as razões pela qual foram retirados os bancos da_x000D_
 Pracinha do núcleo habitacional “Waldomiro Guarinon”, próximo do bar do Neuzinho,_x000D_
 considerando que era ponto de encontro dos aposentados daquele bairro e os mesmos estão_x000D_
 reclamando.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6825/ccf_000046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6825/ccf_000046.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre qual é o funcionário público municipal_x000D_
 responsável pela fiscalização dos carros de som e propaganda que circulam pelas ruas de_x000D_
 nossa cidade, principalmente se o volume do som é permitido por lei.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6827/ccf_000047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6827/ccf_000047.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quando vai ser realizado o processo licitatório_x000D_
 para contratação da empresa para prestar serviço de transporte escolar, considerando que o_x000D_
 prazo do contrato emergencial está expirando</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6815/ccf_000045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6815/ccf_000045.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Senhor Prefeito_x000D_
 Municipal solicitando informações se já foi firmado convênio com Neuropediatra,_x000D_
 considerando a grande demanda de crianças e adolescentes em tratamento em nossa cidade.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6818/ccf_000043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6818/ccf_000043.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Senhor Prefeito_x000D_
 Municipal que encaminhe a esta Casa de Leis a relação completa de todos os remédios que_x000D_
 estão disponíveis na rede pública de saúde. Solicito ainda que a mesma lista seja afixada_x000D_
 nos consultórios médicos da cidade, pois a demanda de pedidos de ajuda para comprar os_x000D_
 medicamentos prescritos pelos médicos tem sido muito grande.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6817/ccf_000044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6817/ccf_000044.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Secretário de Obras_x000D_
 do Município solicitando informações sobre onde estão guardados os bloquetes que foram_x000D_
 retirados da Avenida Comendador José Maria de Almeida Prado, e que informe esta Casa_x000D_
 se os mesmos podem ser reutilizados.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6821/ccf_000041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6821/ccf_000041.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada ao Senhor Prefeito_x000D_
 Municipal solicitando informações se os recursos que serão repassados pela Secretaria do_x000D_
 Planejamento e Economia do Estado de São Paulo, no valor de 300 mil reais, serão também_x000D_
 utilizados para obras de construção de galerias e rede de esgoto da Vila Antonio Cairrão até_x000D_
 o Jardim Alvorada, captando dessa forma toda água que é despejada no córrego e que acaba_x000D_
 inundando as residências das ruas próximas.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6819/ccf_000042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6819/ccf_000042.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando mudança de referências para os enfermeiros, dentistas, assistentes_x000D_
 sociais, professores, engenheiros e outros que não tiveram a referida mudança.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6823/ccf_000039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6823/ccf_000039.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações sobre qual a atual situação do terreno onde está_x000D_
 instalada a Associação Hípica de nossa cidade.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6822/ccf_000040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6822/ccf_000040.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando que encaminhe a Câmara Municipal de Itapuí cópia do contrato de_x000D_
 prestação de serviços com a empresa que faz a limpeza das ruas de nossa_x000D_
 cidade, informando qual o valor mensal, qual o custo de cada funcionário, de_x000D_
 quem é a responsabilidade com relação aos encargos trabalhistas.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2899/ccf14052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2899/ccf14052025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado às Entidades_x000D_
 Filantrópicas de nossa cidade solicitando informações se já foram tomadas as devidas_x000D_
 providências no sentido de disponibilizar o Portal da Transparência para população_x000D_
 conforme dispõe a legislação em vigor.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2898/ccf14052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2898/ccf14052025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiada a ANATEL-AGÊNCIA_x000D_
 NACIONAL DE TELECOMUNICAÇÕES solicitando providências no sentido que seja_x000D_
 realizada uma medição do índice de radiação emitido pelas Torres de Celular que estão_x000D_
 instaladas em nossa cidade, considerando que a maioria delas é próxima de residências e_x000D_
 tem havido um alto índice de pessoas com doenças.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2897/ccf14052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2897/ccf14052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado a Mesa da Câmara_x000D_
 solicitando a elaboração de um Decreto Legislativo que conceda Título de Cidadão_x000D_
 Itapuiense ao Senhor Desembargador Ivan Ricardo Garisio Sartori que muito beneficiou o_x000D_
 município com relação aos precatórios.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2901/ccf14052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2901/ccf14052025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se existe a possibilidade de ressarcir as despesas que a_x000D_
 Senhora Vanilda Marli Soares teve com o acidente sofrido na rua Angelo Sgavioli,_x000D_
 cruzamento com a Avenida Ignes Romanini, em razão de um buraco de grande proporção._x000D_
 (doc. Anexо)</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2900/ccf14052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2900/ccf14052025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quais os critérios utilizados para a contratação do_x000D_
 Senhor Gilson Sebastião para ministrar aulas de musica nas escolas municipais, bem como_x000D_
 qual a forma de pagamento do mesmo, horário de trabalho e o funcionário responsável pelo_x000D_
 desempenho de suas funções._x000D_
 Sa</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2902/ccf14052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2902/ccf14052025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 referente a todos_x000D_
  que encaminhe a esta Casa de Leis cópia da prestação de contas_x000D_
 data. os adiantamentos feitos pelo funcionário Giuliano Areas até a presente</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2878/ccf14052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2878/ccf14052025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal_x000D_
 solicitando informações se existe a possibilidade de incluir no Projeto de Lei do Orçamento de_x000D_
 2014, dotação orçamentário para obras de infra-estrutura no bairro Balneário “Mar Azul II”.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2877/ccf14052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2877/ccf14052025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre a verba encaminhada pelo Governo do Estado, no valor aproximado de sessenta mil reais para ser aplicado na Pasta da Saúde.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2876/ccf14052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2876/ccf14052025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se foram avaliados os critérios da Lei Municipal que_x000D_
 impede a liberação de Alvara de Funcionamento para o cidadão que está com débito junto_x000D_
 ao Município, quando da liberação do alvará para o escritório imobiliário do Senhor_x000D_
 Antonio Carlos Brechó.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2875/ccf14052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2875/ccf14052025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Regional_x000D_
 Municipal_x000D_
  do_x000D_
  solicitando_x000D_
  CDHU_x000D_
  se existe a possibilidade de entrar em contato com o Gerente para que se encontre uma solução definitiva quanto a liberação das escrituras das residências do núcleo habitacional "Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2874/ccf14052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2874/ccf14052025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal para que entre em contato com a CETESB a fim de solicitar que seja realizada_x000D_
 uma analise da qualidade da água de nossa cidade, considerando o grande número de_x000D_
 cidadãos com doença oncológica em nossa cidade.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2873/ccf14052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2873/ccf14052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Gerente Regional do_x000D_
 D.E.R.- Departamento de Estradas e Rodagens, a fim de reiterar os pedidos encaminhados_x000D_
 anteriormente, conforme segue:_x000D_
 Providencias no que tange a realização o recape "urgente" da via de acesso_x000D_
 "Prefeito Alberto Massoni”. Ocorre que, essa estrada é a única via de acesso do_x000D_
 Município à Rodovia Comandante João Ribeiro de Barros e todo o fluxo de_x000D_
 veículos, inclusive da região, trafega pelo local que está em péssimo estado de_x000D_
 conservação, colocando em risco a integridade física da população se considerar os_x000D_
 enormes buracos e ondulações existentes no leito viário da mesma,Solicito ainda,_x000D_
 que estude a possibilidade de construir a terceira faixa no Km 2 e 3- sentido_x000D_
 município, e Km 6 e 7- sentido rodovia Comandante João Ribeiro de Barros;_x000D_
 Instalação de abrigo coberto de ponto de ônibus na via de acesso Alberto Massoni no_x000D_
 bairro campinho km 2.8 aproximadamente(proximidade da venda do Demir) no sentido_x000D_
 Itapuí ao trevo de acesso Jau-Bau</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2881/ccf14052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2881/ccf14052025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado à Secretária de_x000D_
 Educação do Município se está sendo divulgado nas Escolas Públicas Municipais o_x000D_
 Programa do Governo "Senador Jovem Brasileiro- 6° Concurso de Redação do Senado_x000D_
 Federal para o Jovem Senador 2013, visando incentivar o interesse das crianças e os jovens_x000D_
 pela política brasileira.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2880/ccf14052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2880/ccf14052025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis a relação dos membros do_x000D_
 Conselho Municipal de Saúde, se os mesmo são qualificados e se estão de acordo com as_x000D_
 normas do Conselho como representante municipal. Na mesma ocasião, solicito que seja_x000D_
 encaminhado cópia das últimas Atas das reuniões realizadas, para que seja verificada se as_x000D_
 metas da saúde em conformidade com a legislação federal exige.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2879/ccf14052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2879/ccf14052025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Responsável pelo_x000D_
 Cartório de Registro de Notas de nossa cidade, solicitando informações sobre a_x000D_
 possibilidade de alterar o horário de funcionamento para tornar o serviço mais acessível aos_x000D_
 cidadãos que trabalham.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2890/ccf14052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2890/ccf14052025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Governador do_x000D_
 Estado de São Paulo, Digníssimo Senhor Geraldo Alckmin, solicitando os valiosos_x000D_
 préstimos no sentido de disponibilizar recursos para obras de recape da via de acesso_x000D_
 "Prefeito Alberto Massoni".</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2892/ccf14052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2892/ccf14052025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Diretor da Empresa_x000D_
 Auto- Ônibus Macacari solicitando informações se existe a possibilidade de isentar os_x000D_
 idosos e aposentados de pagar a passagem de ônibus.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2891/ccf14052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2891/ccf14052025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Diretor de Higiene e_x000D_
 Saúde do Município solicitando informações se existe a possibilidade de informatizar a_x000D_
 prescrição de remédios aos pacientes de nossa cidade, com o objetivo de facilitar o_x000D_
 entendimento pelos farmacêuticos.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2882/ccf14052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2882/ccf14052025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Sargento da Policia Militar_x000D_
 escolar_x000D_
 _x000D_
 _x000D_
 de_x000D_
 em_x000D_
  Itapuí para que intensifique a fiscalização dos veículos que fazem o transporte_x000D_
 transportada_x000D_
  nossa cidade, pois a população tem reclamado que as crianças vêm sendo em pé devido à super lotação</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2888/ccf14052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2888/ccf14052025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis cópia dos contratos firmados com_x000D_
 as operadoras de celular para instalação de torres em nossa cidade, principalmente do_x000D_
 ultimo firmado no exercício anterior. Solicito ainda, que informe se a doação da_x000D_
 ambulância foi efetivada pela operadora.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2883/ccf14052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2883/ccf14052025_0018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado a Secretária de Educação do_x000D_
 Município solicitando que seja agendada uma reunião nesta Casa de Leis, para discutir assuntos_x000D_
 referentes ao transporte escolar para as cidades da região, principalmente no que se refere ao_x000D_
 reembolso dos valores pagos pelos alunos.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2887/ccf14052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2887/ccf14052025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quando pretende resolver a questão da deficiência_x000D_
 no atendimento Médico- Pediatra, pois a população esta reclamando da falta de_x000D_
 atendimento.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2886/ccf14052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2886/ccf14052025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 autorizando o tombamento_x000D_
  informações se existe a possibilidade de elaborar um Projeto de Lei_x000D_
 do imóvel localizado_x000D_
  histórico e cultural, de acordo com o artigo 23, inciso III da CF,_x000D_
 novembro, para_x000D_
  na esquina da Praça Governador Pedro de Toledo com a rua XV de do mesmo._x000D_
  que posteriormente possa reivindicar recursos para reforma e preservação</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>Luiz Pignatti, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2885/ccf14052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2885/ccf14052025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se existe a possibilidades de doar um terreno do Distrito_x000D_
 Industrial II ao Empresário Jair Passareli, observando os terrenos que já foram doados e não_x000D_
 cumprida a exigência legal. Enquanto isso, que conceda autorização para que o mesmo_x000D_
 permaneça com suas atividades no terreno localizado no bairro Jardim Maria Rosária.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2884/ccf14052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2884/ccf14052025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando para que entre em contato com o CDHU, com o objetivo de_x000D_
 regularizar as escrituras do núcleo habitacional "Jardim Alvorada".</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>Luiz Pignatti, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2889/ccf14052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2889/ccf14052025_0024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados requerem, ouvido o Douto Plenário, seja instalada_x000D_
 Comissão Especial de Inquérito para apurar utilização das verbas públicas recebidas pelo_x000D_
 Município de Itapuí através de convênios com a União e o Governo do Estado de São Paulo,_x000D_
 entre os anos de 2005 e 2012, bem como eventual destinação dada às mesmas._x000D_
 Referida Comissão Especial contará com a participação de 3 (Três) membros, com_x000D_
 prazo de duração de 90 (noventa) dias, tudo como previsto no artigo 37 da Lei Orgânica do_x000D_
 Município de Itapuí e no artigo 22 e seguintes do Regimento Interno da Câmara Municipal de_x000D_
 Itapuí.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3178/ccf20052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3178/ccf20052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis cópia de todos os contratos_x000D_
 firmados com as Operadoras de Celular.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3176/ccf20052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3176/ccf20052025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quando pretende liquidar os valores devidos aos_x000D_
 servidores o Programa Saúde Bucal, referente aos meses de novembro e dezembro de 2013.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3177/ccf20052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3177/ccf20052025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis cópia do Convênio "Espaço_x000D_
 Amigo", bem como a relação de todos os pagamentos efetuados com os recursos desse_x000D_
 programa.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3175/ccf20052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3175/ccf20052025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de elaborar um projeto de tornando de utilidade pública a Associação "Eco Vidas", considerando a importância dessa entidade e a regularidade comprovada pela documentação em anexo.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3128/ccf20052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3128/ccf20052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado a ANEEL- Agencia_x000D_
 Nacional de Energia Elétrica solicitando que se faça uma avaliação na rede de distribuição_x000D_
 de energia do bairro do Pichelli, pois a incidências que equipamentos eletrônicos que_x000D_
 queima é muito alta.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3202/ccf21052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3202/ccf21052025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se existe a possibilidade de nomear vigias para trabalhar_x000D_
 na Praça da Matriz, para fiscalizar o trafego de bicicletas na Praça da Matriz para que a_x000D_
 população possa fazer caminhadas tranquilamente.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3200/ccf21052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3200/ccf21052025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre se existe pretensão em formalizar o Convênio_x000D_
 com o Projeto Guri novamente, pois esse projeto é de grande importância para os jovens de_x000D_
 nossa cidade.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3201/ccf21052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3201/ccf21052025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 para construção_x000D_
  solicitando_x000D_
  de casas_x000D_
  informações sobre quando pretende desapropriar uma área de terras populares.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3198/ccf21052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3198/ccf21052025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Rocchi, esquina_x000D_
 solicitando_x000D_
  com_x000D_
  informações se existe a possibilidade de construir na rua Luiz_x000D_
 lobo ou_x000D_
  a rua José Abraão Azer um método de escoamento de água( boca de_x000D_
 pouco desnível,_x000D_
  canaleta), pois se tratando de ser esquina e as guias da rua Luiz Rocchi serem de_x000D_
 sendo que os mesmos_x000D_
  há acumulo_x000D_
  descem_x000D_
  de água e outros detritos ( terra, pedra, dentre outras sujeiras), pela rua José Abraão Azer._x000D_
 não escoa_x000D_
 O Problema é ainda mais grave quando chove, por que a água_x000D_
 já está comprometido_x000D_
  só pela guia,_x000D_
  com_x000D_
  indo_x000D_
  muitas_x000D_
  parar no meio do asfalto danificando ainda mais o mesmo, que rachaduras._x000D_
 também as_x000D_
 Esse problema vai além dos proprietários do local, atingindo inúmeras pessoas que passam por este local.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3199/ccf21052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3199/ccf21052025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de entrar em contato com o_x000D_
 Senhor FEIJÃO, com o objetivo de notificá-lo sobre as reclamações sobre o_x000D_
 armazenamento de combustível no terreno do Distrito Industrial, pois é perigoso e nessa época do ano pois os moradores põe fogo no mato.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3196/ccf21052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3196/ccf21052025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis cópia das Notas Fiscais_x000D_
 empenhadas e pagas até a presente data, da empresa que faz o transporte escolar e da_x000D_
 merenda em nossa cidade.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3197/ccf21052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3197/ccf21052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações se existe a possibilidade de realizar uma fiscalizar nos_x000D_
 terrenos do Distrito Industrial II, averiguando se os prazos para construção estão de acordo_x000D_
 com a legislação municipal. Solicitamos ainda, que efetue a retomada dos terrenos sem_x000D_
 benfeitorias e que os mesmos sejam doados a outros empresários.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3195/ccf21052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3195/ccf21052025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia do processo licitatório para_x000D_
 contratação da empresa que perfurou o poço semi-artesiano na entrada da cidade, no_x000D_
 mandato anterior. Ainda neste, solicito cópia da Nota Fiscal e do empenho referente ao serviço._x000D_
 Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia do processo licitatório para_x000D_
 contratação da empresa que perfurou o poço semi-artesiano na entrada da cidade, no_x000D_
 mandato anterior. Ainda neste, solicito cópia da Nota Fiscal e do empenho referente ao serviço.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3194/ccf21052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3194/ccf21052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão retomadas as obras de recape da Avenida Comendador José Maria de Almeida Prado.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3192/ccf21052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3192/ccf21052025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 alambrado do mini-_x000D_
  informações sobre quais providências serão tomadas com relação ao_x000D_
 Zanotto", considerando_x000D_
  campo de futebol do núcleo habitacional "Cônego Arlindo José que já se passaram alguns dias da resposta encaminhada través do ofício nº 169/2013-PM.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3193/ccf21052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3193/ccf21052025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão entregues as apostilas aos alunos da rede municipal de ensino, pois os pais estão questionando a demora.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3191/ccf21052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3191/ccf21052025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informações se o mesmo tem conhecimento da forma com que vem_x000D_
 estão_x000D_
 sendo_x000D_
  sendo_x000D_
  realizada a poda das árvores de nossa cidade. Ocorre que, recebi reclamações de que realizadas podas drásticas e todos sabem que isso é muito prejudicial à planta. Afirmam que esse procedimento está sendo realizado dessa forma para obter um lucro maior com a venda da madeira, o que revolta ainda mais a_x000D_
 população._x000D_
 com_x000D_
 Finalmente, solicito a Vossa Excelência que entre em contato o Setor de Obras e de Meio Ambiente do Município para que oriente a maneira correta de realizar o serviço.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3190/ccf21052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3190/ccf21052025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Gerente Regional do_x000D_
 D.E.R- Departamento de Estradas e Rodagens e ao Digníssimo Governador do Estado_x000D_
 solicitando providências no sentido de disponibilizar recursos para o recape da Via de_x000D_
 Acesso "Prefeito Alberto Massoni", considerando a incidência de acidentes em função do_x000D_
 estado precário do leito viário.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3140/ccf20052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3140/ccf20052025_0016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Gerente da Agencia_x000D_
 do Banco do Brasil, solicitando informações sobre quando é a previsão para a instalação_x000D_
 dos caixas eletrônicos, pois o serviço está demorando e a população reclamando da demora_x000D_
 o atendimento.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3138/ccf20052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3138/ccf20052025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Diretor da Empresa_x000D_
 de Açúcar e Álcool- RAISEN, solicitando providências com relação ao mau cheiro que_x000D_
 invade nossa cidade em razão do insumo que está sendo usado para o plantio</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3139/ccf20052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3139/ccf20052025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis a relação de todos os convênios_x000D_
 firmados nos exercícios de 2011 e 2012, classificando-os em concluídos ou não.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3137/ccf20052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3137/ccf20052025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis a relação dos cargos em comissão_x000D_
 do Município relacionando as atribuições de cada um, principalmente do Senhor Jesus_x000D_
 Jocelim Curtolo.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3136/ccf20052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3136/ccf20052025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando que encaminhe a esta Casa de Leis cópia do mapa do bairro núcleo_x000D_
 habitacional “Irmãos Fraceschi", destacando as áreas verdes e institucionais do bairro.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3135/ccf20052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3135/ccf20052025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quais foram os critérios utilizados para indicação_x000D_
 dos munícipes que participaram do processo seletivo para trabalhar no Banco do Povo.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3134/ccf20052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3134/ccf20052025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 água nas residências_x000D_
  informações sobre quando pretende resolver o problema da falta de_x000D_
 Fraceschi". próximas do reservatório de água do núcleo habitacional "Irmãos</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3133/ccf20052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3133/ccf20052025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quais serão as atribuições do novo Secretário de_x000D_
 Obras contratado pelo Município.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3132/ccf20052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3132/ccf20052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre qual é o destino dos valores recolhidos a título de_x000D_
 taxa de embarque de passageiros, pois a Rodoviária esta uma sujeira.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3205/ccf21052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3205/ccf21052025_0036.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, integrantes da Comissão Especial de_x000D_
 Inquérito 02/2013, aprovada através do Requerimento 78/2013,_x000D_
 CONSIDERANDO que os trabalhos ainda não foram concluídos pois os_x000D_
 ofícios encaminhados à Prefeitura Municipal de Itapuí e ao ERPLAN ainda não_x000D_
 foram respondidos;_x000D_
 CONSIDERANDO que o prazo fixado para término dos trabalhos desta_x000D_
 Comissão se encerra em 16 de setembro próximo;_x000D_
 Requerem, ouvido o Douto Plenário, seja autorizada a prorrogação do prazo_x000D_
 para conclusão dos trabalhos desta Comissão, por mais 60 (sessenta) dias, ou seja,_x000D_
 de 17 de setembro de 2013 a 13 de novembro de 2013, a fim de se apurar a_x000D_
 utilização das verbas públicas recebidos pelo Município de Itapuí através de_x000D_
 convênios com a União e o Governo do Estado de São Paulo, entre os anos de 2005_x000D_
 a 2012, bem como a eventual destinação dada às mesmas._x000D_
 SALA DAS SESSÕES, 16 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3204/ccf21052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3204/ccf21052025_0036.pdf</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3203/ccf21052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3203/ccf21052025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Governador do_x000D_
 Estado e ao Gerente Regional do D.E.R- Departamento de Estradas e Rodagens, solicitando_x000D_
 os valiosos préstimos no sentido de disponibilizar recursos para obras de recape da via de_x000D_
 acesso "Prefeito Alberto Massoni".</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3213/ccf21052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3213/ccf21052025_0033.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO PREFEITO SOBRE DECRETO</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3212/ccf21052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3212/ccf21052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, e dispensadas as formalidades_x000D_
 legais, seja oficiado ao Sr. Prefeito Municipal, solicitando informações se a Prefeitura_x000D_
 Municipal fará a indenização dos danos sofridos pelo munícipe MICHEL LEONARDO_x000D_
 SANTANA SANTOS em seu veículo, em decorrência de acidente ocorrido no dia_x000D_
 06/07/2012 conforme documentos (Boletim de Ocorrência, fotos e orçamentos) que seguem_x000D_
 com este requerimento.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3211/ccf21052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3211/ccf21052025_0031.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal e a Secretária de Higiene e Saúde do Município solicitando que encaminhe a esta_x000D_
 Casa de Leis cópia do relatório de produção do atendimento de Fisioterapia, bem como a_x000D_
 relação do horário de atendimento e dos pacientes na fila de espera.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3210/ccf21052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3210/ccf21052025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal e ao Chefe do Setor de Recursos Humanos, solicitando explicações sobre por quais motivos os Dentistas do PSF não recebem os benefícios do triênio e qüinqüênio.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3209/ccf21052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3209/ccf21052025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quando pretende abrir a rua XV de novembro,_x000D_
 interligando-a ao bairro Jardim Maria Rosária.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3208/ccf21052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3208/ccf21052025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 despesas_x000D_
  solicitando que encaminhe a esta Casa de Leis a relação completa de todas as referente às festividades em Comemoração ao Aniversário da Cidade.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3215/ccf21052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3215/ccf21052025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Proprietário da Casa Lotérica de nossa cidade, bem como ao Gerente da Caixa Federal solicitando seja agendado uma reunião para solucionar o problema da falta de espaço do prédio onde a lotérica esta instalado, considerando que a população fica por horas exposta ao sol e na chuva.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2922/ccf15052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2922/ccf15052025_0023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informações sobre quais providências pretende tomar com relação à_x000D_
 falta de água no núcleo habitacional Irmão Franceschi. Solicito ainda, que informe esta_x000D_
 Casa de Leis sobre o convênio no valor de R$ 80 mil reais para aquisição de um_x000D_
 reservatório de água que seria instalado no bairro._x000D_
 Sala das sessões, 07 de outubro de 2013.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2923/ccf15052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2923/ccf15052025_0024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis a relação de todos os funcionários públicos municipais que foram nomeados em cargos comissionados, bem como a respectiva referencia.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2924/ccf15052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2924/ccf15052025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informação se o Senhor Gilson Sebastião ocupa algum cargo em_x000D_
 comissão ou possui contrato de prestação de serviço com o município para ministrar aulas_x000D_
 de musica nas escolas da rede publica municipal, e qual os valores que o mesmo recebe_x000D_
 mensalmente e através de qual dotação os valores são empenhados.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2925/ccf15052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2925/ccf15052025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informação sobre quais os motivos que levaram a mudança da sede_x000D_
 do SAMU para o Pronto Socorro, e se possível que o serviço volte para a base que foi construída especificamente para este serviço.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2919/ccf15052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2919/ccf15052025_0020.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informação sobre quando serão iniciadas as obras de recape das ruas_x000D_
 José Castelani, Augusto Maceto e José Antonio.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2920/ccf15052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2920/ccf15052025_0021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito Municipal solicitando informação se existe a pretensão de encaminhar para apreciação legislativa o projeto de lei que autoriza o REFIS, e que avalie a possibilidade de estender o_x000D_
 parcelamento em até 72 meses.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2921/ccf15052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2921/ccf15052025_0022.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Prefeito_x000D_
 Municipal solicitando informação se existe a possibilidade de ampliar o terreno do Senhor_x000D_
 Robson Theodoro, localizado no Distrito Industrial, pois o mesmo tem a pretensão de_x000D_
 ampliar a fabrica e instalar um curtume em nossa cidade.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2917/ccf15052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2917/ccf15052025_0018.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR PREFEITO SOBRE DOAÇAO DE PREDIO</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2918/ccf15052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2918/ccf15052025_0019.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao DAEEDepartamento de Aguas e Energia Elétrica e com a Secretaria de Saneamento e Recursos_x000D_
 Hídricos do Estado de São Paulo, solicitando informações sobre a disponibilização dos_x000D_
 recursos referente ao convênio nº 2011/33/00106-5, firmado dia 18/06/2010, para aquisição_x000D_
 de um reservatório metálico de água para ser instalado no núcleo habitacional Irmãos_x000D_
 Franceschi, considerando que até a presente data o mesmo ainda não foi comprado.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2915/ccf15052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2915/ccf15052025_0016.pdf</t>
   </si>
   <si>
     <t>equeiro, ouvida a casa seja oficiado ao Senhor Campos_x000D_
 Machado, Digníssimo Deputado Estadual, para que viabilize junto ao Governo do Estado_x000D_
 recursos para recape da via de acesso "Prefeito Alberto Massoni".</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2916/ccf15052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2916/ccf15052025_0017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Senhor Davi Uipe,_x000D_
 Digníssimo Secretario da Saúde do Estado de São Paulo, solicitando que o mesmo_x000D_
 disponibilize aparelhos novos de cateterismo para a D.R.S- Bauru, considerando que há_x000D_
 meses os aparelhos estão quebrados e os pacientes vinculados a esta diretoria estão sem_x000D_
 atendimento.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2914/ccf15052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2914/ccf15052025_0015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa seja oficiado ao Ministério da Pesca,_x000D_
 na pessoa do Senhor Ministro Marcelo Crivela, no sentido de adquirir e enviar uma_x000D_
 patrulha mecanizada composta por escavadeira hidráulica, trator esteira, maquinas de_x000D_
 construção de telas e tanques rede, do programa de apoio ao desenvolvimento da cadeia_x000D_
 produtiva para agricultura e piscicultura familiar, visto a necessidades do Sindicato dos_x000D_
 Trabalhadores rurais de Itapuí considerando o aumento do número de pescadores que_x000D_
 utilizam essa atividade para o sustento de suas famílias._x000D_
 Ocorre que, com a mecanização total predominante da monocultura da cana de_x000D_
 açúcar e previsão de ociosidade na mão de obra e impactos que podemos sofrer em futuro_x000D_
 próximo, e com pontos positivos de recuperação de mananciais e matas ciliares em toda_x000D_
 a extensão e proximidades de Córregos de nossa cidade,do rio Tiête (proximidades do_x000D_
 Angical), rio Jau e rio da Prata que em nosso município estão totalmente despoluídos e_x000D_
 aptos a proporcionar a socialização</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2913/ccf15052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2913/ccf15052025_0014.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e observadas as disposições legais, seja oficiado ao Sr. Prefeito Municipal solicitando providências quanto a Rua Sebastião F. Dias no Bairro Padre Arlindo, pois com as chuvas a enxurrada traz lama, galhos e pedra até a frente da residência dos moradores.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3066/ccf19052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3066/ccf19052025_0034.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas as formalidades_x000D_
 legais, seja oficiado ao Senhor Prefeito Municipal e a Procuradoria Jurídica da Prefeitura_x000D_
 Municipal a fim de que tomem as providências no sentido de requerer a reintegração de_x000D_
 posse dos lotes industriais doados e cuja finalidade foi desviada - Distrito Industrial II.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3100/ccf20052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3100/ccf20052025_0021.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas as formalidades_x000D_
 objetivo_x000D_
 legais e_x000D_
 _x000D_
 _x000D_
 de_x000D_
 regimentais, seja oficiado ao Senhor Prefeito Municipal em principio com o_x000D_
 moradores_x000D_
  encaminhar a cópia do Abaixo Assinado protocolado nesta Casa de Leis pelos_x000D_
 cabíveis_x000D_
 do Jardim Primavera, e finalmente requerer que sejam tomadas as medidas a fim de solucionar as reclamações formalizadas no documento em anexo.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3098/ccf20052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3098/ccf20052025_0019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando autorização_x000D_
 para fiscalizar, vistoriar e fotografar os seguintes prédios púbicos municipais:_x000D_
 PSF do bairro núcleo habitacional "Irmãos Franceschi";_x000D_
 Escola Municipal “Manoel Rodrigues Ferreira" e CEMEI "Dona Mulata";_x000D_
 Centro de Informática do núcleo habitacional "Irmãos Franceschi"</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3097/ccf20052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3097/ccf20052025_0018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando asas seguintes informações com relação a construção Valor e número do Centro Cultural de nossa cidade: do Convênio; Cópia da planta;_x000D_
 Cópia do processo licitatório que contratou a empresa para o desenvolvimento da obras;_x000D_
 Valor total dos recursos do município investido na obra; Cópia de todos os empenhos que comprovem E_x000D_
  as despesas com a construção; finalmente, qual será o valor gasto para finalizar a obra;</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3096/ccf20052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3096/ccf20052025_0017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de determinar que o Estádio Municipal "José Miraglia", permaneça aberto durante o horário de verão para que a população possa fazer caminhadas, indicando a presença de um Professor de Educação Física do Município para orientar a população com relação aos exercícios físicos.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3095/ccf20052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3095/ccf20052025_0016.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe_x000D_
 a esta Casa de Leis informações se a reforma do PSF- Dr. Geraldo Paulin está sendo_x000D_
 realizada com recursos próprios do município, bem como que seja encaminhado à cópia do_x000D_
 contrato com a empresa que está executando o serviço e o valor total para ser concluída.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3094/ccf20052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3094/ccf20052025_0015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a_x000D_
 comprovem_x000D_
  esta Casa de Leis informações sobre a titularidade e cópia dos demais documentos que a posse do Centro Comunitário do núcleo habitacional “Irmãos Franceschi".</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3093/ccf20052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3093/ccf20052025_0014.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 a esta Casa de Leis_x000D_
 seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe_x000D_
 durante a Festa do Peão,_x000D_
  os valores que foram arrecadados e repassados para as Entidades bem como quais entidades foram beneficiadas.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, José Roberto Gonçalves Meira, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3092/ccf20052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3092/ccf20052025_0013.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se_x000D_
 existe a possibilidade de elaborar um projeto de lei que declara de utilidade pública a_x000D_
 Sociedade Espirita "Emmanuel", localizado na rua Prudente de Moraes, nº 559, CNPJ n°_x000D_
 47.588.405/0001-56, e se possível que seja concedida uma subvenção para melhorar o_x000D_
 atendimento aos idosos que residem na Instituição.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3091/ccf20052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3091/ccf20052025_0012.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 a esta Casa de Leis_x000D_
 seja_x000D_
 as_x000D_
  oficiado ao Senhor Prefeito Municipal solicitando que encaminhe seguintes informações com relação à folha de pagamento do município:_x000D_
 이 Nome completo, cargo e referencia de cada servidor público; Relação de funcionários nomeados em cargo em comissão; Relação dos servidores que recebem horas extras, e qual os valores pagos por servidor;_x000D_
 Finalmente, solicito que as informações disponibilizadas sejam especificadas no Portal da Transparência com os nomes dos funcionários e não com os números de matricula.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3090/ccf20052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3090/ccf20052025_0011.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 solicitando_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal e a Secretária de Educação_x000D_
 de_x000D_
  informações se o município possuiu algum veiculo adequado para o transporte_x000D_
 dos_x000D_
  cadeirantes._x000D_
  nossos_x000D_
  Se negativo a resposta, sugiro a aquisição de um que atenda as necessidades munícipes.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3089/ccf20052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3089/ccf20052025_0010.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades oficiado ao Senhor Diretor da Empresa de Brinquedos Estrelas solicitando informações se existe a possibilidades de fazer a doação de brinquedos para as crianças do Projeto Espaço Amigo de nossa cidade. O Serviço de Atenção a Criança de Itapuí (Projeto Espaço Amigo) atende cento e_x000D_
 dez crianças no contra-turno escolar._x000D_
 educação_x000D_
 São oferecidas atividades como reforço escolar (matemática e português),_x000D_
 Todas_x000D_
  artística,_x000D_
  as_x000D_
  bale, informática, hip-hop, atividades esportivas e passeios. crianças atendidas são de famílias em vulnerabilidade necessitam trabalhar para prover social, que os pais_x000D_
 suprir todas as necessidades_x000D_
  o sustento da família, que muitas vezes é insuficiente para básicas como alimentação, energia elétrica, água, gas, medicamentos, vestuário, material escolar, etc. Está chegando o Natal e muitas dessas crianças necessitam da solidariedade de outras pessoas para ganhar um presente neste dia tão especial.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3087/ccf20052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3087/ccf20052025_0008.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal de Itapuí no sentido de encaminhar cópia da matéria veiculada pelo Jornal da Cidade de Bauru, onde diz que os Prefeitos da região que permitirem comercio irregular- Feirinha do Bras, poderão responder_x000D_
 por ato de improbidade administrativa.(doc.anexo)</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3088/ccf20052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3088/ccf20052025_0009.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal e ao Setor Jurídico do Município que encaminhe a esta Casa de Leis as respostas dos Requerimentos individuais, pois está de difícil entendimento.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3086/ccf20052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3086/ccf20052025_0007.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende iniciar as obras de recape das ruas: Augusto Maceto, José Castelani_x000D_
 e José Antonio</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3085/ccf20052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3085/ccf20052025_0006.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações_x000D_
 bairro_x000D_
 sobre quando pretende iniciar as obras de recape da estrada “Feres Simão”, localizada no do Baririzinho.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3084/ccf20052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3084/ccf20052025_0005.pdf</t>
   </si>
   <si>
     <t>egais e regimentais, REQUEIRO ouvida a Casa e dispensadas às formalidades seja oficiado ao Senhor Prefeito Municipal solicitando informações se já_x000D_
 esquina_x000D_
  foi notificado_x000D_
  com a rua_x000D_
  o_x000D_
 _x000D_
 proprietário_x000D_
 XV de_x000D_
  do imóvel localizado na Praça Governador Pedro de Toledo, novembro, para que realize uma reforma o mais urgente possível.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3083/ccf20052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3083/ccf20052025_0004.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe_x000D_
 a esta Casa de Leis, cópia do processo de capa a capa referente ao Leilão da sucata da frota_x000D_
 municipal realizada no mandato anterior, principalmente:_x000D_
 cópia da lei municipal que autorizou o leilão;_x000D_
 cópia dos editais publicados na imprensa local;_x000D_
 nome do funcionário responsável pelo leilão;</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3081/ccf20052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3081/ccf20052025_0002.pdf</t>
   </si>
   <si>
     <t>legais e regimentais,_x000D_
 REQUEIRO ouvida a Casa e dispensadas às formalidades seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis informações oficiais a respeito do convênio no valor de R$ 80 mil reais para aquisição de um reservatório de água para o núcleo habitacional Sala "Irmãos Franceschi",</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, VALDIR MAIA, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3082/ccf20052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3082/ccf20052025_0003.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 se existe a possibilidade_x000D_
  oficiado a Senhora Presidente da Câmara solicitando informações de manda instalar novamente o sistema de auto- falante para transmitir as sessões da Câmara</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3110/ccf20052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3110/ccf20052025_0031.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se_x000D_
 existe a possibilidades de mandar asfaltar as ruas Fuad Azar e Sebastião Ferreira Dias,_x000D_
 localizada no Distrito Industrial II. Solicito ainda, providências no sentido de solucionar o_x000D_
 problema da falta de água que abastece as Indústrias que estão instaladas nessas ruas.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3109/ccf20052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3109/ccf20052025_0030.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se_x000D_
 existe a possibilidades de alterar a referencia do funcionário Alexandre Thomazella, da_x000D_
 referencia 16 para 18. Solicito ainda, informações se existe a possibilidade de pagar a_x000D_
 gratificação por função ao funcionário Michael Antonio Rodrigues, conforme Lei_x000D_
 Municipal nº 1676/1993.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3108/ccf20052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3108/ccf20052025_0029.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitand</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3107/ccf20052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3107/ccf20052025_0028.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, no uso de suas atribuições_x000D_
 legais, REQUEREM, ouvido o Douto Plenário, que seja oficiado ao Sr. Prefeito Municipal_x000D_
 a fim de que faça a revisão das cobranças que estão sendo efetuadas nas contas de água dos_x000D_
 munícipes, eis que há cobrança de valores já prescritos (anteriores ao ano de 2008), bem_x000D_
 como estão sendo incluídos os valores relativos a reajuste da conta de água concedido na_x000D_
 gestão anterior pelo Prefeito José Gilberto Saggioro, por meio de decreto, e que é alvo de_x000D_
 ação pelo Ministério Público do Estado de São Paulo para sua anulação.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3106/ccf20052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3106/ccf20052025_0027.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal informações se existe a_x000D_
 possibilidade de rever a cobrança da CIP- Contribuição de Iluminação Pública, pois os comerciantes estão reclamando que o valor está errado.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3105/ccf20052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3105/ccf20052025_0026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal a fim de verificar a_x000D_
 possibilidade de instalação do órgão CIRETRAN na cidade de Itapuí, uma vez que vários_x000D_
 procedimentos para habilitação de motoristas são feitos aqui na cidade e outros, como por_x000D_
 exemplo, a coleta de impressão digital são encaminhados para Jaú, o que dificulta e gera_x000D_
 ônus ao Munícipes.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3104/ccf20052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3104/ccf20052025_0025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se_x000D_
 existe a possibilidade de aumentar o número de veículos de transporte escolar, pois as vans_x000D_
 estão transportando crianças em excesso, o que vem gerando reclamação por parte dos pais,_x000D_
 além de que se configura em infração ao Código de Trânsito, passível de autuação por parte_x000D_
 da Polícia Militar.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3103/ccf20052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3103/ccf20052025_0024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe_x000D_
 a esta Câmara Municipal relação dos precatórios para pagamento no ano de 2014.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3102/ccf20052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3102/ccf20052025_0023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de instalação do órgão CIRETRAN na cidade de Itapuí, uma vez que vários procedimentos para habilitação de motoristas são feitos aqui na cidade e outros, como por exemplo, a coleta de impressão digital são encaminhados para Jaú, o que dificulta e gera ônus ao Munícipes.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3101/ccf20052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3101/ccf20052025_0022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades legais e regimentais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de isentar apontados e pensionistas, proprietários de um único imóvel_x000D_
 no Município e que possuam baixa renda, do pagamento do Imposto Predial e Territorial Urbano - IPTU.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2912/ccf15052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2912/ccf15052025_0013.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado a Diretora da DIR X- Bauru, solicitando informações_x000D_
 sobre o por que os exames de tomografia, exame de sangue e outros estão parados no_x000D_
 ambulatório e não serão mais atendidos esse ano, considerando que a população sofre com_x000D_
 a demora na realização de tais procedimentos.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2911/ccf15052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2911/ccf15052025_0012.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ouvida a Casa e dispensadas às formalidades_x000D_
 legais e regimentais, seja oficiado ao Senhor Prefeito Municipal e ao Diretor Jurídico da_x000D_
 Prefeitura Municipal, Dr. Adriano Pucinelli, a fim de que respondam COM URGÊNCIA o_x000D_
 requerimento anteriormente formulado que trata de informações sobre o Centro Cultural.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2973/ccf16052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2973/ccf16052025_0035.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com toda a equipe do Programa fala Cidade, em especial ao Apresentador Senhor Amarildo de Oliveira pelo apoio a população itapuiense na divulgação da revolta da população com relação ao aumento desmedido da tarifa de água do município.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2947/ccf16052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2947/ccf16052025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com toda a equipe da Associação de Orquestra de Violas Caipira de Itapuí, pelo excelente trabalho que vem realizando na divulgação dos trabalhos em toda Região, inclusive com entrevistas na TV_x000D_
 Record abrilhantando o nosso município.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2946/ccf16052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2946/ccf16052025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Danilo Maia._x000D_
 Oportunidade na qual externamos aos familiares nossos mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2945/ccf16052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2945/ccf16052025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 Padovani._x000D_
  em ata votos de profundo pesar pelo falecimento do Senhor José Geraldo_x000D_
 sentimentos._x000D_
 Oportunidade na qual externamos aos familiares nossos mais sinceros_x000D_
 S</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3014/ccf19052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3014/ccf19052025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com os Proprietários_x000D_
 da Camisaria Jovel, pela inauguração de mais uma loja no "Shopping Boulevard" de Bauru.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6893/ccf_000095.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6893/ccf_000095.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com os proprietários_x000D_
 do Supermercado do Nena, Papelaria New Star, Souza e Cia, Junior Souza e esposa pela_x000D_
 doação de 73 ovos de páscoa para os alunos da APAE Renascer de Itapuí.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6887/ccf_000090.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6887/ccf_000090.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Pastor_x000D_
 Marcos pela inauguração da Igreja “Brasil para Cristo", bem como para os demais Pastores_x000D_
 que estavam presentes no evento.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2864/ccf13052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2864/ccf13052025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Dr. Fredson_x000D_
 de Paula e Silva pelo excelente trabalho realizado enquanto esteve como Diretor de Higiene_x000D_
 e Saúde do Município.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2896/ccf14052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2896/ccf14052025_0031.pdf</t>
   </si>
   <si>
     <t>ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com os proprietários_x000D_
 do Supermercado Irmãos Canela, Supermercado do Nena, Supermercado Lenharo,_x000D_
 Supermercado São João, Senhor Enerid Nakid, Senhora Delza Morozini e Senhor Eduardo_x000D_
 Rota pela colaboração na confecção de pizzas que foram vendidas pelo Hospital e_x000D_
 Maternidade São José de Itapuí, e os valores arrecadados vão custear cirurgias de pequeno_x000D_
 porte em nosso hospital.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3180/ccf20052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3180/ccf20052025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com toda a Equipe_x000D_
 da Pastoral do Batismo, pelo excelente trabalho que desenvolve com as famílias de nossa_x000D_
 cidade</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3179/ccf20052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3179/ccf20052025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com toda a Equipe,_x000D_
 Voluntários ee em especial para com o Padre Romeu Antonio Parolize pelo esforço e_x000D_
 dedicação na realização da Quermesse de Santo Antonio em nossa cidade.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3207/ccf21052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3207/ccf21052025_0038.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos o Senhor Alcides de Oliveira- Diretor de Obras e para com o Senhor Sebastião Candido Pereira Duarte- Diretor_x000D_
 de Planejamento e Urbanismo pelo brilhante trabalho que vem realizando em parceria, beneficiando muito a população itapuiense, com a notória agilidade nas funções que exercem.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3216/ccf21052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3216/ccf21052025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o_x000D_
 Organizadores das Festividades em Comemoração ao Aniversário da Cidade, e em especial_x000D_
 ao Senhor Prefeito Municipal José Eduardo Amantini, considerando que estavam reunidos_x000D_
 mais de dois mil itapuienses para apreciar os eventos na Praça da Matriz.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3206/ccf21052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3206/ccf21052025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o_x000D_
 Organizadores do Baile em Comemoração ao Centenário do Município, em especial para_x000D_
 com os Senhores Antonio Ribeiro de Carvalho Sobrinho e Rose Mary Pichelli Carvalho,_x000D_
 Luiz Antonio Pachielli e Ana Maria Rodrigues Pachielli, Hélio de Marchi e Maria_x000D_
 Aparecida Ferrazoli de Marchi, oportunidade na qual não deixaram de homenagear pessoas_x000D_
 de importante valor histórico de nossa cidade como: Dr. Sixto Rony Martinez Ramos, Dr._x000D_
 Merry Nicola Martinez Y. Ramos e Dr. João Batista Cardoso. Aproveito ainda pra ressaltar_x000D_
 e agradecer aos integrantes da Página “Centenário da Bica" que muito contribuiu para a_x000D_
 realização do evento, considerando que muitos vieram de lugares longínquos para participar_x000D_
 e congratular durante o baile.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2935/ccf15052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2935/ccf15052025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações para com o Senhor Vicente Spirito e_x000D_
 Senhora Nelida Serinoli Spirito, que no ultimo dia 23 de setembro comemorou 63 anos de_x000D_
 casados._x000D_
 S</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2936/ccf15052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2936/ccf15052025_0037.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Dr._x000D_
 Marco Ubiali, Presidente da FEAPAES-SP, pelo empenho junto ao Governo do Estado_x000D_
 para disponibilização de 269 veículos para as APAES do Estado, inclusive a APАЕ_x000D_
 Renascer de Itapuí.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3067/ccf19052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3067/ccf19052025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com toda a Diretoria_x000D_
 e funcionários da Casa da Criança São José de Itapuí, pelo empenho no sentido de realizar_x000D_
 uma brilhante festa em Comemoração ao Dia das Crianças. Ainda neste, cumpre-nos_x000D_
 agradecer aos Proprietários da Empresa Reval- Atacado de Papelaria pela doação dos_x000D_
 brinquedos que fizeram a alegria das crianças.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3035/ccf19052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3035/ccf19052025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com os funcionários_x000D_
 da Secretaria de Cultura do Município, bem como para com todos que colaboraram para_x000D_
 realização dos Festejos em Comemoração ao "Dia da Consciência Negra", oportunidade na_x000D_
 qual a população itapuiense pode participar de palestras, apresentações, mesa redonda e_x000D_
 filmes que enalteceram a dignidade humana como ponto fundamental de respeito e_x000D_
 formação do caráter de nossas crianças, jovens e adultos.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3034/ccf19052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3034/ccf19052025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades regimentais, seja_x000D_
 consignado em ata VOTOS DE REPÚDIO ao Senhor Prefeito Municipal pela distribuição_x000D_
 de "cartinhas" aos Munícipes e proprietários de empresas da cidade, atribuindo culpa_x000D_
 exclusiva aos Vereadores desta Casa de Leis pela instituição do Feriado de 20 de_x000D_
 novembro, dia da Consciência Negra._x000D_
 A presente moção de repúdio se faz necessária pois esta Casa de Leis_x000D_
 atendeu ao pedido do Secretário de Cultura do Município para instituição de referido_x000D_
 feriado, e agora está sendo taxada como única responsável pelo descontentamento de_x000D_
 uma parcela de munícipes e de empresas, que também não representam a totalidade_x000D_
 dos cidadãos Itapuienses._x000D_
 A homenagem promovida pelos Vereadores, através da aprovação da_x000D_
 emenda à Lei Orgânica Municipal, com a instituição do feriado de 20 de novembro,_x000D_
 inclusive atendendo ao pedido do Senhor Secretário Municipal de Cultura, teve como_x000D_
 única intenção homenagear os descendentes da cultura negra, que tanto fiz</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3033/ccf19052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3033/ccf19052025_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, em votos de congratulações e agradecimentos para com os funcionários da Secretaria de Serviço Social do Município, pelo excelente trabalho que vem realizando com a população carente do município.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3111/ccf20052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3111/ccf20052025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em votos de congratulações e agradecimentos para com a Irmã Eva, Nair Spirito, Miller Pichelli, Elisa Frederice, Wanderlei WGA, Claudete e Francisco Botari,_x000D_
 Maria Aparacida Massa, Vagner Pichelli e Padre Romeu Antonio Parolize, bem como a_x000D_
 todos que voluntariamente contribuíram com o evento, pelo esforço na realização da Missa_x000D_
 e Jantar Italiano em prol do Hospital e Maternidade São José de Itapuí, realizado no ultimo dia 30 de novembro de 2013.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Luiz Pignatti, VALDIR MAIA</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3032/ccf19052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3032/ccf19052025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 01/2013 APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, SOBRE AS CONTAS DA PREFEITURA MUNICIPAL,_x000D_
 REFERENTES AO EXERCÍCIO DE 2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -6570,67 +6570,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6824/ccf_000038.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2859/ccf13052025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6832/ccf_000052.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3214/ccf21052025_0025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2937/ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3051/ccf19052025_0019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2910/ccf15052025_0011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2908/ccf15052025_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6905/ccf_000106.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6907/ccf_000108.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6906/ccf_000107.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3188/ccf20052025_0065.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3183/ccf20052025_0058.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3181/ccf20052025_0056.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3182/ccf20052025_0057.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6904/ccf_000105.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3131/ccf20052025_0007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3184/ccf20052025_0059.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3001/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2974/ccf16052025_0036.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3004/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3026/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3027/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3028/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3029/ccf19052025_0003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3030/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3031/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3065/ccf19052025_0033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6903/ccf_000104.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6830/ccf_000051.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6902/ccf_000103.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6901/ccf_000102.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2868/ccf14052025_0003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6833/ccf_000053.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2869/ccf14052025_0004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6883/ccf_000086.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6881/ccf_000085.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6880/ccf_000084.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2870/ccf14052025_0005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2871/ccf14052025_0006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6835/ccf_000054.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2872/ccf14052025_0007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6804/ccf_000028.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6812/ccf_000035.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5627/ccf30072025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2867/ccf14052025_0002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2865/ccf14052025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3127/ccf20052025_0003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2866/ccf14052025_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3126/ccf20052025_0002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3124/ccf20052025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5628/ccf30072025_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3185/ccf20052025_0060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3186/ccf20052025_0061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3078/ccf19052025_0047.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3080/ccf20052025_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3052/ccf19052025_0020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2907/ccf15052025_0007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2909/ccf15052025_0010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2905/ccf15052025_0002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2906/ccf15052025_0003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2903/ccf15052025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2904/ccf15052025_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3053/ccf19052025_0021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3000/ccf16052025_0014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2999/ccf16052025_0013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2998/ccf16052025_0012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2997/ccf16052025_0011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2996/ccf16052025_0010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2995/ccf16052025_0009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2994/ccf16052025_0008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2993/ccf16052025_0007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2992/ccf16052025_0006.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2991/ccf16052025_0005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2990/ccf16052025_0004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2989/ccf16052025_0003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2988/ccf16052025_0002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2986/ccf16052025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2987/ccf16052025_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2972/ccf16052025_0034.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2971/ccf16052025_0033.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2970/ccf16052025_0032.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2969/ccf16052025_0031.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2968/ccf16052025_0030.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2967/ccf16052025_0029.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2965/ccf16052025_0027.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2966/ccf16052025_0028.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2964/ccf16052025_0026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2963/ccf16052025_0025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2962/ccf16052025_0024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2960/ccf16052025_0022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2961/ccf16052025_0023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2959/ccf16052025_0021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2958/ccf16052025_0020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2957/ccf16052025_0019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2955/ccf16052025_0017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2956/ccf16052025_0018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2954/ccf16052025_0016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2953/ccf16052025_0015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2952/ccf16052025_0014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2951/ccf16052025_0013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2950/ccf16052025_0012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2949/ccf16052025_0011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2948/ccf16052025_0010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3025/ccf19052025_0021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3003/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3005/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3006/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3007/ccf19052025_0003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3008/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3009/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3010/ccf19052025_0006.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3011/ccf19052025_0007.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3012/ccf19052025_0008.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3013/ccf19052025_0009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6900/ccf_000101.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6894/ccf_000096.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6895/ccf_000097.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6896/ccf_000098.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6897/ccf_000099.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6889/ccf_000092.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6890/ccf_000093.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6892/ccf_000094.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6879/ccf_000083.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6878/ccf_000082.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6867/ccf_000080.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6858/ccf_000071.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6859/ccf_000072.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6860/ccf_000073.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6861/ccf_000074.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6862/ccf_000075.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6852/ccf_000068.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6855/ccf_000069.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6857/ccf_000070.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6845/ccf_000063.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6846/ccf_000064.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6847/ccf_000065.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6850/ccf_000066.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6840/ccf_000058.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6851/ccf_000067.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6841/ccf_000059.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6843/ccf_000061.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6844/ccf_000062.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6828/ccf_000048.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6808/ccf_000031.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6809/ccf_000032.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6810/ccf_000033.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6806/ccf_000029.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6807/ccf_000030.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6865/ccf_000078.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6866/ccf_000079.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6863/ccf_000076.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6864/ccf_000077.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6898/ccf_000100.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3159/ccf20052025_0042.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3160/ccf20052025_0044.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3158/ccf20052025_0041.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3155/ccf20052025_0038.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3157/ccf20052025_0040.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3156/ccf20052025_0039.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3154/ccf20052025_0037.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3153/ccf20052025_0036.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3125/ccf20052025_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3223/ccf21052025_0020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3222/ccf21052025_0019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3221/ccf21052025_0018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3220/ccf21052025_0017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3218/ccf21052025_0015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3219/ccf21052025_0016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3217/ccf21052025_0014.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3187/ccf20052025_0064.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3173/ccf20052025_0063.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3174/ccf20052025_0062.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3149/ccf20052025_0025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3150/ccf20052025_0026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3151/ccf20052025_0027.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3152/ccf20052025_0028.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3147/ccf20052025_0023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3148/ccf20052025_0024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3145/ccf20052025_0021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3146/ccf20052025_0022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3143/ccf20052025_0019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3144/ccf20052025_0020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3141/ccf20052025_0017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3142/ccf20052025_0018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3172/ccf20052025_0055.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3171/ccf20052025_0054.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3170/ccf20052025_0053.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3169/ccf20052025_0052.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3168/ccf20052025_0051.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3167/ccf20052025_0050.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3165/ccf20052025_0048.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3166/ccf20052025_0049.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3164/ccf20052025_0047.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3163/ccf20052025_0046.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3162/ccf20052025_0045.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3161/ccf20052025_0044.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3129/ccf20052025_0005.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3130/ccf20052025_0006.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3227/ccf21052025_0024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3226/ccf21052025_0023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3225/ccf21052025_0022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3224/ccf21052025_0021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2926/ccf15052025_0027.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2927/ccf15052025_0028.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2928/ccf15052025_0029.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2929/ccf15052025_0030.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2930/ccf15052025_0031.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2931/ccf15052025_0032.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2932/ccf15052025_0033.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2933/ccf15052025_0034.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2934/ccf15052025_0035.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3077/ccf19052025_0046.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3075/ccf19052025_0044.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3076/ccf19052025_0045.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3074/ccf19052025_0043.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3073/ccf19052025_0042.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3072/ccf19052025_0041.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3071/ccf19052025_0040.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3070/ccf19052025_0039.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3069/ccf19052025_0038.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3068/ccf19052025_0037.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3064/ccf19052025_0032.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3063/ccf19052025_0031.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3061/ccf19052025_0029.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3062/ccf19052025_0030.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3060/ccf19052025_0028.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3059/ccf19052025_0027.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3058/ccf19052025_0026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3057/ccf19052025_0025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3056/ccf19052025_0024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3055/ccf19052025_0023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3054/ccf19052025_0022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3099/ccf20052025_0020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3050/ccf19052025_0018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3049/ccf19052025_0017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3048/ccf19052025_0016.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3047/ccf19052025_0015.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3046/ccf19052025_0014.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3045/ccf19052025_0013.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3044/ccf19052025_0012.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3043/ccf19052025_0011.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3042/ccf19052025_0010.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3041/ccf19052025_0009.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3040/ccf19052025_0008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3039/ccf19052025_0007.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3038/ccf19052025_0006.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3037/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3036/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3123/ccf20052025_0044.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3122/ccf20052025_0043.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3121/ccf20052025_0042.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3120/ccf20052025_0041.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3119/ccf20052025_0040.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3118/ccf20052025_0039.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3117/ccf20052025_0038.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3115/ccf20052025_0036.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3116/ccf20052025_0037.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3114/ccf20052025_0035.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3113/ccf20052025_0034.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3112/ccf20052025_0033.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2985/ccf16052025_0047.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2983/ccf16052025_0045.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2984/ccf16052025_0046.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2982/ccf16052025_0044.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2980/ccf16052025_0042.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2981/ccf16052025_0043.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2979/ccf16052025_0041.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2978/ccf16052025_0040.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2977/ccf16052025_0039.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2976/ccf16052025_0038.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2975/ccf16052025_0037.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2944/ccf16052025_0006.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2943/ccf16052025_0005.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2942/ccf16052025_0004.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2941/ccf16052025_0003.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2940/ccf16052025_0002.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2939/ccf16052025_0001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2938/ccf16052025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3023/ccf19052025_0019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3024/ccf19052025_0020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3015/ccf19052025_0011.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3016/ccf19052025_0012.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3017/ccf19052025_0013.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3018/ccf19052025_0014.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3019/ccf19052025_0015.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3020/ccf19052025_0016.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3021/ccf19052025_0017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3022/ccf19052025_0018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6888/ccf_000091.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6886/ccf_000089.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6885/ccf_000088.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6884/ccf_000087.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6910/ccf_000112.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6842/ccf_000060.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6838/ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6908/ccf_000109.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6909/ccf_000110.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6837/ccf_000056.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6836/ccf_000055.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6829/ccf_000050.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6825/ccf_000046.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6827/ccf_000047.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6815/ccf_000045.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6818/ccf_000043.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6817/ccf_000044.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6821/ccf_000041.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6819/ccf_000042.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6823/ccf_000039.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6822/ccf_000040.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2899/ccf14052025_0034.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2898/ccf14052025_0033.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2897/ccf14052025_0032.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2901/ccf14052025_0036.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2900/ccf14052025_0035.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2902/ccf14052025_0037.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2878/ccf14052025_0013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2877/ccf14052025_0012.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2876/ccf14052025_0011.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2875/ccf14052025_0010.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2874/ccf14052025_0009.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2873/ccf14052025_0008.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2881/ccf14052025_0016.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2880/ccf14052025_0015.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2879/ccf14052025_0014.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2890/ccf14052025_0025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2892/ccf14052025_0027.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2891/ccf14052025_0026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2882/ccf14052025_0017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2888/ccf14052025_0023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2883/ccf14052025_0018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2887/ccf14052025_0022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2886/ccf14052025_0021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2885/ccf14052025_0020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2884/ccf14052025_0019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2889/ccf14052025_0024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3178/ccf20052025_0032.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3176/ccf20052025_0030.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3177/ccf20052025_0031.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3175/ccf20052025_0029.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3128/ccf20052025_0004.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3202/ccf21052025_0013.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3200/ccf21052025_0011.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3201/ccf21052025_0012.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3198/ccf21052025_0009.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3199/ccf21052025_0010.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3196/ccf21052025_0007.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3197/ccf21052025_0008.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3195/ccf21052025_0006.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3194/ccf21052025_0005.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3192/ccf21052025_0003.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3193/ccf21052025_0004.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3191/ccf21052025_0002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3190/ccf21052025_0001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3140/ccf20052025_0016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3138/ccf20052025_0014.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3139/ccf20052025_0015.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3137/ccf20052025_0013.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3136/ccf20052025_0012.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3135/ccf20052025_0011.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3134/ccf20052025_0010.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3133/ccf20052025_0009.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3132/ccf20052025_0008.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3205/ccf21052025_0036.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3204/ccf21052025_0036.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3203/ccf21052025_0034.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3213/ccf21052025_0033.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3212/ccf21052025_0032.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3211/ccf21052025_0031.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3210/ccf21052025_0030.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3209/ccf21052025_0029.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3208/ccf21052025_0028.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3215/ccf21052025_0026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2922/ccf15052025_0023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2923/ccf15052025_0024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2924/ccf15052025_0025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2925/ccf15052025_0026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2919/ccf15052025_0020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2920/ccf15052025_0021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2921/ccf15052025_0022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2917/ccf15052025_0018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2918/ccf15052025_0019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2915/ccf15052025_0016.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2916/ccf15052025_0017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2914/ccf15052025_0015.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2913/ccf15052025_0014.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3066/ccf19052025_0034.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3100/ccf20052025_0021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3098/ccf20052025_0019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3097/ccf20052025_0018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3096/ccf20052025_0017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3095/ccf20052025_0016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3094/ccf20052025_0015.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3093/ccf20052025_0014.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3092/ccf20052025_0013.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3091/ccf20052025_0012.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3090/ccf20052025_0011.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3089/ccf20052025_0010.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3087/ccf20052025_0008.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3088/ccf20052025_0009.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3086/ccf20052025_0007.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3085/ccf20052025_0006.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3084/ccf20052025_0005.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3083/ccf20052025_0004.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3081/ccf20052025_0002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3082/ccf20052025_0003.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3110/ccf20052025_0031.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3109/ccf20052025_0030.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3108/ccf20052025_0029.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3107/ccf20052025_0028.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3106/ccf20052025_0027.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3105/ccf20052025_0026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3104/ccf20052025_0025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3103/ccf20052025_0024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3102/ccf20052025_0023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3101/ccf20052025_0022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2912/ccf15052025_0013.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2911/ccf15052025_0012.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2973/ccf16052025_0035.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2947/ccf16052025_0009.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2946/ccf16052025_0008.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2945/ccf16052025_0007.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3014/ccf19052025_0010.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6893/ccf_000095.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6887/ccf_000090.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2864/ccf13052025_0005.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2896/ccf14052025_0031.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3180/ccf20052025_0034.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3179/ccf20052025_0033.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3207/ccf21052025_0038.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3216/ccf21052025_0027.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3206/ccf21052025_0037.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2935/ccf15052025_0036.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2936/ccf15052025_0037.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3067/ccf19052025_0036.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3035/ccf19052025_0003.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3034/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3033/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3111/ccf20052025_0032.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3032/ccf19052025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6824/ccf_000038.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2859/ccf13052025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6832/ccf_000052.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3214/ccf21052025_0025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2937/ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3051/ccf19052025_0019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2910/ccf15052025_0011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2908/ccf15052025_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6905/ccf_000106.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6907/ccf_000108.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6906/ccf_000107.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3188/ccf20052025_0065.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3183/ccf20052025_0058.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3181/ccf20052025_0056.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3182/ccf20052025_0057.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6904/ccf_000105.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3131/ccf20052025_0007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3184/ccf20052025_0059.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3001/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2974/ccf16052025_0036.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3004/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3026/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3027/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3028/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3029/ccf19052025_0003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3030/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3031/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3065/ccf19052025_0033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6903/ccf_000104.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6830/ccf_000051.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6902/ccf_000103.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6901/ccf_000102.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2868/ccf14052025_0003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6833/ccf_000053.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2869/ccf14052025_0004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6883/ccf_000086.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6881/ccf_000085.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6880/ccf_000084.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2870/ccf14052025_0005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2871/ccf14052025_0006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6835/ccf_000054.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2872/ccf14052025_0007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6804/ccf_000028.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6812/ccf_000035.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5627/ccf30072025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2867/ccf14052025_0002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2865/ccf14052025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3127/ccf20052025_0003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2866/ccf14052025_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3126/ccf20052025_0002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3124/ccf20052025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/5628/ccf30072025_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3185/ccf20052025_0060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3186/ccf20052025_0061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3078/ccf19052025_0047.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3080/ccf20052025_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3052/ccf19052025_0020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2907/ccf15052025_0007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2909/ccf15052025_0010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2905/ccf15052025_0002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2906/ccf15052025_0003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2903/ccf15052025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2904/ccf15052025_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3053/ccf19052025_0021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3000/ccf16052025_0014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2999/ccf16052025_0013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2998/ccf16052025_0012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2997/ccf16052025_0011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2996/ccf16052025_0010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2995/ccf16052025_0009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2994/ccf16052025_0008.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2993/ccf16052025_0007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2992/ccf16052025_0006.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2991/ccf16052025_0005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2990/ccf16052025_0004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2989/ccf16052025_0003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2988/ccf16052025_0002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2986/ccf16052025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2987/ccf16052025_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2972/ccf16052025_0034.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2971/ccf16052025_0033.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2970/ccf16052025_0032.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2969/ccf16052025_0031.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2968/ccf16052025_0030.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2967/ccf16052025_0029.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2965/ccf16052025_0027.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2966/ccf16052025_0028.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2964/ccf16052025_0026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2963/ccf16052025_0025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2962/ccf16052025_0024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2960/ccf16052025_0022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2961/ccf16052025_0023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2959/ccf16052025_0021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2958/ccf16052025_0020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2957/ccf16052025_0019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2955/ccf16052025_0017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2956/ccf16052025_0018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2954/ccf16052025_0016.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2953/ccf16052025_0015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2952/ccf16052025_0014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2951/ccf16052025_0013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2950/ccf16052025_0012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2949/ccf16052025_0011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2948/ccf16052025_0010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3025/ccf19052025_0021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3003/ccf19052025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3005/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3006/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3007/ccf19052025_0003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3008/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3009/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3010/ccf19052025_0006.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3011/ccf19052025_0007.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3012/ccf19052025_0008.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3013/ccf19052025_0009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6900/ccf_000101.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6894/ccf_000096.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6895/ccf_000097.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6896/ccf_000098.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6897/ccf_000099.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6889/ccf_000092.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6890/ccf_000093.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6892/ccf_000094.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6879/ccf_000083.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6878/ccf_000082.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6867/ccf_000080.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6858/ccf_000071.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6859/ccf_000072.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6860/ccf_000073.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6861/ccf_000074.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6862/ccf_000075.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6852/ccf_000068.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6855/ccf_000069.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6857/ccf_000070.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6845/ccf_000063.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6846/ccf_000064.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6847/ccf_000065.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6850/ccf_000066.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6840/ccf_000058.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6851/ccf_000067.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6841/ccf_000059.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6843/ccf_000061.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6844/ccf_000062.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6828/ccf_000048.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6808/ccf_000031.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6809/ccf_000032.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6810/ccf_000033.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6806/ccf_000029.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6807/ccf_000030.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6865/ccf_000078.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6866/ccf_000079.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6863/ccf_000076.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6864/ccf_000077.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6898/ccf_000100.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3159/ccf20052025_0042.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3160/ccf20052025_0044.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3158/ccf20052025_0041.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3155/ccf20052025_0038.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3157/ccf20052025_0040.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3156/ccf20052025_0039.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3154/ccf20052025_0037.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3153/ccf20052025_0036.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3125/ccf20052025_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3223/ccf21052025_0020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3222/ccf21052025_0019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3221/ccf21052025_0018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3220/ccf21052025_0017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3218/ccf21052025_0015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3219/ccf21052025_0016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3217/ccf21052025_0014.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3187/ccf20052025_0064.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3173/ccf20052025_0063.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3174/ccf20052025_0062.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3149/ccf20052025_0025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3150/ccf20052025_0026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3151/ccf20052025_0027.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3152/ccf20052025_0028.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3147/ccf20052025_0023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3148/ccf20052025_0024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3145/ccf20052025_0021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3146/ccf20052025_0022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3143/ccf20052025_0019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3144/ccf20052025_0020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3141/ccf20052025_0017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3142/ccf20052025_0018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3172/ccf20052025_0055.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3171/ccf20052025_0054.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3170/ccf20052025_0053.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3169/ccf20052025_0052.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3168/ccf20052025_0051.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3167/ccf20052025_0050.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3165/ccf20052025_0048.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3166/ccf20052025_0049.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3164/ccf20052025_0047.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3163/ccf20052025_0046.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3162/ccf20052025_0045.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3161/ccf20052025_0044.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3129/ccf20052025_0005.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3130/ccf20052025_0006.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3227/ccf21052025_0024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3226/ccf21052025_0023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3225/ccf21052025_0022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3224/ccf21052025_0021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2926/ccf15052025_0027.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2927/ccf15052025_0028.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2928/ccf15052025_0029.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2929/ccf15052025_0030.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2930/ccf15052025_0031.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2931/ccf15052025_0032.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2932/ccf15052025_0033.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2933/ccf15052025_0034.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2934/ccf15052025_0035.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3077/ccf19052025_0046.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3075/ccf19052025_0044.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3076/ccf19052025_0045.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3074/ccf19052025_0043.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3073/ccf19052025_0042.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3072/ccf19052025_0041.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3071/ccf19052025_0040.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3070/ccf19052025_0039.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3069/ccf19052025_0038.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3068/ccf19052025_0037.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3064/ccf19052025_0032.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3063/ccf19052025_0031.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3061/ccf19052025_0029.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3062/ccf19052025_0030.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3060/ccf19052025_0028.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3059/ccf19052025_0027.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3058/ccf19052025_0026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3057/ccf19052025_0025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3056/ccf19052025_0024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3055/ccf19052025_0023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3054/ccf19052025_0022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3099/ccf20052025_0020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3050/ccf19052025_0018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3049/ccf19052025_0017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3048/ccf19052025_0016.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3047/ccf19052025_0015.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3046/ccf19052025_0014.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3045/ccf19052025_0013.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3044/ccf19052025_0012.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3043/ccf19052025_0011.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3042/ccf19052025_0010.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3041/ccf19052025_0009.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3040/ccf19052025_0008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3039/ccf19052025_0007.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3038/ccf19052025_0006.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3037/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3036/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3123/ccf20052025_0044.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3122/ccf20052025_0043.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3121/ccf20052025_0042.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3120/ccf20052025_0041.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3119/ccf20052025_0040.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3118/ccf20052025_0039.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3117/ccf20052025_0038.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3115/ccf20052025_0036.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3116/ccf20052025_0037.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3114/ccf20052025_0035.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3113/ccf20052025_0034.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3112/ccf20052025_0033.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2985/ccf16052025_0047.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2983/ccf16052025_0045.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2984/ccf16052025_0046.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2982/ccf16052025_0044.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2980/ccf16052025_0042.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2981/ccf16052025_0043.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2979/ccf16052025_0041.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2978/ccf16052025_0040.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2977/ccf16052025_0039.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2976/ccf16052025_0038.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2975/ccf16052025_0037.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2944/ccf16052025_0006.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2943/ccf16052025_0005.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2942/ccf16052025_0004.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2941/ccf16052025_0003.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2940/ccf16052025_0002.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2939/ccf16052025_0001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2938/ccf16052025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3023/ccf19052025_0019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3024/ccf19052025_0020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3015/ccf19052025_0011.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3016/ccf19052025_0012.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3017/ccf19052025_0013.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3018/ccf19052025_0014.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3019/ccf19052025_0015.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3020/ccf19052025_0016.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3021/ccf19052025_0017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3022/ccf19052025_0018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6888/ccf_000091.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6886/ccf_000089.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6885/ccf_000088.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6884/ccf_000087.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6910/ccf_000112.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6842/ccf_000060.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6838/ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6908/ccf_000109.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6909/ccf_000110.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6837/ccf_000056.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6836/ccf_000055.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6829/ccf_000050.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6825/ccf_000046.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6827/ccf_000047.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6815/ccf_000045.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6818/ccf_000043.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6817/ccf_000044.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6821/ccf_000041.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6819/ccf_000042.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6823/ccf_000039.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6822/ccf_000040.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2899/ccf14052025_0034.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2898/ccf14052025_0033.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2897/ccf14052025_0032.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2901/ccf14052025_0036.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2900/ccf14052025_0035.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2902/ccf14052025_0037.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2878/ccf14052025_0013.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2877/ccf14052025_0012.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2876/ccf14052025_0011.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2875/ccf14052025_0010.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2874/ccf14052025_0009.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2873/ccf14052025_0008.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2881/ccf14052025_0016.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2880/ccf14052025_0015.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2879/ccf14052025_0014.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2890/ccf14052025_0025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2892/ccf14052025_0027.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2891/ccf14052025_0026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2882/ccf14052025_0017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2888/ccf14052025_0023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2883/ccf14052025_0018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2887/ccf14052025_0022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2886/ccf14052025_0021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2885/ccf14052025_0020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2884/ccf14052025_0019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2889/ccf14052025_0024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3178/ccf20052025_0032.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3176/ccf20052025_0030.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3177/ccf20052025_0031.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3175/ccf20052025_0029.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3128/ccf20052025_0004.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3202/ccf21052025_0013.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3200/ccf21052025_0011.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3201/ccf21052025_0012.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3198/ccf21052025_0009.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3199/ccf21052025_0010.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3196/ccf21052025_0007.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3197/ccf21052025_0008.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3195/ccf21052025_0006.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3194/ccf21052025_0005.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3192/ccf21052025_0003.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3193/ccf21052025_0004.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3191/ccf21052025_0002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3190/ccf21052025_0001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3140/ccf20052025_0016.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3138/ccf20052025_0014.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3139/ccf20052025_0015.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3137/ccf20052025_0013.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3136/ccf20052025_0012.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3135/ccf20052025_0011.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3134/ccf20052025_0010.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3133/ccf20052025_0009.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3132/ccf20052025_0008.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3205/ccf21052025_0036.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3204/ccf21052025_0036.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3203/ccf21052025_0034.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3213/ccf21052025_0033.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3212/ccf21052025_0032.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3211/ccf21052025_0031.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3210/ccf21052025_0030.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3209/ccf21052025_0029.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3208/ccf21052025_0028.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3215/ccf21052025_0026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2922/ccf15052025_0023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2923/ccf15052025_0024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2924/ccf15052025_0025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2925/ccf15052025_0026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2919/ccf15052025_0020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2920/ccf15052025_0021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2921/ccf15052025_0022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2917/ccf15052025_0018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2918/ccf15052025_0019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2915/ccf15052025_0016.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2916/ccf15052025_0017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2914/ccf15052025_0015.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2913/ccf15052025_0014.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3066/ccf19052025_0034.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3100/ccf20052025_0021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3098/ccf20052025_0019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3097/ccf20052025_0018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3096/ccf20052025_0017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3095/ccf20052025_0016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3094/ccf20052025_0015.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3093/ccf20052025_0014.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3092/ccf20052025_0013.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3091/ccf20052025_0012.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3090/ccf20052025_0011.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3089/ccf20052025_0010.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3087/ccf20052025_0008.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3088/ccf20052025_0009.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3086/ccf20052025_0007.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3085/ccf20052025_0006.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3084/ccf20052025_0005.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3083/ccf20052025_0004.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3081/ccf20052025_0002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3082/ccf20052025_0003.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3110/ccf20052025_0031.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3109/ccf20052025_0030.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3108/ccf20052025_0029.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3107/ccf20052025_0028.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3106/ccf20052025_0027.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3105/ccf20052025_0026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3104/ccf20052025_0025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3103/ccf20052025_0024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3102/ccf20052025_0023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3101/ccf20052025_0022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2912/ccf15052025_0013.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2911/ccf15052025_0012.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2973/ccf16052025_0035.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2947/ccf16052025_0009.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2946/ccf16052025_0008.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2945/ccf16052025_0007.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3014/ccf19052025_0010.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6893/ccf_000095.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/6887/ccf_000090.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2864/ccf13052025_0005.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2896/ccf14052025_0031.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3180/ccf20052025_0034.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3179/ccf20052025_0033.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3207/ccf21052025_0038.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3216/ccf21052025_0027.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3206/ccf21052025_0037.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2935/ccf15052025_0036.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/2936/ccf15052025_0037.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3067/ccf19052025_0036.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3035/ccf19052025_0003.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3034/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3033/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3111/ccf20052025_0032.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2013/3032/ccf19052025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H444"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="191.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>