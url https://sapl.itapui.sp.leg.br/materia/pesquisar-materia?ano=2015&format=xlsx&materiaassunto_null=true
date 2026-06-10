--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,4763 +54,4763 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Luiz Pignatti, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2139/ccf05052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2139/ccf05052025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇAO DO VALOR DO VALE ALIMENTAÇÃO DOS SERVIDORES DA CAMARA</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2227/ccf06052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2227/ccf06052025_0019.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇAO DE CARGA HORARIA DE EMPREGO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2228/ccf06052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2228/ccf06052025_0020.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇAO DE EMPREGO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2231/ccf06052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2231/ccf06052025_0023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE RECEBIMENTO DE VALE DE COMPRAS AOS SERVIDORES</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2232/ccf06052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2232/ccf06052025_0024.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE RECEBIMENTO DE PREMIO DE ASSIDUIDADE</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2239/ccf06052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2239/ccf06052025_0031.pdf</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2238/ccf06052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2238/ccf06052025_0030.pdf</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2229/ccf06052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2229/ccf06052025_0021.pdf</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2233/ccf06052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2233/ccf06052025_0025.pdf</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2234/ccf06052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2234/ccf06052025_0026.pdf</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2235/ccf06052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2235/ccf06052025_0027.pdf</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2236/ccf06052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2236/ccf06052025_0028.pdf</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2237/ccf06052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2237/ccf06052025_0029.pdf</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2230/ccf06052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2230/ccf06052025_0022.pdf</t>
   </si>
   <si>
     <t>ALETRA CARGA HORARIA</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2061/ilovepdf_merged_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2061/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A EXTINÇAO E CRIAÇAO DE DIRETORIAS E REESTRUTURAÇAO DO QUADRO DE PROVIMENTO EM COMISSAO DA PREFEITURA</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2063/ccf29042025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2063/ccf29042025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇAO DE VAGA DE EMPREGO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2065/ccf05052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2065/ccf05052025_0001.pdf</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2064/ccf05052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2064/ccf05052025.pdf</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2067/ccf05052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2067/ccf05052025_0003.pdf</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2066/ccf05052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2066/ccf05052025_0002.pdf</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2068/ccf05052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2068/ccf05052025.pdf</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2144/ccf05052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2144/ccf05052025_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A INSTITUIR FUNDAÇÃO MUNICIPAL DE SAUDE.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2143/ccf05052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2143/ccf05052025_0004.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CONCESSAO NO ANO 2015 DE PREMIO DE VALORIZAÇAO PROFISSIONAL AOS SERVIDORES DE MAGISTERIO PUBLICO DE ITAPUI.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2293/ccf06052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2293/ccf06052025_0022.pdf</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, MARIA CLÉLIA VIARO PICHELLI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6944/ccf05112025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6944/ccf05112025_0039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE_x000D_
 САМРАNHA EDUCATIVA DE_x000D_
 CONSCIENTIZAÇÃO AO MEIO AMBIENTE_x000D_
 E PLANTIO DE ARVORES, E FIXA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, Luiz Pignatti, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2062/ccf29042025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2062/ccf29042025_0001.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE OS DIREITOS DOS USUARIOS DOS SERVIÇOS E AÇOES DE SAUDE</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2147/ccf05052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2147/ccf05052025_0008.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇAO A CRECHE ESCOLA</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, Luiz Carlos Pierazo, MARIA CLÉLIA VIARO PICHELLI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2148/ccf05052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2148/ccf05052025_0009.pdf</t>
   </si>
   <si>
     <t>ISENTA PAGAMENTO DE IPTU DE PORTADORES DE DOENÇAS GRAVES, IDOSOS</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2146/ccf05052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2146/ccf05052025_0007.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PINTURA DA FACHADA DE PREDIOS PUBLICOS</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2145/ccf05052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2145/ccf05052025_0006.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO, VICE, PRESIDENTE DA CAMARA E VEREADORES.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2299/ccf06052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2299/ccf06052025_0028.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇAO DE VIA PUBLICA</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>Alfredo Sanziani Filho, Luiz Carlos Pierazo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2298/ccf06052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2298/ccf06052025_0027.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇAO DE PREDIO</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2300/ccf06052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2300/ccf06052025_0029.pdf</t>
   </si>
   <si>
     <t>ALTERA VALOR DE MULTAS</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2302/ccf06052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2302/ccf06052025_0031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO REALIZAR REPASSE COM ENTIDADE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2365/ccf07052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2365/ccf07052025_0001.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISOS DA LEI</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2366/ccf07052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2366/ccf07052025_0002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A REALIZAR DESPESAS.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2371/ccf07052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2371/ccf07052025_0009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FIRMAR CONVENIO COM ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2296/ccf06052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2296/ccf06052025_0025.pdf</t>
   </si>
   <si>
     <t>INSTITUI FUNDO MUNICIPAL DE CULTURA</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2369/ccf07052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2369/ccf07052025_0007.pdf</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2368/ccf07052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2368/ccf07052025_0006.pdf</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, Luiz Pignatti</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2297/ccf06052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2297/ccf06052025_0026.pdf</t>
   </si>
   <si>
     <t>CESSAO DE DIREITOS DE POSSE</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2367/ccf07052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2367/ccf07052025_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A REALIZAR REPASSE COM ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2370/ccf07052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2370/ccf07052025_0008.pdf</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2295/ccf06052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2295/ccf06052025_0024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO FIRMAR CONVENIO COM ENTIDADE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2294/ccf06052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2294/ccf06052025_0023.pdf</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2301/ccf06052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2301/ccf06052025_0030.pdf</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2291/ccf06052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2291/ccf06052025_0020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A REALIZAR REPASSE FEDERAL</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6936/ccf05112025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6936/ccf05112025_0038.pdf</t>
   </si>
   <si>
     <t>ELEVA A CATEGORIA DE ZONA URBANA UMA GLEBA_x000D_
 DE TERRAS DE PROPRIEDADE DE MARIA LUIZA_x000D_
 CONSTRUÇÕES E EMPREENDIMENTOS IMOBILIÁRIOS_x000D_
 LTDA., COM ÁREA TOTAL DE 99.441,20 METROS_x000D_
 QUADRADOS LOCALIZADO NO MUNICIPIO DE ITAPUI_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2213/ccf06052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2213/ccf06052025_0005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MUDANÇA DAS ZONAS DЕ_x000D_
 VALORIZAÇÃO, DISPOSTAS NA PLANTA GENÉRICА_x000D_
 DO MUNICÍPIO, PARA EFEITO DE LANÇAMENTO DOS_x000D_
 IMPOSTOS SOBRE A PROPRIEDADE PREDIAL_x000D_
 TERRITORIAL URBANO PARA O EXERCICIO DE 2016.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2216/ccf06052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2216/ccf06052025_0008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO A FIRMAR CONVENIO COM ENTIDADE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2215/ccf06052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2215/ccf06052025_0007.pdf</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2214/ccf06052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2214/ccf06052025_0006.pdf</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2208/ccf06052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2208/ccf06052025.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORARIA DE OPERADOR DE RAIO X.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2210/ccf06052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2210/ccf06052025_0002.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇAO DE CONSELHO MUNICIPAL DE TURISMO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2209/ccf06052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2209/ccf06052025_0001.pdf</t>
   </si>
   <si>
     <t>APROVA PLANO MUNICIPAL DE EDUCAÇAO.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2207/ccf05052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2207/ccf05052025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO FAZER PAGAMENTO DE COMPENSAÇAO INDENIZATORIA DE DESAPROPRIAÇAO</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2218/ccf06052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2218/ccf06052025_0010.pdf</t>
   </si>
   <si>
     <t>ELEVA A CATEGORIA DE ZONA URBANA UMA GLEBA DE TERRAS</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2217/ccf06052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2217/ccf06052025_0009.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇAO DO ARTIGO 3º DA LEI 2.190/2006.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2211/ccf06052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2211/ccf06052025_0003.pdf</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2212/ccf06052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2212/ccf06052025_0004.pdf</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2159/ccf05052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2159/ccf05052025_0020.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DIRETRIZES PARA LOTEAMENTO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2158/ccf05052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2158/ccf05052025_0019.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DIRETRIZES PARA LOTEAMENTO JARDIM MARIA LUIZA.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2149/ccf05052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2149/ccf05052025_0010.pdf</t>
   </si>
   <si>
     <t>ORÇA RECEITA E FIXA A DESPESA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2150/ccf05052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2150/ccf05052025_0011.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇAO DA LEI 2.267.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Luiz Pignatti, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2157/ccf05052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2157/ccf05052025_0018.pdf</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2156/ccf05052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2156/ccf05052025_0017.pdf</t>
   </si>
   <si>
     <t>DENOMINA ''JOAO LAURINDO ZORZIN'' PRAÇA NA RUA AFONSO LANZA.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2155/ccf05052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2155/ccf05052025_0016.pdf</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2153/ccf05052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2153/ccf05052025_0014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO FIRMAR CONVENIO COM ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2154/ccf05052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2154/ccf05052025_0015.pdf</t>
   </si>
   <si>
     <t>DENOMINA ''ODOVALDO SPELTRI'' O CENTRO ODONTOLOGICO.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2151/ccf05052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2151/ccf05052025_0012.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISOS DA LEI 2.610.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2152/ccf05052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2152/ccf05052025_0013.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISOS DA LEI 2.604</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Luiz Pignatti, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6935/ccf05112025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6935/ccf05112025_0037.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de_x000D_
 aparelhos celulares em Plenário e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2140/ccf05052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2140/ccf05052025_0001.pdf</t>
   </si>
   <si>
     <t>NORMATIZA CONTROLE DA MOVIMENTAÇAO DOS BENS PATRIMONIAIS MOVEIS E IMOVEIS</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2292/ccf06052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2292/ccf06052025_0021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE SISTEMA DE CONTROLE INTERNO DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alfredo Sanziani Filho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2410/ccf07052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2410/ccf07052025_0012.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME PROVIDENCIAS EM RELAÇAO A LAMPADAS</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2409/ccf07052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2409/ccf07052025_0011.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME PROVIDENCIAS EM RELAÇAO A LIMPEZA</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2414/ccf07052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2414/ccf07052025_0016.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME PROVIDENCIAS EM RELAÇAO A OBRA</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2412/ccf07052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2412/ccf07052025_0014.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME PROVIDENCIAS EM RELAÇAO A INTERNET</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2413/ccf07052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2413/ccf07052025_0015.pdf</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2411/ccf07052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2411/ccf07052025_0013.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME PROVIDENCIAS EM RELAÇAO A OBRAS</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Alfredo Sanziani Filho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2417/ccf07052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2417/ccf07052025_0019.pdf</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2415/ccf07052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2415/ccf07052025_0017.pdf</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2416/ccf07052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2416/ccf07052025_0018.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME PROVIDENCIAS EM RELAÇAO A PLACAS</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>Luiz Pignatti</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2418/ccf07052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2418/ccf07052025_0020.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME PROVIDENCIAS EM RELAÇAO A AGUA</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2337/ccf07052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2337/ccf07052025_0002.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE TAPAR BURACOS</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2336/ccf07052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2336/ccf07052025_0001.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE SOBRE MELHORA DE ILUMINAÇAO</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2335/ccf07052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2335/ccf07052025.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE A VIGILANCIA SANITARIA</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2339/ccf07052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2339/ccf07052025_0004.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE LAMPADAS</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2338/ccf07052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2338/ccf07052025_0003.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE TROCAR LAMPADAS</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2351/ccf07052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2351/ccf07052025_0016.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE CUMPRIR LEI</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2352/ccf07052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2352/ccf07052025_0017.pdf</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2353/ccf07052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2353/ccf07052025_0018.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE  LIMPEZA DE TERRENOS</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2359/ccf07052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2359/ccf07052025_0024.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE ILUMINAÇAO</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2360/ccf07052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2360/ccf07052025_0025.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE OBRAS</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>Alfredo Sanziani Filho, Luiz Pignatti</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2361/ccf07052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2361/ccf07052025_0026.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE LIMPEZA DA PRAINHA</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2362/ccf07052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2362/ccf07052025_0027.pdf</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2356/ccf07052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2356/ccf07052025_0021.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE INTERNET</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2357/ccf07052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2357/ccf07052025_0022.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE REPELENTE</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2358/ccf07052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2358/ccf07052025_0023.pdf</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2354/ccf07052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2354/ccf07052025_0019.pdf</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2355/ccf07052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2355/ccf07052025_0020.pdf</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2363/ccf07052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2363/ccf07052025_0028.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE INSPEÇAO</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2340/ccf07052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2340/ccf07052025_0005.pdf</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2342/ccf07052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2342/ccf07052025_0007.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE REAJUSTES</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2341/ccf07052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2341/ccf07052025_0006.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE TAPAR BURACOS</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, DENILSON MIGUEL DA SILVA MASSETTO</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2346/ccf07052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2346/ccf07052025_0011.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE DENGUE</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2347/ccf07052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2347/ccf07052025_0012.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE VISTORIA</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2348/ccf07052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2348/ccf07052025_0013.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE LIMPEZA DE MATO</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2344/ccf07052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2344/ccf07052025_0009.pdf</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2345/ccf07052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2345/ccf07052025_0010.pdf</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2349/ccf07052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2349/ccf07052025_0014.pdf</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2343/ccf07052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2343/ccf07052025_0008.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO SOBRE LIMPEZA DE TERRENO</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2350/ccf07052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2350/ccf07052025_0015.pdf</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>Alfredo Sanziani Filho, Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6899/ccf05112025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6899/ccf05112025_0010.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar recolher os entulhos que estão acumulando nas_x000D_
 ruas de nossa cidade. Ocorre que, ao trafegar pelas ruas é assustador a quantia de móveis velhos, galhos e sujeira que estão amontoando nas guias e sarjetas, causando uma triste impressão de cidade abandonada.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6891/ccf05112025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6891/ccf05112025_0009.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar instalar braços de iluminação pública na rua Ângelo Crozera, localizada no bairro Jardim Maria Rosária, pois os moradores reclamam que estão ocorrendo pequenos furtos nas residências e que a escuridão é o principal fator de contribuição para isso.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6882/ccf05112025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6882/ccf05112025_0008.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de mandar instalar alambrado no mini- campo de futebol_x000D_
 ao núcleo habitacional “Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6877/ccf05112025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6877/ccf05112025_0007.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 de Vigilância Sanitária do Município para que elaborem e executem um Projeto de_x000D_
 Castração de Cães e Gatos, com o objetivo de reduzir o número de animais abandonados_x000D_
 pelas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6876/ccf05112025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6876/ccf05112025_0006.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de conceder um Terreno para a "Igreja Templo dos Milagres" no bairro_x000D_
 Cônego Arlindo José Zanotto, para que seja construída a sede da igreja.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6875/ccf05112025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6875/ccf05112025_0005.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao_x000D_
 Setor Competente que mande cortar os galhos das árvores que margeiam a estrada_x000D_
 municipal "Feres Simão", localizada no bairro Baririzinho, pois estão impedindo a_x000D_
 passagem de veículos grande, principalmente os ônibus de transporte escolar. Solicito_x000D_
 ainda, providências urgentes no que tange mandar jogar cascalho no leito viário da estrada,_x000D_
 pois os buracos aumentam a cada dia.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6874/ccf05112025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6874/ccf05112025_0004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome_x000D_
 providências no sentido de mandar instalar as placas com o nomes das ruas horizontais do_x000D_
 núcleo habitacional Irmãos Franceschi, bem como tampar os inúmeros buracos existentes_x000D_
 no leitos viário das ruas.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6873/ccf05112025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6873/ccf05112025_0003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que comece tomar providências  no que tange mandar instalar braços de iluminação pública em todos os postes que possuem  rede, lembrando que já faz dois anos que a população paga pela CIР-Contribuição de Iluminação  Pública e ainda não foram realizadas benfeitorias nesta área.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6872/ccf05112025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6872/ccf05112025_0002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que providencie a_x000D_
 instalação de braços de iluminação pública e obstáculos redutores de velocidade na rua_x000D_
 Felix Sales, altura do número 143, pois nesse local existe um Templo Religioso que é_x000D_
 frequentado por grande número de fiéis e o risco de serem atropelados pela baixa_x000D_
 visualização e pelo excesso de velocidade dos veículos é grande.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6871/ccf05112025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6871/ccf05112025_0001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade financeira do município e se possível que faça a aquisição de um veículo_x000D_
 dotado de vassoura mecânica para efetuar a limpeza das guias e sarjetas das ruas de nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6870/ccf05112025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6870/ccf05112025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências_x000D_
 no sentido de fazer as manutenções necessárias na estrada vicinal Angelo Poli para garantir_x000D_
 maior segurança aos motoristas, como por exemplo:</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6869/ccf04112025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6869/ccf04112025_0035.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que mande tampar a fossa da rua Tito Lívio Ferreira, nº 302, pois a mesma está_x000D_
 desativada e os moradores temem que alguma criança caia no local.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6868/ccf04112025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6868/ccf04112025_0034.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que solicite ao Setor de_x000D_
 Vigilância Sanitária do Município para que intensifique as ações de combate à Dengue na_x000D_
 Vila São Sebastião, pois sabemos que a maioria dos casos comprovados em nossa cidade_x000D_
 são de moradores desse bairro.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6856/ccf04112025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6856/ccf04112025_0033.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de disponibilizar a Dra. Rosangela para atendimento ginecológico no Centro de Especialidades, pois a demanda do município é grande nessa área e ela como funcionária concursada pode ser recolocada nesse setor onde seria melhor aproveitada dando ênfase ao diagnóstico precoce de câncer de colo e demais problemas ginecológicos.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Alfredo Sanziani Filho, DENILSON MIGUEL DA SILVA MASSETTO, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Luiz Pignatti, MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6763/ccf_000004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6763/ccf_000004.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a possibilidade_x000D_
 de contratar mais um médico para atender no pronto atendimento, obedecendo a legislação_x000D_
 vigente e principalmente pelo surto de dengue que está ocorrendo na cidade.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6762/ccf_000003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6762/ccf_000003.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de mandar instalar placas com o nome das ruas de nossa cidade, pois é dificil_x000D_
 a identificação das mesmas.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6761/ccf_000002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6761/ccf_000002.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que verifique com o órgão responsável pelo transito em nossa cidade e estudem a possibilidade de reformular a_x000D_
 posição de estacionamento dos carros, bem como a instalação de placas e demarcação de vaga para idoso e cadeirantes e finalmente a instalação de placas de mão única e dupla.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6760/ccf_000001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6760/ccf_000001.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que verifique junto ao_x000D_
 Setor de Higiene e Saúde do Município, por que não está obedecendo a determinação do_x000D_
 SUS- Sistema Único de Saúde, no que tange deixar visível o nome do Médico Responsável e o horário de atendimento nos Postos de Saúde e no Pronto Atendimento.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6941/ccf05112025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6941/ccf05112025_0043.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de construir um albergue, com toda infra- estrutura necessárias para acolher_x000D_
 moradores de rua, principalmente no período de chuva e frio. Oportunizando uma acolhida_x000D_
 decente aos que vivem à margem da sociedade, que chegam ao absurdo de cometerem_x000D_
 pequenos delitos para ser abrigarem nas cadeias públicas.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6940/ccf05112025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6940/ccf05112025_0042.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidade de fazer os investimentos necessários na Prainha de nossa cidade, para que o_x000D_
 local volte a ser um Ponto Turístico em que a população itapuiense possa se orgulhar.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Luiz Pignatti, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6938/ccf05112025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6938/ccf05112025_0041.pdf</t>
   </si>
   <si>
     <t>Considerando os recursos encaminhados pelo Governo_x000D_
 Estadual e Federal, através de projetos de incentivo a Proteção ao Meio Ambiente e o_x000D_
 Projeto Agua Limpa, Indicamos ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de:</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6939/ccf05112025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6939/ccf05112025_0040.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de promover o crescimento estratégico da cidade, criando áreas de_x000D_
 perímetro urbano nas proximidades das propriedades rurais que margeiam a cidade,_x000D_
 construindo avenidas e locais para instalação de postos de combustível, interligando os_x000D_
 abatedouros e as fabricas de ração, oportunizando assim uma opção de caminhos_x000D_
 diferenciados para caminhões diminuindo o fluxo dos mesmos no Centro da Cidade, e_x000D_
 finalmente disponibilizar vendas de lotes industriais e residenciais ao redor da cidade.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6780/ccf_000023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6780/ccf_000023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de melhorar a segurança no trabalho dos funcionários públicos municipais,_x000D_
 disponibilizando EPEI’S e uniformes com a máxima urgência.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6779/ccf_000022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6779/ccf_000022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que realize um mutirão de limpeza nas ruas do bairro Terras de Santa Maria,_x000D_
 bem como mandar passar a máquina Patrol pois as ruas estão intransitável.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6778/ccf_000021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6778/ccf_000021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de disponibilizar mais uma caçamba para disponibilizar o lixo reciclável dos_x000D_
 moradores do bairro Terras de Santa Maria, considerando que o número de moradores no_x000D_
 local aumenta a cada ano.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6777/ccf_000020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6777/ccf_000020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de viabilizar os meios necessários para a instalação de uma Unidade do_x000D_
 SENAI em nossa cidade, aumentando a oportunidade de profissionalização dos jovens e_x000D_
 garantindo-lhes um futuro melhor.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6776/ccf_000019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6776/ccf_000019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de disponibilizar duas caçambas gratuitas em cada bairro, para a população_x000D_
 carente de nossa cidade.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6853/ccf04112025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6853/ccf04112025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de orientar o Setor de Assistência Social do Município para que_x000D_
 viabilize os meios necessários para aderir o Programa ODM- Objetivos de_x000D_
 Desenvolvimento do Milênio, cujo objetivo do Programa e o que segue:</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6771/ccf_000014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6771/ccf_000014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que solicite ao Diretor de Obras do Município que efetue os reparos  necessários  nas tampas das galerias de captação de água da Avenida  Comendador José Maria de Almeida  Prado e na Avenida Paes de Barros, principalmente nos trechos próximos das Escolas  e do Hospital, pois os motoristas reclamam  que elas estão soltas  e podem ocasionar acidentes.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6820/ccf04112025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6820/ccf04112025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de disponibilizar internet gratuita, via hi-fi, em todos os_x000D_
 logradouros públicos de nossa cidade.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6915/ccf05112025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6915/ccf05112025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que mande jogar piçarra, bem como realizar o alargamento da estrada rural que_x000D_
 dá acesso ao bairro “Terras de Santa Maria", principalmente agora que inicia a safra e o_x000D_
 transito de caminhões aumenta bastante no local.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6916/ccf05112025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6916/ccf05112025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de interligar a rua XV de novembro ao bairro Jardim Maria Rosária, e_x000D_
 conseqüentemente oportunizando um novo acesso ao núcleo habitacional Irmãos_x000D_
 Franceschi. Solicito ainda, que estude a possibilidade de fazer novas interligações entre as_x000D_
 estradas vicinais Prefeito Alberto Massoni e Angelo Poli, afim de desviar o fluxo de_x000D_
 caminhões do Centro da Cidade.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6917/ccf05112025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6917/ccf05112025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que considere o estado_x000D_
 lamentável da via de acesso Tufik Simão, e faça os reparos necessários para que a mesma_x000D_
 seja transitável a modo que não cause prejuízos aos veículos que nela trafegam.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6918/ccf05112025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6918/ccf05112025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao_x000D_
 Setor Competente que elabore um plano de ação satisfatório no sentido de melhorar a_x000D_
 qualidade do serviço de limpeza de vias públicas em todos os bairros de nossa cidade,_x000D_
 inclusive com a instalação de caçambas gratuitas conforme dispõe a legislação municipal_x000D_
 vigente.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6919/ccf05112025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6919/ccf05112025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que inicie o mais_x000D_
 brevemente possível as obras de reformas dos banheiros do Centro de Lazer do Trabalhador_x000D_
 "Cyro Portieri”, considerando que local há décadas é o principal ponto de diversão e lazer_x000D_
 da população.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6920/ccf05112025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6920/ccf05112025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de mandar construir obstáculos redutores de velocidade nas ruas do_x000D_
 bairro Cônego Arlindo José Zanotto e na Avenida do Porto o mais urgente possível.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6921/ccf05112025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6921/ccf05112025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no que tange desapropriar o mais rápido possível um terreno para a construção_x000D_
 de Casas Populares, haja a vista a demanda que se faz necessária em nossa cidade e o valor_x000D_
 alto pago por aluguéis.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6922/ccf05112025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6922/ccf05112025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude а_x000D_
 possibilidade de conceder um reajuste na tabela de vencimentos dos professores públicos_x000D_
 municipais, considerando que os mesmos recebem através de recursos advindos do_x000D_
 FUNDEB e por legislação própria.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6923/ccf05112025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6923/ccf05112025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome_x000D_
 providências o mais urgente possível no sentido de adquirir um novo reservatório de água_x000D_
 para o bairro Balneário Mar Azul II, pois deve ser alto o nível de contaminação da água que_x000D_
 é distribuída na rede pública, pois o mesmo está com rachaduras e com livre acesso a_x000D_
 animais como pássaros e morcegos.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6924/ccf05112025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6924/ccf05112025_0024.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de servir café da manhã e lanche da tarde aos funcionários públicos_x000D_
 municipais, principalmente àqueles que exercem trabalhos braçais onde o esforço físico é_x000D_
 maior e exige reposição de energia. Solicito ainda, aquisição de uniformes para os_x000D_
 servidores públicos municipais.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6831/ccf04112025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6831/ccf04112025_0026.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as_x000D_
 possibilidades de instalar ar condicionado nas dependências do Velório Municipal, pois a_x000D_
 população reclama que o ar não circula e o ambiente fica abafado.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6826/ccf04112025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6826/ccf04112025_0025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato_x000D_
 com o Governador Geraldo Alckmin, no sentido de reiterar o Requerimento em anexo, a_x000D_
 fim de estender a Gratificação por acumulo de Titularidade aos Policiais Civis, Escrivães е_x000D_
 Investigadores de Policia, já que a iniciativa é de competência do Estado.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6813/ccf04112025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6813/ccf04112025_0021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de determinar que o caminhão que recolhe entulho faça o mesmo roteiro do_x000D_
 caminhão de lixo, dessa forma garantindo que o serviço seja realizado com mais freqüência_x000D_
 e mantendo a cidade mais limpа.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6814/ccf04112025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6814/ccf04112025_0022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que efetue a limpeza e passe veneno para conter o mato que esta crescendo nas_x000D_
 guias e sarjetas de nossa cidade, principalmente no final da rua Santo Antonio em frente do_x000D_
 PSF.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6805/ccf04112025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6805/ccf04112025_0020.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de conceder um reajuste nos vencimentos dos estagiários contratados pelo_x000D_
 CIEE, a fim diminuir o impacto do déficit inflacionário.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6803/ccf04112025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6803/ccf04112025_0019.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor_x000D_
 Competente que finalize o mais breve possível as obras de recape asfaltico das ruas do_x000D_
 núcleo habitacional “Cônego Arlindo José Zanotto".</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6802/ccf04112025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6802/ccf04112025_0018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de mandar jogar pó de asfalto no leito viário da estrada vicinal "Feres_x000D_
 Simão", pois a população não agüenta mais o estado lamentável da via.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6801/ccf04112025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6801/ccf04112025_0017.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas_x000D_
 providências no sentido de adquirir o mais urgente possível os equipamentos de proteção e_x000D_
 uniformes à todos os funcionários públicos e terceirizados, conforme Norma Reguladora -_x000D_
 NR 6, alterada pela Portaria DIT/DSST 194/2010, onde contem a lista completa dos matérias necessários.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6800/ccf04112025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6800/ccf04112025_0016.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao_x000D_
 Setor de Obras que faça os reparos necessários no leito viário da estrada vicinal “Angelo_x000D_
 Poli", com o objetivo de manter o bom estado de conservação da via.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6799/ccf04112025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6799/ccf04112025_0015.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido mandar alinhar os bloquetes da rua Elisio Valentin, localizada na Vila São Sebastião, pois a mesma está intransitável.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6798/ccf04112025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6798/ccf04112025_0014.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, mandar instalar placa de advertência na rua José Carlos Braz, acesso a Avenida Comendador José Maria de Almeida Prado, pois no local existe uma valeta e para quem não conhece o local se passar com mais velocidade corre o risco de cometer acidente no local.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6931/ccf05112025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6931/ccf05112025_0031.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as_x000D_
 devidas providências no sentido de mandar construir pontos de embarque e desembarque de_x000D_
 alunos nos bairros de nossa cidade, com cobertura para protegê-los do sol de da chuva.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6816/ccf04112025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6816/ccf04112025_0023.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a_x000D_
 possibilidade de manter o beneficio da cesta básica aos funcionários públicos do processo_x000D_
 seletivo e Conselheiros Tutelares, garantindo-lhes o direito ao principio da igualdade.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM RELAÇAO AO TRANSITO</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2269/ccf06052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2269/ccf06052025_0011.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR EXECUTAR SERVIÇOS DE PEDREIRO</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2268/ccf06052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2268/ccf06052025_0010.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE SOBRE BLOQUETES</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2267/ccf06052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2267/ccf06052025_0009.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR DESENTUPIR BUEIROS</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2266/ccf06052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2266/ccf06052025_0008.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM DISPONIBILIZAR GARIS</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2275/ccf06052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2275/ccf06052025_0003.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE BOMBEAMENTO DE ESGOTO</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2274/ccf06052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2274/ccf06052025_0002.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE AGUAS</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2273/ccf06052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2273/ccf06052025_0001.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM O GOVERNADOR</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2272/ccf06052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2272/ccf06052025.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE RETIRAR BLOQUETES</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2271/ccf06052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2271/ccf06052025_0013.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS DE REFORMA</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2287/ccf06052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2287/ccf06052025_0015.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS DE MANDAR TAPAR BURACOS</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2286/ccf06052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2286/ccf06052025_0014.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE OBRAS</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2285/ccf06052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2285/ccf06052025_0013.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE INSTALAÇAO DE ILUMINAÇAO PUBLICA</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2284/ccf06052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2284/ccf06052025_0012.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE PINTURA DE OBSTACULOS</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2258/ccf06052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2258/ccf06052025.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM A DIRETORIA DE ENSINO</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2259/ccf06052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2259/ccf06052025_0001.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE FAZER REPAROS NAS TAMPAS DOS BUEIROS</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2288/ccf06052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2288/ccf06052025_0016.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE NOTIFIQUE PROPRIETARIO DA EMPRESA DE CAÇAMBA</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2289/ccf06052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2289/ccf06052025_0017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM A CPFL</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2276/ccf06052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2276/ccf06052025_0004.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE OBRA</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Luiz Pignatti, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2277/ccf06052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2277/ccf06052025_0005.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS DE MANDAR RETIRAR TRONCOS DE ARVORES</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2278/ccf06052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2278/ccf06052025_0006.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE ONIBUS</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2279/ccf06052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2279/ccf06052025_0007.pdf</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2280/ccf06052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2280/ccf06052025_0008.pdf</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2281/ccf06052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2281/ccf06052025_0009.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR TAPAR BURACOS</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2282/ccf06052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2282/ccf06052025_0010.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS SOBRE PROGRAMA MAIS MEDICOS</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2283/ccf06052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2283/ccf06052025_0011.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM A DIRETORIA DE SAUDE E ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2262/ccf06052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2262/ccf06052025_0004.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR RETIRAR TERRA</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2263/ccf06052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2263/ccf06052025_0005.pdf</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2264/ccf06052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2264/ccf06052025_0006.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR LIMPAR ACOSTAMENTO DA ESTRADA</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2265/ccf06052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2265/ccf06052025_0007.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM A AGUA E ESGOTO</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2260/ccf06052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2260/ccf06052025_0002.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE FORNECA INTERNET GRATUITA</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2261/ccf06052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2261/ccf06052025_0003.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR INSTALAR BRAÇOS DE ILUMINAÇAO PUBLICA</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2102/ccf05052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2102/ccf05052025_0034.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE TAMPAR BURACOS.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2099/ccf05052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2099/ccf05052025_0031.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE EFETUE CONSTRUÇAO DE OBSTACULOS REDUTORES DE VEOCIDADE.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2100/ccf05052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2100/ccf05052025_0032.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE INSTALAR BRAÇOS DE ILUMINAÇAO PUBLICA</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2101/ccf05052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2101/ccf05052025_0033.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE ORGANIZE HORARIOS DE GARIS</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2097/ccf05052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2097/ccf05052025_0029.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE PROVIDENCIE PINTURA DE FAIXAS DE ESTACIONAMENTO</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2098/ccf05052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2098/ccf05052025_0030.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE INSTALAR PLACAS COM NOME DAS RUAS</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2095/ccf05052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2095/ccf05052025_0027.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA RETIRADA DOS PARALELEPIPEDOS</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2096/ccf05052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2096/ccf05052025_0028.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE EFETUE INTERLIGAÇAO DE AGUA</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2091/ccf05052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2091/ccf05052025_0023.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE O PROCON FAÇA NOTIFICAÇAO AS AGENCIAS BANCARIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2092/ccf05052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2092/ccf05052025_0024.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA AQUISIÇAO DE VASSOURA MECANICA</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2093/ccf05052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2093/ccf05052025_0025.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE TAMPAR BURACOS</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2094/ccf05052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2094/ccf05052025_0026.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA INSTALAÇAO DE PLACAS DE SINALIZAÇAO</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2089/ccf05052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2089/ccf05052025_0021.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE RETIRE OBSTACULO REDUTOR DE VELOCIDADE</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2090/ccf05052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2090/ccf05052025_0022.pdf</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2083/ccf05052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2083/ccf05052025_0015.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA CONCEDER UM TERRENO NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2084/ccf05052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2084/ccf05052025_0016.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA CONSTRUIR PISTA DE SKATE</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2086/ccf05052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2086/ccf05052025_0018.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA MANDAR CONSTRUIR GUIAS E SARJETAS</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2088/ccf05052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2088/ccf05052025_0020.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE RETORNAR A FEIRA LIVRE AO LADO DO ESTADIO</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2087/ccf05052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2087/ccf05052025_0019.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE TROCAR LAMPADAS QUEIMADAS</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE CONSERTE RESERVATORIO DE AGUA DO MAR AZUL II</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2076/ccf05052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2076/ccf05052025_0008.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE SEJA REALIZADO CRONOGRAMA DE SERVIÇOS.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2082/ccf05052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2082/ccf05052025_0014.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA RECAPEAR RUA JOSE ANTONIO</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2081/ccf05052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2081/ccf05052025_0013.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE FAÇA PODA DE ARVORES</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2080/ccf05052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2080/ccf05052025_0012.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE ATENDA AS SOLICITAÇOES DO ALUNO DO COLEGIO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE CAMINHAO QUE RECOLHE GALHOS FAÇA O MESMO TRAJETO DO CAMINHAO DE LIXO.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2078/ccf05052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2078/ccf05052025_0010.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA O ALINHAMENTO DOS PARALELEPIPEDOS DAS RUAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Alfredo Sanziani Filho, DENILSON MIGUEL DA SILVA MASSETTO, Luiz Pignatti, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2085/ccf05052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2085/ccf05052025_0017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE LIMPAR LEITO VIARIO DA AVENIDA JORGE CHAMAS</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2112/ccf05052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2112/ccf05052025_0008.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA SOLUCIONE PROBLEMA DE FALTA DE AGUA</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2104/ccf05052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2104/ccf05052025.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE RECOLHER TERRA DA CALÇADA DO ESTADIO</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2103/ccf05052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2103/ccf05052025_0035.pdf</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2111/ccf05052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2111/ccf05052025_0007.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA PINTURAS DE VAGAS DE ESTACIONAMENTO</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2107/ccf05052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2107/ccf05052025_0003.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA CONSTRUIR ABRIGOS DE PROTEÇAO NOS PONTOS DE TAXI</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2106/ccf05052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2106/ccf05052025_0002.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE LIMPAR AS RUAS</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2105/ccf05052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2105/ccf05052025_0001.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE INSTALAR CAMERAS DE SEGURANÇA</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2110/ccf05052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2110/ccf05052025_0006.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE INSTALAR ALAMBRADO</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2109/ccf05052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2109/ccf05052025_0005.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA DOAÇAO DE UM TERRENO NO DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2108/ccf05052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2108/ccf05052025_0004.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS PARA QUE MANDE CAPINAR MATO</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2182/ccf05052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2182/ccf05052025_0043.pdf</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2183/ccf05052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2183/ccf05052025_0044.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM FORNECER TRANSPORTE PARA QUEM FREQUENTA O CENTRO DO IDOSO</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2184/ccf05052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2184/ccf05052025_0045.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE POSSA TORNAR MAO DUPLA RUA LUIZ TEIXEIRA</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2185/ccf05052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2185/ccf05052025_0046.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE CONSIDERE NUMERO DE CIDADAOS QUE FREQUENTAM A ASSOCIAÇAO HIPICA</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2186/ccf05052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2186/ccf05052025_0047.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE FAÇA REPAROS NAS GALERIAS DE CAPTAÇAO DE AGUA</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2187/ccf05052025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2187/ccf05052025_0048.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE INSTALAR PLACAS DE CARGA E DESCARGA</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2188/ccf05052025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2188/ccf05052025_0049.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE ARRUMAR BUEIROS</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2205/ccf05052025_0066.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2205/ccf05052025_0066.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME FINALIZE OBRAS NA RUA PEDRO ANTONIO TEDRUS</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2206/ccf05052025_0067.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2206/ccf05052025_0067.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM CONSTRUIR ABRIGO DE PONTO DE ONIBUS</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2189/ccf05052025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2189/ccf05052025_0050.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM A DIRETORIA DE EDUCAÇAO</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2190/ccf05052025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2190/ccf05052025_0051.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE LIMPAR GALERIAS DE CAPTAÇAO DE AGUA</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2191/ccf05052025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2191/ccf05052025_0052.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM A DIRETORIA DE EDUCAÇAO DO MUNICIPIO</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2192/ccf05052025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2192/ccf05052025_0053.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE CONSTRUIR BACIA DE DECANTAÇAO</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2193/ccf05052025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2193/ccf05052025_0054.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR INSTALAR GERADOR DE ENERGIA.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2194/ccf05052025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2194/ccf05052025_0055.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM REALIZAÇAO DE OBRAS DA PRAINHA</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2195/ccf05052025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2195/ccf05052025_0056.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM USAR CAMINHAO PIPA PARA AGUAR JARDIM</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2204/ccf05052025_0065.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2204/ccf05052025_0065.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR TAMPAR BURACOS</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2196/ccf05052025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2196/ccf05052025_0057.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR ABRIR FOSSA SEPTICA</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2203/ccf05052025_0064.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2203/ccf05052025_0064.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM MANDAR LIMPAR A MARGEM DO CORREGO</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2199/ccf05052025_0060.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2199/ccf05052025_0060.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM DETERMINAR LIMPEZA DAS MARGENS DOS CORREGOS</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2200/ccf05052025_0061.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2200/ccf05052025_0061.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE SOLICITE AO ENGENHEIRO AVALIAÇAO NOS IMOVEIS</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2201/ccf05052025_0062.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2201/ccf05052025_0062.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS EM ADQUIRIR VASSOURA MECANICA</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2202/ccf05052025_0063.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2202/ccf05052025_0063.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIE INSTALAÇAO DE ILUMINAÇAO PUBLICA</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2197/ccf05052025_0058.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2197/ccf05052025_0058.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM O DEPARTAMENTO JURIDICO E VIGILANCIA SANITARIA</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2198/ccf05052025_0059.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2198/ccf05052025_0059.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE TAMPAR BURACOS</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2387/ccf07052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2387/ccf07052025_0025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES ELGAIS, SEJA OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE OPERADORES DE RX</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, Luiz Carlos Pierazo, MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2390/ccf07052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2390/ccf07052025_0029.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES ELGAIS, SEJA OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE INSTALAÇOES</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2388/ccf07052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2388/ccf07052025_0026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES ELGAIS, SEJA OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE IDOSOS</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2389/ccf07052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2389/ccf07052025_0028.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES ELGAIS, SEJA OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE AGUA</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2312/ccf06052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2312/ccf06052025_0009.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO INFORMAÇOES SOBRE OBRAS</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2311/ccf06052025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2311/ccf06052025_0008.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO COPIA DE LEIS</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2313/ccf06052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2313/ccf06052025_0010.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO E  D.E.R</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2316/ccf06052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2316/ccf06052025_0013.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO INFORMAÇOES SOBRE TERRENO</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2315/ccf06052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2315/ccf06052025_0012.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO A MESA DIRETORA</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2314/ccf06052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2314/ccf06052025_0011.pdf</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2319/ccf06052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2319/ccf06052025_0016.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO INFORMAÇOES SOBRE CASAS</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2317/ccf06052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2317/ccf06052025_0014.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO INFORMAÇOES SOBRE ESPAÇO DE PLATAFORMA</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2318/ccf06052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2318/ccf06052025_0015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO INFORMAÇOES SOBRE CARNAVAL</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2320/ccf06052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2320/ccf06052025_0017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO INFORMAÇOES SOBRE CARGOS</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2321/ccf06052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2321/ccf06052025_0018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  CONSIGANADO AO SENHOR PREFEITO INFORMAÇOES SOBRE FGTS</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2322/ccf06052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2322/ccf06052025_0019.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2328/ccf06052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2328/ccf06052025_0025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE CONVENIO</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2327/ccf06052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2327/ccf06052025_0024.pdf</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>DENILSON MIGUEL DA SILVA MASSETTO, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2331/ccf06052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2331/ccf06052025_0028.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO COPIA DE PROCESSO LICITATORIO</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2329/ccf06052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2329/ccf06052025_0026.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2330/ccf06052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2330/ccf06052025_0027.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE TRANSPORTE</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2334/ccf06052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2334/ccf06052025_0031.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE VALORES</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2333/ccf06052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2333/ccf06052025_0030.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO VISTORIA NOS TERRENOS</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2332/ccf06052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2332/ccf06052025_0029.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO RELAÇAO DE RUAS</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6937/ccf05112025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6937/ccf05112025_0036.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal e ao Engenheiro da Prefeitura solicitando_x000D_
 informações se existe a possibilidade de mudar a entrada do Estádio Municipal José_x000D_
 Miraglia, adequando a mesma quanto as exigências legais para acessibilidade.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2324/ccf06052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2324/ccf06052025_0021.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE AGUAS</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2323/ccf06052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2323/ccf06052025_0020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO GERENTE DA VIVO</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2325/ccf06052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2325/ccf06052025_0022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE CIP</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2326/ccf06052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2326/ccf06052025_0023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA  OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE TERRENO</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6770/ccf_000013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6770/ccf_000013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal para que tome as providencias devidas para mandar_x000D_
 instalar obstáculos redutores de velocidade em toda a extensão da Avenida do Porto.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6769/ccf_000012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6769/ccf_000012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal para que encaminhe a esta Casa de Leis cópia dos_x000D_
 convênios firmados pelo Município e os recursos recebidos, bem como informe os_x000D_
 convênios firmados cujos valores ainda não foram repassados.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6768/ccf_000011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6768/ccf_000011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal, ao Procon local e ao Setor de Fiscalização da_x000D_
 Prefeitura Municipal, para que tomem providências no sentido de fazer cumprir a Lei_x000D_
 Municipal 2.549/2014 no que tange ao tempo de atendimento da população nas agências_x000D_
 bancárias de nossa cidade.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6767/ccf_000010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6767/ccf_000010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado ao Senhor Prefeito Municipal e ao Departamento de Estradas de Rodagem, para que realizem a pintura das faixas refletivas na vicinal Prefeito Alberto Massoni, enquanto não é feito o recape da mesma.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6784/ccf_000027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6784/ccf_000027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado a Policia Militar para que intensifique as rondas noturnas nos bairros Girasol I e II,_x000D_
 pois os moradores reclamam do barulho, consumo de bebidas alcoólicas e drogas, inclusive_x000D_
 com a presença de menores no local.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6783/ccf_000026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6783/ccf_000026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando providencias no sentido de mandar_x000D_
 retirar as torres de celular instaladas no centro da cidade.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6914/ccf05112025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6914/ccf05112025_0014.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia_x000D_
 do contrato firmado com a empresa que está realizando o recape da rua José Antonio, bem_x000D_
 como informações sobre a data para finalização das obras.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6913/ccf05112025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6913/ccf05112025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre a visita do Promotor_x000D_
 de Justiça ao prédio do SAMU de nossa cidade, e quais providencia estão sendo tomadas_x000D_
 para a manutenção do mesmo.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6912/ccf05112025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6912/ccf05112025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidades de_x000D_
 conceder uma autorização ao Senhor Cleiton Adalberto Palomo, para montar brinquedos na_x000D_
 Praça da Matriz nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6911/ccf05112025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6911/ccf05112025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Diretor da DRS- 6 е aos Membros do Colegiado da Saúde, solicitando_x000D_
 informações sobre quais providências estão sendo tomadas com relação a demora no_x000D_
 atendimento quanto a disponibilização de vagas para pacientes de nossa cidade, nas_x000D_
 diversas especialidade médicas.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6933/ccf05112025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6933/ccf05112025_0033.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende fazer_x000D_
 a nomeação dos médicos aprovados no último concurso público realizado.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6932/ccf05112025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6932/ccf05112025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal e a Diretora de Saúde do Município, solicitando_x000D_
 informações sobre qual será o destino do setor da Maternidade de nossa cidade, pois_x000D_
 existem rumores de que a mesma será transferida para Santa Casa de Jaú.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6782/ccf_000025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6782/ccf_000025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de_x000D_
 mandar construir obstáculos redutores de velocidade na Avenida Comendador José Maria_x000D_
 de Almeida Prado, no trecho próximo das escolas pois duas crianças quase foram_x000D_
 atropeladas.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6781/ccf_000024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6781/ccf_000024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seја_x000D_
 oficiado ao Senhor Prefeito Municipal e ao Sargento da Policia Militar de nossa cidade,_x000D_
 solicitando informações se existe a possibilidade de desviar o transito de caminhões na rua_x000D_
 José Antonio, pois os moradores reclamam de rachaduras em seus imóveis, principalmente_x000D_
 no trecho de paralelepípedo.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6766/ccf_000009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6766/ccf_000009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre o terreno que está em_x000D_
 negociação para construção de casas populares, bem como se o laudo de avaliação já foi_x000D_
 emitido pelo Engenheiro.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6765/ccf_000008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6765/ccf_000008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado a Mesa Diretora desta Casa de Leis, solicitando informações sobre quais providências serão tomadas com relação ao fato ocorrido no dia 01 de abril de 2015, envolvendo o Presidente da Casa, ocasião na qual foram desviados dois pacotes de café do almoxarifado.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6775/ccf_000018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6775/ccf_000018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais,_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende_x000D_
 mandar limpar as valetas de escoamento de água das chuvas da Travessa 21 de abril, em_x000D_
 frente a propriedade rural dos "Irmãos Paulin". Ocorre que, referidas valetas foram_x000D_
 construídas para escoamento de água direto no pasto, e com o crescimento do mato a água_x000D_
 fica parada, causando mau cheiro com risco de proliferação de mosquito da dengue.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6774/ccf_000017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6774/ccf_000017.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado aos Senhor Prefeito Municipal solicitando informações sobre quando pretende iniciar o recape da via de acesso “Prefeito Alberto Massoni”,  considerando que o processo licitatório já foi realizado.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6773/ccf_000016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6773/ccf_000016.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende_x000D_
 mandar o projeto de lei que concede a revisão nos vencimentos dos servidores públicos_x000D_
 municipais, bem como concessão de prêmio assiduidade e vale alimentação.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6772/ccf_000015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6772/ccf_000015.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado ao Senhor Prefeito Municipal  solicitando informações  sobre quando serão disponibilizadas as escrituras  dos imóveis dos bairros Jardim Alvorada e Cônego Arlindo José Zanotto.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6934/ccf05112025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6934/ccf05112025_0034.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de disponibilizar um espaço embaixo da cobertura da rodoviária para os taxistas, considerando que os mesmos ficam sob sol e chuva enquanto vários carros ficam parados no local.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6839/ccf04112025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6839/ccf04112025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende_x000D_
 instalar braços de iluminação pública nas ruas Itapuí e Bica de Pedra, considerando que o_x000D_
 serviço foi promessa de campanha.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6834/ccf04112025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6834/ccf04112025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar jogar cascalho  na estrada vicinal "Feres Simão”,  pois a população está revoltada com o descaso.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6848/ccf04112025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6848/ccf04112025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado a Mesa da Câmara solicitando informação se existe a possibilidade de reunir os_x000D_
 Vereadores e elaborar um projeto de lei que denomina o Plenário da Câmara Municipal de_x000D_
 Itapuí.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, DENILSON MIGUEL DA SILVA MASSETTO, Luiz Carlos Pierazo, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6849/ccf04112025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6849/ccf04112025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado a Mesa da Câmara solicitando providências no sentido de destituir o Presidente da Casa do cargo, nos termos do artigo 24 da Lei Orgânica do Município, considerando a_x000D_
 ineficiência para o cargo diante dos fatos ocorrido e para que não haja interferência no processo de Sindicância que está em andamento.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6926/ccf05112025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6926/ccf05112025_0026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal e ao Chefe do Setor de Água e Esgoto do Município_x000D_
 solicitando informações sobre o aumento gradativo da conta de água do imóvel localizado_x000D_
 na rua Ernesto Cafeu, nº 79, (doc.anexo), considerando que a proprietária do imóvel é uma_x000D_
 Senhora e reside sozinha.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6927/ccf05112025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6927/ccf05112025_0027.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quais providências_x000D_
 pretende tomar com relação ao asfalto da rua José Antonio que está deteriorando em tão_x000D_
 pouco tempo em que a obra foi realizada.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6928/ccf05112025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6928/ccf05112025_0028.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal cópia da lei municipal que autoriza o reajuste na_x000D_
 CIP- Contribuição de Melhoria Pública, bem como cópia do saldo total arrecadado desde o_x000D_
 inicio da cobrança e qual os investimentos feitos até o momento com esse dinheiro.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6929/ccf05112025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6929/ccf05112025_0029.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia_x000D_
 do processo inteiro do ultimo concurso de médicos realizado pelo Município, bem como a_x000D_
 lista de aprovados. Solicito ainda, informações se Vossa Excelência tem ciência a situação_x000D_
 caótica em que se encontra o Pronto Socorro do Município o porque ainda não fez a_x000D_
 nomeação dos médicos aprovados.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6930/ccf05112025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6930/ccf05112025_0030.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão_x000D_
 disponibilizados os alvarás definitivos das empresas de nossa cidade, considerando que os_x000D_
 provisórios já estão vencendo. E se a mesma exigência feita aos Empresários vem sendo_x000D_
 realizada nos prédios públicos, pois os funcionários públicos também merecem trabalhar_x000D_
 com segurança.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6764/ccf_000005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6764/ccf_000005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de criar um Órgão de Defesa Civil no Município, considerando as ultimas situações de danos causados aos moradores devidos as fortes chuvas, e a população não sabe onde recorrer. Solicito ainda,  quais providências foram tomadas com os protocolos dos munícipes que sofreram tais prejuízos e que ate a presente data não obtiveram resposta.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6797/ccf04112025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6797/ccf04112025_0013.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado ao Senhor  Prefeito Municipal solicitando  que encaminhe a esta Casa de Leis cópia da Nota  Fiscal referente a aquisição de tablets para o município, bem como informações sobre onde  os mesmos estão sendo utilizados.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6796/ccf04112025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6796/ccf04112025_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal e ao D.E.R- Departamento de Estradas e Rodagens,_x000D_
 solicitando providencias no sentido de informar esta Casa de Leis sobre por que as obras de_x000D_
 recape da via de acesso “Prefeito Alberto Massoni” ainda não iniciaram, considerando que_x000D_
 a licitação já foi realizada e publicada a empresa vencedora.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6795/ccf04112025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6795/ccf04112025_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quais providências já_x000D_
 foram tomadas com relação à Empresa que fez o asfalto da rua José Antonio, pois o mesmo_x000D_
 está soltando e formando buracos nas entradas das empresas, dificultando o acesso para os_x000D_
 caminhões.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6794/ccf04112025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6794/ccf04112025_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quais são os motivos_x000D_
 pelos quais as obras de construção da Estação de Tratamento de Esgoto- ETE não se_x000D_
 iniciaram ainda, bem como as ações de despoluição e desassoreamento dos córregos e rios_x000D_
 de nossa cidade.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6793/ccf04112025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6793/ccf04112025_0009.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende realizar obras de melhoria na iluminação pública de nossa cidade no sentido de eliminar pontos escuros, bem como informações sobre quando serão asfaltadas as ruas do bairro Balneário Mar Azul e recapeadas as demais ruas de nossa cidade que necessitam.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, Luiz Pignatti</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6792/ccf04112025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6792/ccf04112025_0008.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja_x000D_
 oficiado à Mesa da Câmara e ao Douto Plenário, nos termos da legislação em vigor e no_x000D_
 que dispõe o Decreto 201/1967, solicitando autorização para prorrogação da Comissão_x000D_
 Processante nº 01/2015 por até 60 dias.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6791/ccf04112025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6791/ccf04112025_0007.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja_x000D_
 oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão_x000D_
 iniciadas as obras de manutenção do acostamento da Avenida Jorge Chamas, deixando-a_x000D_
 apropriada para a população que costuma fazer caminhada no local.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6790/ccf04112025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6790/ccf04112025_0006.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja_x000D_
 oficiado ao Senhor Geraldo Alckmin, Digníssimo Governador do Estado de São Paulo,_x000D_
 solicitando providências no sentido de disponibilizar os meios necessários afim de que seja_x000D_
 construída a ponte que liga o município de Itapuí a Boracéia, com o objetivo de melhorar o_x000D_
 acesso e o desenvolvimento de ambos os municípios.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6789/ccf04112025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6789/ccf04112025_0005.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja_x000D_
 oficiado ao Gerente Regional da Vivo S/A, solicitando providências no sentido de fazer_x000D_
 melhorias na qualidade da rede de telefonia de nossa cidade, pois a população reclama do_x000D_
 péssimo funcionamento das linhas de telefone fixo atribuindo o problema ao desgaste da fiação externa.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6788/ccf04112025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6788/ccf04112025_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre qual é a política de funcionamento do Velório Municipal "Zezico Paiva" com relação as funerárias que atendem nossa cidade. Ocorre que, no ultimo Velório a família teve que aguardar horas ate desocupar uma sala, sendo que a outra estava vazia e fechada.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6787/ccf04112025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6787/ccf04112025_0003.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Dr. Débora Marcele Cavalcante, Diretora do Hospital Estadual de Bauru, solicitando informações sobre a fila de espera para cirurgia geral em pacientes de Itapuí, bem como se existe a possibilidade de agilizar os procedimentos uma vez que a_x000D_
 espera ultrapassa meses.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6786/ccf04112025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6786/ccf04112025_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal e a Diretora de Saúde do Município solicitando informações sobre como será solucionada a questão da falta de médico plantonista no pronto Atendimento Municipal. Para expressar a relevância do questionamento, relato que no dia 20/05/2015, às 17:26 horas, deu entrada no P.A. uma criança com mau súbito encaminhada pela Escola Senador Vicente Prado, e no momento não havia medico plantonista. Foram verificados os sinais vitais, que estavam dentro da normalidade, então_x000D_
 procedeu a oxigenoterapia mas tudo isso sem acompanhamento medico, pois o plantonista chegou as 19:00 horas.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2243/ccf06052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2243/ccf06052025_0035.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO MINISTERIO DA PESCA</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2242/ccf06052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2242/ccf06052025_0034.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O RESPONSAVEL PELO SERVIÇO DE TELEFONIA</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2241/ccf06052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2241/ccf06052025_0033.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES DO PROBLEMA DO RAIO X</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2240/ccf06052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2240/ccf06052025_0032.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES SOBRE CONCURSO</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2257/ccf06052025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2257/ccf06052025_0049.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES SOBRE CATASTROFES</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2256/ccf06052025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2256/ccf06052025_0048.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES SOBRE PROCESSO SELETIVO DO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2255/ccf06052025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2255/ccf06052025_0047.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO COPIA DE PROCESSO LICITATORIO</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2254/ccf06052025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2254/ccf06052025_0046.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES SOBRE OBRAS</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, DENILSON MIGUEL DA SILVA MASSETTO, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2250/ccf06052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2250/ccf06052025_0042.pdf</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2251/ccf06052025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2251/ccf06052025_0043.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES SOBRE ONIBUS CIRCULAR</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2252/ccf06052025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2252/ccf06052025_0044.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES SOBRE FALTA DE MEDICO</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2253/ccf06052025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2253/ccf06052025_0045.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SARGENTO DA POLICIA MILITAR</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2245/ccf06052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2245/ccf06052025_0037.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO E JURIDICO, COPIA DE LEIS</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2246/ccf06052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2246/ccf06052025_0038.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES DE ALQUEIRES</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2247/ccf06052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2247/ccf06052025_0039.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES DE MELHORIAS NA PISTA</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2248/ccf06052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2248/ccf06052025_0040.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES DE OBRAS</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2249/ccf06052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2249/ccf06052025_0041.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES SOBRE PLACAS</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2244/ccf06052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2244/ccf06052025_0036.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFEITO INFORMAÇOES DE INSTALAÇAO DE BRAÇOS DE ILUMINAÇAO PUBLICA</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2128/ccf05052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2128/ccf05052025_0024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA ELABORAR PROJETO DE LEI SOBRE TERRENO NO GIRASSOL II</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2125/ccf05052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2125/ccf05052025_0021.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO COPIAS DE LEIS EM VIGOR SOBRE CRIAÇAO DE CONSELHOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2126/ccf05052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2126/ccf05052025_0022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO COPIAS DOS ULTIMOS PROCESSOS LICITATORIOS</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2127/ccf05052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2127/ccf05052025_0023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO LEGISLAÇAO DE SERVIÇOS PUBLICOS</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2129/ccf05052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2129/ccf05052025_0025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA MANDAR JOGAR PO DE ASFALTO</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2130/ccf05052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2130/ccf05052025_0026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA DEVOLUÇAO DE SALDO DUODECIMO</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2132/ccf05052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2132/ccf05052025_0028.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A MESA DA CAMARA</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2131/ccf05052025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2131/ccf05052025_0027.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOBRE ONDE ESTA GUARDADA FABRICA DE BLOCOS DE CONCRETOS</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2113/ccf05052025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2113/ccf05052025_0009.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO DIRETOR DO D.E.R</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2115/ccf05052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2115/ccf05052025_0011.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES DE NORMAS TECNICAS PARA ESCOAMENTO DE AGUAS</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2114/ccf05052025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2114/ccf05052025_0010.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES SOBRE PRORROGAR CONVENIO</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2117/ccf05052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2117/ccf05052025_0013.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AOS DIRETORES DAS EMPRESAS CENTROVIAS E CENTROESTE</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2116/ccf05052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2116/ccf05052025_0012.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO GERENTE DO BANCO SANTANDER</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2120/ccf05052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2120/ccf05052025_0016.pdf</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2119/ccf05052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2119/ccf05052025_0015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO DEPUTADO BALEIA ROSSI</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2118/ccf05052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2118/ccf05052025_0014.pdf</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2123/ccf05052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2123/ccf05052025_0019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO DEPUTADO FRANCISCO EVERALDO OLIVEIRA SILVA</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2122/ccf05052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2122/ccf05052025_0018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES DE QUANDO PRETENDE FAZER LIGAÇAO DA RUA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2121/ccf05052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2121/ccf05052025_0017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES PARA AJUDAR ALUNOS DO CTI</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>Luiz Pignatti, MARIA CLÉLIA VIARO PICHELLI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2124/ccf05052025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2124/ccf05052025_0020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES SOBRE PAVIMENTAÇAO ASFALTICA</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2134/ccf05052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2134/ccf05052025_0030.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOBRE PORQUE NAO FORAM CONSTRUIDAS RAMPAS DE ACESSIBILIDADE</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2133/ccf05052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2133/ccf05052025_0029.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SE EXISTE VAGAS PARA CARGO DE PSICOLOGO</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2135/ccf05052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2135/ccf05052025_0031.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA PAGAMENTO DE HORAS EXTRAS</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2138/ccf05052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2138/ccf05052025_0034.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOBRE CRITERIOS DE MATRICULA EM CRECHES</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2137/ccf05052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2137/ccf05052025_0033.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA COLETA DE LIXO A NOITE</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2136/ccf05052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2136/ccf05052025_0032.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO DE QUANDO PRETENDE MANDAR INSTALAR BRAÇOS DE ILUMINAÇAO PUBLICA</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2181/ccf05052025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2181/ccf05052025_0042.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A MESA DIRETORA.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2171/ccf05052025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2171/ccf05052025_0032.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO E GERENTE DO D.E.R</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2172/ccf05052025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2172/ccf05052025_0033.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A BETH SAHAO</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2173/ccf05052025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2173/ccf05052025_0034.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO COPIA DE PROCESSO LICITATORIO</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2174/ccf05052025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2174/ccf05052025_0035.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO COPIA DE BALANCETES DE AGOSTO E SETEMBRO</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2175/ccf05052025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2175/ccf05052025_0036.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE DOMINGOS SCCIACA</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2176/ccf05052025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2176/ccf05052025_0037.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO INFORMAÇOES SOBRE CONTRATAR ENFERMEIRAS PADRAO</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2177/ccf05052025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2177/ccf05052025_0038.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO QUE ENTRE EM CONTATO COM GERENTE REGIONAL DO D.E.R</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2178/ccf05052025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2178/ccf05052025_0039.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO D.E.R</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2179/ccf05052025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2179/ccf05052025_0040.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A MESA DIRETORA</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2180/ccf05052025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2180/ccf05052025_0041.pdf</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2167/ccf05052025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2167/ccf05052025_0028.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO E DIRETORIA DE HIGIENE</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2168/ccf05052025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2168/ccf05052025_0029.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PROJETO DE LEI QUE AUTORIZE O REFIS</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2170/ccf05052025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2170/ccf05052025_0031.pdf</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2164/ccf05052025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2164/ccf05052025_0025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO INFORMAÇOES DE ARRECADAÇAO, SALDO DE RECEITAS DISPONIVEIS DO MUNICIPIO</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2169/ccf05052025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2169/ccf05052025_0030.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO COPIA DO CONVENIO COM A SANTA CASA DE JAU</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2165/ccf05052025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2165/ccf05052025_0026.pdf</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2377/ccf07052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2377/ccf07052025_0015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES A ALDO DE MARCHI</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2378/ccf07052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2378/ccf07052025_0016.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE PESAR</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2380/ccf07052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2380/ccf07052025_0018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES A FAMILIA LENHARO</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2376/ccf07052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2376/ccf07052025_0014.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES A LEONARDO DE FREITAS MIRANDA</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2379/ccf07052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2379/ccf07052025_0017.pdf</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2381/ccf07052025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2381/ccf07052025_0019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES A PADRE ROMEU</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2306/ccf06052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2306/ccf06052025_0003.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE CONGRATULAÇOES A ''AZUL E BRANCO''.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2305/ccf06052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2305/ccf06052025_0002.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE PESAR A JOSE BRANDINO TURRA</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2304/ccf06052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2304/ccf06052025_0001.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE PESAR A AUGUSTO GALDINO BUENO</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2303/ccf06052025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2303/ccf06052025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE CONGRATULAÇOES A LEONILDO APARECIDO MASSON</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2307/ccf06052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2307/ccf06052025_0004.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE CONGRATULAÇOES A UBIALI</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2309/ccf06052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2309/ccf06052025_0006.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE CONGRATULAÇOES A CLEUSA APARECIDA ROSA DE SOUZA</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2310/ccf06052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2310/ccf06052025_0007.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE CONGRATULAÇOES A PEDRO LUIZ POLI</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>MARIA CLÉLIA VIARO PICHELLI, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2308/ccf06052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2308/ccf06052025_0005.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA  CONSIGANADO EM ATA VOTOS DE CONGRATULAÇOES A DIRETORIA DE ENSINO</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6854/ccf04112025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6854/ccf04112025_0032.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com a Deputada_x000D_
 Beth Sahão- PT, pela disponibilização de recursos financeiros para custeio e manutenção_x000D_
 do Hospital e Maternidade São José de Itapuí.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6925/ccf05112025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6925/ccf05112025_0025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais,_x000D_
 seja consignado em ata votos de congratulações e agradecimentos para com toda a Equipe_x000D_
 do Setor de Esportes do Município, pelos Festejos em Comemoração ao Dia do_x000D_
 Trabalhador comemorado no último dia 1° de Maio. Agradeço em nome da população_x000D_
 especialmente ao Diretor de Esporte do Município, aos professores de Educação Física do_x000D_
 Setor e aos funcionários por não medir esforços para que essa data não passasse em branco.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6785/ccf04112025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6785/ccf04112025.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o funcionário público, Senhor Milton Miguel Lhanos, pelo excelente trabalho que vem realizando no córrego “Bica de Pedra”, com dedicação e muito esforço é notável a limpeza da margem e a rapidez com que desenvolveu o serviço, principalmente diante da necessidade de conter a_x000D_
 transmissão da dengue em nossa cidade.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, DENILSON MIGUEL DA SILVA MASSETTO, SILENE VALINI</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2219/ccf06052025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2219/ccf06052025_0011.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES AO PREFEITO</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2071/ccf05052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2071/ccf05052025_0003.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES A S.S NEO SACERDOTE PADRE MARCIO LEANDRO PEKIN</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2072/ccf05052025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2072/ccf05052025_0004.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES A PAULO HENRIQUE ZUCOLOTTO.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2070/ccf05052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2070/ccf05052025_0002.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES AO PADRE ALCEDINO BRIGIDO LEMOS</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2069/ccf05052025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2069/ccf05052025_0001.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE PESAR A MARIA DAS GRAÇAS DIAS</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2073/ccf05052025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2073/ccf05052025_0005.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE  CONGRATULAÇOES AOS FUNCIONARIOS DO HOSPITAL</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2075/ccf05052025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2075/ccf05052025_0007.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE  CONGRATULAÇOES AO PROPRIETARIO DA LOJA MARCIUS MAGAZINE</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2074/ccf05052025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2074/ccf05052025_0006.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES AOS FUNCIONARIOS DE ESPORTE E OBRAS</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2160/ccf05052025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2160/ccf05052025_0021.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULÇOES A DOM JOSE LUIZ FERREIRA SALLES.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2162/ccf05052025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2162/ccf05052025_0023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE REPUDIO AO GOVERNADOR DO ESTADO</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2163/ccf05052025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2163/ccf05052025_0024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE REPUDIO AO PESSIMO ATENDIMENTO DOS BANCOS SANTANDER E BRASIL</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2161/ccf05052025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2161/ccf05052025_0022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES A JORGE TADEU MUDALEN</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2225/ccf06052025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2225/ccf06052025_0017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A LDO</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2224/ccf06052025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2224/ccf06052025_0016.pdf</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2223/ccf06052025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2223/ccf06052025_0015.pdf</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2222/ccf06052025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2222/ccf06052025_0014.pdf</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2221/ccf06052025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2221/ccf06052025_0013.pdf</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2220/ccf06052025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2220/ccf06052025_0012.pdf</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2226/ccf06052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2226/ccf06052025_0018.pdf</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2290/ccf06052025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2290/ccf06052025_0018.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADAO ITAPUIENSE A LUVERCI DA COSTA MELLO</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>Ademir Aparecido Castelani, Alfredo Sanziani Filho, Luiz Carlos Pierazo, SILENE VALINI, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6943/ccf04112025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6943/ccf04112025_0001.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS_x000D_
 DO ESTADO DE SÃO PAULO, SOBRE AS CONTAS DA PREFEITURA MUNICIPAL,_x000D_
 REFERENTES AO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2142/ccf05052025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2142/ccf05052025_0003.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADAO ITAPUIENSE A PAULO FERRAZ COSTA NEGRAES.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2141/ccf05052025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2141/ccf05052025_0002.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADAO ITAPUIENSE A JOSE MAURICIO LENHARO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5117,67 +5117,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2139/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2227/ccf06052025_0019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2228/ccf06052025_0020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2231/ccf06052025_0023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2232/ccf06052025_0024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2239/ccf06052025_0031.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2238/ccf06052025_0030.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2229/ccf06052025_0021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2233/ccf06052025_0025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2234/ccf06052025_0026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2235/ccf06052025_0027.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2236/ccf06052025_0028.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2237/ccf06052025_0029.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2230/ccf06052025_0022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2061/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2063/ccf29042025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2065/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2064/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2067/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2066/ccf05052025_0002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2068/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2144/ccf05052025_0005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2143/ccf05052025_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2293/ccf06052025_0022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6944/ccf05112025_0039.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2062/ccf29042025_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2147/ccf05052025_0008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2148/ccf05052025_0009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2146/ccf05052025_0007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2145/ccf05052025_0006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2299/ccf06052025_0028.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2298/ccf06052025_0027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2300/ccf06052025_0029.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2302/ccf06052025_0031.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2365/ccf07052025_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2366/ccf07052025_0002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2371/ccf07052025_0009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2296/ccf06052025_0025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2369/ccf07052025_0007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2368/ccf07052025_0006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2297/ccf06052025_0026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2367/ccf07052025_0005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2370/ccf07052025_0008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2295/ccf06052025_0024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2294/ccf06052025_0023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2301/ccf06052025_0030.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2291/ccf06052025_0020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6936/ccf05112025_0038.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2213/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2216/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2215/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2214/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2208/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2210/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2209/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2207/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2218/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2217/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2211/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2212/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2159/ccf05052025_0020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2158/ccf05052025_0019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2149/ccf05052025_0010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2150/ccf05052025_0011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2157/ccf05052025_0018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2156/ccf05052025_0017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2155/ccf05052025_0016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2153/ccf05052025_0014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2154/ccf05052025_0015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2151/ccf05052025_0012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2152/ccf05052025_0013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6935/ccf05112025_0037.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2140/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2292/ccf06052025_0021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2410/ccf07052025_0012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2409/ccf07052025_0011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2414/ccf07052025_0016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2412/ccf07052025_0014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2413/ccf07052025_0015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2411/ccf07052025_0013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2417/ccf07052025_0019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2415/ccf07052025_0017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2416/ccf07052025_0018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2418/ccf07052025_0020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2337/ccf07052025_0002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2336/ccf07052025_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2335/ccf07052025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2339/ccf07052025_0004.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2338/ccf07052025_0003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2351/ccf07052025_0016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2352/ccf07052025_0017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2353/ccf07052025_0018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2359/ccf07052025_0024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2360/ccf07052025_0025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2361/ccf07052025_0026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2362/ccf07052025_0027.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2356/ccf07052025_0021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2357/ccf07052025_0022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2358/ccf07052025_0023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2354/ccf07052025_0019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2355/ccf07052025_0020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2363/ccf07052025_0028.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2340/ccf07052025_0005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2342/ccf07052025_0007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2341/ccf07052025_0006.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2346/ccf07052025_0011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2347/ccf07052025_0012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2348/ccf07052025_0013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2344/ccf07052025_0009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2345/ccf07052025_0010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2349/ccf07052025_0014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2343/ccf07052025_0008.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2350/ccf07052025_0015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6899/ccf05112025_0010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6891/ccf05112025_0009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6882/ccf05112025_0008.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6877/ccf05112025_0007.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6876/ccf05112025_0006.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6875/ccf05112025_0005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6874/ccf05112025_0004.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6873/ccf05112025_0003.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6872/ccf05112025_0002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6871/ccf05112025_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6870/ccf05112025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6869/ccf04112025_0035.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6868/ccf04112025_0034.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6856/ccf04112025_0033.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6763/ccf_000004.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6762/ccf_000003.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6761/ccf_000002.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6760/ccf_000001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6941/ccf05112025_0043.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6940/ccf05112025_0042.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6938/ccf05112025_0041.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6939/ccf05112025_0040.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6780/ccf_000023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6779/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6778/ccf_000021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6777/ccf_000020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6776/ccf_000019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6853/ccf04112025_0031.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6771/ccf_000014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6820/ccf04112025_0024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6915/ccf05112025_0015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6916/ccf05112025_0016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6917/ccf05112025_0017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6918/ccf05112025_0018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6919/ccf05112025_0019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6920/ccf05112025_0020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6921/ccf05112025_0021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6922/ccf05112025_0022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6923/ccf05112025_0023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6924/ccf05112025_0024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6831/ccf04112025_0026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6826/ccf04112025_0025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6813/ccf04112025_0021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6814/ccf04112025_0022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6805/ccf04112025_0020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6803/ccf04112025_0019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6802/ccf04112025_0018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6801/ccf04112025_0017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6800/ccf04112025_0016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6799/ccf04112025_0015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6798/ccf04112025_0014.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6931/ccf05112025_0031.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6816/ccf04112025_0023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2269/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2268/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2267/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2266/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2275/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2274/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2273/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2272/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2271/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2287/ccf06052025_0015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2286/ccf06052025_0014.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2285/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2284/ccf06052025_0012.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2258/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2259/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2288/ccf06052025_0016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2289/ccf06052025_0017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2276/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2277/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2278/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2279/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2280/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2281/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2282/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2283/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2262/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2263/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2264/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2265/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2260/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2261/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2102/ccf05052025_0034.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2099/ccf05052025_0031.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2100/ccf05052025_0032.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2101/ccf05052025_0033.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2097/ccf05052025_0029.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2098/ccf05052025_0030.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2095/ccf05052025_0027.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2096/ccf05052025_0028.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2091/ccf05052025_0023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2092/ccf05052025_0024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2093/ccf05052025_0025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2094/ccf05052025_0026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2089/ccf05052025_0021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2090/ccf05052025_0022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2083/ccf05052025_0015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2084/ccf05052025_0016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2086/ccf05052025_0018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2088/ccf05052025_0020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2087/ccf05052025_0019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2076/ccf05052025_0008.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2082/ccf05052025_0014.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2081/ccf05052025_0013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2080/ccf05052025_0012.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2078/ccf05052025_0010.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2085/ccf05052025_0017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2112/ccf05052025_0008.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2104/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2103/ccf05052025_0035.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2111/ccf05052025_0007.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2107/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2106/ccf05052025_0002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2105/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2110/ccf05052025_0006.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2109/ccf05052025_0005.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2108/ccf05052025_0004.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2182/ccf05052025_0043.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2183/ccf05052025_0044.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2184/ccf05052025_0045.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2185/ccf05052025_0046.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2186/ccf05052025_0047.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2187/ccf05052025_0048.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2188/ccf05052025_0049.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2205/ccf05052025_0066.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2206/ccf05052025_0067.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2189/ccf05052025_0050.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2190/ccf05052025_0051.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2191/ccf05052025_0052.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2192/ccf05052025_0053.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2193/ccf05052025_0054.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2194/ccf05052025_0055.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2195/ccf05052025_0056.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2204/ccf05052025_0065.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2196/ccf05052025_0057.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2203/ccf05052025_0064.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2199/ccf05052025_0060.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2200/ccf05052025_0061.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2201/ccf05052025_0062.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2202/ccf05052025_0063.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2197/ccf05052025_0058.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2198/ccf05052025_0059.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2387/ccf07052025_0025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2390/ccf07052025_0029.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2388/ccf07052025_0026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2389/ccf07052025_0028.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2312/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2311/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2313/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2316/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2315/ccf06052025_0012.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2314/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2319/ccf06052025_0016.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2317/ccf06052025_0014.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2318/ccf06052025_0015.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2320/ccf06052025_0017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2321/ccf06052025_0018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2322/ccf06052025_0019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2328/ccf06052025_0025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2327/ccf06052025_0024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2331/ccf06052025_0028.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2329/ccf06052025_0026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2330/ccf06052025_0027.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2334/ccf06052025_0031.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2333/ccf06052025_0030.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2332/ccf06052025_0029.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6937/ccf05112025_0036.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2324/ccf06052025_0021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2323/ccf06052025_0020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2325/ccf06052025_0022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2326/ccf06052025_0023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6770/ccf_000013.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6769/ccf_000012.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6768/ccf_000011.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6767/ccf_000010.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6784/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6783/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6914/ccf05112025_0014.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6913/ccf05112025_0013.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6912/ccf05112025_0012.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6911/ccf05112025_0011.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6933/ccf05112025_0033.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6932/ccf05112025_0032.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6782/ccf_000025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6781/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6766/ccf_000009.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6765/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6775/ccf_000018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6774/ccf_000017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6773/ccf_000016.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6772/ccf_000015.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6934/ccf05112025_0034.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6839/ccf04112025_0028.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6834/ccf04112025_0027.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6848/ccf04112025_0029.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6849/ccf04112025_0030.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6926/ccf05112025_0026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6927/ccf05112025_0027.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6928/ccf05112025_0028.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6929/ccf05112025_0029.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6930/ccf05112025_0030.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6764/ccf_000005.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6797/ccf04112025_0013.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6796/ccf04112025_0012.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6795/ccf04112025_0011.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6794/ccf04112025_0010.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6793/ccf04112025_0009.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6792/ccf04112025_0008.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6791/ccf04112025_0007.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6790/ccf04112025_0006.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6789/ccf04112025_0005.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6788/ccf04112025_0004.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6787/ccf04112025_0003.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6786/ccf04112025_0002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2243/ccf06052025_0035.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2242/ccf06052025_0034.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2241/ccf06052025_0033.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2240/ccf06052025_0032.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2257/ccf06052025_0049.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2256/ccf06052025_0048.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2255/ccf06052025_0047.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2254/ccf06052025_0046.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2250/ccf06052025_0042.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2251/ccf06052025_0043.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2252/ccf06052025_0044.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2253/ccf06052025_0045.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2245/ccf06052025_0037.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2246/ccf06052025_0038.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2247/ccf06052025_0039.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2248/ccf06052025_0040.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2249/ccf06052025_0041.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2244/ccf06052025_0036.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2128/ccf05052025_0024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2125/ccf05052025_0021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2126/ccf05052025_0022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2127/ccf05052025_0023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2129/ccf05052025_0025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2130/ccf05052025_0026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2132/ccf05052025_0028.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2131/ccf05052025_0027.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2113/ccf05052025_0009.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2115/ccf05052025_0011.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2114/ccf05052025_0010.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2117/ccf05052025_0013.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2116/ccf05052025_0012.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2120/ccf05052025_0016.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2119/ccf05052025_0015.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2118/ccf05052025_0014.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2123/ccf05052025_0019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2122/ccf05052025_0018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2121/ccf05052025_0017.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2124/ccf05052025_0020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2134/ccf05052025_0030.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2133/ccf05052025_0029.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2135/ccf05052025_0031.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2138/ccf05052025_0034.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2137/ccf05052025_0033.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2136/ccf05052025_0032.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2181/ccf05052025_0042.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2171/ccf05052025_0032.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2172/ccf05052025_0033.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2173/ccf05052025_0034.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2174/ccf05052025_0035.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2175/ccf05052025_0036.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2176/ccf05052025_0037.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2177/ccf05052025_0038.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2178/ccf05052025_0039.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2179/ccf05052025_0040.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2180/ccf05052025_0041.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2167/ccf05052025_0028.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2168/ccf05052025_0029.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2170/ccf05052025_0031.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2164/ccf05052025_0025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2169/ccf05052025_0030.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2165/ccf05052025_0026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2377/ccf07052025_0015.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2378/ccf07052025_0016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2380/ccf07052025_0018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2376/ccf07052025_0014.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2379/ccf07052025_0017.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2381/ccf07052025_0019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2306/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2305/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2304/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2303/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2307/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2309/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2310/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2308/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6854/ccf04112025_0032.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6925/ccf05112025_0025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6785/ccf04112025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2219/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2071/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2072/ccf05052025_0004.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2070/ccf05052025_0002.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2069/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2073/ccf05052025_0005.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2075/ccf05052025_0007.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2074/ccf05052025_0006.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2160/ccf05052025_0021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2162/ccf05052025_0023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2163/ccf05052025_0024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2161/ccf05052025_0022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2225/ccf06052025_0017.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2224/ccf06052025_0016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2223/ccf06052025_0015.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2222/ccf06052025_0014.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2221/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2220/ccf06052025_0012.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2226/ccf06052025_0018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2290/ccf06052025_0018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6943/ccf04112025_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2142/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2141/ccf05052025_0002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2139/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2227/ccf06052025_0019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2228/ccf06052025_0020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2231/ccf06052025_0023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2232/ccf06052025_0024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2239/ccf06052025_0031.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2238/ccf06052025_0030.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2229/ccf06052025_0021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2233/ccf06052025_0025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2234/ccf06052025_0026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2235/ccf06052025_0027.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2236/ccf06052025_0028.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2237/ccf06052025_0029.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2230/ccf06052025_0022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2061/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2063/ccf29042025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2065/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2064/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2067/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2066/ccf05052025_0002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2068/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2144/ccf05052025_0005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2143/ccf05052025_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2293/ccf06052025_0022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6944/ccf05112025_0039.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2062/ccf29042025_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2147/ccf05052025_0008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2148/ccf05052025_0009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2146/ccf05052025_0007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2145/ccf05052025_0006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2299/ccf06052025_0028.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2298/ccf06052025_0027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2300/ccf06052025_0029.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2302/ccf06052025_0031.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2365/ccf07052025_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2366/ccf07052025_0002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2371/ccf07052025_0009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2296/ccf06052025_0025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2369/ccf07052025_0007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2368/ccf07052025_0006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2297/ccf06052025_0026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2367/ccf07052025_0005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2370/ccf07052025_0008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2295/ccf06052025_0024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2294/ccf06052025_0023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2301/ccf06052025_0030.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2291/ccf06052025_0020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6936/ccf05112025_0038.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2213/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2216/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2215/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2214/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2208/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2210/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2209/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2207/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2218/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2217/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2211/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2212/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2159/ccf05052025_0020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2158/ccf05052025_0019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2149/ccf05052025_0010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2150/ccf05052025_0011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2157/ccf05052025_0018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2156/ccf05052025_0017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2155/ccf05052025_0016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2153/ccf05052025_0014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2154/ccf05052025_0015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2151/ccf05052025_0012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2152/ccf05052025_0013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6935/ccf05112025_0037.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2140/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2292/ccf06052025_0021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2410/ccf07052025_0012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2409/ccf07052025_0011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2414/ccf07052025_0016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2412/ccf07052025_0014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2413/ccf07052025_0015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2411/ccf07052025_0013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2417/ccf07052025_0019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2415/ccf07052025_0017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2416/ccf07052025_0018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2418/ccf07052025_0020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2337/ccf07052025_0002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2336/ccf07052025_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2335/ccf07052025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2339/ccf07052025_0004.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2338/ccf07052025_0003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2351/ccf07052025_0016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2352/ccf07052025_0017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2353/ccf07052025_0018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2359/ccf07052025_0024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2360/ccf07052025_0025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2361/ccf07052025_0026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2362/ccf07052025_0027.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2356/ccf07052025_0021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2357/ccf07052025_0022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2358/ccf07052025_0023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2354/ccf07052025_0019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2355/ccf07052025_0020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2363/ccf07052025_0028.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2340/ccf07052025_0005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2342/ccf07052025_0007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2341/ccf07052025_0006.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2346/ccf07052025_0011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2347/ccf07052025_0012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2348/ccf07052025_0013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2344/ccf07052025_0009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2345/ccf07052025_0010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2349/ccf07052025_0014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2343/ccf07052025_0008.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2350/ccf07052025_0015.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6899/ccf05112025_0010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6891/ccf05112025_0009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6882/ccf05112025_0008.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6877/ccf05112025_0007.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6876/ccf05112025_0006.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6875/ccf05112025_0005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6874/ccf05112025_0004.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6873/ccf05112025_0003.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6872/ccf05112025_0002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6871/ccf05112025_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6870/ccf05112025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6869/ccf04112025_0035.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6868/ccf04112025_0034.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6856/ccf04112025_0033.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6763/ccf_000004.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6762/ccf_000003.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6761/ccf_000002.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6760/ccf_000001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6941/ccf05112025_0043.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6940/ccf05112025_0042.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6938/ccf05112025_0041.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6939/ccf05112025_0040.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6780/ccf_000023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6779/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6778/ccf_000021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6777/ccf_000020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6776/ccf_000019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6853/ccf04112025_0031.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6771/ccf_000014.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6820/ccf04112025_0024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6915/ccf05112025_0015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6916/ccf05112025_0016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6917/ccf05112025_0017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6918/ccf05112025_0018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6919/ccf05112025_0019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6920/ccf05112025_0020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6921/ccf05112025_0021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6922/ccf05112025_0022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6923/ccf05112025_0023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6924/ccf05112025_0024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6831/ccf04112025_0026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6826/ccf04112025_0025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6813/ccf04112025_0021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6814/ccf04112025_0022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6805/ccf04112025_0020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6803/ccf04112025_0019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6802/ccf04112025_0018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6801/ccf04112025_0017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6800/ccf04112025_0016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6799/ccf04112025_0015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6798/ccf04112025_0014.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6931/ccf05112025_0031.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6816/ccf04112025_0023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2269/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2268/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2267/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2266/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2275/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2274/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2273/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2272/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2271/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2287/ccf06052025_0015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2286/ccf06052025_0014.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2285/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2284/ccf06052025_0012.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2258/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2259/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2288/ccf06052025_0016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2289/ccf06052025_0017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2276/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2277/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2278/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2279/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2280/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2281/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2282/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2283/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2262/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2263/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2264/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2265/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2260/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2261/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2102/ccf05052025_0034.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2099/ccf05052025_0031.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2100/ccf05052025_0032.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2101/ccf05052025_0033.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2097/ccf05052025_0029.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2098/ccf05052025_0030.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2095/ccf05052025_0027.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2096/ccf05052025_0028.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2091/ccf05052025_0023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2092/ccf05052025_0024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2093/ccf05052025_0025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2094/ccf05052025_0026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2089/ccf05052025_0021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2090/ccf05052025_0022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2083/ccf05052025_0015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2084/ccf05052025_0016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2086/ccf05052025_0018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2088/ccf05052025_0020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2087/ccf05052025_0019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2076/ccf05052025_0008.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2082/ccf05052025_0014.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2081/ccf05052025_0013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2080/ccf05052025_0012.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2078/ccf05052025_0010.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2085/ccf05052025_0017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2112/ccf05052025_0008.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2104/ccf05052025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2103/ccf05052025_0035.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2111/ccf05052025_0007.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2107/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2106/ccf05052025_0002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2105/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2110/ccf05052025_0006.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2109/ccf05052025_0005.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2108/ccf05052025_0004.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2182/ccf05052025_0043.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2183/ccf05052025_0044.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2184/ccf05052025_0045.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2185/ccf05052025_0046.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2186/ccf05052025_0047.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2187/ccf05052025_0048.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2188/ccf05052025_0049.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2205/ccf05052025_0066.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2206/ccf05052025_0067.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2189/ccf05052025_0050.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2190/ccf05052025_0051.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2191/ccf05052025_0052.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2192/ccf05052025_0053.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2193/ccf05052025_0054.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2194/ccf05052025_0055.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2195/ccf05052025_0056.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2204/ccf05052025_0065.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2196/ccf05052025_0057.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2203/ccf05052025_0064.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2199/ccf05052025_0060.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2200/ccf05052025_0061.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2201/ccf05052025_0062.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2202/ccf05052025_0063.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2197/ccf05052025_0058.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2198/ccf05052025_0059.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2387/ccf07052025_0025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2390/ccf07052025_0029.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2388/ccf07052025_0026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2389/ccf07052025_0028.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2312/ccf06052025_0009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2311/ccf06052025_0008.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2313/ccf06052025_0010.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2316/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2315/ccf06052025_0012.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2314/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2319/ccf06052025_0016.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2317/ccf06052025_0014.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2318/ccf06052025_0015.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2320/ccf06052025_0017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2321/ccf06052025_0018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2322/ccf06052025_0019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2328/ccf06052025_0025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2327/ccf06052025_0024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2331/ccf06052025_0028.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2329/ccf06052025_0026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2330/ccf06052025_0027.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2334/ccf06052025_0031.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2333/ccf06052025_0030.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2332/ccf06052025_0029.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6937/ccf05112025_0036.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2324/ccf06052025_0021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2323/ccf06052025_0020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2325/ccf06052025_0022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2326/ccf06052025_0023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6770/ccf_000013.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6769/ccf_000012.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6768/ccf_000011.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6767/ccf_000010.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6784/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6783/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6914/ccf05112025_0014.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6913/ccf05112025_0013.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6912/ccf05112025_0012.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6911/ccf05112025_0011.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6933/ccf05112025_0033.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6932/ccf05112025_0032.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6782/ccf_000025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6781/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6766/ccf_000009.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6765/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6775/ccf_000018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6774/ccf_000017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6773/ccf_000016.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6772/ccf_000015.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6934/ccf05112025_0034.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6839/ccf04112025_0028.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6834/ccf04112025_0027.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6848/ccf04112025_0029.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6849/ccf04112025_0030.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6926/ccf05112025_0026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6927/ccf05112025_0027.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6928/ccf05112025_0028.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6929/ccf05112025_0029.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6930/ccf05112025_0030.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6764/ccf_000005.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6797/ccf04112025_0013.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6796/ccf04112025_0012.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6795/ccf04112025_0011.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6794/ccf04112025_0010.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6793/ccf04112025_0009.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6792/ccf04112025_0008.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6791/ccf04112025_0007.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6790/ccf04112025_0006.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6789/ccf04112025_0005.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6788/ccf04112025_0004.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6787/ccf04112025_0003.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6786/ccf04112025_0002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2243/ccf06052025_0035.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2242/ccf06052025_0034.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2241/ccf06052025_0033.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2240/ccf06052025_0032.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2257/ccf06052025_0049.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2256/ccf06052025_0048.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2255/ccf06052025_0047.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2254/ccf06052025_0046.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2250/ccf06052025_0042.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2251/ccf06052025_0043.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2252/ccf06052025_0044.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2253/ccf06052025_0045.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2245/ccf06052025_0037.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2246/ccf06052025_0038.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2247/ccf06052025_0039.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2248/ccf06052025_0040.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2249/ccf06052025_0041.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2244/ccf06052025_0036.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2128/ccf05052025_0024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2125/ccf05052025_0021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2126/ccf05052025_0022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2127/ccf05052025_0023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2129/ccf05052025_0025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2130/ccf05052025_0026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2132/ccf05052025_0028.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2131/ccf05052025_0027.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2113/ccf05052025_0009.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2115/ccf05052025_0011.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2114/ccf05052025_0010.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2117/ccf05052025_0013.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2116/ccf05052025_0012.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2120/ccf05052025_0016.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2119/ccf05052025_0015.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2118/ccf05052025_0014.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2123/ccf05052025_0019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2122/ccf05052025_0018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2121/ccf05052025_0017.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2124/ccf05052025_0020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2134/ccf05052025_0030.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2133/ccf05052025_0029.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2135/ccf05052025_0031.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2138/ccf05052025_0034.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2137/ccf05052025_0033.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2136/ccf05052025_0032.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2181/ccf05052025_0042.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2171/ccf05052025_0032.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2172/ccf05052025_0033.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2173/ccf05052025_0034.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2174/ccf05052025_0035.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2175/ccf05052025_0036.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2176/ccf05052025_0037.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2177/ccf05052025_0038.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2178/ccf05052025_0039.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2179/ccf05052025_0040.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2180/ccf05052025_0041.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2167/ccf05052025_0028.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2168/ccf05052025_0029.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2170/ccf05052025_0031.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2164/ccf05052025_0025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2169/ccf05052025_0030.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2165/ccf05052025_0026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2377/ccf07052025_0015.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2378/ccf07052025_0016.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2380/ccf07052025_0018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2376/ccf07052025_0014.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2379/ccf07052025_0017.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2381/ccf07052025_0019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2306/ccf06052025_0003.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2305/ccf06052025_0002.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2304/ccf06052025_0001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2303/ccf06052025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2307/ccf06052025_0004.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2309/ccf06052025_0006.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2310/ccf06052025_0007.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2308/ccf06052025_0005.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6854/ccf04112025_0032.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6925/ccf05112025_0025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6785/ccf04112025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2219/ccf06052025_0011.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2071/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2072/ccf05052025_0004.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2070/ccf05052025_0002.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2069/ccf05052025_0001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2073/ccf05052025_0005.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2075/ccf05052025_0007.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2074/ccf05052025_0006.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2160/ccf05052025_0021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2162/ccf05052025_0023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2163/ccf05052025_0024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2161/ccf05052025_0022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2225/ccf06052025_0017.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2224/ccf06052025_0016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2223/ccf06052025_0015.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2222/ccf06052025_0014.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2221/ccf06052025_0013.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2220/ccf06052025_0012.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2226/ccf06052025_0018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2290/ccf06052025_0018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/6943/ccf04112025_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2142/ccf05052025_0003.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2015/2141/ccf05052025_0002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H434"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>