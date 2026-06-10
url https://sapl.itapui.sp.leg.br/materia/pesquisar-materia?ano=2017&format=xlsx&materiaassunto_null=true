--- v0 (2025-10-28)
+++ v1 (2026-06-10)
@@ -54,2459 +54,2459 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Gabriel Belarmino Damico Sotto, Gilson Sebastião, Tatiane Maia</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1635/pe_a_lom_1-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1635/pe_a_lom_1-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO XXX DO ARTIGO 70 DA LEI ORGANICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1603/emen._lei_org_02-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1603/emen._lei_org_02-2017.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 116-A NA LEI ORGANICA DO MUNICIPIO  E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1591/plc_01-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1591/plc_01-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS E SALÁRIOS DOS SERVIDORES PUBLICOS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1592/plc_ex_01-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1592/plc_ex_01-2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇÃO DE EMPREGO QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/plc_ex_02-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/plc_ex_02-2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇAO DE VAGA DE EMPREGO QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/952/p_l_c_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/952/p_l_c_4.pdf</t>
   </si>
   <si>
     <t>dispõe sobre, a criação de vaga de emprego que especifica e dá outras providencias .</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/plc_ex_05-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/plc_ex_05-2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O REAJUSTE DE VENCIMENTOS E SALARIOS DOS SERVIDORES PUBLICOS MUNICIPAIS, PENSÕES E PROVENTOS DE APOSENTADORIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1605/plc_ex_06-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1605/plc_ex_06-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONCESSAO DE DIREITO REAL DE USO SOBRE BEM IMOVEL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/plc_ex_07-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/plc_ex_07-2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE RECEBIMENTO DE AUXILIO ALIMENTAÇAO DOS SERVIDORES PUBLICOS DA PREFEITURA MUNICIPAL DE ITAPUI</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1606/plc_08-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1606/plc_08-2017.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE GESTAO INTEGRADA DE RESIDUOS SOLIDOS DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1702/plc_ex_10-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1702/plc_ex_10-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL DE ITAPUI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1701/plc_ex_11-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1701/plc_ex_11-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORARIA DE CARGOS QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1707/ccf23042025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1707/ccf23042025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃAO TEMPORARIA DE SERVIDORES MUNICIPAIS A ORGAOES PUBLICOS DE OURAS ESFERAS DE GOVERNO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1700/plc_ex_13-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1700/plc_ex_13-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR MUNICIPAL Nº01/2003 DE 29/12/2003 E ALTERAÇOES QUE DISPOE SOBRE IMPOSTO DE SERVIÇOS DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1601/plc_ex_014-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1601/plc_ex_014-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2017 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1602/plc_ex_022-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1602/plc_ex_022-2017.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO DE DESENVOLVIMENTO RURAL MUNICIPAL DE ITAPUI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1604/plc_ex_03-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1604/plc_ex_03-2017.pdf</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/6410/cci22102025_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/6410/cci22102025_3.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.674 DE 01 DE DEZEMBRO DE_x000D_
 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, José Roberto Gonçalves Meira, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1743/ccf23042025_0032.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1743/ccf23042025_0032.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO AMBITO DO SISTEMA MUNICIPAL DE CULTURA A ''SEMANA MUNICIPAL DA CULTURA EVANGELICA''.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Aparecido Donizete Avanti, Gabriel Belarmino Damico Sotto, Gilson Sebastião, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1745/ccf23042025_0034.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1745/ccf23042025_0034.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇAO A PONTE DA VILA SAO SEBASTIAO.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1744/ccf23042025_0033.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1744/ccf23042025_0033.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇAO AO CENTRO COMUNITARIO DO BAIRRO CONEGO ARLINDO JOSE ZANOTTO.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Luiz Carlos Pierazo, Rita de Cássia Sotto de Oliveira Silva Xavier, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1673/plo_ex_1-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1673/plo_ex_1-2017.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL 2672/2016, DA DENOMINAÇÃO A ESTRADA MUNICIPAL E OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Rita de Cássia Sotto de Oliveira Silva Xavier, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1649/pl_2-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1649/pl_2-2017.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A QUADRA DE ESPORTES LOCALIZADA NA ESCOLA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1674/plo_ex_5-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1674/plo_ex_5-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2017 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1675/plo_ex_6-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1675/plo_ex_6-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI 2.668 DE 12 DE AGOSTO DE 2016, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1676/plo_ex_7-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1676/plo_ex_7-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUSAO DE RUBRICA DE DESPESA NA LEI 2.674 DE DEZEMBRO DE 20196.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1677/plo_ex_8-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1677/plo_ex_8-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO A FIRMAR TERMO DE PROCEDIMENTOS DE ENCAMINHAMENTOS DE PRESTADOS DE SERVIÇOS A COMUNIDADE E MONITORAMENTO DAS PENAS E MEDIDAS ALTERNATIVAS.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1691/ploex_9-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1691/ploex_9-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2017 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1650/plo_ex_11-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1650/plo_ex_11-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2017 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1643/plo_ex_12-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1643/plo_ex_12-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2017 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/956/p_l_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/956/p_l_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo no exercício de 2017 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providencias.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1617/ploex_16-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1617/ploex_16-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCICIO DE 2017 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1600/plo_ex_018-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1600/plo_ex_018-2017.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/912/p_l_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/912/p_l_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2017 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providencias.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/942/p_l_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/942/p_l_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo no exercício de 2017 a subvencionar entidade que especifica mediante termos de colaboração ou fomento e dá outras providencias.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/955/p_l_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/955/p_l_22.pdf</t>
   </si>
   <si>
     <t>cria conselho de desenvolvimento rural municipal de Itapuí e dá outras providencias .</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1644/plo_ex_13-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1644/plo_ex_13-2017.pdf</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1699/plo_ex_24-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1699/plo_ex_24-2017.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A L.D.O-LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2018, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1704/plo_ex_25-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1704/plo_ex_25-2017.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE FRENTE DE TRABALHO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1705/ccf23042025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1705/ccf23042025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.157 DE 7/12/2005 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1706/ccf23042025_merged_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1706/ccf23042025_merged_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO PECUNIARIO PARA MORADIA E AUXILIO ALIMENTAÇÃO AOS MEDICOS INTEGRANTES DO PROJETO MAIS MEDICOS PARA O BRASIL, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1703/plo_ex_29-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1703/plo_ex_29-2017.pdf</t>
   </si>
   <si>
     <t>AUMENTA O PERIMETRO URBANO DO MUNICIPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1648/pres_1-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1648/pres_1-2017.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ACESSO DE PESSOAS AS DEPENDENCIAS DA CAMARA, CONTROLE DE SISTEMA DE CIRCUITO INTERNO DE CAMERAS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1711/ccf23042025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1711/ccf23042025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE APLICAÇÃO DE MEDIDA DISCIPLINAR EM FACE DE VEREADORA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1710/ccf23042025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1710/ccf23042025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE APLICAÇAO DE MEDIDA DISCIPLINAR EM FACE DE VEREADORA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aparecido Donizete Avanti</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1651/ind_1-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1651/ind_1-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE INSTITUIR ATRAVES DE LEGISLAÇAO PROPRIA, LICENÇA PATERNIDADE DE 20 DIAS AOS FUNCIONARIOS PUBLICOS.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1652/ind_2-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1652/ind_2-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE ADQUIRIR CHAPAS PARA REFAZER O FUNDO RESERVATORIO DE AGUA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>Tatiane Maia</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1653/ind_3-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1653/ind_3-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA TOME PROVIDENCIAS NO SENTIDO DE REALIZAR AS BENFEITORIAS NOS NUCLEOS HABITACIONAIS:_x000D_
 CONEGO ARLINDO JOSE ZANOTTO.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1654/ind_4-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1654/ind_4-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE PARA QUE REALIZE LIMPEZA NA RUA MANOEL DA COSTA MARTINS.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1655/ind_5-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1655/ind_5-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR PODAR AS ARVORES NAS RUAS DO BAIRRO ''ANTONIO CAIRRÃO''.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1656/ind_6-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1656/ind_6-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE MANDAR RECAPEAR A AVENIDA DO PORTO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1657/ind_7-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1657/ind_7-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE A LIMPEZA DA TRAVESSA 21 DE ABRIL.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1658/ind_8-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1658/ind_8-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE PROVIDENCIE A LIMPEZA DA RUA ARRICIERI FRANCISCHINI E A PODA DAS ARVORES.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1659/ind_9-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1659/ind_9-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE QUE EFETUE A SUBSTITUIÇÃO DAS LAMPADAS QUE ESTÃO QUEIMADAS NA AVENIDA JOAQUIM SILVA.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1660/ind_10-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1660/ind_10-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE PROVIDENCIE A SUBSTITUIÇÇAO DAS LAMPADAS QUEIMADAS DAS RUAS:_x000D_
 PRUDENTE DE MORAES;_x000D_
 ANGEO CROZERA,_x000D_
 AVENIDA IGNEZ ROMANINI,_x000D_
 AVENIDA COMENDADOR JOSE MARIA DE ALMEIDA PRADO.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1661/ind_11-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1661/ind_11-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE JOGAR PIÇARRA NO FINAL DA RUA ANGELO CROZERA.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1663/ind_12-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1663/ind_12-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME AS PROVIDENCIAS NO SENTIDO DE AGILIZAR A SUBSTITUIÇÃO DAS LAMPADAS QUEIMADAS NA CIDADE.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1678/ind_14-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1678/ind_14-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE QUE REALIZE LIMPEZA DAS GALERIAS DE CAPTAÇÃO DE AGUA DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1679/ind_15-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1679/ind_15-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE LIMPAR O PARQUE MUNICIPAL E O MANTENHA FECHADO.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1680/ind_16-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1680/ind_16-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE JOGAR PIÇARRA E PASSAR MAQUINA PATROL NAS ESTRADAS RURAIS DA CIDADE.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1681/ind_17-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1681/ind_17-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA SEJAM TOMADAS PROVIDENCIAS COM RELAÇAO AOS ANIMAIS QUE CIRCULAM LIVREMENTE PEAS RUAS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1682/ind_18-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1682/ind_18-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE CONSTRUIR PONTO DE ONIBUS PARA OS ALUNOS QUE MORAM NO BAIRRO SAO RAFAEL.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1683/ind_19-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1683/ind_19-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE CONSTRUIR OBSTACULO NO FINAL DA RUA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1684/ind_20-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1684/ind_20-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE SEJA REALIZADA LIMPEZA DO MATO E REFAZER CALÇADA NO TRECHO PROXIMO DA IGREJA SAO SEBASTIAO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1685/ind_21-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1685/ind_21-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE A PODA DAS ARVORES NA RUA ELISEU SPURI Nº40 E BAIRRO WALDOMIRO GUARINON.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1686/ind_22-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1686/ind_22-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR JURIDICO PARA QUE REAVALIE A LEI QUE PROIBE O TRAFEGO DE BICICLETAS NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1687/ind_23-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1687/ind_23-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE MANDE PINTAR FAIXAS LIMITANDO O ESTACIONAMENTO DE VEICULOS NAS ESQUINAS DA CIDADE.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1688/ind_24-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1688/ind_24-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO  COM A EMPRESA DE CAÇAMBAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1689/ind_25-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1689/ind_25-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS DE RETIRAR VEICULOS ESTACIOANDOS NAS VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1690/ind_26-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1690/ind_26-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DECIDA QUAL SERA A POSTURA DO MUNICIPIO COM RELAÇAO AO TRANSPORTE DE ESTUDANTES INTERMUNICIPAIS.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Gabriel Belarmino Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1623/ind_27-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1623/ind_27-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE ESTUDE AS POSSSIBILIDADES DE SE FAZER UM ESTACIONAMENTO AO LADO DA ESCOLA'' TIA MARUCHA'' PARA A MELHORIA DAQUELE LOCAL, BEM COMO QUE MANDE REFORÇAR AS TELAS DE PROTEÇÃO E PORTOES DA ESCOLA.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1624/ind_28-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1624/ind_28-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE MANDE LIMPAR A AREA VERDE DO JARDIM MARIA ROSÁRIA.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1625/ind_29-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1625/ind_29-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE MANDE PINTAR OS OBSTACULOS E FAIXAS SINALIZADORAS, NA ENTRADA DE NOSSA CIDADE E JUNTO AO PORTAL, E MANDE COLOCAR NOS LOCAIS ONDE NAO SE ENCONTRAM MAIS, AS PLACAS COM OS NOMES DAS RUAS.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1626/ind_30-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1626/ind_30-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE ESTUDE A POSSIBILIDADE DE SE FAZER A FEIRA DO PRODUTOR RURAL, BEM COMO DO ARTESANATO E PRODUTOS FABRICADOSN POR PEQUENAS EMPRESAS.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Gabriel Belarmino Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1627/ind_31-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1627/ind_31-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE ESTUDE A POSSIBILIDADE DE RESOLVER O PROBLEMA DA FALTA DE AGUA NA ESCOLA SENADOR VICENTE PRADO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1628/ind_32-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1628/ind_32-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE EXECUTE OPERAÇÃO TAPA BURACO NA RUA JOSÉ GERONIMO VIDEIRA.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1629/ind_33-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1629/ind_33-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE COM MAXIMA URGENCIA REALIZE A CONSTRUÇÃO DA NOVA PONTE NA RUA ELIZIO VALEMTIM, POIS OS MORADORES DA VILA USAM AQUELA RUA.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1630/ind_34-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1630/ind_34-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE REALIZE A ABERTURA DA RUA XV DE NOVEBRO PARA UM NOVO ACESSO AOS BAIRROS MARIA ROSÁRIA E IRMAOS FRANCESCHI, QUE FOI UMA PROPOSTA DE CAMPANHA.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1631/ind_35-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1631/ind_35-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE MANDE CONCLUIR O MAIS RAPIDO POSSIVEL A MANUTENÇAO DO PORTAL DE TRANSPARENCIA DA PREFEITURA, POIS NOS VEREADORES PODEMOS ACOMPANHAR MUITOS TRABALHOS E PAGAMENTOS REALIZADOS PELO EXECUTIVO COM MAIS RAPIDEZ</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1636/ind_36-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1636/ind_36-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR LIMPAR O PREDIO DA ESCOLA DO BAIRRO DO ''CAMPINHO''.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1637/ind_37-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1637/ind_37-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE NOTIFICAR AS EMPRESAS DE TELEFONIA MOVEL PARA QUE EFETUE A LIMPEZA DOS TERRENOS ONDE ESTÃO INSTALADAS AS TORRES.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1638/ind_38-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1638/ind_38-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE INICIAR A LIMPEZA DO MATO E ENTULHOS NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1639/ind_39-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1639/ind_39-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR SINALIZAR A VIA DE ACESSO ''PREFEITO ALBERTO MASSONI''.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1640/ind_40-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1640/ind_40-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE REALIZAR OS REPAROS NECESSARIOS NO LEITO CARROÇAVEL D RUA AMADEU VINCENZI.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1607/ind_041-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1607/ind_041-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO, PARA QUE TOME PROVIDENCIAS URGENTES NO SENTIDO DE MANDAR CONSTRUIR OBSTACULOS REDUTORES DE VELOCIDADE POR TODA EXTENSÃO DA AVENIDA DO PORTO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Gilson Sebastião, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1608/ind_042-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1608/ind_042-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO, PARA QUE DETERMINE AO SETOR DE TRANSITO QUE EFETUE A DEMARCAÇÃO DE ESTACIONAMENTO PRIVATIVO PARA IDOSO E PORTADORES DE NECESSIDADES ESPECIAIS EM TODOS OS PREDIOS PUBLICOS, CONFORME DISPOE O ARTIGO 41 DA LEI 10.741 DE 01/10/2003.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1609/ind_43-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1609/ind_43-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR ALINHAR OS BLOQUETES DO PATIO DA RODOVIARIA, POIS ESTA DANIFICANDO OS VEICULOS. _x000D_
 E QUE MANDE INSTALAR POSTE DE ILUMINAÇÃO PUBLICA E TROCAR AS LAMPADAS QUE ESTÃO QUEIMADAS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1610/ind_044-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1610/ind_044-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE ESTUDE A POSSIBILIDADE DE CRIAR UM PROGRAMA DE COLETA DE LIXO COM UMA CAMPNHA EFETIVA DE PUBLICIDADE OBJETIVANDO A CONSCIENTIZAÇAO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1611/ind_45-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1611/ind_45-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR TROCAR AS LAMPADAS DA PRAÇA DA MATRIZ E GOVERNADOR PEDRO DE TOLEDO POR LAMPADAS DE LED.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1612/ind_46-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1612/ind_46-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO QUE TANGE MANDAR PINTAR VAGAS DE ESTACIONAMENTO DE MOTOS NAS RUAS DO CENTRO.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1613/ind_47-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1613/ind_47-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE ESTUDE A POSSIBILIDADE DE CONTRATAR SEGURANÇA PARA O PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1614/ind_48-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1614/ind_48-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE DETERMINE AO SETOR COMPETENTE PARA QUE VERIFIQUE A SITUAÇÃO DO POSTE DE ILUMINAÇAO PUBLICA DA RUA FRANCISCO ARTIOLI,Nº 37 POIS OS MORADORES ESTAO COM RECEIO DE QUE O POSTE CAIA EM RAZAO DO BURACO AO LADO.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1615/ind_49-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1615/ind_49-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE QUE EFETUE A PODA DE ARVORES DA RUA PRUDENTE DE MORAES E MANDAR LIMPAR A PRAÇA DO BAIRRO WALDOMIRO GUARNON E A RUA LUIZ MASSETO.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1616/ind_50-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1616/ind_50-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR CONSTRUIR UMA COBERTURA NOS APARELHOS DE GINASTICA DO CENTRO DO IDOSO.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/ind_051-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/ind_051-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR TAPAR OS BURACOS NO LEITO VIARIO DA VIA DE ACESSO ''PREFEITO ALBERTO MASSONI''.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/ind_052-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/ind_052-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR RETIRAR O ONIBUS QUE INCENDIOU ATRAS DA SANTA CECILIA.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/ind_053-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/ind_053-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO, PARA QUE DETERMINE AO SETOR COMPETENTE QUE EFETUE A LIMPEZA DA RUA ALBERTO ROMANINI.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/ind_054-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/ind_054-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO, QUE ESTUDE AS POSSIBILIDADES DE MANDAR LIMPAR A PRAÇA DO BAIRRO ''WALDOMIRO GUARINON''.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1585/ind_055-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1585/ind_055-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO, QUE ESTUDE A POSSIBILIDADE DE MANDAR INSTALAR OS BRINQUEDOS DA ESCOLA ''ARTHUR FANTIN''.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1586/ind_056-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1586/ind_056-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE MANDAR INSTALAR PLACAS COM O NOME DAS RUAS DE NOSSA CIDADE, PRINCIPALMENTE NOS BAIRROS: MAR AZUL II, JARDIM BICA DE PEDRA E WALDOMIRO GUARINON.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1587/ind_057-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1587/ind_057-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE DETERMINE AO SETOR COMPETENTE QUE INSTALE PLACAS PROIBINDO ESTACIONAMENTO EM UM DOS LADOS DA RUA JOSE ZANETTI.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1588/ind_058-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1588/ind_058-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE MANDE CONSTRUIR IMEDIATAMENTE OBSTACULOS REDUTORES DE VELOCIDADE NA RUA ANAGELO CROZERA.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1589/ind_059-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1589/ind_059-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS O MAIS URGENTE POSSIVEL NO SENTIDO DE MANDAR CONSTRUIR O MURO QUE DIVIDE O CEMITERIO MUNICIPAL DONA TINDA E O CENTRO DE IDOSO.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1590/ind_060-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1590/ind_060-2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO QUE TOME AS PROVIDENCIAS NO SENTIDO DE MANDAR PINTAR OS OBSTACULOS REDUTORES DE VELOCIDADE E AS FAIXAS DE SINALIZAÇÃO DA VIA DE ACESSO ''PREFEITO ALBERTO MASSONI'' ATÉ O POSTO PEIXINHO.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/943/ind_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/943/ind_61.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor prefeito municipal, para que tome as devidas providencias no sentido de mandar instalar lixeiras em frente aos prédios públicos que ainda nao possuem, especialmente em frente do salão da terceira idade e sede da orquestra de violas de nossa cidade .</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/944/ind_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/944/ind_62.pdf</t>
   </si>
   <si>
     <t>indico ao senhor prefeito municipal, para que priorize a instalação de braços de iluminação pública no canteiro central da avenida do porto, distribuindo melhor a luminosidade, objetivando melhorar a visibilidade e o risco de atropelamento durante a noite.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/945/ind_63.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/945/ind_63.pdf</t>
   </si>
   <si>
     <t>indico ao senhor prefeito municipal, para que tome as devidas providencias no sentido de notificar as operadoras de telefone celular para que providenciem a limpeza dos terrenos onde estão instaladas as torres de transmissão de sinal.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/913/ind_64.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/913/ind_64.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de mandar construir uma galeria de captação de agua na rua Manoel Rodrigues Martins, esquina com a rua Floriano Peixoto, pois os moradores reclamam do acumulo de água no local .</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/916/ind_65.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/916/ind_65.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor prefeito municipal, providencias no sentido de mandar reconstruir a calçada da rua Luiz Teixeira, no trecho entre a travessa Bica de Pedra até a construção do Senhor Adilson Carreiro, considerando que foi solucionado o incomodo do buraco que lá existia, contudo as maquinas utilizadas para esse serviço danificaram a calçada impossibilidade o transito dos pedestres, além do monte de areia que lá se encontra.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/917/ind_66.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/917/ind_66.pdf</t>
   </si>
   <si>
     <t>indico ao senhor prefeito municipal, para que tome as devidas providencias no sentido de mandar limpar as guias e sarjetas das ruas de nossa cidade, especialmente na rua Candido Ferreira Dias, em frente a torre da ''Claro'', pois o mato está alto e atrapalhando o transito de pedestres .</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ccf23042025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ccf23042025_0045.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR INSTALAR PLACA COM NOME DA PRAÇA '' GUIDO PIGNATTI''.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ccf23042025_0045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ccf23042025_0045.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE TORNAR MAO UNICA A RUA CANDIDO FERREIRA DIAS.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ccf23042025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ccf23042025_0046.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR PINTAR FAIXA DE PEDESTRE NA RUA JORGE CHAMAS.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ccf23042025_0047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ccf23042025_0047.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE REALIZAR UM MULTIRAO DE LIMPEZA NO BAIRRO '' CONEGO ARLINDO JOSE ZANOTTO''.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ccf23042025_0048.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ccf23042025_0048.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE POSSIBILIDADES DE ABRIR O TERRENO E FAÇA ESTACIONAMENTO AO LADO DA CRECHE ''DONA MULATA''.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ccf23042025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ccf23042025_0049.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR CONSTRUIR OBSTACULOS REDUTORES DE VELOCIDADE NA RUA ENTRE O BAIRRO WALDOMIRO GUARINON E PREFEITO ALBERTO MASSONI.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ccf23042025_0052.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ccf23042025_0052.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE SOBRE PINTAR FAIXA DE ESTACIONAMENTO DE MOTOS AO REDOR DA PRAÇA.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ccf23042025_0053.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ccf23042025_0053.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE SOBRE COSTRUIR UM PONTO DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS DO BAIRRO RURAL ''JOAO BOLAO''.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ccf23042025_0054.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ccf23042025_0054.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR PODAR AS ARVORES DA AVENIDA COMENDADOR JOSE MARIA DE ALMEIDA PRADO.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ccf23042025_0055.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ccf23042025_0055.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE PARA QUE PINTE AS FAIXAS DE SINALIZAÇAO NA VIA PREFEITO ALBERTO MASSONI.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ccf23042025_0056.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ccf23042025_0056.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE DETERMINAR QUE SEJA REALIZADA A SUBSTITUIÇAO DAS LAMPADAS QUEIMADAS NA PRAÇA SAO BENEDITO.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ccf23042025_0057.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ccf23042025_0057.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR COMPETENTE QUE REALIZE A INSTALAÇAO DE UMA GRADE DE FERRO NA GALERIA DE CAPTAÇAO DE AGUA DA RUA CECILIA BUENO DO PRADO.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ccf23042025_0050.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ccf23042025_0050.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO SETOR DE ENGENHARIA QUE FISCALIZE AS OBRAS REALIZADAS NA OPERAÇÃO TAPA BURACOS DA AVENIDA IGNEZ ROMANINI.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ccf23042025_0051.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ccf23042025_0051.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR CONSTRUIR OBSTACULOS REDUTORES DE VELOCIDADE NA AVENIDA DO PORTO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1746/ccf23042025_0035.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1746/ccf23042025_0035.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ENTRE EM CONTATO COM A TIM-EMPRESA DE TELEFONIA MOVEL.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1747/ccf23042025_0036.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1747/ccf23042025_0036.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR PINTAR FAIXAS DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1748/ccf23042025_0037.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1748/ccf23042025_0037.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE ESTUDE POSSIBILIDADE DE ELABORAR UM CRONOGRAMA DE LIMPEZA NAS RUAS.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ccf23042025_0038.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ccf23042025_0038.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR REFAZER A CALÇADA DA RUA LUIZ ROCCHI.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ccf23042025_0042.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ccf23042025_0042.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE SETOR RESPONSAVEL O SERVIÇO DE TAPA BURACO NA ESTRADA VICINAL ''AGELO POLI''</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ccf23042025_0041.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ccf23042025_0041.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR MOLHAR AS RUAS SEM ASFALTO DO BAIRRO MAR AZUL II.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ccf23042025_0040.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ccf23042025_0040.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE ATENDER AS REIVINDICAÇOES DOS MORADORES DO JARDIM SAO RAFAEL.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ccf23042025_0039.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ccf23042025_0039.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE PROVIDENCIE REFORMA DO PONTO DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS NA VIA DE ACESSO ''ALBERTO MASSONI''.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ccf23042025_0043.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ccf23042025_0043.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE DETERMINE AO MEIO AMBIENTE PARA FAZER O CONTROLE DE CUPINS DAS ARVORES DA AVENIDA COMENDADOR JOSE MARIA DE ALMEIDA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ccf23042025_0044.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ccf23042025_0044.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE TOME PROVIDENCIAS NO SENTIDO DE MANDAR LIMPAR A RUA PEDRO TEDRUS.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gabriel Belarmino Damico Sotto, Tatiane Maia</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1664/req_1-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1664/req_1-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS , SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS COPIA DAS RELAÇOES DE SERVIDORES NOMEADOS PARA OS CARGOS DE DIRETORIA E CHEFIA DE TODOS OS SETORES DA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1665/req_2-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1665/req_2-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS,SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE COPIA DA RELAÇÃO DE SERVIDORES QUE TRABALHAM NO SETOR DE ASSISTENCIA SOCIAL.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1666/req_3-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1666/req_3-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS,SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE INFORMAÇOES SOBRE CRITERIOS UTILIZADOS PARA MUDANÇA DA EMEI.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1667/req_4-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1667/req_4-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS,SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE COPIA DO PROCESSO LICITATORIO PARA CONTRATAÇÃO DE EMPRESA QUE REALIZOU OBRAS DE REFORMA DO PREDIO ''PERIQUITÃO''.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1668/req_5-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1668/req_5-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS,SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE INFORME SOBRE AQUISIÇÃO DE PORTAS DE BLINDEX QUE SERIAM INSTALADOS NO CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1669/req_6-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1669/req_6-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS,SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE INFORME SE O TRANSPORTE DE ESTUDANTES INTERMUNICIPAIS SERA GRATUITO PARA QUEM FAZER CURSO TECNICO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1670/req_7-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1670/req_7-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS,SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE COPIA DO PROCEDIMENTO LICITATORIO PARA CONTRATAÇÃO DA EMPRESA QUE EFETUOU A REFORMA DO PREDIO ''PERIQUITAO'', CENTRO CULTURAL E CRECHE -ESCOLA ''ANIBAL DE BARROS SILVA''.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1671/req_8-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1671/req_8-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS,SEJA OFICIADO AO SENHOR PREFEITO E AOS PROPRIETARIOS DO LOTEAMENTO ALTOS BELA VISTA, PARA QUE INFORMEM SE REFERIDO LOTEAMENTO ESTA CUMPRINDO AS DISPOSIÇOES DA LEI FEDERAL 6.766/79.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1692/req_9-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1692/req_9-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A MESA  DA CAMARA, SOLICITANDO QUE SEJA DISPONIBILIZADO HORARIO DE PLANTAO PARA QUE UMA COMISSAO DE VEREADORES POSSA FAZER ATENDIMENTO AO PUBLICO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1693/req_10-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1693/req_10-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇAO DE PROFISSIONAIS QUE FAZEM PARTE DA EQUIPE DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1694/req_11-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1694/req_11-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO DE FUNCIONARIOS QUE FORAM LOTADOS PARA TRABALHAR NA FARMACIA DO CENTRO DE ESPECIALIDADES.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1695/req_12-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1695/req_12-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA QUE INFORME QUAL A FUNÇAO EXERCIDA PELA SERVIDORA RITA DE CASSIA SOTTO DE OLIVEIRA SILVA XAVIER.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1697/req_14-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1697/req_14-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇOES COM RELAÇÃO A CIP- CONTRIBUIÇÃO DE ILUMINAÇAO PUBLICA.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1698/req_15-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1698/req_15-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO GOVERNO DO ESTADO PARA QUE EFETUE A LIBERAÇÃO DOS RECURSOS PARA OBRAS DE RECAPE.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1632/req_16-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1632/req_16-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A EMPRESA AES TIETE PARA QUE COLOQUE PLACAS INFORMATIVAS COM OS HORARIOS DA TRAVESSIA DA BALSA.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1633/req_17-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1633/req_17-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO PARA QUE ENCAMINHE COPIA DE TODAS AS NOTAS FISCAIS, BEM COMO O BALANCETE RESPECTIVO DAS DESPESAS REALIZADAS COM O CARNAVAL DE 2017.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1634/req_18-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1634/req_18-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES SOBRE O LOCAL ONDE ESTA INSTALADO O PROJETO ESPAÇO AMIGO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1645/req_19-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1645/req_19-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO COPIA DAS PRESTAÇOES DE CONTAS DA ASSOCIAÇAO EDUCADORA BENEFICENTE DO HOSPITAL DE 2013 À 2016.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1647/req_21-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1647/req_21-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES SOBRE QUANDO O PORTAL DA TRANSPARENCIA FICARÁ A DISPOSIÇÃO PARA AS CONSULTAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req_22.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando informações se existe a possibilidade de voltar a fornecer cesta básica aos funcionários contratados pelo processo seletivo e as conselheiras tutelar .</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req_23.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando que encaminhe a esta casa de leis cópia dos convênios firmados entre as entidades '' casa da criança são José de Itapuí '' e ''APAE renascer de Itapuí '' com o município._x000D_
 Solicito ainda, cópia das leis municipais que autoriza os convênios, cópia dos planos de trabalho, certidões negativas se demais documentos necessários para formalização do convenio .</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req_24.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando informações sobre serviços de limpeza pública, como segue:_x000D_
 '' o serviço foi terceirizado_x000D_
 '' qual foi o certame realizado para a contratação;_x000D_
 '' nome da empresa contratada _x000D_
 '' valores pagos até a presente data, inclusive encaminhando cópia das notas fiscais .</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req_25.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando que encaminhe a esta casa de leis a lista dos aprovados nos últimos concursos públicos que se encontram em vigor, bem como o número de vagas para cada cargo.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req_26.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando informações sobre quando serão iniciadas as obras do mini- campo do bairro '' irmãos Franceschi '', bem como a construção da pista de skate tão esperada por esses jovens .</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req_28.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidade legais, seja oficiado ao diretor da casa da criança são José de Itapuí solicitando que encaminhe a esta casa de leis cópia do parcelamento realizado junto ao INSS, dos débitos existentes com esse órgão.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Aparecido Donizete Avanti, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req_29.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao Gerente Regional da Agencia de correios e telégrafos solicitando informações sobre a possibilidade de iniciar o mais urgente possível o serviço de entrega de correspondência no bairro '' Jardim São Rafael '', considerando o grande número de famílias que já residem lá .</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req_30.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao gerente regional do D.E.R- Departamento de Estradas e Rodagens para que tome as devidas providencias no sentido de mandar pintar faixas de sinalização na via de acesso '' prefeito Alberto Massoni'', considerando o péssimo estado da via e o último acidente com vítima fatal ocorrido .</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1618/req_31-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1618/req_31-2017.pdf</t>
   </si>
   <si>
     <t>REQUIERO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS COPIA DE TODA DOCUMENTAÇÃO REFERENTE A APROVAÇÃO DE LOTEAMENTO PROXIMO DO BAIRRO ''TERRAS DE SANTA MARIA'', CONSIDERANDO QUE OS LOTES ESTAO SENDO VENDIDOS SEM QUE NENHUMA INFRA-ESTRUTURA TENHA SIDO INICIADA NO LOTEAMENTO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1619/req_32-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1619/req_32-2017.pdf</t>
   </si>
   <si>
     <t>REQUIERO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO E A DIRETORIA DE HIGIENE E SAUDE, SOLICITANDO INFORMAÇOES SOBRE A VERACIDADE DO FATO DE ESTAR AGENDANDO CONSULTAS PEDIATRICAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1620/req_33-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1620/req_33-2017.pdf</t>
   </si>
   <si>
     <t>REQUIERO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO INFORMAÇOES SOBRE QUANDO SERA DISPOIBILIZADO NO SITE DA PREFEITURA O PORTAL DA TRANSPARENCIA.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1621/req_34-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1621/req_34-2017.pdf</t>
   </si>
   <si>
     <t>REQUIERO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS COPIA DE TODAS AS NOTAS FISCAIS REFERENTES AS DESPESAS EFETUADAS PARA MUDANÇA DA ''EMEI CARA PINTADA'' PARA O PREDIO ''TIA MARUCHA''</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1622/req_35-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1622/req_35-2017.pdf</t>
   </si>
   <si>
     <t>REQUIERO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO E A DIRETORIA DE EDUCAÇAO SOLICITANDO QUE INFORME SE FOI REALIZADA UMA VISTORIA PELO CORPO DE BOMBEIRO DO PREDIO ONDE ESTA INSTALADA A EMEI CARA PINTADA.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS ÀS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO MUNICIPAL SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DA PORTARIA DE NOMEAÇÃO DA DIRETORIA DE EDUCAÇÃO DO MUNICIPIO, BEM COMO DA RELAÇÃO DE DIRETORES, VICE-DIRETORES E COORDENADORES DAS ESCOLAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS ÀS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO MUNICIPAL PARA QUE NOTIFIQUE O FUNCIONARIO DO CEMITERIO PARA QUE EXPLIQUE O POR QUE ESTA COBRANDO A TAXA DE REFORMA E CONSTRUÇÃO EXISTENTE NO DECRETO LRI 2005 DE 11/01/2017, NO VALOR DE R$: 41,43 (QUARENTA E UM REAIS E QUARENTA E TRÊS CENTAVOS), CONFORME COPIA DE GUIAS RECOLHIDAS EM ANEXO</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/req_038-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/req_038-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS ÀS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO MUNICIPAL SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS, DENTRO DO PRAZO LEGAL, COPIA DE TODOS OS PROCESSOS DE LICITAÇÃO REALIZADAS PELA MUNICIPALIDADE DESDE 02 DE JANEIRO DE 2017 ATÉ O PRESENTE MOMENTO._x000D_
 SOLICITO QUE AS COPIAS VENHAM ACOMPANHADAS DOS CONTRATOS E EMPENHOS, E OS PROCESSOS EM ANDAMENTO NA SUA INTEGRA, CONSIDERANDO QUE NÃO ESTÃO DISPONIBILIZADOS NO SITE DA PREFEITURA</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/req_039-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/req_039-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO MUNICIPAL SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS DENTRO DO PRAZO LEGAL, COPIAS DE TODAS AS PORTARIAS EXPEDIDAS PELO EXECUTIVO DESDE 02 DE FEVEREIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/req_040-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/req_040-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SARGENTO DA POLICIA MILITAR, SENHOR ROBERTO RAMOS JUNIOR, SOLICITANDO PROVIDENCIAS NO SENTIDO DE INTENSIFICAR A RONDA NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1596/req_041-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1596/req_041-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS DENTRO DO PRAZO LEGAL, O NOME DO SERVIDOR QUE RESPONDE PELAS DIRETORIAS DE EDUCAÇÃO, SOCIAL E SAUDE.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/req_042-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/req_042-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS DENTRO DO PRAZO LEGAL, A RELAÇÃO DOS MEMBROS DOS CONSELHOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1598/req_043-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1598/req_043-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS NO PRAZO MAXIMO DE 03 DIAS UTEIS, A RESPOSTA DO REQUERIMENTO Nº01/2017.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req_44.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao gerente regional do D.E.R- departamento de estradas e rodagens para que tome as devidas providencias no sentido de melhorar a iluminação do trevo de acesso da via '' prefeito Alberto Massoni'' a rodovia comandante João ribeiro de barros, bem como mandar pintar as faixas nas laterais da via.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req_45.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor presidente desta casa legislativa solicitando que estude a possibilidade de mandar instalar gravadores de áudio em todas as dependências da câmara municipal .</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req_46.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando que encaminhe a esta casa de leis o nome dos responsáveis pela diretoria de educação do município, bem como esclareça os critérios para contratação de monitores através do convenio com o CIEE._x000D_
 outrossim, requeiro informação do setor de recursos humanos para que esta esclareça se o concurso para contratação de monitores encontra-se ainda vigente, cuja contratação garantiria mais segurança as nossas crianças.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req_47.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando que encaminhe a esta casa de leis o nome do responsável pela diretoria municipal de saúde e esclarecimentos de como procedeu a contratação dos médicos das seguintes especialidades: dermatologista, urologista e neurologista que atendem na rede pública. _x000D_
 Solicito ainda, que encaminhe cópia dos empenhos dos pagamentos desses profissionais, cópia do contrato de prestação de serviços e processos de licitação, visto não serem profissionais concursados .</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req_48.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades legais, seja oficiado ao senhor prefeito municipal solicitando que encaminhe a esta casa de leis cópia de todos os contratos de locação de imóveis realizados até a presente data, bem como dos desempenhos liquidados até o momento.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1725/ccf23042025_0014.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1725/ccf23042025_0014.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO INFORMAÇOES SE EXISTE A POSSIBILIDADE DE CONCEDER PREMIO DE ASSIDUIDADE AOS PROFESSORES DO PROCESSO SELETIVOS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1726/ccf23042025_0015.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1726/ccf23042025_0015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFIETO INFORMAÇOES SE O TRANSPORTE DA MERENDA ESCOLAR E AMBULANCIAS FORAM TERCEIRIZADOS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1727/ccf23042025_0016.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1727/ccf23042025_0016.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFIETO COPIA DO PROCESSO LICITATORIO DA EMPRESA QUE ESTA PRESTANDO SERVIÇO DE LIMPEZA NAS RUAS.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1728/ccf23042025_0017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1728/ccf23042025_0017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO INFORMAÇOES SOBRE QUAIS MEDICOS CONTRATADOS DE OFTALMOLOGIA.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1733/ccf23042025_0022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1733/ccf23042025_0022.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO QUAIS AS ESPECIALIDADES MEDICAS DISPONIVEIS NA REDE MUNICIPAL DE SAUDE.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1732/ccf23042025_0021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1732/ccf23042025_0021.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO COPIA DE PRESTAÇAO DE CONTAS DAS DESPESAS DO CARNAVAL.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1731/ccf23042025_0020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1731/ccf23042025_0020.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO RELAÇÃO DE COPIA DO ROTEIRO SEMANAL DO CAMINHAO DE LIXO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1730/ccf23042025_0019.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1730/ccf23042025_0019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO QUE ENCAMINHE A RELAÇAO COMPLETA DOS CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1729/ccf23042025_0018.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1729/ccf23042025_0018.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO INFORMAÇOES DE EQUIPARAR OS VENCIMENTOS DOS SERVIDORES DO ESTADO QUE PRESTAM SERVIÇO AO MUNICIPIO.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1742/ccf23042025_0031.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1742/ccf23042025_0031.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO INFORMAÇOES DA POSSIBILIDADE DE REDUZIR OS VALORES DA TAXA DE SEPULTAMENTO.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1740/ccf23042025_0029.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1740/ccf23042025_0029.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO COPIA DO PROCESSO LICITATORIO DE CONTRATAÇAO DA EMPRESA FLEURY &amp; GODOY.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1739/ccf23042025_0028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1739/ccf23042025_0028.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO COPIA DO PROCESSO LICITATORIO Nº062/2017.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1738/ccf23042025_0027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1738/ccf23042025_0027.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR GERENTE REGIONAL DOS CORREIOS PARA QUE TOME PROVIDENCIAS EM EFETUAR ENTREGA DE CORRESPONDENCIAS.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1737/ccf23042025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1737/ccf23042025_0026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR SARGENTO DA POLICIA MILITAR SOLICITANDO PROVIDENCIAS NO SENTIDO DE INTENSIFICAR A FISCALIZAÇÃO EM MOTOCICLETAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1736/ccf23042025_0025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1736/ccf23042025_0025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR GERENTE REGIONAL DO D-E-R.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1735/ccf23042025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1735/ccf23042025_0024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR SECRETARIO DE ESPORTES DE SP SOLICITANDO OS PRESTIMOS NO SENTIDO DE DISPONIBILIZAR RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1734/ccf23042025_0023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1734/ccf23042025_0023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR SECRETARIO DE SEGURANÇA PUBLICA DE SP PARA QUE TOME AS PROVIDENCIAS NO SENTIDO DE DESTINAR UM DELEGADO EFETIVO PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1741/ccf23042025_0030.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1741/ccf23042025_0030.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A MESA DIRETORA PARA QUE ELABORE UM DECRETO LEGISLATIVO OUTORGANDO TITULO DE CIDADA ITAPUIENSE A DEPUTADA CLERIA GOMES.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1715/ccf23042025_0004.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1715/ccf23042025_0004.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO PREFIETO SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS COPIA DAS LEIS DE CONCESSÃO DE AUMENTOS SALARIAIS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1722/ccf23042025_0011.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1722/ccf23042025_0011.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO COPIA DE TODOS OS PROCESSOS DE ADIANTAMENTO EFETUADOS PELOS SERVIDORES PUBLICOS.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1721/ccf23042025_0010.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1721/ccf23042025_0010.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO COPIA DOS PROCESSOS LICITATORIOS Nº011/2017, 028/2017, 062/2017.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1720/ccf23042025_0009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1720/ccf23042025_0009.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO SOLICITANDO COPIA DOS CONTRATOS FIRMADOS PELO MUNICIPIO DE ALUGUEL DE BRINQUEDOS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1719/ccf23042025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1719/ccf23042025_0008.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO SOLICITANDO COPIA DO PROCESSO LICITATORIO Nº064/2017</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1718/ccf23042025_0007.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1718/ccf23042025_0007.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO QUE ENCAMINHE A ESTA CASA COPIA DAS PRESTAÇOES DE CONTAS MENSAIS REFERENTES AOS CONVENIOS.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1717/ccf23042025_0006.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1717/ccf23042025_0006.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO RESPONSAVEL PELO LOTEAMENTO ''ALTOS DO TIETE''</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1716/ccf23042025_0005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1716/ccf23042025_0005.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PRESIDENTE DA CAMARA, SOLICITANDO OS VALIOSO PRESTIMOS NO SENTIDO DE REALIZAR UMA REUNIAO COM O SENHOR PREFEITO, POLICIA CIVIL E MILITAR E MEMBROS DO CONSEG.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1723/ccf23042025_0012.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1723/ccf23042025_0012.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A MESA DIRETORA PARA QUE ELABORE UM PROJETO DE DECRETO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1646/req_20-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1646/req_20-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO AO SENHOR PREFEITO SOLICITANDO COPIA DOS LAUDOS AMBIENTAIS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1696/req_13-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1696/req_13-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO A EMPRESA AUTO ONIBUS MACACARI, SOLICITANDO QUE ADEQUE OS HORARIOS DA LINHA DE ITAPUI-JAU</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1724/ccf23042025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1724/ccf23042025_0013.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES LEGAIS, SEJA OFICIADO O SENHOR PREFEITO INFORMAÇOES SOBRE QUANDO SERAO INICIADAS OBRAS DA PSTA DE SKATE.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1672/mo_1-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1672/mo_1-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE AGRADECIMENTOS PARA ANTONIO DONIZETE MONTEIRO E ANTONIA RODRIGUES E APARECIDA MAGON.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1641/mo_2-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1641/mo_2-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTO DE CONGRATULAÇOES PARA O SENHOR RICARDO IZAR.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, José Roberto Gonçalves Meira, Rita de Cássia Sotto de Oliveira Silva Xavier, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1642/mo_3-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1642/mo_3-2017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS SEJA CONSIGNADO EM ATA VOTOS DE AGRADECIMENTOS PARA COM O SENHOR GILMAR SABINO BELCHIOR.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Aparecido Donizete Avanti, Gabriel Belarmino Damico Sotto, Gilson Sebastião, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Rita de Cássia Sotto de Oliveira Silva Xavier, Tatiane Maia, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/923/m_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/923/m_4.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa e dispensadas as formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento da Senhora Silmara de Souza Melo, exterminando aos familiares nossos sinceros sentimentos de pesar .</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/946/m_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/946/m_5.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento do senhor antonio Guarnieri sobrinho, externando aos familiares nossos mais sinceros sentimentos de pesar.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/954/m_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/954/m_6.pdf</t>
   </si>
   <si>
     <t>requeiro, ouvida a casa e dispensadas as formalidades regimentais, seja consignado em ata votos de apoio pelos trabalhos desenvolvidos pela frente parlamentar em defesa dos guarda civis municipais da assembleia legislativa do estado de são Paulo na luta pela extensão do direito de aposentadoria especial, no curso da proposta de emenda constitucional em tramitação na câmara dos deputados, em benefício dos servidores municipais que se dedicam como profissionais da segurança pública exercendo atividade de risco decorrente do exercício de poder de política ostensivo e preventivo .</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1713/ccf23042025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1713/ccf23042025_0002.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES PARA TODOS ENVOLVIDOS NA REALIZAÇAO DA QUERMESSE DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1714/ccf23042025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1714/ccf23042025_0003.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE CONGRATULAÇOES PARA O SENHOR MARCO ANTONIO ADRINAO TURIBIO.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1712/ccf23042025_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1712/ccf23042025_0001.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDA A CASA E DISPENSADAS AS FORMALIDADES REGIMENTAIS, SEJA CONSIGNADO EM ATA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM VINICIUS FIGUEIREDO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1599/mocao_124-2017.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1599/mocao_124-2017.pdf</t>
   </si>
   <si>
     <t>MOÇÃO VERBAL_x000D_
 FALECIMENTO: VINICIUS LANZA ZARPELÃO_x000D_
 AUTOR: RITA DE CASSIA SOTTO DE O.S. XAVIER.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça, Cidadania, Obras, Melhoramentos Públicos, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/953/p_d_l_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/953/p_d_l_1.pdf</t>
   </si>
   <si>
     <t>rejeita o parecer prévio do tribunal de contas do estado de são paulo, sobre as contas da prefeitura municipal, referentes ao exercício de 2013.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1708/ccf23042025_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1708/ccf23042025_0002.pdf</t>
   </si>
   <si>
     <t>OUTORGA TITULO DE CIDADA ITAPUIENSE A DEPUTADA ESTADUAL CLERIA GOMES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Gabriel Belarmino Damico Sotto, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1709/ccf23042025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1709/ccf23042025.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER PREVIO DO TRIBUNAL DE CONTAS DO ESTADO DE SP, SOBRE AS CONTAS DA PREFEITURA REFERENTE AO EXERCICIO DE 2014.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2813,67 +2813,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1635/pe_a_lom_1-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1603/emen._lei_org_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1591/plc_01-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1592/plc_ex_01-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/plc_ex_02-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/952/p_l_c_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/plc_ex_05-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1605/plc_ex_06-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/plc_ex_07-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1606/plc_08-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1702/plc_ex_10-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1701/plc_ex_11-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1707/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1700/plc_ex_13-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1601/plc_ex_014-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1602/plc_ex_022-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1604/plc_ex_03-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/6410/cci22102025_3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1743/ccf23042025_0032.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1745/ccf23042025_0034.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1744/ccf23042025_0033.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1673/plo_ex_1-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1649/pl_2-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1674/plo_ex_5-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1675/plo_ex_6-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1676/plo_ex_7-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1677/plo_ex_8-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1691/ploex_9-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1650/plo_ex_11-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1643/plo_ex_12-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/956/p_l_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1617/ploex_16-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1600/plo_ex_018-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/912/p_l_19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/942/p_l_20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/955/p_l_22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1644/plo_ex_13-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1699/plo_ex_24-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1704/plo_ex_25-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1705/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1706/ccf23042025_merged_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1703/plo_ex_29-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1648/pres_1-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1711/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1710/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1651/ind_1-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1652/ind_2-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1653/ind_3-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1654/ind_4-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1655/ind_5-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1656/ind_6-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1657/ind_7-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1658/ind_8-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1659/ind_9-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1660/ind_10-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1661/ind_11-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1663/ind_12-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1678/ind_14-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1679/ind_15-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1680/ind_16-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1681/ind_17-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1682/ind_18-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1683/ind_19-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1684/ind_20-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1685/ind_21-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1686/ind_22-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1687/ind_23-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1688/ind_24-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1689/ind_25-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1690/ind_26-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1623/ind_27-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1624/ind_28-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1625/ind_29-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1626/ind_30-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1627/ind_31-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1628/ind_32-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1629/ind_33-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1630/ind_34-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1631/ind_35-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1636/ind_36-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1637/ind_37-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1638/ind_38-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1639/ind_39-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1640/ind_40-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1607/ind_041-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1608/ind_042-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1609/ind_43-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1610/ind_044-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1611/ind_45-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1612/ind_46-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1613/ind_47-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1614/ind_48-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1615/ind_49-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1616/ind_50-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/ind_051-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/ind_052-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/ind_053-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/ind_054-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1585/ind_055-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1586/ind_056-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1587/ind_057-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1588/ind_058-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1589/ind_059-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1590/ind_060-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/943/ind_61.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/944/ind_62.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/945/ind_63.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/913/ind_64.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/916/ind_65.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/917/ind_66.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ccf23042025_0045.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ccf23042025_0045.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ccf23042025_0046.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ccf23042025_0047.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ccf23042025_0048.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ccf23042025_0049.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ccf23042025_0052.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ccf23042025_0053.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ccf23042025_0054.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ccf23042025_0055.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ccf23042025_0056.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ccf23042025_0057.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ccf23042025_0050.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ccf23042025_0051.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1746/ccf23042025_0035.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1747/ccf23042025_0036.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1748/ccf23042025_0037.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ccf23042025_0038.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ccf23042025_0042.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ccf23042025_0041.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ccf23042025_0040.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ccf23042025_0039.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ccf23042025_0043.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ccf23042025_0044.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1664/req_1-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1665/req_2-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1666/req_3-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1667/req_4-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1668/req_5-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1669/req_6-2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1670/req_7-2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1671/req_8-2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1692/req_9-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1693/req_10-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1694/req_11-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1695/req_12-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1697/req_14-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1698/req_15-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1632/req_16-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1633/req_17-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1634/req_18-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1645/req_19-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1647/req_21-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req_22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req_23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req_24.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req_25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req_26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req_28.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req_29.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req_30.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1618/req_31-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1619/req_32-2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1620/req_33-2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1621/req_34-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1622/req_35-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/req_038-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/req_039-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/req_040-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1596/req_041-2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/req_042-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1598/req_043-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req_44.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req_45.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req_46.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req_47.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req_48.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1725/ccf23042025_0014.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1726/ccf23042025_0015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1727/ccf23042025_0016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1728/ccf23042025_0017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1733/ccf23042025_0022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1732/ccf23042025_0021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1731/ccf23042025_0020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1730/ccf23042025_0019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1729/ccf23042025_0018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1742/ccf23042025_0031.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1740/ccf23042025_0029.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1739/ccf23042025_0028.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1738/ccf23042025_0027.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1737/ccf23042025_0026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1736/ccf23042025_0025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1735/ccf23042025_0024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1734/ccf23042025_0023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1741/ccf23042025_0030.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1715/ccf23042025_0004.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1722/ccf23042025_0011.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1721/ccf23042025_0010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1720/ccf23042025_0009.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1719/ccf23042025_0008.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1718/ccf23042025_0007.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1717/ccf23042025_0006.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1716/ccf23042025_0005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1723/ccf23042025_0012.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1646/req_20-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1696/req_13-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1724/ccf23042025_0013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1672/mo_1-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1641/mo_2-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1642/mo_3-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/923/m_4.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/946/m_5.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/954/m_6.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1713/ccf23042025_0002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1714/ccf23042025_0003.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1712/ccf23042025_0001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1599/mocao_124-2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/953/p_d_l_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1708/ccf23042025_0002.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1709/ccf23042025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1635/pe_a_lom_1-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1603/emen._lei_org_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1591/plc_01-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1592/plc_ex_01-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/plc_ex_02-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/952/p_l_c_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/plc_ex_05-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1605/plc_ex_06-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/plc_ex_07-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1606/plc_08-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1702/plc_ex_10-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1701/plc_ex_11-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1707/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1700/plc_ex_13-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1601/plc_ex_014-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1602/plc_ex_022-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1604/plc_ex_03-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/6410/cci22102025_3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1743/ccf23042025_0032.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1745/ccf23042025_0034.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1744/ccf23042025_0033.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1673/plo_ex_1-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1649/pl_2-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1674/plo_ex_5-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1675/plo_ex_6-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1676/plo_ex_7-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1677/plo_ex_8-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1691/ploex_9-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1650/plo_ex_11-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1643/plo_ex_12-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/956/p_l_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1617/ploex_16-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1600/plo_ex_018-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/912/p_l_19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/942/p_l_20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/955/p_l_22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1644/plo_ex_13-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1699/plo_ex_24-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1704/plo_ex_25-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1705/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1706/ccf23042025_merged_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1703/plo_ex_29-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1648/pres_1-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1711/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1710/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1651/ind_1-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1652/ind_2-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1653/ind_3-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1654/ind_4-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1655/ind_5-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1656/ind_6-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1657/ind_7-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1658/ind_8-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1659/ind_9-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1660/ind_10-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1661/ind_11-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1663/ind_12-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1678/ind_14-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1679/ind_15-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1680/ind_16-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1681/ind_17-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1682/ind_18-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1683/ind_19-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1684/ind_20-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1685/ind_21-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1686/ind_22-2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1687/ind_23-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1688/ind_24-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1689/ind_25-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1690/ind_26-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1623/ind_27-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1624/ind_28-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1625/ind_29-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1626/ind_30-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1627/ind_31-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1628/ind_32-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1629/ind_33-2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1630/ind_34-2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1631/ind_35-2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1636/ind_36-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1637/ind_37-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1638/ind_38-2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1639/ind_39-2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1640/ind_40-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1607/ind_041-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1608/ind_042-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1609/ind_43-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1610/ind_044-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1611/ind_45-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1612/ind_46-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1613/ind_47-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1614/ind_48-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1615/ind_49-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1616/ind_50-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/ind_051-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/ind_052-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/ind_053-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/ind_054-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1585/ind_055-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1586/ind_056-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1587/ind_057-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1588/ind_058-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1589/ind_059-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1590/ind_060-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/943/ind_61.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/944/ind_62.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/945/ind_63.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/913/ind_64.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/916/ind_65.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/917/ind_66.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1757/ccf23042025_0045.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1756/ccf23042025_0045.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1758/ccf23042025_0046.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1759/ccf23042025_0047.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1760/ccf23042025_0048.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1761/ccf23042025_0049.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1764/ccf23042025_0052.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1765/ccf23042025_0053.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1766/ccf23042025_0054.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1767/ccf23042025_0055.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1768/ccf23042025_0056.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1769/ccf23042025_0057.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1762/ccf23042025_0050.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1763/ccf23042025_0051.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1746/ccf23042025_0035.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1747/ccf23042025_0036.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1748/ccf23042025_0037.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1749/ccf23042025_0038.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1753/ccf23042025_0042.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1752/ccf23042025_0041.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1751/ccf23042025_0040.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1750/ccf23042025_0039.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1754/ccf23042025_0043.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1755/ccf23042025_0044.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1664/req_1-2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1665/req_2-2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1666/req_3-2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1667/req_4-2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1668/req_5-2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1669/req_6-2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1670/req_7-2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1671/req_8-2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1692/req_9-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1693/req_10-2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1694/req_11-2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1695/req_12-2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1697/req_14-2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1698/req_15-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1632/req_16-2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1633/req_17-2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1634/req_18-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1645/req_19-2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1647/req_21-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/957/req_22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/958/req_23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/959/req_24.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/960/req_25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/961/req_26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/962/req_28.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/963/req_29.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/964/req_30.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1618/req_31-2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1619/req_32-2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1620/req_33-2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1621/req_34-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1622/req_35-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/req_038-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/req_039-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/req_040-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1596/req_041-2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/req_042-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1598/req_043-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/947/req_44.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/948/req_45.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/949/req_46.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/950/req_47.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/951/req_48.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1725/ccf23042025_0014.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1726/ccf23042025_0015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1727/ccf23042025_0016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1728/ccf23042025_0017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1733/ccf23042025_0022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1732/ccf23042025_0021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1731/ccf23042025_0020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1730/ccf23042025_0019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1729/ccf23042025_0018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1742/ccf23042025_0031.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1740/ccf23042025_0029.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1739/ccf23042025_0028.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1738/ccf23042025_0027.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1737/ccf23042025_0026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1736/ccf23042025_0025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1735/ccf23042025_0024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1734/ccf23042025_0023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1741/ccf23042025_0030.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1715/ccf23042025_0004.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1722/ccf23042025_0011.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1721/ccf23042025_0010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1720/ccf23042025_0009.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1719/ccf23042025_0008.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1718/ccf23042025_0007.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1717/ccf23042025_0006.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1716/ccf23042025_0005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1723/ccf23042025_0012.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1646/req_20-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1696/req_13-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1724/ccf23042025_0013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1672/mo_1-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1641/mo_2-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1642/mo_3-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/923/m_4.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/946/m_5.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/954/m_6.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1713/ccf23042025_0002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1714/ccf23042025_0003.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1712/ccf23042025_0001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1599/mocao_124-2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/953/p_d_l_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1708/ccf23042025_0002.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2017/1709/ccf23042025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>