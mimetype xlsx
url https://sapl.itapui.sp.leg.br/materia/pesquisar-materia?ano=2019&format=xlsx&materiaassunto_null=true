--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -54,2046 +54,2046 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/593/p_l_c__1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/593/p_l_c__1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária aos servidores públicos do Poder Legislativo , e dá outras providências.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6414/ccf23102025_0026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6414/ccf23102025_0026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE_x000D_
 QUEIMADAS NO MUNICÍPIO DE ITAPUÍ,_x000D_
 ESTABELECE PENALIDADES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/665/p_l_c_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/665/p_l_c_01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n 197 , de 10 de novembro de 2017 e dá outras providências .</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/664/p_l_c_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/664/p_l_c_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga de professor de educação física e dá outras providências .</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/650/p_l_c__4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/650/p_l_c__4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Unidade Fiscal de Referencia do Município de Itapuí - UFIM  e dá outras providências .</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/670/p_l_c_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/670/p_l_c_5.pdf</t>
   </si>
   <si>
     <t>Promove a implantação da Política Municipal de Educação Ambiental, com ênfase no Programa de Educação Ambiental Municipal , com seus objetivos , princípios e fundamentos de acordo com a politica Nacional de Educação , Lei Federal n 9.975 , de 27 de abril de 1999 e Politica Estadual de Educação , Lei Estadual n 12.780, de 30 de novembro de 2007.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/671/p_l_c__6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/671/p_l_c__6.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de melhores condições de vida às arvores urbanas , criando o local especifico e dispõe sobre conceito , parâmetros , disciplina e instalação do '' Espaço Arvore '' no Município de Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/672/p_l_c_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/672/p_l_c_7.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atividades pertinentes ao controle da poluição atmosférica , através da inspeção da fumaça de veículos e maquinas movidos a diesel , conforme especifica e adota outras providências .</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/673/p_l_c__8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/673/p_l_c__8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas no Município de Itapuí , estabelece penalidade e dá outras providências .</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Gabriel Belarmino Damico Sotto, Luiz Carlos Pierazo, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/652/p_l_c_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/652/p_l_c_9.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pagamento por Serviços Ambientais para Provedores de Serviços Ambientais que promovam ações de conservação e/ou restauração de serviços ecossistêmicos e dá outras providências .</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/653/p_l_c_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/653/p_l_c_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preferencia na compra de veículos movidos a combustíveis não fosseis e dá outras providências .</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/674/p_l_c11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/674/p_l_c11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de atendente pelo regime estatutário e dá outras providências .</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/655/p_l_c_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/655/p_l_c_12.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Arborização Urbana de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/626/p_l_c_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/626/p_l_c_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos municipais e dá outras providências .</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/609/p_l_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/609/p_l_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do valor do auxilio alimentação dos servidores públicos municipais de Itapuí , disposto na lei complementar n 158 de 20 de abril de 2017 , e dá outras providências .</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/546/p_l_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/546/p_l_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de vaga de enfermeiro(a) padrão e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/534/p_l_c__16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/534/p_l_c__16.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão e cancelamento de créditos tributários inscritos ou não em dívidas ativas e dá outras providencias.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/575/p_l_c_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/575/p_l_c_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga de auxiliar de consultório dentário e dá outras providências .</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/574/p_l_c_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/574/p_l_c_18.pdf</t>
   </si>
   <si>
     <t>Proíbe a circulação de animais soltos e/ou errantes e dá outras providências .</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/564/p_l_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/564/p_l_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o programa de recuperação fiscal de Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/563/p_l_c_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/563/p_l_c_20.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 162 , de 12 de maio de 2017.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/561/p_l_c__21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/561/p_l_c__21.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n* 239, de 28 de agosto de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Controle de Erosão do Município de Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/690/p_l_c_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/690/p_l_c_23.pdf</t>
   </si>
   <si>
     <t>Altera a lei Complementar n. 1 de 29 de dezembro de 2003 e dispõe sobre imposto de Serviços de Qualquer Natureza e dá outras providências .</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/718/p_l_c_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/718/p_l_c_24.pdf</t>
   </si>
   <si>
     <t>Institui o Regime Estatutário como Regime Jurídico Único dos Servidores Públicos da Administração Pública Municipal Direta , das Autarquias e Fundações Públicas, dispõe sobre o Estatuto da Prefeitura Municipal de Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/715/p_l_c_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/715/p_l_c_25.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Orgânica da procuradoria Jurídica do Município de Itapuí, nos termos do artigo 76, parágrafo 1, da Lei Orgânica Municipal e dá outras providências .</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6412/ccf23102025_0008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6412/ccf23102025_0008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO_x000D_
 EXERCÍCIO DE 2019 A SUBVENCIONAR_x000D_
 ENTIDADES MEDIANTE TERMO DE_x000D_
 COLABORAÇÃO OU FOMENTO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6411/ccf23102025_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6411/ccf23102025_0003.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº. 2.696, DE_x000D_
 30 DE JUNHO DE 2017 Е DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/607/p_l_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/607/p_l_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do manuseio , utilização , queima e soltura de fogos de artifício e artefatos pirotécnicos com estampido no âmbito do Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/541/p_l_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/541/p_l_4.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário do Município o Dia 12 de Maio , como Dia de Conscientização e Enfrentamento á Fibromialgia .</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/544/p_l_005.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/544/p_l_005.pdf</t>
   </si>
   <si>
     <t>Institui no calendário do Município o Dia 12 de Maio , como Dia Mundial do Profissional de Enfermagem .</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6415/ccf23102025_0024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6415/ccf23102025_0024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA_x000D_
 BRIGADA DE INCENDIO DO MUNICÍPIO_x000D_
 DE ITAPUÍ,E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/666/p_l_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/666/p_l_1.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo no exercício de 2019 a subvencionar entidades mediante termo de colaboração ou fomento e dá outras providências .</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/630/p_l_o_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/630/p_l_o_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n 2.696. de 30 de junho de 2017 e dá outras providencias .</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/636/p_l_o_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/636/p_l_o_3.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências . ( Câncer ) .</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/676/ccf23102025_0049.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/676/ccf23102025_0049.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou de fomento e dá outras providências . ( Nosso Lar ) .</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/637/p_l_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/637/p_l_5.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 e subvencionar entidade que especifica mediante termo de colaboração ou de fomento e dá outras providências . ( Asilo) .</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/638/p_l_o_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/638/p_l_o_6.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências , (Asilo) .</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/639/p_l_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/639/p_l_7.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no Exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências . (Asilo) .</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/627/p_l_o_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/627/p_l_o_8.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019  subvencionar entidades que especifica mediante termo de colaboração ou fomento e dá outras providências . ( Casa da Criança ) .</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/640/p_l_o_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/640/p_l_o_9.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências . ( Casa da Criança ) .</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/641/p_l_o_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/641/p_l_o_10.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/642/p_l_o_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/642/p_l_o_11.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Arborização Urbana de Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/667/p_l_o_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/667/p_l_o_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências . ( APAE ) .</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/668/p_l_o14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/668/p_l_o14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências .</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/669/p_l_o15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/669/p_l_o15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2019 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências . (APAE).</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/615/p_l_o_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/615/p_l_o_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo no exercício de 2019 e subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/616/p_l_e__17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/616/p_l_e__17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para a regularização e aprovação do loteamento denominado ''iguape do Tietê'', a ser executado no município de Itapuí, e dá outras providências .</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/618/p_l_m_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/618/p_l_m_19.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo Municipal a contratar com a Fundação para o Desenvolvimento de Bauru - Fundeb por meio da Faculdade de Arquitetura , artes e comunicação - FAAC - UNESP , objetivando elaboração do Plano Diretor , Plano Diretor de Acessibilidade e Mobilidade Urbana do Município de Itapuí , e dá outras providências .</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/619/p_l_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/619/p_l_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo no exercício de 2019 e subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências .</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/620/p_l_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/620/p_l_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o cancelamento de restos a pagar pela prescrição quinquenal e dá outras providências .</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/625/p_l_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/625/p_l_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de demissão voluntária - PDV , para os funcionários públicos municipais aposentados e dá outras providências .</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/606/p_l_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/606/p_l_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de credito com o Banco do Brasil S.A , e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/584/p_l_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/584/p_l_25.pdf</t>
   </si>
   <si>
     <t>Revoga os parágrafos III e IV  do artigo 6 da Lei 2.480 de 28 de dezembro de 2012.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/535/ccf23102025_0046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/535/ccf23102025_0046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de tecnologia de filtragem de conteúdo em computadores ligados a internet, instalados em unidades da Administração Municipal direta e indireta.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/539/p_l_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/539/p_l_28.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n 2.725 de 15 de junho de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/565/p_l_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/565/p_l_29.pdf</t>
   </si>
   <si>
     <t>Desmembra e altera a categoria de lote de terreno denominado sistema de lazer .</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/720/p_l_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/720/p_l_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a L.D.O - Lei de Diretrizes Orçamentárias para o exercício de 2020 , e dá outras providências .</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/562/p_l_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/562/p_l_31.pdf</t>
   </si>
   <si>
     <t>Eleva a categoria de Zona Urbana um gleba de terras de propriedade de Itapuí - Empreendimento Imobiliários Sociedade Simples com 147.519.00 metros quadrados (m2), localizada no Município de Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/579/p_l_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/579/p_l_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Diretrizes e Exigências para o Loteamento denominado Jardim Maria Luiza , que será executado em Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/560/p_l_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/560/p_l_33.pdf</t>
   </si>
   <si>
     <t>Disciplina a individualidade de lotes do loteamento no Município de Itapuí.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/559/p_l_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/559/p_l_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a descontar diretamente em folha de pagamento dos servidores públicos municipais valores referentes à aquisição de convites para a 21 Festa do Peão de Itapuí.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/617/p_l_o_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/617/p_l_o_35.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Itapuí para exercício de 2020.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/691/p_l_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/691/p_l_36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no PPA , inclusão de novos anexos , autorização para abertura de crédito especial de R$ 983.780.10 ( noventas e oitenta e três mil setecentos e oitenta reais e dez centavos ) e dá outras providências .</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/714/p_l_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/714/p_l_37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cessão dos direitos de posse de área de terras para fins industriais e dá outras providências .</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/698/p_l_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/698/p_l_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no PPA , inclusão de novos anexos , autorização para abertura de crédito especial de R$ 456.247.96 ( quatrocentos e cinquenta e seis mil duzentos e quarenta e sete reais e noventa e seis centavos ) e dá outras providências .</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/697/p_l_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/697/p_l_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no PPA, inclusão de novos anexos , autorização para abertura de créditos de R$ 851.110,88 ( oitocentos e cinquenta e um mil cento e dez mil reais e oitenta e oito centavos ) e dá outras providências .</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/692/p_l_o_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/692/p_l_o_40.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre autorização ao Poder Executivo para celebrar parcelamento junto a Secretaria de Infraestrutura e Meio Ambiente pela cobrança de uso de recursos hídricos e dá outras providências .</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/722/p_l__41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/722/p_l__41.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à implementação de Hortas Comunitárias e Compostagem no Município de Itapuí.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/717/p_l_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/717/p_l_42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber área de terra em dação em pagamento.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/727/p_l_o_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/727/p_l_o_44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do PPA , inclusão de novos anexos , autorização para abertura de crédito especial de R$ 282.386,39 ( duzentos e oitenta e dois mil, trezentos e oitenta e seis reais e trinta e nove centavos) e dá outras providências .</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/726/p_l_o_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/726/p_l_o_45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do PPA , inclusão de novos anexos , autorização para abertura de crédito especial de R$ 258.811,14 ( duzentos e cinquenta e oito mil, oitocentos e onze reais e quatorze centavos) e dá outras providências .</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/725/p_l_o_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/725/p_l_o_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do PPA , inclusão de novos anexos , autorização para abertura de crédito especial de R$ 242.553.55 ( duzentos e quarenta e dois mil , quinhentos e cinquenta e três reais e cinquenta e cinco centavos) e dá outras providências .</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/724/p_l_o_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/724/p_l_o_47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do PPA , inclusão de novos anexos , autorização para abertura de crédito especial de R$ 242.000,00 (duzentos e quarenta e dois mil reais ) e dá outras providências .</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/723/p_l_o_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/723/p_l_o_48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do PPA, inclusão de novos anexos , autorização para abertura de crédito especial de R$ 240.000,00 ( duzentos e quarenta mil reais) e dá outras providências .</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, José Roberto Gonçalves Meira, Rita de Cássia Sotto de Oliveira Silva Xavier, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/643/p_r_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/643/p_r_1.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Ética e Decoro Parlamentar da Câmara Municipal de Itapuí e dá outras providências .</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Antonio Donizete Duarte</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/663/ind_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/663/ind_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , par que tome as providências cabíveis no sentido de notificar o proprietário do terreno localizado na rua Felix Sales , Próximo ao número 185 , bairro Balneário Mar Azul II , pois o mato está alto e acumulando entulho , consequentemente gerando reclamações entre os vizinhos .</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/662/ind_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/662/ind_2.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que entre em contato com as empresas funerárias que atendem em nossa cidade e estudem a possibilidade de mandar instalar ar condicionado nas salas do Velório Municipal , com o objetivo de melhorar o serviço prestado às famílias enlutadas .</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6413/ccf23102025_0013.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6413/ccf23102025_0013.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as_x000D_
 possibilidades de adquirir um reservatório de água com capacidade para atender todo o_x000D_
 bairro "Padre Arlindo José Zanotto”, resolvendo de forma definitiva a questão de falta de_x000D_
 água naquele bairro.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Gabriel Belarmino Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/660/ind_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/660/ind_4.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que providencie a sinalização horizontal ( faixa e obstáculos ) da estrada vicinal '' Prefeito Alberto Massoni'' até o posto do '' Peixinho'', pois o transito entre veículos e pedestres é muito intenso .</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/631/ind_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/631/ind_5.pdf</t>
   </si>
   <si>
     <t>Indico as Senhor Prefeito Municipal, para que estude a possibilidade de elaborar um projeto de lei que autorize o município efetuar a limpeza de terrenos  , estipulando uma taxa para que o proprietário recolha aos cofres públicos pelo serviço prestado .</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/633/ind_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/633/ind_6.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as providências no sentido de melhorar a iluminação pública das Praças Públicas de nossa cidade , em especial a localizada no bairro Padre Arlindo José Zanotto , Prainha e da Igreja São Benedito .</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/632/ind_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/632/ind_7.pdf</t>
   </si>
   <si>
     <t>Indico as Senhor Prefeito Municipal , para que considere o aumento de famílias e visitantes que vem frequentando a '' Prainha '' de nossa cidade , e solicite o mais urgente possível que seja realizada uma reforma nos brinquedos do parquinho para que não ocorram acidentes com as crianças .</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/634/ind_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/634/ind_8.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor competente que realize a limpeza do mato que vem crescendo nas guias e sarjetas das ruas de paralelepípedo de nossa cidade , pois os moradores reclamam que o mato retém agua e sujeira .</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>Aparecido Donizete Avanti</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/644/ind_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/644/ind_9.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude as possibilidades de elaborar um projeto de lei , que dispõe sobre a limpeza de terrenos particulares , autorizando que o serviço de limpeza seja realizada pelo município sendo imputado ao proprietário uma taxa de limpeza . Tal sugestão tem como objetivo conter a infestação de animais peçonhentos e a proliferação do mosquito da dengue que tanto assombra nossos Munícipes._x000D_
 Segue em anexo , cópia da lei municipal n 7.104/2018, do município de Bauru , que dispõe sobre o assunto .</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/645/ind_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/645/ind_10.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar limpar as ruas do bairro Jardim Primavera , recolhendo as pedras e cascalhos que foram espalhados pela chuva e o mato que está se acumulando por todo bairro . Solicito ainda , providências quanto a mandar tampar os buracos que estão aumentando por todo bairro , principalmente no cruzamento da Alameda das Quaresmeiras com a Avenida Brasil .</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/654/ind_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/654/ind_11.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as devidas providências no sentido de mandar recolher os entulhos que estão se acumulando pelas ruas do bairro '' Jardim Alvorada '' , deixando as ruas feias e propiciando a proliferação de animais peçonhentos .</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/611/ind_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/611/ind_12.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , que estude a possibilidade de mandar instalar uma lixeira em frente ao prédio da Terceira Idade de nossa cidade , a fim de favorecer a higiene do local considerando a grande movimentação de pessoas pelo local aos finais de semana .</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/610/ind_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/610/ind_13.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar tampar o buraco que está formando no início da ponte da Marambaia, sentido Itapuí-Bariri, pois o risco de acidente no local é iminente .</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/612/ind_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/612/ind_15.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao Setor Competente que verifique e realize os reparos necessários em todas as tampas das galerias de captação de agua das ruas de nossa cidade , em especial a que está localizada na rua do laboratório do Hospital pois o fluxo de pedestres é intenso no local .</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/621/ind_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/621/ind_16.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude as possibilidades de mandar construir um ponto de embarque e desembarque de passageiros na entrada do bairro rural '' João Bolão '', para que os moradores fiquem melhor abrigados enquanto aguardam o transporte .</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/622/ind_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/622/ind_17.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as devidas providências no sentido de mandar pintar faixas de pedestres e construir mais rampas de acessos em pontos de maior movimento de pedestre de nossa cidade, principalmente em frente ao Salão Paroquial e na travessia da Avenida Paes de Barros entre o Estádio Municipal Dr. José Miraglia e a Lanchonete Tudo Gostoso .</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/623/ind_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/623/ind_18.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as devidas providências no sentido de orientar os funcionários da Prefeitura e dos Setores instalados no antigo prédio da EMEI Cara Pintada , para que estacionem seus veículos no estacionamento do prédio Demolido , a fim de desafogar o transito e não prejudicar o comércio local .</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/592/ind_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/592/ind_19.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que entre em contato com o proprietário do terreno localizado atrás da rua Padre Chio, altura do número 101, no bairro Álvaro Beltrame de Souza , para que efetue a limpeza do mesmo pois os moradores estão reclamando que insetos e animais peçonhentos estão invadindo as residências vizinhas .</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/591/ind_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/591/ind_20.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome providências no sentido de mandar construir obstáculos redutores de velocidade na via de acesso ao bairro ''Waldomiro Guarinon'', em frente ao bar do Marassati , pois recentemente ocorreu o atropelamento de uma criança no local .</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/608/ind_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/608/ind_21.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as devidas providências no sentido de mandar o fiscal notificar os donos de terrenos para que efetue a limpeza dos mesmos , objetivando controlar a proliferação do mosquito da dengue .</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/605/ind_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/605/ind_22.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que entre em contato com a Vigilância Sanitária para que providencie a aplicação da fumaça de combate ao mosquito da dengue nas ruas de nossa cidade , considerando os casos que foram confirmados e que estão aterrorizando a população .</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/603/ind_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/603/ind_23.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de construir obstáculos redutores de velocidade na rua Rui Barbosa , em frente a farmácia ou da Lanchonete do Zé do Bocha , pois os veículos passam em alta velocidade e a rua tem intenso fluxo de pedestre.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/601/ind_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/601/ind_24.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome providências no sentido de mandar retirar as raízes das arvores que foram cortadas da rua José Antônio, em frente a Trident , até a rua Campos Sales , Considerando que podem ocorrer acidentes com pedestres que transitam pelo local .</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/600/ind_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/600/ind_25.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as devidas providências no sentido de mandar tampar os buracos que vem se formando no leito viário da estrada vicinal ''Angelo Poli''.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/599/ind_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/599/ind_26.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que entre em contato com o D.E.R- Departamento de Estradas e Rodagens para que seja realizada , o mais urgente possível, a limpeza do acostamento da via de acesso Prefeito Alberto Massoni, considerando que o mato está tão alto que já atrapalha a visibilidade dos motoristas .</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/598/ind_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/598/ind_27.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as devidas providências no sentido de mandar tampar os buracos localizados na rua Luiz Teixeira , no trecho compreendido entre as ruas Candido Ferreira Dias e Salma Simão Azar , pois já existem relatos de acidentes envolvendo pedestres e ciclistas no local .</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/597/ind_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/597/ind_28.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de seguir o exemplo de outros Municípios , conforme modelos de leis em anexo , e conceder ao funcionário público municipal folga remunerada no dia do aniversário de nascimento .</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/590/ind_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/590/ind_29.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de voltar as apresentações de banda no Coreto da praça da Matriz , pois a população de nossa cidade costuma frequentar a Praça aos Finais de Semana e sentem falta de quando a banda municipal alegrava a população .</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/580/ind_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/580/ind_30.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de recomendar aos Chefes de Setor do Município para que sejam fixados em todos os prédios públicos uma relação com os direitos e deveres dos servidores , com o objetivo de garantir o bom atendimento à população e o respeito para com os mesmos .</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/581/ind_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/581/ind_31.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as providências no sentido de melhorar o acesso da balsa, pois há muitos buracos no local que estão dificultando o acesso à mesma .</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/582/ind_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/582/ind_32.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as providências no sentido de verificar e realizar o conserto dos bueiros sem tampa existentes em nosso Município . _x000D_
 Tal pedido se faz pois apesar das constantes obras de melhoria que a prefeitura vem realizando no Município , os caminhões ao realizarem manobras acabam danificando a tampa dos bueiros , o que coloca em risco tanto pedestres quanto os motoristas que trafegam pela cidade .</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/583/ind_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/583/ind_33.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de conceder o benefício do Vale Alimentação que é concedido aos servidores públicos municipais também para o efetivo da Polícia Militar que presta serviços em nosso Município de Itapuí , a exemplo do que já é feito na cidade vizinha de Bariri. _x000D_
 Tal pedido se faz , pois , a questão da segurança pública é uma das prioridades em nosso Município , sendo importante valorizar e estimular a corporação da Polícia Militar lotada em nosso Município , atualmente com efetivo de 9 policiais militares , os quais tem a incumbência de manter a ordem pública.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/587/ind_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/587/ind_34.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de construir uma rotatória na vicinal prefeito Alberto Massoni na entrada do Bairro Padre Arlindo , cruzando com a Rua Inez Romanini.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/588/ind_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/588/ind_35.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de construir obstáculos ao longo da Rua Afonso Lanza , bem como a instalação de sinalização de parada obrigatória (PARE) no cruzamento de referida rua com a Vicinal Alberto Massoni .</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/589/ind_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/589/ind_36.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de instalar um semáforo no cruzamento da Avenida Paes de Barros com a Rua Rui Barbosa , pois o local é muito perigoso .</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/554/ind_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/554/ind_37.pdf</t>
   </si>
   <si>
     <t>Indicação verbal feita pelo Nobre Vereador Gabriel Balarmino Damico Sotto durante a 10 Sessão Ordinária da Câmara Municipal de Itapuí, Realizada em 17 de junho de 2019: "Indico ao Senhor Prefeito Municipal , para que determine ao setor competente a retirada de troncos das árvores cortadas que se encontram no calçamento .</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/547/ind_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/547/ind_38.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que Estude a possibilidade de instalar uma rotatória no cruzamento da Avenida Paes de Barros com a Rua Rui Barbosa , pois o Local é muito perigoso .</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/548/ind_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/548/ind_39.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de colocar alambrado no campo de futebol localizado no Bairro Padre Arlindo, pois     há diversas reclamações de moradores em relação as bolas que entram nas casas.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/567/ind_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/567/ind_40.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as providências no sentido de mandar tapar os buracos existentes na estrada de acesso da balsa.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/566/ind_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/566/ind_41.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome as providências no sentido de mandar tapar os buracos existentes na calçada próxima ao necrotério do hospital.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/568/ind_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/568/ind_42.pdf</t>
   </si>
   <si>
     <t>Indico as Senhor Prefeito Municipal , para que estude a possibilidade de implantação de dispositivo redutor de velocidade ,''Lombada'', em frente ao Bar do Machado , tendo em vista o risco de acidente no local.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/569/ind_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/569/ind_43.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de tornar a rua do ambulatório de especialidades mão única de direção.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/570/ind_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/570/ind_44.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de tornar a Rua em frente á Igreja de Santo Antônio de Sant'Ana Galvão mão única de direção , ou então que se permita o estacionamento em somente um dos lados da rua .</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/571/ind_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/571/ind_45.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de instalar dispositivos redutores de velocidade ao longo da Avenida do Porto , tendo em vista que muitos motoristas trefegam em alta velocidade pelo local.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/558/ind_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/558/ind_47.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de mandar instalar placas de ''PARE'' e/ou sinalização de solo nas ruas dos Bairros Altos do Tietê, Bela Vista , Mar Azul e Mar Azul ll , bem como na ligação dos Altos do Tietê com o Bairro Mar Azul , tendo em vista o pedido dos moradores daqueles bairros , bem como o risco de acidentes pela inexistência de tal sinalização de trânsito .</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/680/ind_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/680/ind_48.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de contratar mais um médico para o Posto de Saúde '' Tuniquinho'' ,  localizado no Bairro Irmãos Franceschi , aumentando o número de atendimentos diários , tendo em vista que as senhas diárias disponibilizadas se esgotam rapidamente , não suprindo a procura diária pelos atendimentos daquela unidade de saúde .</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/684/ind_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/684/ind_49.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de firmar convênio para retirada dos veículos abandonados das ruas de nossa cidade , tendo em vista o perigo que causa aos moradores , crianças , e transeuntes , além dos riscos à saúde pública com a proliferação de animais peçonhentos , mosquitos transmissores de doenças , entre outros .</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/685/ind_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/685/ind_50.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras da Prefeitura Municipal que promova a retirada de tronco de árvore localizado no Bairro Irmãos Franceschi, no inicio da Rua Primo Spirandelli , Próximo á escola Santo Antônio , tendo em vista as inúmeras reclamações recebidas de moradores , em razão do objeto estar atrapalhando o passeio público .</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/686/ind_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/686/ind_51.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de se colocar um guarda vidas na '' prainha '' , tendo em vista o grande fluxo de banhistas , principalmente aos finais de semana , que para lá se deslocam e utilizam do local em razão das altas temperaturas registradas na região.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/687/ind_52.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/687/ind_52.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras que tape o buraco existente no cruzamento das Ruas Domingos Garcia com Fuad Ázar , em razão do mesmo causar transtornos a quem passa pelo local , bem como gerar um grande acúmulo de água parada , o que tem ocasionando inúmeras reclamações dos moradores .</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/688/ind_53.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/688/ind_53.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras que faça o conserto da calçada na Rua Coronel Frederico Ferraz , na extensão do terreno utilizado para estacionamento da prefeitura municipal , em razão das diversas reclamações recebidas pelas pessoas que por ali passaram , inclusive portadores de necessidades especiais que tem necessidade de transitar pelo local .</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/689/ind_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/689/ind_54.pdf</t>
   </si>
   <si>
     <t>Indicação Verbal do Nobre Vereador Sr. Luiz Carlos Pierazo , '' indico ao Senhor Prefeito Municipal para que determine ao setor de obras que faça o concerto da calçada em frente á escola , descendo do hospital '' .</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/713/ind_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/713/ind_55.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras que faça a instalação de postes de iluminação na rua Astor Faria , antiga Rua 22 , localizada nas Terras de Santa Maria .</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/710/ind_56.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/710/ind_56.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras que realize o reparo na rua Francisco Artioli , no Bairro Maria Rosária , em razão do asfalto haver afundado, ocasionando uma grande depressão na via pública , colocando em risco quem trafega por aquele local .</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/709/ind_57.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/709/ind_57.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras que realize o reparo do acesso à balsa , pois há muitos buracos no local que estão dificultando o acesso à mesma .</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/708/ind_58.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/708/ind_58.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome providências no sentido de mandar tapar os buracos existentes na Vicinal Ângelo Poli.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/707/ind_59.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/707/ind_59.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que tome Providências no sentido de realizar melhorias urgentes na segurança pública de nossa cidade , tendo em vista o grande numero de roubos registrados .</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/706/ind_60.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/706/ind_60.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de tornar de mão única de direção a Rua Ernesto Cafeu .</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/696/ind_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/696/ind_61.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras que faça a instalação de dispositivos redutores de velocidade nas ruas Rui Barbosa e José Antônio , em razão da alta velocidade com que alguns motoristas trafegam pelo local , e vários acidentes ocorridos , colocando em risco as pessoas que por ali passam .</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte, Ana Lúcia Pulito</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/695/ind_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/695/ind_62.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que estude a possibilidade de implantar um bolsão de estacionamento na entrada da cidade , marginal á rodovia , em razão do grande número de caminhões que ali permanecem , dificultando a passagem dos veículos que entram e saem da cidade.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/694/ind_63.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/694/ind_63.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor de obras que mande tapar os buracos existentes no Bairro Mar Azul bem como na Avenida do Porto .</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/693/ind_64.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/693/ind_64.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal , para que determine ao setor competente que realize a troca de lâmpada das praças do nosso município , especialmente no bairro Padre Arlindo , em razão de várias estarem queimadas .</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/604/i_v_67.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/604/i_v_67.pdf</t>
   </si>
   <si>
     <t>Através do presente , cumpre-nos informar Vossa Excelência que na última Sessão ordinária desta casa de Leis , realizada no dia 06 de maio de 2019 , foi apresentada indicação Verbal de autoria do Nobre Vereador Senhor Luiz Carlos Pierazo , solicitando os valiosos préstimos no sentido de avaliar a possibilidade de conceder uma melhoria nos valores pagos aos alunos que prestam serviço ao município através do CIEE , principalmente àqueles que trabalham em áreas especificas e que exigem maior responsabilidade dos mesmos . _x000D_
 Aproveito a oportunidade para renovar a Vossa Excelência , nossos protestos de estima e consideração .</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Antonio Donizete Duarte, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/659/req_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/659/req_1.pdf</t>
   </si>
   <si>
     <t>Com o aumento considerável de ocorrências de furtos em nossa cidade , a população clama por mais policiais com o objetivo de conter essa onda de delitos que tanto assombra nossos cidadãos . _x000D_
 Diante disso , Requeiro , ouvida a casa e dispensadas as formalidades legais , seja oficiado ao Digníssimo Senhor Governador do Estado e ao Secretário de Segurança Pública do Estado de São Paulo , para que avaliem a possibilidade de aumentar o efetivo da Policia Militar de nossa cidade .</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/658/req_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/658/req_2.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre qual a necessidade de cortar os eucaliptos da Prainha de nossa cidade , pois a população questiona e é necessário dar as explicações cabíveis .</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/657/req_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/657/req_3.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a casa e dispensadas ás formalidades legais , seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre as constantes falta de abastecimento de água do bairro Balneário Mar Azul l e ll ._x000D_
 Na oportunidade gostaria de sugerir ao Senhor Prefeito Municipal que comunique os munícipes que haverá corte no abastecimento com antecedência , e quanto esse não for o possível , que o aviso ocorra com a maior brevidade possível par que a população não fique a mercê de informações desencontradas e inverídicas .</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/656/req_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/656/req_4.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a casa e dispensadas ás formalidades legais , seja oficiado ao Senhor Prefeito Municipal solicitando Informações se existe a possibilidade de determinar ao Diretor de Transporte para que avaliem melhor a distribuição da frota de veículos pelos setores Públicos de nossa cidade , pois é inadmissível se falar em falta de veículos diante das aquisições realizadas nos últimos anos dessa administração .</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/629/req_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/629/req_5.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende finalizar as obras de construção do novo prédio da EMEI '' Cara Pintada '' , pois atualmente a construção encontra-se aberta e de livre acesso para atos ilícitos e de vandalismo .</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/628/req_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/628/req_6.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvida a Casa Legislativa e dispensadas as formalidades , seja Oficiado ao Exmo. Senhor Prefeito Municipal , para que encaminhe a esta Casa de Leis cópias do relatório emitido pelo TCESP referente as Contas Municipais pertinentes ao exercício de 2017 , TC n 6668.989.16-3, já disponibilizado ao Executivo conforme publicação do dia 09/11/2018 do Diário Oficial .</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/646/req_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/646/req_7.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas ás formalidades legais , seja oficiado ao Senhor Gerente Regional do D.E.R- Departamento de Estradas e Rodagens , solicitando providências no sentido de mandar limpar e capinar o mato do acostamento de toda a extensão da via de acesso '' Prefeito Alberto Massoni'', pois os motoristas reclamam que em determinados pontos o mato atrapalha a visibilidade na pista .</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/647/req_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/647/req_8.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a casa e dispensadas ás formalidades legais , seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta casa de Leis , o plano que está sendo implantado pela Diretoria Municipal de Saúde , pela vigilância Sanitária e Diretorias de Obras em nosso Município para combate e prevenção aos mosquitos Aedes Aegypti que causam Dengue , Zika , chikungunya e Febre Amarela , como também na erradicação dos Escorpiões._x000D_
 Ainda sobre o tema , gostaria de ser informado se em nosso hospital está disponibilizado , em caso de necessidade , o antidoto para o Veneno na picada de escorpião ._x000D_
 Tal plano se demonstra importantíssimo , visto a grave crise de epidemia constatada em nossa região .</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/648/req_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/648/req_9.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a casa e dispensadas ás formalidades legais , seja oficiado ao Senhor Prefeito Municipal solicitando cópia do processo de licitação, acompanhado do contrato e empenhos de pagamentos referente a contratação da empresa responsável pelo corte das árvores em áreas do Município._x000D_
 Cópia do processo de licitação , acompanhado do contrato e relatório dos valores recebidos pelo Município referentes a venda da madeira resultado do corte das arvores feitas pela empresa contratada .</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/649/req_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/649/req_10.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a casa e dispensadas ás formalidades legais , seja oficiado ao Senhor Prefeito Municipal Solicitando que encaminhe a esta casa de Leis , esclarecimentos sobre o que está ocorrendo com o setor  de Radiologia e Ultrassonografia do Município. No último mês venho recebendo diversas reclamações de Munícipes que me procuram dizendo que não estão conseguindo fazer uso dos referidos serviços .</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/613/req_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/613/req_11.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas às formalidades legais , seja oficiado ao Senhor Prefeito Municipal Solicitando informações sobre quando serão iniciados o serviço de transporte circular em nossa cidade , pois está quase fazendo um  ano da aquisição dos mesmos .</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/614/req_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/614/req_12.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legis , seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando o município vai adquirir os aparelhos para disponibilizar sinal digital dos canais : SBT, Record , Bandeirantes , Rede Vida e Canção Nova .</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/596/req_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/596/req_13.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas às formalidades legais , seja oficiado ao Comandante da Polícia Militar de nossa cidade , solicitando providências no sentido de melhorar o serviço de atendimento do 190, pois no ultimo final de semana , durante um acidente de transito , a população não conseguiu realizar a chamada sendo necessário sair atrás da viatura pela cidade .</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/595/req_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/595/req_14.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas às formalidades legais , seja oficiado ao Gerente do Banco do Brasil , solicitando os valiosos préstimos no sentido de tomar as providências cabíveis no que tange evitar as constantes falta de dinheiro nos caixas eletrônicos durante os finais de semana, pois a população tem reclamado que esse problema vem ocorrendo constantemente .</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/594/req_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/594/req_15.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas às formalidades legais , seja oficiado ao Gerente Regional do D.E.R- Departamento de Estradas e Rodagens , para que tomem as devidas providências no sentido de mandar limpar o acostamento da via de acesso '' Prefeito Alberto Massoni'' , pois o mato está alto e podem ocorrer acidentes no local .</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/585/req_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/585/req_16.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas às formalidades legais , seja oficiado ao Gerente Regional do D . E . R - Departamento de Estradas e Rodagens para que providencie a instalação de placas de sinalização no trevo de acesso a nossa cidade , principalmente no ponto de interliga os condutores que vem sentido jau e Bauru para Itapuí, pois a placa de Pare foi retirada há algum tempo e os dois sentidos estão com a preferencial , podendo facilmente ocorrer colisões no local.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/586/req_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/586/req_17.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas às formalidades legais , seja oficiado ao Gerente Regional da CPFL - Companhia Paulista de Força e Luz , para que tome as devidas providências no sentido de mandar substituir o poste localizado no final da rua Santo Antônio . próximo a ponte , pois a sua base está apodrecida e o poste está seguro apenas pelos fios , já que sua base está solta .</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/552/req_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/552/req_18.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais , seja oficiado aos Direitos da Empresa Auto Ônibus Macacari , para que estudem as possiblidades de se realizar a parada do ônibus na Praça Governador Pedro de Toledo , em frente á loja do Calçadão, e não mais Próximo ao Prédio da Câmara Municipal. _x000D_
 Tal pedido vem de encontro a solicitação da população Itapuiense, pois na esquina do Calçadão fica mais fácil o acesso , além de que com a abertura da Rua XV de Novembro irá facilitar o acesso Àquele  bairro .</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/553/req_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/553/req_19.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal para que informe a situação dos terrenos localizados no Distrito Industrial 2 , relativamente ao cumprimento efetivo da legislação quanto a ocupação, construção e utilização , bem como aos processos de retomada de imóveis , tendo em vista que alguns dos terrenos não estão sendo utilizados e há pessoas interessadas aguardando na fila de espera .</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/540/req_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/540/req_20.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal para que informe quais providências pretende tomar em relação a piscina do campo e o bar lá localizado, tendo em vista que se encontram abandonados, bem como informe se há previsão para início de obras naquele local.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/577/req_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/577/req_21.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a casa e dispensadas as formalidades legais , seja oficiado ao Senhor Diretor do Departamento de Estradas de Rodagem ( D . E . R ) , solicitando informações se o serviço de recuperação asfáltica/recape da Vicinal Ângelo Poli possui garantia , bem como solicitando que sejam feitos os devidos reparos , tendo em vista que já existem pontos com problemas .</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/578/req_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/578/req_22.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal , solicitando informações se os descontos do ticket alimentação dos funcionários municipais continuam sendo realizados conforme a lei complementar n 230/2019 , tendo em vista declaração verbal do Senhor Prefeito de que no prazo de 90 (noventa) dias seria revisto o assunto .</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/572/req_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/572/req_23.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiado à Gerência Regional do Banco Santander , Solicitando providências no sentido de aumentar o número de caixas eletrônicos na agência de Itapuí , tendo em vista o aumento no número de clientes da agência local , ocasionando filas , bem como falta de dinheiro nos caixas eletrônicos aos finais de semana .</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/573/req_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/573/req_24.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiado à diretoria da Empresa VIVO S.A. , solicitando providências no sentido de realizar reparos na rede de cabos de nossa cidade , especialmente na Rua Ernesto Cafeu , em frente ao numero 18 , onde houve a quebra do cabeamento, foi providenciado pela empresa somente um aviso com um pedaço de papelão , porém há risco de acidentes no local , principalmente com caminhões que ali transitam que podem enroscar em referidos cabos .</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/557/req_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/557/req_25.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiada á Diretoria da empresa Centrovias , solicitando providências no sentido de melhorar o trevo de acesso À cidade de Itapuí , com a colocação de braços de iluminação , melhora na sinalização , e corte parcial do morro que impede e dificulta a visibilidade dos veículos que adentram no trevo tanto do sentido jaú-Itapuí quanto no sentido Bauru -Itapuí.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/556/req_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/556/req_26.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvidas a Casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal para que informe os motivos pelos quais está ocorrendo a falta de água em nossa cidade de itapuí , bem como informe as providências que estão sendo tomadas para solucionar tal questão .</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/683/req_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/683/req_27.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a casa e dispensadas as formalidades legais , seja oficiado á CPFL para que proceda em nosso Município à troca dos postes da rede de energia que ainda são de madeira , visando à segurança da rede , dos operadores e da população em geral</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/705/req_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/705/req_28.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal para que informe quais providências estão sendo tomadas em relação a fiscalização do cumprimento da Lei Municipal n 2.768/2019, que impede a soltura de fogos de estampido , bem como se houve alguma autuação recente ._x000D_
 Solicito ainda que sejam estudadas providências no sentido de se iniciar uma campanha de conscientização sobre a proibição da soltura de fogos de estampido , conforme legislação aprovada por esta Casa de Leis .</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/699/req_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/699/req_29.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal apresentado pela Nobre Vereadora Senhora Ana Lúcia Pulito , requeiro, ouvida a casa e dispensadas as formalidades legais , seja oficiado ao Senhor Prefeito Municipal para que tome as devidas providências no sentido de interpelar a empresa que realizou a instalação das lâmpadas de LED em nosso Município , para que a mesma faça a troca das lâmpadas queimadas  , principalmente na região Central da Cidade .</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Ana Lúcia Pulito, Antonio Donizete Duarte</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/721/req_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/721/req_30.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades legais , seja oficiado ao Senhor Diretor do Departamento de Estradas de Rodagem ( D.E.R ) , solicitando que sejam feitos os devidos reparos da Vicinal Alberto Massoni , tendo em vista que já existem pontos com problema .</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/602/r_v_o__68.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/602/r_v_o__68.pdf</t>
   </si>
   <si>
     <t>Através do presente , cumpre-se informar Vossa Excelência que na última sessão ordinária desta Casa de Leis , realizada no dia 06 de maio de 2019, foi apresentado e aprovado por unanimidade Requerimento Verbal de autoria do nobre Vereador Senhor Gilson Sebastião, solicitando que entre em contato com o Gerente Regional da Caixa Federal e com o Proprietário da Casa Lotérica de nossa cidade , para que se solucione definitivamente a questão da fila que tanto judia da população itapuiense , pois o prédio onde a Lotérica está Instalada não comporta a demanda e é comum ver a população debaixo de sol e chuva . _x000D_
 Aproveito a oportunidade para renovar a Vossa Excelência , nossos protestos de estima e consideração.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Vandir Donizete Viaro, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/635/m_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/635/m_01.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas às formalidades Regimentais , seja consignado em ata votos de congratulações e agradecimentos para com as Senhoritas Delza Maria Zenatti Morozine , Marcia Regina Checheto Magon , Vitória Pignatti Santos , Silvana Gorete Pignatti de Freitas , Eliana Felicio Fonseca, Deise Maria Lagatta Spuri , e pra com o Senhor Adelson Dugolin, Funcionários do Estado que exerciam suas Funções no município há anos , sempre com dedicação, competência e respeito para com o próximo ._x000D_
 Neste ato , além de agradecer pelos relevantes trabalhos prestados ao município de Itapuí, queremos parabeniza-los pela conquista de tão sonhada e merecida aposentadoria e dizer que serão eternamente lembrados pelo comprometimento , respeito e carinho para com a população de nossa cidade .</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/624/m_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/624/m_2.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais , seja consignado em ata votos de congratulações e agradecimentos para com os Participantes e Organizadores da 1 Conferencia Municipal de Saúde , em especial aos Senhores Palestrantes : Fábio José Spirito , Dra. Katucha Maria Sgaviolli , Dra. Aline Turini e Gilson Augusto Scatimburgo , que muito contribuiu para com a grandiosidade do evento . _x000D_
 Finalmente , agradecer aos membros do Coral do Centro de Convivência do Idoso- CCI pela brilhante apresentação durante o evento .</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/538/m_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/538/m_3.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas ás formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com a Senhorita Mirian de Souza Silva , Secretária de Saúde , e para com o senhor Leandro Carneiro Sanches , Enfermeiro, ambos do Município de São Pedro, pelo esforço no sentido de abrir as portas do Hospital daquela cidade para realização de cirurgias eletivas reprimidas em nosso Município, melhorando muito a qualidade de vidas dos munícipes de nossa cidade que se beneficiaram com as cirurgias realizadas.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Gabriel Belarmino Damico Sotto</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/551/m_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/551/m_4.pdf</t>
   </si>
   <si>
     <t>Moção Verbal apresentada em conjunto pelos Nobres Vereadores Rita de Cássia Sotto De Oliveira Silva Xavier e Gabriel Belarmino Damico Sotto:  _x000D_
 "Requeiro , Ouvida a Casa e Dispensadas ás formalidades Regimentais , seja consignado em ata de Congratulações aos empresários que guardaram como "Dia Santo" , O dia 13 de Junho , dia de Santo Antônio, Padroeiro do Município de  Itapuí " .</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/549/m_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/549/m_5.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas ás formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com toda a Diretoria de Esporte e Lazer da Prefeitura de Itapuí, pela participação e êxito na 63 Edição dos jogos Regionais , realizados na cidade de Botucatu .</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/550/m_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/550/m_6.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas ás formalidades regimentais , seja consignado em ata votos de congratulações e agradecimentos para com o funcionário do Núcleo de vigilância Sanitária Municipal , Sr, César Augusto Thomazi, pela participação como palestrante convidado do XXXV congresso Nacional De Secretários Municipais de Saúde, em Brasília-DF ,  promovido pelo CONASEMS ( Conselho Nacional das Secretárias Municipais de Saúde ) , onde apresentou seu projeto intitulado: ``Intervenção em Transmissão de Dengue : Efetividade e Comprometimento.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/533/m_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/533/m_7.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas ás formalidades regimentais , seja consignado em ata votos de congratulações e agradecimentos para com os organizadores da Quermesse da Paróquia de Santo Antônio de Pádua. ao Pároco- Reverendíssimo Padre Danilo Rosa , e a todos os voluntários que ajudaram , além de toda a população , empresários e comércio local que colaboraram com o evento . Foram dias em que ocorreu grande Frequência de pessoas pelo local , um ambiente agradável e familiar , que deve ser mantido e repetido todos os anos.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/576/m_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/576/m_09.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades regimentais , seja consignado em ata votos de congratulações e agradecimentos para que o coreógrafo Itapuiense Felipe Barboza pela Participação no ''3 In Danza Fest'' , concurso realizado no Teatro Municipal de Bauru , e pelo primeiro lugar alcançado na categoria ''Solo Estilo Livre Avançado '' devido à sua performance da coreografia institulada '' Respeito''.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/555/m_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/555/m_10.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades regimentais , seja consignado em ata votos de congratulações e agradecimentos para que com o Itapuiense Ricardo de Freitas por haver se sagrado Campeão do Rodeio ocorrido na Expo Prudente 2019 , levando o nome da nossa cidade de Itapuí a ser conhecido nas mais diversas localidades do Brasil .</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, Ana Lúcia Pulito</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/681/m_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/681/m_11.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades regimentais , seja consignado em ata votos de congratulações e agradecimentos para com os organizadores do Baile em comemoração ao Aniversário da Cidade de Itapuí , ocorrido na ''Chácara do Titão'', onde todos puderam apreciar um ambiente de descontração , união e diversão . _x000D_
 Todos os organizadores do evento merecem nossa homenagem , pois sem dúvida o sucesso derivou do esforço e dedicação de cada um .</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/682/m_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/682/m_12.pdf</t>
   </si>
   <si>
     <t>Moção Verbal apresentada pela Nobre Vereadora Rita de Cássia Sotto de Oliveira Silva Xavier : ''Requeiro, ouvida a casa e dispensadas às formalidades regimentais , seja consignado em ata votos de congratulações e agradecimentos aos organizadores da Festa do Peão de Itapuí pelo sucesso do evento .</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>Ana Lúcia Pulito, Antonio Donizete Duarte, Aparecido Donizete Avanti, Gabriel Belarmino Damico Sotto, Gilson Sebastião, José Roberto Gonçalves Meira, Luiz Carlos Pierazo, Rita de Cássia Sotto de Oliveira Silva Xavier, Vandir Donizete Viaro</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/731/m_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/731/m_13.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo nomeados e assinados requerem ouvida a Casa e Dispensadas as Formalidades regimentais , seja consignado em ata votos de profundo pesar pelo falecimento do Sr . Paulo Ferraz Costa Negraes , ocorrido no dia 01 de dezembro de 2019.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/730/m_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/730/m_14.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e dispensadas as formalidades regimentais , seja consignado em ata votos de aplausos e congratulações para com o Senhor Celso Nascimento , Ex- deputado Estadual pelo partido Social Cristão (PSC) , pela inclusão no orçamento do Estado de verba destinada à nossa cidade de Itapuí ( 160.000.00- cento e sessenta mil reais ) para obras de infraestrutura ._x000D_
  O Deputado Celso Nascimento se empenhou muito durante seu mandato para obter esse beneficio ao nosso município , que nos ajudará nas obras necessárias de infraestrutura , demonstrando seu comprometimento com a população e a responsabilidade no exercício de seu mandato eletivo .</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/729/m_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/729/m_15.pdf</t>
   </si>
   <si>
     <t>Requeiro , ouvida a Casa e Dispensadas as formalidades regimentais , seja consignado em ata votos de aplausos e congratulações para com o Deputado Federal Gilberto Nascimento , do Partido Social Cristão (PSC) , pela inclusão no orçamento da União de verba destinada à nossa cidade de Itapuí (R$ 240.000.00- Duzentos e quarenta mil reais ) para obras de infraestrutura . _x000D_
 O Deputado Gilberto Nascimento se empenhou muito para obter esse beneficio ao nosso Município , que nos ajudará nas obras necessárias de infraestrutura , demonstrando seu comprometimento com a população e a responsabilidade no exercício de seu mandato eletivo.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/728/m_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/728/m_16.pdf</t>
   </si>
   <si>
     <t>Moção Verbal apresentada pelo Nobre Vereador Senhor Gilson Sebastião , '' Requeiro , ouvida a Casa e dispensadas as formalidades regimentais , seja consignado em ata votos de congratulações para com o Deputado Federal Arnaldo Jardim , Pela inclusão no orçamento da União de verba destinada á nossa cidade de Itapuí'' .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2400,67 +2400,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/593/p_l_c__1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6414/ccf23102025_0026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/665/p_l_c_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/664/p_l_c_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/650/p_l_c__4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/670/p_l_c_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/671/p_l_c__6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/672/p_l_c_7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/673/p_l_c__8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/652/p_l_c_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/653/p_l_c_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/674/p_l_c11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/655/p_l_c_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/626/p_l_c_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/609/p_l_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/546/p_l_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/534/p_l_c__16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/575/p_l_c_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/574/p_l_c_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/564/p_l_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/563/p_l_c_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/561/p_l_c__21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/690/p_l_c_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/718/p_l_c_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/715/p_l_c_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6412/ccf23102025_0008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6411/ccf23102025_0003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/607/p_l_3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/541/p_l_4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/544/p_l_005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6415/ccf23102025_0024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/666/p_l_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/630/p_l_o_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/636/p_l_o_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/676/ccf23102025_0049.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/637/p_l_5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/638/p_l_o_6.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/639/p_l_7.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/627/p_l_o_8.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/640/p_l_o_9.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/641/p_l_o_10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/642/p_l_o_11.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/667/p_l_o_13.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/668/p_l_o14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/669/p_l_o15.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/615/p_l_o_16.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/616/p_l_e__17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/618/p_l_m_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/619/p_l_20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/620/p_l_21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/625/p_l_22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/606/p_l_23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/584/p_l_25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/535/ccf23102025_0046.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/539/p_l_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/565/p_l_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/720/p_l_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/562/p_l_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/579/p_l_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/560/p_l_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/559/p_l_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/617/p_l_o_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/691/p_l_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/714/p_l_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/698/p_l_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/697/p_l_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/692/p_l_o_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/722/p_l__41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/717/p_l_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/727/p_l_o_44.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/726/p_l_o_45.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/725/p_l_o_46.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/724/p_l_o_47.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/723/p_l_o_48.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/643/p_r_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/663/ind_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/662/ind_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6413/ccf23102025_0013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/660/ind_4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/631/ind_5.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/633/ind_6.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/632/ind_7.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/634/ind_8.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/644/ind_9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/645/ind_10.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/654/ind_11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/611/ind_12.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/610/ind_13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/612/ind_15.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/621/ind_16.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/622/ind_17.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/623/ind_18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/592/ind_19.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/591/ind_20.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/608/ind_21.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/605/ind_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/603/ind_23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/601/ind_24.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/600/ind_25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/599/ind_26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/598/ind_27.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/597/ind_28.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/590/ind_29.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/580/ind_30.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/581/ind_31.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/582/ind_32.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/583/ind_33.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/587/ind_34.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/588/ind_35.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/589/ind_36.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/554/ind_37.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/547/ind_38.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/548/ind_39.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/567/ind_40.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/566/ind_41.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/568/ind_42.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/569/ind_43.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/570/ind_44.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/571/ind_45.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/558/ind_47.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/680/ind_48.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/684/ind_49.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/685/ind_50.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/686/ind_51.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/687/ind_52.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/688/ind_53.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/689/ind_54.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/713/ind_55.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/710/ind_56.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/709/ind_57.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/708/ind_58.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/707/ind_59.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/706/ind_60.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/696/ind_61.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/695/ind_62.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/694/ind_63.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/693/ind_64.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/604/i_v_67.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/659/req_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/658/req_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/657/req_3.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/656/req_4.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/629/req_5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/628/req_6.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/646/req_7.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/647/req_8.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/648/req_9.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/649/req_10.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/613/req_11.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/614/req_12.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/596/req_13.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/595/req_14.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/594/req_15.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/585/req_16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/586/req_17.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/552/req_18.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/553/req_19.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/540/req_20.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/577/req_21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/578/req_22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/572/req_23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/573/req_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/557/req_25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/556/req_26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/683/req_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/705/req_28.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/699/req_29.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/721/req_30.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/602/r_v_o__68.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/635/m_01.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/624/m_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/538/m_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/551/m_4.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/549/m_5.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/550/m_6.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/533/m_7.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/576/m_09.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/555/m_10.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/681/m_11.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/682/m_12.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/731/m_13.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/730/m_14.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/729/m_15.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/728/m_16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/593/p_l_c__1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6414/ccf23102025_0026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/665/p_l_c_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/664/p_l_c_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/650/p_l_c__4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/670/p_l_c_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/671/p_l_c__6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/672/p_l_c_7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/673/p_l_c__8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/652/p_l_c_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/653/p_l_c_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/674/p_l_c11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/655/p_l_c_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/626/p_l_c_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/609/p_l_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/546/p_l_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/534/p_l_c__16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/575/p_l_c_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/574/p_l_c_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/564/p_l_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/563/p_l_c_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/561/p_l_c__21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/690/p_l_c_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/718/p_l_c_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/715/p_l_c_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6412/ccf23102025_0008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6411/ccf23102025_0003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/607/p_l_3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/541/p_l_4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/544/p_l_005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6415/ccf23102025_0024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/666/p_l_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/630/p_l_o_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/636/p_l_o_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/676/ccf23102025_0049.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/637/p_l_5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/638/p_l_o_6.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/639/p_l_7.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/627/p_l_o_8.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/640/p_l_o_9.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/641/p_l_o_10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/642/p_l_o_11.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/667/p_l_o_13.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/668/p_l_o14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/669/p_l_o15.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/615/p_l_o_16.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/616/p_l_e__17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/618/p_l_m_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/619/p_l_20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/620/p_l_21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/625/p_l_22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/606/p_l_23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/584/p_l_25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/535/ccf23102025_0046.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/539/p_l_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/565/p_l_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/720/p_l_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/562/p_l_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/579/p_l_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/560/p_l_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/559/p_l_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/617/p_l_o_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/691/p_l_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/714/p_l_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/698/p_l_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/697/p_l_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/692/p_l_o_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/722/p_l__41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/717/p_l_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/727/p_l_o_44.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/726/p_l_o_45.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/725/p_l_o_46.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/724/p_l_o_47.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/723/p_l_o_48.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/643/p_r_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/663/ind_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/662/ind_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/6413/ccf23102025_0013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/660/ind_4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/631/ind_5.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/633/ind_6.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/632/ind_7.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/634/ind_8.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/644/ind_9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/645/ind_10.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/654/ind_11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/611/ind_12.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/610/ind_13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/612/ind_15.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/621/ind_16.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/622/ind_17.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/623/ind_18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/592/ind_19.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/591/ind_20.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/608/ind_21.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/605/ind_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/603/ind_23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/601/ind_24.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/600/ind_25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/599/ind_26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/598/ind_27.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/597/ind_28.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/590/ind_29.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/580/ind_30.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/581/ind_31.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/582/ind_32.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/583/ind_33.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/587/ind_34.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/588/ind_35.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/589/ind_36.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/554/ind_37.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/547/ind_38.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/548/ind_39.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/567/ind_40.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/566/ind_41.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/568/ind_42.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/569/ind_43.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/570/ind_44.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/571/ind_45.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/558/ind_47.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/680/ind_48.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/684/ind_49.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/685/ind_50.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/686/ind_51.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/687/ind_52.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/688/ind_53.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/689/ind_54.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/713/ind_55.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/710/ind_56.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/709/ind_57.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/708/ind_58.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/707/ind_59.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/706/ind_60.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/696/ind_61.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/695/ind_62.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/694/ind_63.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/693/ind_64.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/604/i_v_67.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/659/req_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/658/req_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/657/req_3.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/656/req_4.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/629/req_5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/628/req_6.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/646/req_7.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/647/req_8.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/648/req_9.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/649/req_10.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/613/req_11.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/614/req_12.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/596/req_13.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/595/req_14.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/594/req_15.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/585/req_16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/586/req_17.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/552/req_18.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/553/req_19.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/540/req_20.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/577/req_21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/578/req_22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/572/req_23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/573/req_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/557/req_25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/556/req_26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/683/req_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/705/req_28.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/699/req_29.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/721/req_30.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/602/r_v_o__68.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/635/m_01.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/624/m_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/538/m_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/551/m_4.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/549/m_5.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/550/m_6.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/533/m_7.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/576/m_09.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/555/m_10.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/681/m_11.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/682/m_12.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/731/m_13.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/730/m_14.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/729/m_15.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2019/728/m_16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="211.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>