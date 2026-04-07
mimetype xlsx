--- v0 (2025-10-27)
+++ v1 (2026-04-07)
@@ -54,426 +54,426 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/486/plce-2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/486/plce-2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE LEGISLAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ITAPUÍ, E SOBRE A RECOMPOSIÇÃO INFLÁCIONÁRIA DOS SERVIDORES E AGENTES POLÍTICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/483/plce-2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/483/plce-2.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO AUXÍLIO - ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/484/plce-3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/484/plce-3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores públicos do município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plce-4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plce-4.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESCONTO FACULTATIVO MENSAL DE PARCELAS DE PLANO DE SAÚDE EM FOLHAS DE PAGAMENTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/13/ccf15102020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/13/ccf15102020.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Complementar 242 de 16 de dezembro de 2020.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/27/plc_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/27/plc_14.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 4º da Lei Complementar 245 de 23 de janeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/28/plc_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/28/plc_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Instituir o Programa Extraordinário de Regularização Fiscal de Itapuí em decorrência do Estado de calamidade pública pela Pandemia de COVID-19 (PERF- COVID/19) e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/482/plol-1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/482/plol-1.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito Municipal, Presidente da Câmara Municipal e Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/10/ccf15102020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/10/ccf15102020.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de Zona Urbana uma Gleba de Terras de Propriedade de Dalpino Terraplanagem Ltda, com 67.521,51 metros quadrados (m2), localizada no Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/11/ccf15102020_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/11/ccf15102020_0002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no Exercício de 2020 a subvencionar entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/12/ccf15102020_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/12/ccf15102020_0003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Diretrizes e Exigências para aprovação do Loteamento denominado "Terras de Santo Antonio", a ser executado no Município de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/16/ccf05112020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/16/ccf05112020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2020 a subvencionar Entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/19/ccf10112020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/19/ccf10112020.pdf</t>
   </si>
   <si>
     <t>Estabelece novas diretrizes e exigências para a regularização e aprovação do Loteamento Denominado "Iguape do Tietê", a ser executado no município de Itapuí,  e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/30/pl_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/30/pl_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o desmembramento de lotes e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/31/pl_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/31/pl_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2021 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/32/pl_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/32/pl_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapuí a receber mediante contrato de transferência o ativo de iluminação pública que faz a distribuidora Companhia Paulista de Força e Luz ao Município e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/33/pl_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/33/pl_42.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/34/pl_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/34/pl_43.pdf</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/35/pl_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/35/pl_44.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/36/pl_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/36/pl_45.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/37/pl_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/37/pl_46.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/38/pl_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/38/pl_47.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/39/pl_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/39/pl_48.pdf</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/40/pl_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/40/pl_49.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/41/pl_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/41/pl_50.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/42/pl_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/42/pl_51.pdf</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/43/pl_52.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/43/pl_52.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/44/pl_53.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/44/pl_53.pdf</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/45/pl_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/45/pl_54.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de imóvel que especifica por doação à Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo-CDHU.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/46/pl_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/46/pl_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio e/ou contrato com a Companhia de Desenvolvimento Habitacional e Urbano d Estado de São Paulo-CDHU.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/47/ccf14122020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/47/ccf14122020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre convalidação de abertura de créditos suplementares adicionais e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/48/ccf17122020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/48/ccf17122020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar negócio jurídico com credor de Precatórios existentes e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/29/ccf03122020.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/29/ccf03122020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Regimento Interno da Câmara Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao1.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que providencie a instalação de obstáculos redutores de velocidade na rua 7 de setembro, no trecho compreendido entre as ruas Luiz Teixeira e José Antonio, bem como a torne mão única de direção.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/488/ccf01092022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/488/ccf01092022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, para que determine ao Setor Competente que efetue o mais breve possível a limpeza das margens do córrego localizado no bairro Jardim Bica de Pedra, bem como a limpeza da calçada pois os moradores reclamam da dificuldade em transitar pelo local por causa do mato que está muito alto.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/489/ccf01092022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/489/ccf01092022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao setor competente para que tome providências quanto a aquisição de luz de emergência para ser instalada nas salas do Velório Municipal "Zezico Paiva", para evitar que famílias enlutadas sofram com a queda de energia durante o velório.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/490/ccf01092022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/490/ccf01092022.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que mande tampar o buraco onde foi instalado novos postes de iluminação pública na rua Santo Antonio, próximo a ponte. Ocorre que, para remoção do poste de madeira e instalação do poste de concreto foi necessário quebrar a calçada, e até a presente data não foi reparada podendo acontecer algum acidente com pedestres.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Gilson Sebastião</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar tampar o buraco da rua Conezza, localizada no núcleo habitacional “Prefeito Waldomiro Guarinon”.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar asfaltar a rua José de Andrade cruzamento com a rua Álvaro de Paiva Bueno, localizada no bairro Jardim Bica de Pedra.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar sinalizar, o mais rápido possível, o cruzamento das ruas Maria de Lourdes Romão com a rua Antonio da Costa Sobrinho, considerando que neste ponto e o principal acesso entre os bairros Bella Vista e Balneário Mar Azul e o risco de colisão no local é notório.</t>
   </si>
   <si>
     <t>21</t>
   </si>
@@ -867,68 +867,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/486/plce-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/483/plce-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/484/plce-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plce-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/13/ccf15102020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/27/plc_14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/28/plc_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/482/plol-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/10/ccf15102020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/11/ccf15102020_0002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/12/ccf15102020_0003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/16/ccf05112020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/19/ccf10112020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/30/pl_39.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/31/pl_40.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/32/pl_41.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/33/pl_42.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/34/pl_43.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/35/pl_44.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/36/pl_45.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/37/pl_46.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/38/pl_47.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/39/pl_48.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/40/pl_49.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/41/pl_50.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/42/pl_51.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/43/pl_52.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/44/pl_53.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/45/pl_54.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/46/pl_55.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/47/ccf14122020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/48/ccf17122020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/29/ccf03122020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/488/ccf01092022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/489/ccf01092022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/490/ccf01092022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/486/plce-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/483/plce-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/484/plce-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plce-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/13/ccf15102020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/27/plc_14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/28/plc_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/482/plol-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/10/ccf15102020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/11/ccf15102020_0002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/12/ccf15102020_0003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/16/ccf05112020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/19/ccf10112020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/30/pl_39.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/31/pl_40.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/32/pl_41.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/33/pl_42.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/34/pl_43.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/35/pl_44.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/36/pl_45.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/37/pl_46.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/38/pl_47.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/39/pl_48.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/40/pl_49.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/41/pl_50.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/42/pl_51.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/43/pl_52.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/44/pl_53.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/45/pl_54.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/46/pl_55.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/47/ccf14122020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/48/ccf17122020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/29/ccf03122020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/488/ccf01092022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/489/ccf01092022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2020/490/ccf01092022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>