--- v0 (2025-10-27)
+++ v1 (2026-06-10)
@@ -54,900 +54,900 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/240/ccf01102021_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/240/ccf01102021_0003.pdf</t>
   </si>
   <si>
     <t>Acresce o artigo 127-A à Lei Orgânica do Município de Itapuí, proibindo o plantio de cana de açúcar em área urbana e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/154/plc_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/154/plc_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a conceder 01(um) dia de folga remunerada aos servidores púbicos municipais, pela data de seus respectivos aniversários e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/247/pl_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/247/pl_02.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Itapuí a obrigatoriedade de comprovante de vacinação contra COVID-19, a todos os participantes de concursos públicos, servidores e agentes públicos do Município.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/299/plcl_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/299/plcl_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores públicos da Câmara Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/301/plcl_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/301/plcl_04.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxílio alimentação dos servidores públicos da Câmara Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/80/ccf18022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/80/ccf18022021.pdf</t>
   </si>
   <si>
     <t>Dispões sobre o Plano de Demissão Voluntária- PDV 2021, para os funcionários públicos municipais aposentados e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/129/02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/129/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 213 de 07 de novembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/186/plc_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/186/plc_03.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Itapuí, a Taxa de Serviço de Coleta, Remoção, Transporte e Destinação Final de Lixo ou Resíduos- TSLR, e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_4.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Itapuí, a Taxa de Serviço de Coleta, Remoção, Transporte e Destinação Final de Lixo ou Resíduos - TSLR, e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/230/ccf24092021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/230/ccf24092021.pdf</t>
   </si>
   <si>
     <t>Autoriza desconto facultativo mensal de parcelas de plano odontológico em folha de pagamento dos servidores públicos do Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/268/plc_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/268/plc_06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 254/2020 que dispõe sobre a criação do cargo de técnico de informática e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/269/plc_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/269/plc_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga de professor de artes e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/270/plc_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/270/plc_08.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 194 de 10 de novembro de 2017 que dispõe sobre atribuição do emprego de fiscal de tributos e dá outras providencias.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/298/plc_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/298/plc_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores públicos e agentes políticos do município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/300/plc_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/300/plc_10.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxilio alimentação dos servidores da Prefeitura Municipal de Itapuí e dá outras providências</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/90/ol_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/90/ol_01.pdf</t>
   </si>
   <si>
     <t>Institui o projeto “Nasce uma criança, planta-se uma árvore” e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/116/pl_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/116/pl_02.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ração e de Utensílios para animais no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Obrigatoriedade de sinalização às margens do embarcadouro do Rio Tietê para travessia entre as cidades de Itapuí e Boracéia.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/142/pl_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/142/pl_05.pdf</t>
   </si>
   <si>
     <t>Institui a transição democrática de governo no Município de Itapuí, dispõe sobre a formação de equipe de transição, define o seu funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/175/ccf24062021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/175/ccf24062021.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos efetivos e em comissão, no âmbito municipal, de pessoas que tenham sido condenadas por crimes de violência contra a mulher, racismo, homofobia, transfobia e demais violências de gênero.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Anderson José Pilão</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/221/proj_lei_denomina_estrada_municipal___pilao_07.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/221/proj_lei_denomina_estrada_municipal___pilao_07.docx</t>
   </si>
   <si>
     <t>Dá denominação a estrada municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/239/ccf01102021_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/239/ccf01102021_0002.pdf</t>
   </si>
   <si>
     <t>Institui os "21 dias de ativismo pelo fim da violência contra a mulher" no calendário de comemorações do Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para aprovação do loteamento denominado Terras de Santo Antônio, que será executado em Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/64/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/64/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no PPA, inclusão de novos anexos, autorização para abertura de crédito especial de R$ 260.000,00( duzentos e sessenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2020 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências. (APAE)</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/66/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/66/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 1º da Lei Municipal nº 2838 de 16 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 1º da Lei Municipal nº 2843 de 16 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/68/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/68/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2020 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/69/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/69/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de inspeção municipal- SIM, para produtos de origem animal e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/70/ccf05022021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/70/ccf05022021.pdf</t>
   </si>
   <si>
     <t>Dispões sobre autorização para a inclusão de rubrica de despesa e abertura de credito especial de R$ 836.100,00 (oitocentos e trinta e seis mil e cem reais) e ´da outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/91/ccf05032021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/91/ccf05032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de prolabore aos policiais militares que estejam prestando serviço ao Município de Itapuí através do convenio GSSP/ATP-241/18 e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/92/ccf11032021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/92/ccf11032021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavirus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/96/ccf19032021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/96/ccf19032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito especial da ordem de R$ 1.216.010,65, com a inclusão de rubricas da despesa no Orçamento Municipal de dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/97/12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/97/12.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal 2.698 de 30 de junho de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/114/ccf20042021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/114/ccf20042021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de "IPTU Solar", na qual concede desconto anual no IPTU para os proprietários de imóveis que instalarem e utilizarem de módulos fotovoltaicos para geração de energia elétrica fotovoltaica, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/115/ccf20042021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/115/ccf20042021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação- CACS- FUNDEB, em conformidade com o art. 212-a da Constituição Federal, regulamentada na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e revoga a Lei Municipal nº 2208 de 21 de março de 2007.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/125/15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/125/15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2021 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/126/16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/126/16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2021 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e da outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/127/17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/127/17.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/128/18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/128/18.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/152/ccf21052021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/152/ccf21052021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito especial da ordem de R$ 347.652,10, com a inclusão de rubricas da despesa no Orçamento Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa frente solidária e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/157/ccf11062021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/157/ccf11062021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/158/ccf11062021_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/158/ccf11062021_0001.pdf</t>
   </si>
   <si>
     <t>Atera a Lei Ordinária n.º 2867 de 31 de março de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/174/ppa.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/174/ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o P.P.A.-Plano Plurianual da Administração, do Município de Itapuí, para o quadriênio 2022 a 2025, e da outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/188/pl_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/188/pl_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar permuta de imóvel nos termos do artigo 97 e 98 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/187/pl_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/187/pl_25.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de terras de propriedade de Patricia Paulin Ramos e outros, com 1.9413 há ou 19.431,078 metros quadrados (M2). localizada no município de Itapui e dá outras providencias.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/189/pl_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/189/pl_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar o pagamento de compensação indenizatória de desapropriação e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/190/pl_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/190/pl_27.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis 2371 de 09 de agosto de 2010, lei 2410 de 05 de maio de 2011 e 2418 de 03 de junho de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/203/pl_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/203/pl_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre LDO- Lei de Diretrizes Orçamentárias para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/204/pl_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/204/pl_29.pdf</t>
   </si>
   <si>
     <t>Cria Ouvidoria- Geral do Município de Itapuí-SP e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/205/pl_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/205/pl_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito adicional suplementar da ordem de R$ 4.800,000,00 (quatro milhões e oitocentos mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/215/pl_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/215/pl_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento do solo para fins urbanos no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/216/pl_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/216/pl_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação de projetos de edificação no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/217/pl_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/217/pl_33.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Municipal dos Direitos da Mulher- CMDM e o Fundo Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/218/pl_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/218/pl_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para firmar convênio com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ccf01102021_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ccf01102021_0001.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Itapuí para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/253/pl_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/253/pl_37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito especial da Ordem de R$ 229,524,17, com a inclusão de rubricas da despesa no Orçamento Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/254/pl_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/254/pl_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para abertura de credito adicional suplementar da ordem de R$ 1.700.00,00 (um milhão e setecentos mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/260/pl_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/260/pl_39.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Itapuí a contratar com a desenvolve SP-Agencia de Fomento do Estado de São Paulo, operações de credito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/261/pl_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/261/pl_40.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Ordinária 2358 de 28 de outubro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/262/pl_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/262/pl_41.pdf</t>
   </si>
   <si>
     <t>Cria o serviço autônomo de água e esgoto do município de Itapuí como entidade autárquica de direito público, dispõe sobre a sua organização e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/266/pl__42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/266/pl__42.pdf</t>
   </si>
   <si>
     <t>Disciplina a realização de serviços a particulares com máquinas, equipamentos e implementos do município, estabelece valores e forma de cobrança e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/267/pl_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/267/pl_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito especial da Ordem de R$ 121.756,59, com a inclusão de rubricas da despesa no orçamento municipal e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/287/pl_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/287/pl_44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para inclusão de rubrica da despesa no Orçamento Municipal para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/288/pl_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/288/pl_45.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/289/pl_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/289/pl_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o cancelamento de restos a pagar pela prescrição quinquenal e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/290/pl_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/290/pl_47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito especial da ordem de R$ 15.000,00, com a inclusão de rubrica da despesa no Orçamento Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/296/pl_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/296/pl_48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre convalidação de abertura de créditos suplementares adicionais e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/297/pl_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/297/pl_49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto "Formando mais que Atletas" e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/229/p_res_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/229/p_res_01.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher, como órgão não vinculado à Procuradoria da Câmara Municipal de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Guido Carlos Antonio Lanza, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/49/i_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/49/i_01.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de realizar concurso público para a contratação de um Médico Veterinário em nossa cidade, considerando a necessidade de atender e controlar a procriação de animais abandonados através da castração, bem como auxiliar a população carente no tratamento dos animais de estimação.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Guido Carlos Antonio Lanza</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/50/i_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/50/i_02.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de mandar instalar um semáforo no cruzamento das ruas Rui Barbosa, Avenida do Porto e Avenida Paes de Barros, a fim de facilitar o transito no local e evitar acidentes.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que avalie a possibilidade de disponibilizar uma espaço na Prainha de nossa cidade, para que os jovens possam ligar som alto sem perturbar o sossego da população, obviamente após o período de  pandemia.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar construir uma valeta de escoamento de água na rua Adma Fabri Guarinon, esquina com a rua Candido Ferreira Duarte, localizada no bairro San Raphael, pois os moradores reclamam de acumulo de água e mau cheiro no local.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de regulamentar através de projeto de lei especifico, autorização para realização de serviços com maquinas e equipamentos da Prefeitura em propriedades particulares de nossa cidade, mediante o recolhimento das taxas aos cofres públicos.</t>
   </si>
@@ -963,69 +963,69 @@
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine ao Setor de Engenharia do Município que efetue uma avaliação no leito viário da Avenida Ignez Romanini, próximo ao número 176, pois neste local o asfalto está afundando e o acumulo de água e visível. Após a verificação, solícitos providências quanto ao reparo do asfalto o mais urgente possível, considerando o medo dos moradores quanto a possibilidade de que essa infiltração venha abalar suas residências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar pintar as faixas de sinalização e obstáculos das ruas de nossa cidade, bem como providenciar a instalação de placas onde as mesmas estiverem danificadas ou não existirem.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar pintar faixas de estacionamento para portadores de necessidades especiais e/ou idoso ao redor da Praça da Matriz, há uma distância média de 100 metros de uma para outra.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que realize um estudo do trânsito em nossa cidade, e avalie a possibilidade de intercalar a mão de direção das ruas que dão acesso à Avenida Comendador José Maria de Almeida Prado.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/85/ind_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/85/ind_11.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de determinar ao Setor Responsável que faça as atualizações necessárias no item CONCURSO- ANDAMENTO DE CONCURSOS, considerando que a última lista atualizada é do dia 23 de julho de 2020 e o arquivo está em branco, conforme documentos em anexo.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/93/i_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/93/i_12.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que entre em contato com o Diretor de Saúde para que juntos avaliem a possibilidade de que a ambulância do SAMU permaneça em frente ao hospital, considerando que para atender os chamados o motorista precisa se deslocar até o hospital para que um enfermeiro acompanhe, o que pode atrasar a agilidade do serviço.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/94/i_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/94/i_13.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencias no sentido de realizar as benfeitorias necessárias na Praça do bairro Jardim Maria Luiza onde está instalado o parquinho, tais como: instalação de postes de iluminação pública, nivelar o terreno e construção de calçadas.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencias no sentido de melhorar a iluminação da estrada Feliz Simão, localizada no bairro Baririzinho, substituindo por lâmpadas de Led e realizando a poda das arvores por toda extensão da via.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a legalidade e a possibilidade de realizar a doação de ração para os munícipes que se prontificam em cuidar dos animais abandonados de nossa cidade.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar instalar bebedouros de água na “Prainha”, atendendo a pedidos de cidadãos que fazem caminhadas pelo local.</t>
   </si>
@@ -1054,60 +1054,60 @@
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que entre em contato com o Setor de Engenharia para que avaliem a possibilidade de diminuir as valetas de escoamento de água das ruas do bairro “Irmãos Franceschi”, com o objetivo de diminuir o impacto dos veículos quando trafegam pelo local.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, providencie a instalação de câmeras de segurança nos reservatórios de água de nossa cidade, com o objetivo de inibir os furtos que vem ocorrendo constantemente e que causam tanto prejuízo aos cofres públicos.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de fazer benfeitorias na Praça do bairro “Cônego Arlindo José Zanotto”, tais como: instalação de telas de proteção e grama sintética na quadra, construção de banheiro público, melhoria na iluminação, reforma e instalação de novos brinquedos no parquinho, bem como a instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/117/i_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/117/i_23.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que realize uma levantamento de todas as ruas de nossa cidade que não possui placas de nome e providencie a instalação o mais urgente possível, principalmente nas ruas do bairro balneário “Mar Azul II”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/118/i_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/118/i_24.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências a fim de construir uma valeta de escoamento de água na rua Ângelo Crozera, localizada no bairro “Jardim Maria Rosaria”, próximo ao número 181, pois os moradores reclamam do acumulo de agua no local.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências a fim de mandar construir obstáculos redutores de velocidade nas ruas Irineu Leite de Oliveira Barros e Antônio Speltri, próximo a Igreja Evangélica.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de tornar mão única de direção a rua Ernesto Cafeu, para evitar que mais acidentes ocorram na ligação dessa rua à Avenida Comendador José Maria de Almeida Prado.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar concretar o trecho que falta no canteiro central da Avenida do Porto. Solicito ainda, que sejam construídos obstáculos elevados nas proximidades da Creche Municipal.</t>
   </si>
   <si>
     <t>134</t>
   </si>
@@ -1128,487 +1128,487 @@
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha, Gilmar Sabino Belchior</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a possibilidade de atender as reivindicações dos moradores do núcleo habitacional “Irmãos Franceschi”, realizando benfeitorias na área de lazer e no mini campo de futebol, conforme segue:_x000D_
 •	Instalação de uma cobertura sobre o campo;_x000D_
 •	Construção de banheiros e vestiário;_x000D_
 •	Construção de uma sala para guardar bolas e demais materiais esportivos;_x000D_
 •	Melhorar a iluminação;_x000D_
 •	Instalação de uma cerca ao redor do parquinho para evitar que as crianças saiam na rua.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências no sentido de mandar pintar as faixas de sinalização da via de acesso “Prefeito Alberto Massoni”, no trecho entre o Posto Peixinho e o Portal de entrada da cidade, principalmente a faixa central que está totalmente apagada.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/159/i_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/159/i_33.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de solicitar a inclusão da Estrada Municipal Santa Eudóxia (antiga estrada Itapuí/Jaú) no programa do Governo Novas Vicinais.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/160/i_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/160/i_34.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal, para que estude a possibilidade de cadastrar o Município de Itapuí para a instalação de wi-fi gratuito à população, através do Programa Wi-Fi Brasil, do Ministério das Comunicações em parceria com a Telebras e o Banco do Brasil.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de construir uma ciclovia na prainha Municipal.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/170/i_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/170/i_36.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências no sentido de mandar pintar as faixas de pedestres na via de acesso “Prefeito Alberto Massoni”, no trecho onde está o muro lateral da empresa “Dener Frangos”, facilitando o transito de pedestres e funcionários de industrias próximas.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/171/i_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/171/i_37.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências no sentido de mandar pintar as faixas de pedestres na Avenida Comendador José Maria de Almeida Prado, em frente a escola de dança “Felipe Barbosa”, atendendo as reivindicações dos pais dos alunos.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/172/i_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/172/i_38.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome providências no sentido de mandar instalar placas de incentivo para que novas Empresas se instalem em nossa cidade, visando o desenvolvimento e geração de empregos aos itapuienses.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/173/i_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/173/i_39.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de elaborar um projeto de lei que autorize o município, através do Departamento de Engenharia, fornecer plantas gratuitas para a população carente e que se enquadre nos critérios de baixa renda de nossa cidade.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/177/ind_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/177/ind_40.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de firmar parceria com a cidade de Dourado, que atualmente possui um Castramóvel no município, a fim de beneficiar nossa cidade, haja vista a prestação de serviço de elevada importância, devido o número crescente de animais em situação de abandono.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/178/ind_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/178/ind_41.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de informatizar o setor administrativo do Cemitério Municipal, de maneira que fique fácil localizar as sepulturas principalmente para os visitantes.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/199/i_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/199/i_42.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de notificar os proprietário de sepulturas abandonadas no cemitério municipal “Dona Tinda” e daqueles que não obtiver retorno, que os mesmos sejam desocupados e disponibilizados, aumentando o espaço físico e a possibilidade de novos túmulos.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/200/i_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/200/i_43.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no que tange mandar instalar grades de proteção nas janelas das salas superiores da EMEI Cara Pintada, com o objetivo de evitar acidentes envolvendo crianças.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/201/i_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/201/i_44.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar substituir as lixeiras que estão danificadas e alguns bancos que estão quebrados na Praça da Matriz, com o objetivo de manter o mais belo dos patrimônios dessa cidade.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/206/i_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/206/i_45.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que realize uma vistoria no brinquedos da Praça do bairro Cônego Arlindo José Zanotto, efetuando o reparo ou a substituição daqueles que não estão em boas condições.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/207/i_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/207/i_46.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de fechar o canteiro da Avenida Comendador José Maria de Almeida Prado, no trecho que dá acesso à rua Ernesto Cafeu para evitar que ocorram mais acidentes no local.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/208/i_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/208/i_47.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que determine a instalação de refletores e mais pontos de iluminação no parquinho da “Prainha”, para melhorar a iluminação e tornar o local mais seguro durante a noite.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/209/i_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/209/i_48.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a possibilidade de construir um parquinho infantil na área de lazer do bairro Jardim Alvorada, beneficiando os moradores com uma melhor qualidade de vida.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/210/i_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/210/i_49.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que tome as devidas providências no sentido de mandar reformar e instalar novos brinquedos no parquinho localizado no bairro Waldomiro Guarinon, preservando a beleza e a utilidade do local.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/222/i_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/222/i_50.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de conceder um reajuste nos vencimentos e no vale-alimentação dos servidores públicos municipais em janeiro/2022, considerando o período desde o último reajuste e a perca do poder aquisitivo da população em razão da pandemia.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/223/i_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/223/i_51.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de adquirir mais um caminhão de água potável, para atender a demanda de falta d’água durante o período de estiagem.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/236/ccf18102021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/236/ccf18102021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido mandar diminuir a valeta de escoamento de água das ruas José Antonio cruzamento com a rua Ricardo Pavanelo e cruzamento com a rua Francisco Rota, pois em razão da profundidade os veículos pegam na parte inferior podendo danificar.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/243/i_53.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/243/i_53.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de intensificar os programas de combate ao Mosquito da Dengue, considerando o aumento das chuvas e acumulo de agua parada a proliferação aumentou e consequentemente a reclamação de munícipes.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/244/i_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/244/i_54.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de mandar recapear a rua Padre José Aparecido Chio, pois a via está com os bloquetes desalinhados e acumulando muita agua.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Alexandre José Rosalin</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/245/i_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/245/i_55.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providencias no sentido de determinar a inclusão do serviço de psicólogos e assistentes sociais nas escolas da Rede Municipal de Ensino, conforme determina a Lei Federal nº 13.935/19, levando em consideração que o trabalho multidisciplinar desses profissionais será de extrema importância nesse retorno pós pandemia e, que os recursos advindos do FUNDEB podem custear esse tipo de despesa conforme autoriza a Lei Federal nº 14.113/2020.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/246/i_56.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/246/i_56.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providência no sentido de realizar benfeitorias na Praça da Matriz, como exemplo, trocar lâmpadas queimadas e substituir os banco quebrados, a fim de conservar e manter o título de cartão postal de nosso município.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/257/i_57.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/257/i_57.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de atender as reivindicações dos moradores do bairro “Balneário Mar Azul II”, realizando as seguintes benfeitorias na praça:_x000D_
 •	Instalação de uma academia ao ar livre;_x000D_
 •	Instalação de brinquedos;_x000D_
 •	Instalação de bebedouro de água.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/264/i_58.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/264/i_58.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar recapear o leito viário da Avenida do Porto, considerando os danos causados após as obras de instalação de galerias pluviais e o intenso fluxo de veículos no local.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/265/i_59.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/265/i_59.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar tampar os buracos da estrada municipal “Feres Simão”, localizada no bairro do Baririzinho.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/279/ind_60.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/279/ind_60.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar construir galerias de captação de agua na rua Tito Livio Ferreira, localizada no bairro “Balneário Mar Azul II”, pois os moradores reclamam que em dias de chuva a rua fica alagada.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/280/ind_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/280/ind_61.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providencias no sentido de mandar instalar placas de limite de velocidade e obstáculos na rua Lourenço Neto de Almeida Prado, a fim de evitar colisões no local pois os veículos trafegam em alta velocidade.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_62.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providencias no sentido de mandar construir obstáculos redutores de velocidade no final da rua XV de novembro, no trecho de acesso ao bairro Jardim Maria Rosaria, antes que acontece outo acidente fatal no local.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providencias no sentido de mandar fechar o canteiro central da Avenida Comendador José Maria de Almeida Prado, no trecho que dá acesso à rua Ernesto Cafeu, para evitar que ocorram acidentes no local.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providencias no sentido de mandar construir obstáculos redutores de velocidade na Avenida do bairro “Bela Vista”, pois é assustador a velocidade em que os veículos trafegam pelo local.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/284/ind_65.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/284/ind_65.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de rever a lei que dispõe do vale alimentação dos servidores públicos municipais, e revogar o artigo que autoriza descontar os dias de ausência dos servidores acometidos por doenças graves e que precisam se ausentar para o tratamento.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quais providencias pretende tomar com relação aos animais de grande porte que andam soltos pelas ruas de nossa cidade, considerando a Lei Municipal nº 2004/2001 que trata desse assunto.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/52/r_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/52/r_02.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de notificar a empresa responsável pela manutenção dos postes de iluminação pública de nossa cidade, para que a mesma vistorie mensalmente a qualidade da iluminação nas ruas e que efetue a substituição das lâmpadas que estiverem queimadas o mais urgente possível.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/53/r_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/53/r_03.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal e a Diretoria de Ensino para que avaliem a possibilidade de executar um projeto de arrecadação de lacres de alumínio entre os alunos da rede municipal de ensino quando as atividades escolares retornarem à normalidade, e que as cadeiras de rodas adquiridas sejam doadas às Entidades de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/54/r_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/54/r_04.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de revogar a lei municipal que dispõe sobre o vale alimentação, no que versa sobre descontos dos valores em caso de faltas justificadas. Ainda neste, sugiro que seja realizada uma reunião com os funcionários a fim de atender as queixas e reivindicações com relação ao novo estatuto.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/55/r_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/55/r_05.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia das portarias de nomeação dos Cargos em Comissão de Diretoria e Chefia, a partir de 01 de janeiro de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/56/r_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/56/r_06.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis a relação de todos os recursos destinados pelo Governo Federal a nossa cidade, desde janeiro 2020, principalmente para combate a Pandemia do COVID-19, bem como foi a destinação e a aplicação de cada um.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/57/r_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/57/r_07.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende instalar o novo aparelho de Raio-x de nossa cidade, bem como por quais motivos ainda não está em funcionamento.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/58/r_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/58/r_08.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis a relação de servidores e prestadores de serviço que trabalham na coleta de lixo em nossa cidade. _x000D_
 Com relação ao pessoal terceirizado, solicito que seja encaminhada cópia do contrato com a Empresa e informações sobre de quem é a responsabilidade em caso de acidente de trabalho.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/59/r_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/59/r_09.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre onde estão instalados os 2 respiradores recebidos do Governo do Estado para auxiliar no tratamento de pacientes infectados pelo COVI-19.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/60/r_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/60/r_10.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre a possibilidade de acrescentar nos próximos editais de licitação para contratação de empresa de prestação de serviços, itens que assegure os direitos trabalhistas dos funcionários contratados, exigindo comprovação da liquidação dos encargos e obrigações trabalhistas, bem como estipular um valor mínimo de salário para que consigam se manter com o mínimo de dignidade.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/61/r_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/61/r_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre a possibilidade de designar um funcionário para conferir e atestar a qualidade dos itens de material de consumo licitados pelo Município, para que sejam recebidos apenas os itens que estejam de acordo com o estipulado nos editais.</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/62/r_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/62/r_12.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Diretor da Concessionária Eixo, solicitando informações sobre o serviço de resgate de veículos quebrados na pista. _x000D_
 Ocorre que, chegou ao conhecimento desta Casa de Leis, através de munícipes que os veículos são guinchados até o portal da cidade, sendo assim, solicito informações sobre a possibilidade de deixá-los nas Avenidas próximas, considerando o movimento de caminhões e bi trens no local.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis a relação dos munícipes que já foram vacinados contra o COVID-19, bem como que avalie a possiblidade de publicar no site oficial a relação atualizada dos vacinados semanalmente.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que informe esta Casa de Leis se são disponibilizados Equipamentos de Proteção Individual- EPI aos trabalhadores terceirizados que prestam serviço para o Município. Solicito ainda, informações sobre quem é o funcionário responsável pela fiscalização quanto aos uso adequado dos equipamentos.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Requeiro ouvida a Casa Legislativa e dispensada as formalidades , seja Oficiado o Exmo Senhor Prefeito Municipal para que encaminhe a esta Casa esclarecimentos sobre  as emendas parlamentares enviadas pelos Deputados  Federais Baleia Rossi, Ricardo Izar  e Fausto Pinatto  para a pasta da saúde  com o escopo de aquisição  de ambulâncias._x000D_
 Também seria de interesse para melhor fiscalização dos atos administrativos  esclarecimentos acerca da frota  de veículos do setor de saúde do município.  Que seja enviada a esta Casa relatório pormenorizado acerca dos veículos  disponíveis ao setor e suas condições de uso, inclusive  quais estariam atendendo exclusivamente as  interpelações dos casos de COVID 19._x000D_
 Outrossim requer-se também o envio  do Processo, na integra,  da Licitação modalidade pregão presencial 0029/2020, incluindo-se contrato, empenhos e formalização da compra ._x000D_
 Tal pedido se respalda  no fato de que tenho sido interpelado diariamente pela população  que questiona a falta  de ambu</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Requeiro ouvida a Casa Legislativa e dispensada as formalidades , seja Oficiado o Exmo Senhor Prefeito Municipal para que encaminhe a esta Casa esclarecimentos sobre o que esta  sendo feito em relação ao enfrentamento da COVID 19 em nosso Município mediante a situação gravíssima  que assola nosso Município._x000D_
 Outrossim mediante a denúncias gravíssimas vinculadas na UOL e pela população, gostaria de pleitear que, conforme previsão na Lei Orgânica Municipal, o Diretor Municipal de Saúde  venha a esta Casa de Leis prestar os devidos esclarecimentos sobre o tema, apresentar o plano Municipal de vacinação e enfrentamento a COVID 19._x000D_
 A falta de transparência  destas informações está prejudicando  a população de nossa cidade, aumentando as filas e dificultando o atendimento dos munícipes,  não só os que apresentam urgência no atendimento, como também os que necessitam dos  serviços básicos que deve ser prestado pelo Município.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/87/r_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/87/r_17.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se todos os funcionários do Setor de Saúde de nossa cidade recebem adicional de insalubridade, especialmente os funcionários terceirizados e do Programa Frente de Trabalho.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis informações que esclareçam as causas do rompimento de um dos tanques da Estação de Tratamento de Esgoto de nossa cidade._x000D_
 			Com um pouco mais de 01(um) ano de sua inauguração e com a capacidade reduzida de sua operação, é necessário que sejam apuradas as causas considerando tamanho prejuízo financeiro e ambiental. Sendo assim, solicito que seja oficiado ao Governo do Estado, para que sejam encaminhadas cópias dos seguintes documentos:_x000D_
 •	Cópia do projeto de construção da obra;_x000D_
 •	Cópia do processo licitatório, e todas as suas fases;_x000D_
 •	Cópia do laudo de vistoria do Engenheiro responsável;_x000D_
 •	Cópia do laudo de vistoria que ateste as causas do rompimento;_x000D_
 •	Cópia do laudo da CESTESB.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia do Parecer Jurídico que fundamenta os descontos do vale alimentação dos funcionários públicos municipais referente ao mês de abril de 2021, bem como a relação dos funcionários penalizados com essa medida nos últimos 03(três) meses.</t>
   </si>
   <si>
     <t>110</t>
   </si>
@@ -1618,363 +1618,363 @@
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Deputado Estadual, Digníssimo Senhor Ricardo Madalena para que estude a possibilidade de disponibilizar recursos financeiros para a construção de uma Academia ao Ar Livre na Praça Pública do núcleo habitacional “Cônego Arlindo José Zanotto”, contribuindo com a melhoria da qualidade de vida dos moradores locais.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado aos Proprietários das Farmácias de nossa cidade, para que encaminhem cópia dos plantões ao Pronto Socorro, principalmente aos finais de semana, para auxiliar a população que busca atendimento e necessitam adquirir seus remédios.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Guido Carlos Antonio Lanza, Matheus da Costa Aranha</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Presidente da ONG ITAPUÍ SOS Animais, solicitando que encaminhe a esta Casa de Leis a prestação de contas referente aos recursos recebidos a título de subvenção nos últimos 12 meses, bem como que informe o custo total do programa de castração e o total de animais atendidos.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/119/r_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/119/r_24.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis a cópia do processo licitatório para contratação da Empresa que presta Serviços Terceirizados, bem como a cópia dos empenhos pagos ou comprovante de deposito em conta em favor da empresa.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/120/r_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/120/r_25.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre a veracidade das reclamações da população quanto a falta de médicos plantonistas e até de abandono de plantão. Caso, sejam verdadeiras as denúncias solicito informações sobre quais providências serão tomadas para que essa situação não volte a ocorrer.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Gilmar Sabino Belchior</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/121/r_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/121/r_26.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado as Emissoras de Televisão solicitando informações sobre quando serão instaladas as antenas digital em nossa cidade, considerando que a maioria da população não tem condições de pagar uma antena a cabo.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/122/r_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/122/r_27.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Presidente do Sindicatos dos Funcionários Público Municipal, solicitando que encaminhe cópia dos seguintes documentos:_x000D_
 •	Cópia do estatuto;_x000D_
 •	Relação dos membros da diretoria;_x000D_
 •	Cópia da ata de eleição e posse da diretoria;_x000D_
 •	Cópia de todas as publicações referentes à última eleição;_x000D_
 •	Cópia da última prestação de contas;_x000D_
 •	Cópia dos balancetes de receita e despesas dos últimos 12(doze) meses;_x000D_
 •	Relação de associados.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/123/r_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/123/r_28.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente da Agencia do Banco Santander de nossa cidade, solicitando informações sobre a possibilidade de aumentar o número de funcionário para atender a população pois a fila tem se tornado cada vez mais extensa expondo ainda mais a população ao risco de contaminação pela COVID-19.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/124/r_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/124/r_29.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional da CPFL- Companhia Paulista de Força e Luz, para que tome providências no sentido de substituir as lâmpadas queimadas das ruas de nossa cidade, bem como proceder os reparos necessários para que o serviços de iluminação pública seja prestado de forma eficaz.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis cópia das portarias de nomeação de todos os cargos de diretoria e chefia do Município.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre como vem sendo realizada a distribuição da Merenda Escolar em nossa cidade, bem como informações sobre quantas famílias são atendidas mensalmente e quais os critérios utilizados.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional da Agencia do Correios e Telégrafos, solicitando informações sobre por que motivos as correspondências não são entregues no bairro Baririzinho. Solicito ainda, providências a fim de resolver a questão considerando que os moradores reclamam há anos da falta do serviço no bairro.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/162/r_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/162/r_33.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado à Companhia Paulista de Força e Luz – CPFL para que tome as providências no sentido de fazer a poda de arvores na Rua Primo Spirandelli, em frente ao número 168, pois está alcançando os fios da rede elétrica.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/183/r_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/183/r_34.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Diretor da Empresa de Transporte – Aviação Paraty, para que tome providências urgentes a fim de retomar os horários de ônibus no trecho Itapuí-Jaú, considerando que a maioria das atividades já estão voltando a normalidade e são muitos os itapuienses que trabalham no município de Jaú.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/184/r_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/184/r_35.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis a relação completas dos servidores aposentados que foram desligados após a aprovação do novo estatuto, bem como a relação dos aposentados que ainda estão trabalhando e o tempo de permanência de cada um.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/185/r_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/185/r_36.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quando pretende realizar a contratação de um médico veterinário para nossa cidade, considerando que esse pedido já foi matéria de Indicação encaminhada anteriormente.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/213/r_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/213/r_37.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quando pretende finalizar as obras da Prainha de nossa cidade.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/214/r_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/214/r_38.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações Se o município fornece janta para os funcionários do Hospital durante os plantões. Casa seja afirmativa, desde já agradecemos a consideração por nossos servidores, mas se não é fornecido solicitando que estude a possibilidade considerando que são turnos de 12 horas e seria desumano ficar todo esse período sem se alimentar.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/226/r_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/226/r_39.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis cópia do consumo mensal de combustível no município, bem como informações se existe um setor ou uma comissão formada para o controle e saída de veículos, e se existem relatórios diários. _x000D_
 			Finalmente, solicito de Vossa Excelência informações sobre quais medidas são executadas a fim de economizar combustível considerando o aumento no preço dos últimos meses.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/227/r_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/227/r_40.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal e ao Diretor de Saúde, solicitando que informe essa Casa de Leis quais são as especialidades medicas disponíveis em nossa cidade, bem como que mantenham um painel informativo nos postos de atendimento com o nome do profissional e a especialidade.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/228/r_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/228/r_41.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Mesa Diretora desta Casa de Leis, que determine a Secretária para que inclua na pauta da próxima Sessão Ordinária um projeto de lei ou uma emenda à lei orgânica que proíba o plantio de cana de açúcar a menos de 200 metros do perímetro urbano.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/248/r_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/248/r_42.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações se o município realizou financiamentos com instituições bancárias. Se afirmativa a resposta, que encaminhe a esta Casa de Leis a cópia do contrato, bem como informações sobre valores, prazo de carência e prazo para o pagamento.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/249/r_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/249/r_43.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre os horários de expediente dos Setores Administrativo, Água e Esgoto, Garagem e Assistência Social do Município, bem como cópia do espelho do relógio de pontos dos servidores dessas pastas.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/250/r_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/250/r_44.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que encaminhe a esta Casa de Leis cópia dos empenhos e prestações de contas referente aos pagamentos de adiantamentos realizados pelos funcionários públicos municipais nos últimos dois anos.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/251/r_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/251/r_45.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que informe esta Casa de Leis a relação completa dos Chefes de todos os Setores da Administração Pública, bem como que encaminhe a cópia da Portaria de nomeação de cada um.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/252/r_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/252/r_46.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Diretor Regional da CPFL- Companhia Paulista de Força e Luz solicitando informações sobre os motivos das constantes quedas de energia nos bairro Jardim Maria Rosária e Jardim Maria Luiza, pois os moradores reclamam que além das quedas o restabelecimento do serviço é demorado.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/271/r_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/271/r_48.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre quando serão encaminhadas as respostas dos Requerimentos aprovados em plenário, nas sessões legislativas que ocorreram durante o ano.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/272/r_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/272/r_49.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que informe esta Casa de Leis sobre quais providências pretende tomar com relação aos animais soltos pelas ruas de nossa cidade, considerando os prejuízos materiais que os mesmos vem causando a população.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/273/r_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/273/r_50.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional dos Correios, solicitando informações sobre por que motivos as correspondências não são entregues nos seguintes bairros:_x000D_
 •	Bela Vista;_x000D_
 •	Altos do Tietê;_x000D_
 •	San Raphael, e_x000D_
 •	Maria Luiza._x000D_
 _x000D_
 Considerando o grande número de residências e de moradores no bairros mencionados, solicito que tome as devidas providências a fim de que o serviço se inicie imediatamente.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/291/r_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/291/r_51.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre a possibilidade de contratar mais fisioterapeutas para atender a demanda do município, pois a população está reclamando da falta de atendimento nesse final de ano.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/292/r_52.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/292/r_52.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando informações sobre o funcionamento da ETE- Estação de Tratamento de Esgoto, principalmente se a mesma já está atuando com 100% da sua capacidade para que possamos informar a população que nos questionam.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/293/r_53.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/293/r_53.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional da CPFL, solicitando informações sobre a possibilidade de realizar uma vistoria na rede de distribuição de energia a fim de identificar as possíveis causas de tantas quedas de energia em nossa cidade, bem como tome as devidas providências a fim de soluciona-las o mais urgente possível.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/294/r_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/294/r_54.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Mesa Diretora desta Casa Legislativa, solicitando a elaboração de um Projeto de Decreto Legislativo que outorgue Título de Cidadão Itapuiense ao Senhor Marco Vinholi, Digníssimo Secretário Estadual de Desenvolvimento Estadual, por todos os serviços prestados em benefício de nossa cidade.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Alexandre José Rosalin, Anderson José Pilão, Antonio Donizete Duarte, Gilmar Sabino Belchior, Guido Carlos Antonio Lanza, Luiz Carlos Pierazo, Matheus da Costa Aranha, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/295/r_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/295/r_55.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Empresa Viação Paraty e ao Gerente Regional da Artesp, solicitando providencias no sentido de ampliar os horários do transporte intermunicipal Itapui/Jau, considerando que muitos itapuienses trabalham no município de Jau, e encontram dificuldade de locomoção pois os horários não batem.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o todos os Funcionários que atuam na área de Saúde do nosso município, sem exceção, pelo brilhante trabalho que vem desempenhado desde o início da Pandemia._x000D_
 				         Em nome da população itapuiense os nossos mais sinceros agradecimentos àqueles que deixam suas residências e familiares, enfrentando o risco diário de contaminação, e desempenham suas atividades com dedicação e amor ao próximo.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/86/m_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/86/m_02.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com a Policia Militar de nossa cidade, em especial aos policiais que trabalham no programa da Atividade Delegada, que desempenham suas funções com a mesma dedicação e comprometimento com o objetivo de garantir a segurança e a tranquilidade da nossa população.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/95/m_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/95/m_3.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimentos dos cidadãos itapuienses vítima do COVID-19, 	em especial ao Dr. Sixto Rony Martinez Ramos, Lilian Azar Mazotti e Amauri de Freitas._x000D_
 					A todos os familiares os nossos mais sinceros votos de pesar.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Prefeito Municipal pelas melhorias na iluminação pública da Avenida Comendador José Maria de Almeida Prado, principalmente atrás do hospital pois há muitos anos os moradores reivindicam essas medidas para garantir a segurança no bairro.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com os Assistentes Sociais do Município, pelo excelente trabalho que realizam e parabenizarem pela Comemoração ao Dia do Assistente Social que será comemorado no próximo dia 15 de maio.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. Luiz Alfredo Teixeira Junior, pelo excelente trabalho prestado em nossa cidade como Médico- Ginecologista e Obstetra, exercendo seu trabalho com dedicação e respeito para com as gestantes de nossa cidade.</t>
   </si>
   <si>
     <t>147</t>
@@ -1982,285 +1982,285 @@
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr.Rafael Aguillar Silva, Médico Pediatra de nossa cidade, pelo excelente trabalho e o cuidado com nossas crianças, e principalmente pela atenção destinada as mães.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. Gustavo Garcia Arruda Falcão, Médico Ortopedista em nossa cidade já há alguns anos, sempre dedicado e prestativo para com nossos munícipes.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. João Fanton Neto, Médico Ortorrinolaringologista, pelos anos de serviço prestado em nossa cidade, sempre dedicado e atencioso para com a população.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. Fabio Senra Rocha, Médico/Cirurgião Vascular, pelo excelente trabalho que vem realizando em nossa cidade, sendo constantemente elogiado pelo munícipes que necessitam de atendimento.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/163/m_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/163/m_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com a Dra. Aline Turini, Médica da Estragégia de Saúde da Família, pelos anos de serviço prestado em nossa cidade, sempre dedicada e atenciosa para com a população.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/164/m_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/164/m_12.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. Gilberto do Santos Marcos, Médico Oftalmologista, pelos serviços prestados em nossa cidade, sempre dedicado e atencioso para com a população.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/165/m_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/165/m_13.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. Bruno Bastione Bertachi, Médico Dermatologista, pelos serviços prestados em nossa cidade, sempre dedicado e atencioso para com a população.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/166/m_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/166/m_14.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. Thiago Rodrigues Abou Haikal, Médico Ultrassonografista, pelos serviços prestados em nossa cidade, sempre dedicado e atencioso para com a população.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/167/m_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/167/m_15.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com a Dra. Emilene Speltri, Médica Pediatra, pelos serviços prestados em nossa cidade, sempre dedicada e atenciosa para com a população.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/168/m_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/168/m_16.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento dos Senhores Marcio Henrique Vilas Boas, Ivan Ribeiro Antunes, José Angelo Ferrazoli, Odair Mazzo, e da Senhora Venina Candido Castelani, vitimas do COVID-19. Aos familiares nossos mais sinceros votos de pesar.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/176/ccf19072021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/176/ccf19072021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de apoio à aprovação do Projeto de Decreto Legislativo n.º 22/2020 de autoria do Senhor Deputado Estadual Carlos Giannazi (PSOL-SP) que “susta os efeitos do Decreto n.º 65.021 de 19/06/2020, que dispõe sobre a declaração de déficit atuarial do Regime Próprio e Previdência do Estado de São Paulo e dá providências correlatas”.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/179/m_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/179/m_18.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com o Dr. MURILO PAVANELLO RODRIGUES MORAES, Médico Cardiologista em nossa cidade já há alguns anos, sempre dedicado e prestativo para com nossos munícipes.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/180/m_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/180/m_19.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com os Diretores da Reval Atacado de Papelaria, pela importância dessa empresa na geração de empregos e pela preocupação em ações sociais que realizam em prol da população mais carente, especialmente agradecer pelas doações ao Fundo Municipal dos Direitos da Criança e do Adolescente e ao Fundo Municipal do Idoso, contribuindo com a realização de projetos para melhoria da qualidade de vida das crianças e idosos de nossa cidade.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/181/m_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/181/m_20.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com os Diretores da ITABOM- Industria e Comercio de Alimentos, pela brilhante iniciativa em realizar a primeira “Galinhada”, realizando a doção de 300 marmitas para famílias em situação de vulnerabilidade social de nossa cidade.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/182/m_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/182/m_21.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento do ex-prefeito Senhor Antonio Cesar Simão, externando a todos os familiares os nossos mais sinceros sentimentos de pesar.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/202/m_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/202/m_23.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Idealizadores do Projeto “Brabos do Morro”, em especial nas pessoas da Senhora Erika Marcos Prado (Presidente), José Ruster de Oliveira (Vice-Presidente), Rodney Correia (Coordenador), Treinador de Boxer e Instrutor de Jui Jitsu - Rodrigo Martha de Freitas e Professor de Dança - Phelipe Barbosa._x000D_
 					O projeto, que teve início há pouco tempo, conta com o voluntariado das pessoas citadas, atendendo diariamente aproximadamente 70 crianças e adolescentes, carentes de recursos e infraestrutura mas com carinho e dedicação provaram o sucesso desse trabalho, pois não raro passar no campo do bairro Irmão Franceschi e perceber que o projeto vem dando certo._x000D_
 					Sendo assim, esta Casa com grande satisfação agradece aos voluntários pela dedicação em benefício de nossas crianças.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/211/m_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/211/m_24.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Dr. Fredson de Paula e Silva, Digníssimo Medido do Trabalho e Clinico Geral, pelo anos de dedicação em benefício da população itapuiense.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/212/m_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/212/m_25.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Dr. Wagner Luiz Barbi Guiomar da Silva, Medico Endocrinologista, pelo comprometimento e dedicação em benefício da população itapuiense.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/224/m_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/224/m_26.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com os Diretores da Reval Atacado de Papelaria, pelos valiosos préstimos e apoio sempre que há necessidade, colocando à disposição da municipalidade equipamentos e veículos da empresa, principalmente o caminhão tanque que muito nos auxiliou nos últimos dias.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/225/m_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/225/m_27.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com os Diretores da Reller- Móveis Infantil, por toda contribuição em benefício da população itapuiense, atendendo prontamente as solicitações e sempre dando suporte nos trabalhos da administração.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/258/m_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/258/m_28.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos pelo excelente trabalho de revitalização e manutenção do Cemitério Público Municipal “Dona Tinda”. Em nome de toda população itapuiense, agradecemos o Senhor Antonio Alvaro de Souza- Prefeito Municipal, a Senhora Maria Clélia Viaro Pichelli- Vice Prefeito, e os Senhores Rodrigo Aparecido da Silva, Adilson Candido da Rosa, Jurandir Pereira da Silva e Daniel Mazzo- Funcionários.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/259/m_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/259/m_29.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Dr. Valter Colovati. Oportunidade na qual, externamos aos familiares e amigos os nossos mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/263/m_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/263/m_30.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata Moção de Apoio e solicitação pela aprovação do texto original do Projeto de Lei Complementar nº 151/2015, objetivando a regulamentação profissional do Podólogo, considerando que a podologia é um ramo auxiliar da medicina, que se dedica a anatomia, fisiologia e patologia dos pés, sendo de fundamental importância a atuação do profissional Podólogo para a população em geral, principalmente diabética, pois este segmento preenche a lacuna no cuidado e tratamento dos pés, dando ênfase a um atendimento multidisciplinar da área da saúde.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/285/m_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/285/m_31.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e os mais sinceros agradecimentos a Senhora Marli de Souza, funcionária pública municipal que dedicou mais de 30 anos da sua vida ao serviço público municipal, construindo uma história de amor e respeito para com toda a população. _x000D_
 			                 Em nome de toda população itapuiense, os representantes dos Poderes Executivo e Legislativo queremos agradecer e ressaltar que a “Marli da Vacina” jamais será esquecida. Nosso muito obrigado!</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/286/m_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/286/m_32.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Marcio Vergílio Lopes. Na oportunidade, externamos aos familiares os nossos mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça, Cidadania, Obras, Melhoramentos Públicos, Finanças e Orçamento</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei Ordinária do Executivo n.º 29/2021.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/278/emenda_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/278/emenda_41.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei Ordinária do Executivo n.º 41/2021.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão Temática</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/88/parecer_da_comissao_01.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/88/parecer_da_comissao_01.docx</t>
   </si>
   <si>
     <t>A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA, CIDADANIA, OBRAS, MELHORAMENTOS PÚBLICOS, FINANÇAS E ORÇAMENTO emite seu parecer favorável à aprovação do Projeto de Lei 01/2021, não tendo nada a opor quanto ao mesmo.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/89/parecer_da_comissao_02.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/89/parecer_da_comissao_02.docx</t>
   </si>
   <si>
     <t>A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA, CIDADANIA, OBRAS, MELHORAMENTOS PÚBLICOS, FINANÇAS E ORÇAMENTO emite seu parecer favorável à aprovação do Projeto de Lei 07/2021, não tendo nada a opor quanto ao mesmo.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar nº 1, de 24 de maio de 2021 (Da Nobre Vereadora Senhora Rita de Cássia Sotto de Oliveira Silva Xavier) – Autoriza o Chefe do Poder Executivo Municipal a conceder 01 (um) dia de folga remunerada aos servidores públicos municipais, pela data de seus respectivos aniversários e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária nº 02 de 26 de abril de 2021 (Dos Nobres Vereadores Senhores Gilmar Sabino Belchior e Matheus da Costa Aranha) – Institui o Banco de ração e de Utensílios para animais no Município de Itapuí e dá outras providênias.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária nº 03, de 10 de maio de 2021 (Do Nobre Vereador Senhor Valdir Donizete Castanho) – institui o dia municipal do autismo e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
@@ -2309,51 +2309,51 @@
   <si>
     <t>Nada a opor quanto ao Projeto de Lei Ordinaria 32/2021</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 05/2021 que autoriza desconto facultativo mensal de parcelas do plano odontológico em folha de pagamento dos servidores públicos do Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Resoluçao n.º 01/2021 que Cria a Procuradoria Especial da Mulher, como órgão não vinculado à Procuradoria da Câmara Municipal de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar 4/2021 que Institui no âmbito do Município de Itapuí, a Taxa de Serviço de Coleta, Remoção, Transporte e Destinação Final de Lixo ou Resíduos - TSLR, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/241/ccf_000076.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/241/ccf_000076.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão de Constituição e Justiça sobre o Projeto de Emenda à Lei Orgânica 01/2021</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça em relação ao Projeto de Lei n.º 08/2021</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Parecer da Comissão sobre o Projeto de Lei 36/2021 que estima a receita e fixa a despesa do Município de Itapuí para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Parecer da comissão ao Projeto de Lei Complementar n.º 02/2021 que institui no âmbito do Município de Itapuí a obrigatoriedade de comprovante de vacinação contra a COVID-19 a todos os participantes de concursos públicos, servidores e agentes públicos do Município.</t>
   </si>
   <si>
     <t>274</t>
   </si>
@@ -2723,68 +2723,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/240/ccf01102021_0003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/154/plc_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/247/pl_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/299/plcl_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/301/plcl_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/80/ccf18022021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/129/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/186/plc_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/230/ccf24092021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/268/plc_06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/269/plc_07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/270/plc_08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/298/plc_09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/300/plc_10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/90/ol_01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/116/pl_02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/142/pl_05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/175/ccf24062021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/221/proj_lei_denomina_estrada_municipal___pilao_07.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/239/ccf01102021_0002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/64/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/66/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/68/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/69/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/70/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/91/ccf05032021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/92/ccf11032021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/96/ccf19032021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/97/12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/114/ccf20042021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/115/ccf20042021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/125/15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/126/16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/127/17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/128/18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/152/ccf21052021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/157/ccf11062021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/158/ccf11062021_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/174/ppa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/188/pl_24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/187/pl_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/189/pl_26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/190/pl_27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/203/pl_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/204/pl_29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/205/pl_30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/215/pl_31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/216/pl_32.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/217/pl_33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/218/pl_34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ccf01102021_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/253/pl_37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/254/pl_38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/260/pl_39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/261/pl_40.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/262/pl_41.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/266/pl__42.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/267/pl_43.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/287/pl_44.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/288/pl_45.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/289/pl_46.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/290/pl_47.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/296/pl_48.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/297/pl_49.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/229/p_res_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/49/i_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/50/i_02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/85/ind_11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/93/i_12.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/94/i_13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/117/i_23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/118/i_24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/159/i_33.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/160/i_34.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/170/i_36.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/171/i_37.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/172/i_38.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/173/i_39.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/177/ind_40.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/178/ind_41.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/199/i_42.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/200/i_43.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/201/i_44.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/206/i_45.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/207/i_46.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/208/i_47.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/209/i_48.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/210/i_49.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/222/i_50.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/223/i_51.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/236/ccf18102021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/243/i_53.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/244/i_54.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/245/i_55.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/246/i_56.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/257/i_57.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/264/i_58.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/265/i_59.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/279/ind_60.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/280/ind_61.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_62.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/284/ind_65.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/52/r_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/53/r_03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/54/r_04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/55/r_05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/56/r_06.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/57/r_07.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/58/r_08.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/59/r_09.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/60/r_10.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/61/r_11.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/62/r_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/87/r_17.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/119/r_24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/120/r_25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/121/r_26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/122/r_27.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/123/r_28.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/124/r_29.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/162/r_33.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/183/r_34.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/184/r_35.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/185/r_36.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/213/r_37.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/214/r_38.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/226/r_39.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/227/r_40.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/228/r_41.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/248/r_42.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/249/r_43.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/250/r_44.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/251/r_45.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/252/r_46.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/271/r_48.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/272/r_49.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/273/r_50.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/291/r_51.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/292/r_52.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/293/r_53.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/294/r_54.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/295/r_55.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/86/m_02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/95/m_3.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/163/m_11.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/164/m_12.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/165/m_13.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/166/m_14.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/167/m_15.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/168/m_16.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/176/ccf19072021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/179/m_18.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/180/m_19.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/181/m_20.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/182/m_21.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/202/m_23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/211/m_24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/212/m_25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/224/m_26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/225/m_27.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/258/m_28.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/259/m_29.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/263/m_30.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/285/m_31.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/286/m_32.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/278/emenda_41.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/88/parecer_da_comissao_01.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/89/parecer_da_comissao_02.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/241/ccf_000076.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/240/ccf01102021_0003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/154/plc_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/247/pl_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/299/plcl_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/301/plcl_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/80/ccf18022021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/129/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/186/plc_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/219/plc_4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/230/ccf24092021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/268/plc_06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/269/plc_07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/270/plc_08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/298/plc_09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/300/plc_10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/90/ol_01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/116/pl_02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/142/pl_05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/175/ccf24062021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/221/proj_lei_denomina_estrada_municipal___pilao_07.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/239/ccf01102021_0002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/63/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/64/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/65/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/66/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/67/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/68/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/69/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/70/ccf05022021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/91/ccf05032021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/92/ccf11032021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/96/ccf19032021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/97/12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/114/ccf20042021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/115/ccf20042021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/125/15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/126/16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/127/17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/128/18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/152/ccf21052021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/157/ccf11062021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/158/ccf11062021_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/174/ppa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/188/pl_24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/187/pl_25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/189/pl_26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/190/pl_27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/203/pl_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/204/pl_29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/205/pl_30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/215/pl_31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/216/pl_32.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/217/pl_33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/218/pl_34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ccf01102021_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/253/pl_37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/254/pl_38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/260/pl_39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/261/pl_40.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/262/pl_41.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/266/pl__42.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/267/pl_43.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/287/pl_44.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/288/pl_45.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/289/pl_46.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/290/pl_47.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/296/pl_48.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/297/pl_49.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/229/p_res_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/49/i_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/50/i_02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/85/ind_11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/93/i_12.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/94/i_13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/117/i_23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/118/i_24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/159/i_33.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/160/i_34.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/170/i_36.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/171/i_37.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/172/i_38.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/173/i_39.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/177/ind_40.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/178/ind_41.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/199/i_42.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/200/i_43.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/201/i_44.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/206/i_45.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/207/i_46.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/208/i_47.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/209/i_48.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/210/i_49.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/222/i_50.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/223/i_51.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/236/ccf18102021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/243/i_53.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/244/i_54.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/245/i_55.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/246/i_56.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/257/i_57.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/264/i_58.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/265/i_59.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/279/ind_60.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/280/ind_61.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/281/ind_62.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/284/ind_65.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/52/r_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/53/r_03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/54/r_04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/55/r_05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/56/r_06.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/57/r_07.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/58/r_08.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/59/r_09.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/60/r_10.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/61/r_11.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/62/r_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/87/r_17.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/119/r_24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/120/r_25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/121/r_26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/122/r_27.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/123/r_28.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/124/r_29.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/162/r_33.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/183/r_34.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/184/r_35.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/185/r_36.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/213/r_37.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/214/r_38.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/226/r_39.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/227/r_40.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/228/r_41.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/248/r_42.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/249/r_43.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/250/r_44.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/251/r_45.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/252/r_46.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/271/r_48.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/272/r_49.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/273/r_50.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/291/r_51.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/292/r_52.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/293/r_53.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/294/r_54.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/295/r_55.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/86/m_02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/95/m_3.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/163/m_11.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/164/m_12.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/165/m_13.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/166/m_14.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/167/m_15.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/168/m_16.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/176/ccf19072021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/179/m_18.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/180/m_19.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/181/m_20.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/182/m_21.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/202/m_23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/211/m_24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/212/m_25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/224/m_26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/225/m_27.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/258/m_28.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/259/m_29.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/263/m_30.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/285/m_31.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/286/m_32.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/278/emenda_41.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/88/parecer_da_comissao_01.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/89/parecer_da_comissao_02.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2021/241/ccf_000076.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>