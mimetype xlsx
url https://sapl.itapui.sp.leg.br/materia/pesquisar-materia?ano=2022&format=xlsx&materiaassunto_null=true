--- v0 (2025-10-30)
+++ v1 (2026-04-04)
@@ -54,2603 +54,2603 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação do Programa de Administração do Pessoal da Câmara Municipal de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/716/plcl_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/716/plcl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos da Câmara Municipal de Itapui, agentes políticos, e dá outras providencias.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/750/revoga-premio-assiduidade.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/750/revoga-premio-assiduidade.docx</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 123, de 16 de dezembro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_complementar_vale_alimentacao.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_complementar_vale_alimentacao.docx</t>
   </si>
   <si>
     <t>Fixa o valor do vale alimentação dos servidores da Câmara Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/321/plc_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/321/plc_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Extraordinário de Regularização Fiscal de Itapuí em decorrência do Estado de Calamidade Pública pela Pandemia de COVID-19 (PERF-COVID/19) e dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/333/plc_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/333/plc_02.pdf</t>
   </si>
   <si>
     <t>Altera o artigo primeiro da Lei Complementar nº 205 de 15 de março de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/360/ccf18032022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/360/ccf18032022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de auxiliar de desenvolvimento infantil e técnico de informática e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/368/plc_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/368/plc_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos artigos 1º e 3º da Lei Complementar nº 213 de 07 de novembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/391/plc_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/391/plc_05.pdf</t>
   </si>
   <si>
     <t>Altera o código tributário municipal para tratar sobre os procedimentos de fiscalização e o processo administrativo tributário e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga de professor de educação especial e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de auxiliar de desenvolvimento infantil e motorista e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/429/plc_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/429/plc_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema de Controle Interno do Executivo Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/438/plc_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/438/plc_9.pdf</t>
   </si>
   <si>
     <t>Altera os vencimentos de Agentes Comunitários de Saúde e Agentes de Combate de Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/478/lc_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/478/lc_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização do Plano de Carreira e Remuneração do Magisterio Público do Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/479/lc_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/479/lc_11.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura administrativa e de confiança e dispõe sobre orgãos de direção, controle e representação juridica do municipio de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/504/plc_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/504/plc_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de auxiliar de desenvolvimento infantil e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/536/plc_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/536/plc_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a descontar em folha de pagamento dos servidores publicos municipais valores referentes a aquisição de convites para 23ª Festa do Peão de Itapuí.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/543/plc_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/543/plc_14.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura administrativa do Poder Executivo Municipal, regulamenta a progressão salarial dos servidores públicos e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/545/plc_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/545/plc_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização do Plano de Carreira e Remuneração do Magistério Público do Município de Itapuí e dá providências correlatas.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/711/plc_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/711/plc_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os vencimentos dos cargos de enfermeiro, técnico de enfermagem, assistente social e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/712/plc_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/712/plc_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores públicos do município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/771/plc_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/771/plc_18.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do auxilio-alimentação dos servidores públicos da Prefeitura Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_dia__autismo_1.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_dia__autismo_1.docx</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adaptação de brinquedos para pessoas com deficiencia física nas escolas, praças e parques públicos e privados para a Promoção de Acessibiidade no Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_carteira_autista.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_carteira_autista.docx</t>
   </si>
   <si>
     <t>Autoriza a instituição da CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DO AUTISTA – CMIA, para as pessoas com Transtornos do Espectro Autista (TEA) residentes no Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_corte_de_servicos_publicos.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_corte_de_servicos_publicos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre regras para as concessionárias de serviços públicos  realizar a suspensão de fornecimento de serviços ao consumidor e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_cadastro_de_venda_de_materiais_eletricos_2.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_cadastro_de_venda_de_materiais_eletricos_2.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o cadastro e controle de atividades de compra, venda ou troca de cabos, fios, metais, materiais elétricos e assemelhados no âmbito do Município de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Inclui os portadores de fibromialgia na preferencia de atendimento dos estabelecimentos privados e órgãos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte, Alexandre José Rosalin, Anderson José Pilão, Gilmar Sabino Belchior, Guido Carlos Antonio Lanza, Luiz Carlos Pierazo, Matheus da Costa Aranha, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação, em sitio eletrônico de Prefeitura Municipal, de listagens de pacientes que aguardam por cirurgias, consultas com especialidades e exames na Rede Pública, no âmbito do Município de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/302/plo_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/302/plo_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2022 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/303/plo_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/303/plo_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Pode Executivo no exercício de 2022 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/304/plo_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/304/plo_3.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2022 a subvencionar entidade que especifica mediante termos de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/305/plo_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/305/plo_4.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/306/plo_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/306/plo_5.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2022 a subvencionar entidade mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/307/plo_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/307/plo_6.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/308/plo_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/308/plo_7.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/309/plo_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/309/plo_8.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/310/plo_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/310/plo_9.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/311/plo_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/311/plo_10.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/312/plo_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/312/plo_11.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/313/plo_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/313/plo_12.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/314/plo_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/314/plo_13.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/315/plo_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/315/plo_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convenio com o departamento de estradas e rodagens do Estado de São Paulo- DER/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/316/plo_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/316/plo_15.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/317/plo_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/317/plo_16.pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/318/plo_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/318/plo_17.pdf</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/319/plo_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/319/plo_18.pdf</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/320/plo_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/320/plo_19.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/330/pl_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/330/pl_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2022 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providencias.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/331/pl_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/331/pl_21.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/332/pl_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/332/pl_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial da ordem de R$ 437.923,27 e ´da outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/367/plo_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/367/plo_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do plano diretor de turismo-Revisão 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/380/ccf29042022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/380/ccf29042022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA DIRETORIA DE ESPORTES, EM CARÁTER EXCEPCIONAL, A FORMALIZAR CONVÊNIO COM O CONSELHO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, PARA EXECUÇÃO PARCIAL DO PROJETO MAIS QUE ATLETAS, ATRAVÉS DE AÇÕES DESTINADAS ESPECIFICAMENTE A CRIANÇA E AO ADOLESCENTE EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/387/pl_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/387/pl_25.pdf</t>
   </si>
   <si>
     <t>Regulamenta normas de procedimento de fiscalização e de tramitação do processo administrativo fiscal.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/388/pl26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/388/pl26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo administrativo no âmbito da administração pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/389/pl_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/389/pl_27.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Local de Habitação de Interesse Social (PLHIS), na versão consolidada, e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_28.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/410/pl_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/410/pl_29.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de imóvel que especifica por doação à Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo- CDHU.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/399/pl_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/399/pl_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 578.685,14 (quinhentos e setenta e oito mil, seiscentos e oitenta e cinco reais e quatorze centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/400/pl_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/400/pl_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 1.962.697,94 (um milhão, novecentos e sessenta e dois mil, seiscentos e noventa e sete reais e noventa e quatro centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/401/pl_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/401/pl_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 842.168,10 (oitocentos e quarenta e dois mil, cento e sessenta e oito reais e dez centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/402/pl_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/402/pl_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no PPA e LDO de novos anexos, autorização para abertura de credito especial de R$ 727.140,33 (setecentos e vinte e sete mil, cento e quarenta reais e trinta e três centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/403/pl_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/403/pl_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 267.753,87 (duzentos e sessenta e sete mil, setecentos e cinquenta e três reais e oitenta e sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/404/pl_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/404/pl_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 310.370,01 (trezentos e dez mil, trezentos e setenta reais e um cetavoO e dá outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/405/pl_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/405/pl_36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de credito especial de R$ 430.546,96 (quatrocentos e trinta mil, quinhentos e quarenta e seis reais e noventa e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 631.745,58 (seiscentos e trinta e um mil, setecentos e quarenta e cinco reais e cinquenta e oito centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/407/pl_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/407/pl_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de credito especial de R$ 640.863,34 (seiscentos e quarenta mil, oitocentos e sessenta e três reais e quatro centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ccf03062022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ccf03062022.pdf</t>
   </si>
   <si>
     <t>Insere área no perímetro urbano, autoriza desapropriação e institui o distrito industrial no Município de Itapuí, Estado de São Paulo.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/419/pl_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/419/pl_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 1.294.308,25 (um milhão, duzentos e noventa e quatro mil, trezentos e oito reais e vinte e cinco centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/420/pl_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/420/pl_41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Distrito e vias públicas e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/421/pl_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/421/pl_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para o empreendimento na modalidade condomínio de lotes, nos termos do art. 1.358-A, do código civil, que será executado em Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/425/pl_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/425/pl_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, composição, atribuições e funcionamento do Conselho Municipal dos Direitos da Pessoa com Deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pl_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pl_44.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/427/pl_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/427/pl_45.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei 2940 de 17 de junho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_46.pdf</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/432/pl_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/432/pl_47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão no PPA e LDO de novos anexos, autorizações para abertura de crédito especial de R$ 835.019,52(oitocentos e trinta e cinco mil e dezenove reais e cinquenta e dois centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/434/pl_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/434/pl_48.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º e 3º da lei ordinária nº 2929 de 25 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/435/pl_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/435/pl_49.pdf</t>
   </si>
   <si>
     <t>Insere área no perímetro urbano, autoriza desapropriação de áreas para implantação e prolongamento do sistema viário, nos termos da Lei 2926 de 11 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/436/pl_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/436/pl_50.pdf</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/437/pl_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/437/pl_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de 2022 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/440/pl_52.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/440/pl_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar entidade que especifica mediante termo de colaboração e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ccf01082022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ccf01082022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e alteração de destinação de área púbçica e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/474/lo_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/474/lo_54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LDO- Lei de Diretrizes Orçamentárias para o exercício de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/471/lo_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/471/lo_55.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a procederabertura de crédito adicional suplementar da ordem de R$ 10.850.000,00 (dez milhões e oitocentos e cinquenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/472/lo_56.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/472/lo_56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre convalidação de abertura de créditos suplementares adicionais e dá outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lo_57.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lo_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abrir crédito adicional especial por superavit financeiro de exercício anterior, e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/475/lo_58.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/475/lo_58.pdf</t>
   </si>
   <si>
     <t>Inclui área de terra de 1.921.944 metros quadrados no bairro urbano denominado Residencial Adolpho Saggioro.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/476/lo_59.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/476/lo_59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2022 a subvencionar entidade que espeficia mediante termos de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/477/lo_60.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/477/lo_60.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/501/pl_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/501/pl_61.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, por compra, imóvel destinado ao Hospital de Itapuí, mediante acordo judicial e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/502/pl_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/502/pl_62.pdf</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/503/pl_63.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/503/pl_63.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 2.937, de 10 de junho de 2022.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/514/pl_64.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/514/pl_64.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 8º da Lei Ordinária nº 2941 de 05 de julho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/515/pl_65.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/515/pl_65.pdf</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/516/pl_66.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/516/pl_66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para abertura de crédito adiconal suplementar da ordem de R$ 1.000,000,00 (um milhão de reais) e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/521/ccf23092022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/521/ccf23092022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar entidade que especifica nos termos do artigo 199, § 1º da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/526/pl_68.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/526/pl_68.pdf</t>
   </si>
   <si>
     <t>Eleva a categoria de zona urbana uma gleba de terras de propriedade de Marcos Eduardo Antonio com 59.500 metros quadrados, localizada no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/527/pl_69.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/527/pl_69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigencias para o empreendimento na modalidade condominio de lotes, nos termos do art. 1358-A, do código civil, que será executado em Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/530/pl_70.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/530/pl_70.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Itapuí, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/531/pl_71.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/531/pl_71.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei 2.934 de 25 de maio de 2022.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/542/pl_72.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/542/pl_72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito adicional especial por superavit financeiro da ordem de R$ 4679.007,96 (quatro milhões, seiscentos e setenta e nove mil, sete reais e noventa e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/740/pl_73.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/740/pl_73.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 2º da Lei Ordinária nº 2962, de 12 de setembro de 2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/769/pl_74.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/769/pl_74.pdf</t>
   </si>
   <si>
     <t>Disciplina a realização de despesas em regime de adiantamento e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/770/pl_75.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/770/pl_75.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o cancelamento de restos a pagar e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_76.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_76.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a convalidação de abertura de créditos suplementares adicionais e dá outras providencias.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/369/pr_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/369/pr_01.pdf</t>
   </si>
   <si>
     <t>Institui o procedimento operacional para compras e contratações de serviços e obras no âmbito da Câmara Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/370/pr_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/370/pr_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento temporário de vale alimentação em pecúnia aos servidores da Câmara Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Altera as disposições da Resolução n.º 01, de 10 de março de 2015, que trata do sistema de controle interno do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_resolucao_04_assinatura_eletronica.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_resolucao_04_assinatura_eletronica.docx</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação do sistema eletronico no processo legislativo no âmbito da Câmara Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_resolucao___arquivo.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_resolucao___arquivo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Arquivo Público da Câmara Municipal de Itapuí.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>Altera da data da reunião preparatória de posse da Mesa Diretora da Cãmara Municipal de Itapuí do biênio 2023/2024</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/322/i_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/322/i_01.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude as possibilidades de determinar que as creches municipais estendam seus horários até as 18:00 horas, considerando que a grande maioria dos pais não conseguem pegar seus filho as 16:30 horas pois trabalham até as 17:00 horas._x000D_
 				Sugerimos ainda, que considere a necessidade dos pais que trabalham e não tem rede de apoio familiar, que estude a possibilidade de manter as creches em funcionamento durante o período das férias escolares para auxiliar essas famílias durante esse período.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/323/i_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/323/i_02.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar construir pontos de embarque e desembarque de estudantes nos bairros de nossa cidade, pois diariamente as mães enfrentam o sol forte ou chuva para mandar seus filhos para escola.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/324/i_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/324/i_03.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar construir ponto de embarque e desembarque de aluno na Praça do bairro “Cônego Arlindo José Zanotto”, atendendo as reivindicações dos moradores.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte, Alexandre José Rosalin, Anderson José Pilão, Luiz Carlos Pierazo, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/325/i_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/325/i_04.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de incluir na lista de prioridade para recapeamento asfáltico, as ruas abaixo relacionadas: _x000D_
 •	Fuad Azar;_x000D_
 •	Sebastião Ferreira Dias;_x000D_
 •	José de Andrade;_x000D_
 •	Alvaro de Paiva;_x000D_
 •	Antonio da Costa Sobrinho;_x000D_
 •	Antonio Speltri;_x000D_
 •	Felix Sales;_x000D_
 •	Joaquim de Freitas Teixeira;_x000D_
 •	Alexandre Antonio Cincotto;_x000D_
 •	Antonio Calixto Rosa de Mello;_x000D_
 •	Eufrasio Bento Bueno do Prado;_x000D_
 •	Francisco Gigliolli; e _x000D_
 •	Alberto Romanini.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências urgentes no sentido de aumentar a vazão das pontes de nossa cidade, melhorando o escoamento de aguas pluviais, com o objetivo de prevenir enchentes considerando que nas últimas chuvas o córrego “Bica de Pedra” transbordou e causou prejuízos aos moradores.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/336/i_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/336/i_6.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar melhorar a iluminação do parquinho do bairro “Waldomiro Guarinon”, bem como que realize um mutirão de limpeza no local.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/337/i_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/337/i_7.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de tornar mão única de direção à rua Ernesto Caffeu e continuação da rua 07 de Setembro, até o cruzamento com a Avenida Paes de Barros, para evitar que mais colisões acorram nesse trecho.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/338/i_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/338/i_8.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de elaborar um projeto de revitalização o mais urgente possível, efetuando o plantio de árvores em todos os bairros afim de compensar as arvores que foram cortadas.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/339/i_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/339/i_9.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao Setor de Obras, que realize um operação tapa buracos nas ruas de nossa cidade, especialmente nos pontos onde pela força das aguas da chuva abriram grandes buracos e pontos de erosão.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/342/i_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/342/i_10.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao Setor de Obras, que realize um operação tapa buracos na estrada vicinal “Angelo Poli”, a fim de reduzir o risco de acidentes até que se inicie o recapeamento da via.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/343/i_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/343/i_11.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidade de mandar instalar lixeiras na Praça do bairro “Balneário Mar Azul II”, pois nota-se que a população vem jogando muito lixo no chão.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/344/i_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/344/i_12.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de executar em nosso município da Lei 13.977/2020, conhecida como “Lei Romeo Mion”, que cria a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea), que deve ser emitida de forma gratuita sob a responsabilidade de estados e municípios._x000D_
 				A nova Lei facilita ainda mais o acesso de quem tem autismo aos direitos previstos na “Lei Berenice Piana” (Lei nº 12.764/2012, que instituiu a Política Nacional de Proteção dos Direitos da Pessoa com transtorno espectro autista. Conquista histórica para a comunidade autista, a lei definiu o transtorno como deficiência e ampliou às pessoas com TEA os direitos já garantidos às pessoas com deficiência.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/345/i_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/345/i_13.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que estude a possibilidade de conceder uma revisão nos vencimentos dos profissionais de Fisioterapia e Psicologia, da referência 17(dezessete) para 20(vinte), considerando desta forma, condições isonômicas dentre os profissionais da saúde seguindo a mesma coerência aplicada às outras profissionais como Odontologia (PSF- Período Integral)._x000D_
 				Ressalto ainda, a tramitação do PL 1731/2021 no Senado Federal, que estabelece o piso salarial desses profissionais afim de se tornar justa a remuneração desses profissionais.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/346/i_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/346/i_14.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de colocar em pratica o “Guia Alimentar para Crianças Brasileiras Menores de 2 anos” (doc. Anexo) emitido pelo Ministério da Saúde, com o objetivo de garantir a qualidade adequada de calorias e vitaminas nas refeições servidas nas creches de nossa cidade.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Guido Carlos Antonio Lanza</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/347/i_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/347/i_15.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidade de montar uma clínica veterinária para atendimento clinico e cirúrgico, priorizando animais abandonados e para munícipes cadastrados em programas sociais, considerando o concurso realizado há pouco tempo para contratação de médico veterinário e a demanda que hoje existe em nossa cidade.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/348/i_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/348/i_16.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao Setor de Engenharia e de Obras do Município, para que sejam construídos mais pontos de acessibilidade em prédios públicos e nas ruas, inclusive regularizando as medidas e os graus de acessibilidade nas rampas já existentes.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/352/i_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/352/i_17.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que inclua no cronograma de recapeamento asfáltico das ruas do município como prioridade, as ruas abaixo relacionadas:_x000D_
 •	Rua Antonio da Costa Sobrinho;_x000D_
 •	Rua Felix Sales;_x000D_
 •	Rua Antonio Speltri; e_x000D_
 •	Rua Joaquim de Freitas Teixeira.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/353/i_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/353/i_18.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providencias urgentes no sentido de mandar fechar o canteiro central da Avenida Comendador José Maria de Almeida Prado, no trecho que dá acesso à rua Ernesto Cafeu, a fim de evitar que mais acidentes ocorram no local.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/354/i_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/354/i_19.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar instalar ar condicionado no Velório Municipal ou Ventiladores, bem como construir pontos de acesso para portadores de necessidades especiais no local.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/355/i_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/355/i_20.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que providencie o mais urgente possível os reparos necessários no leito viário da Avenida do Porto, exatamente onde encontra-se o primeiro obstáculo sentido Centro/Bairro, pois existem dois buracos nesse local impossibilitando a passagem dos veículos.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/356/i_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/356/i_21.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de realizar uma operação tapa buracos nas ruas do núcleo habitacional “Conego Arlindo José Zanotto”, bem como uma limpeza na raça do referido bairro.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/357/i_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/357/i_22.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao Setor de Obras para que inicie imediatamente a pinturas de faixas de sinalização e dos obstáculos redutores de velocidade das ruas de nossa cidade, principalmente os recém-construídos.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/361/i_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/361/i_23.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que inclua no cronograma de recapeamento asfáltico das ruas do município como prioridade, as ruas abaixo relacionadas e localizadas no bairro Alvaro Beltrame de Souza:_x000D_
 •	Rua Alvaro de Paiva Bueno;_x000D_
 •	Rua José de Andrade;_x000D_
 •	Rua Alberto Romanini;_x000D_
 •	Rua Francisco Giglioli;_x000D_
 •	Rua Padre Chio;_x000D_
 •	Rua Orlando Sgaviolli; e _x000D_
 •	Rua Guerino Ferrazolli.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/362/i_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/362/i_24.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de disponibilizar cursos de capacitação e especialização em diversas áreas da saúde, como fonoaudiologia, psicologia, fisioterapia, e terapia ocupacional, considerando que são profissionais que necessitam estar sempre se atualizando para atender com qualidade os diferentes quadros clínicos existentes no município.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/363/i_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/363/i_25.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de reutilizar os postes e braços de iluminação pública que foram substituídos nas ruas de nossa cidade, instalando-os ao redor do Lago Municipal, observando o princípio da economia que gere a Administração Pública.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/364/i_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/364/i_26.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que viabilize os meios legais e necessários, afim de instituir no âmbito do Município de Itapuí o Conselho Municipal dos Direitos da Mulher, como forma de garantia de direitos e apoio as mulheres itapuienses.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/372/i_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/372/i_27.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de abrir as creches municipais mais cedo, por voltas das 6:30 da manhã, para atender as necessidade das mães que saem mais cedo pra trabalhar.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/373/i_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/373/i_28.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de ampliar o número de crianças atendidas diariamente pelo pediatra, pois existem relatos de que só está atendendo de 12 a 15 crianças por dia e as mães voltam pra casa sem atendimento.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/374/i_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/374/i_29.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar instalar grades de proteção na lateral da ponte, recém reformada na rua Lourenço Neto de Almeida Prado, garantindo a segurança dos munícipes que por ali transitam.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/375/i_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/375/i_30.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de tornar mão única de direção à rua Francisco Rota, considerando que a via é estreita e os motoristas encontram dificuldade em trafegar por ela.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/381/ind_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/381/ind_31.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de rever os descontos no vale alimentação dos servidores públicos, quando as faltas justificadas forem relacionadas a doenças graves, principalmente aqueles que fazem tratamento de câncer.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/382/ind_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/382/ind_32.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que atenda o pedido da Família Ribeiro, nomeando de rua “Rua Ismar Ribeiro” alguma via publica que se encontre sem nomenclatura ou de algum novo loteamento que venha ser aprovado nesse município.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_33.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que considerando o fim da Pandemia, disponibilize na Prainha de nossa cidade, um local para os amantes de som alto aos finais de semana, sem prejudicar ou atrapalhar o sossego alheio, estipulando os horários permitidos.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/384/ind_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/384/ind_34.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar instalar postes de iluminação pública na Praça Pública, localizada no bairro Alvaro Beltrame de Souza, em frente ao restaurante da “Dona Joana”.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/385/ind_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/385/ind_35.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar fazer o recapeamento asfáltico da rua “Fuad Azar”, localizada no bairro Cônego Arlindo José Zanotto, o mais urgente possível.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ind_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ind_36.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar construir rampas de acessibilidade no prédio onde está instalada a Câmara Municipal de nossa cidade.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/393/i_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/393/i_37.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, considerando o fim da Pandemia, que disponibilize na Prainha de nossa cidade um local aos amantes de som automotivo, para que possam usufruir de momentos de lazer sem prejudicar ou atrapalhar o sossego alheio, estipulando os horários permitidos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/394/i_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/394/i_38.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de incluir no cronograma de recapeamento asfáltico que está em execução, as ruas Giusepim Tanganelli e rua Luiz Bueno de Camargo, considerando a situação precária de ambas as vias.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/395/i_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/395/i_39.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar tapar os buracos das ruas Cesario Masseto, Paschoal Pinhatar e Domingos Garcia, localizadas no bairro Padre Arlindo Zanotto, considerando que as ruas próximas serão asfaltadas em breve e essas necessitam de reparos urgentes.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/396/i_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/396/i_40.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar retirar as placas de proibido estacionar da Avenida Brasil, no trecho em frente do parquinho da Prainha, considerando ser um ponto turístico e existem relatos de munícipes que reclamam ter sido multados por estacionar no local aos finais de semana.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_41.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de melhorar a sinalização das ruas de nossa cidade, e providenciar a instalação de placas com nomes das ruas nos bairros.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_42.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de colocação de placas de sinalização, contendo o número do respectivo CEP junto aos correios, nas ruas do bairro terras de Santa Maria.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_43.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de colocação de cobertura nos pontos onde as crianças pegam os ônibus para ir à escola de manhã, para que as mesmas não fiquem no relento.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_44.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de colocação de um semáforo em frente ao "Bar do Sema", a pedido dos munícipes.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_45.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de nomear a Rodoviária de Itapuí com o nome do Sr. "Afonso Celso Bueno do Prado"</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de nomear a Piscina Municipal de Itapuí com o nome de "Antonio Aparecido de Souza".</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_47.doc</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_47.doc</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências a fim de denominar alguma Praça ou logradouro público com o nome de “ MIGUEL SANTANA PICOLO”, afim de eternizar a memória desse itapuiense que tão cedo partiu deixando saudades.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_48.doc</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_48.doc</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de instituir sala de aula do EJA- Educação de Jovens e Adultos em nossa cidade, considerando o grande número de itapuienses que se deslocam pra o município de Jau com o objetivo de concluir o ensino fundamental.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/451/ind_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/451/ind_49.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar instalar braços de iluminação pública ao redor do Lago Municipal, bem como bebedouros de água para os munícipes que praticam atividade física no local.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/452/ind_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/452/ind_50.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar instalar bebedouros de água na Praça localizada no bairro Balneário Mar Azul, considerando que o local e bastante frequentado para pratica de esportes.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/453/ind_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/453/ind_51.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que providencie a instalação de placas indicando os obstáculos redutores de velocidade de nossa cidade, pois os motoristas ainda não estão adaptados e reclamam de danos em seus veículos.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Alexandre José Rosalin, Anderson José Pilão, Antonio Donizete Duarte, Luiz Carlos Pierazo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/454/ind_52.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/454/ind_52.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de nomear as pontes recém-reformadas da Avenida do Porto e da Rua Dr. Nestor Cardoso, de “Francisco Chagas Soares” e “Liberato Colovati”.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/455/ind_53.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/455/ind_53.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar substituir as lâmpadas que estão queimadas dos postinhos de iluminação da Praça da Matriz, considerando que é nosso cartão postal e merece toda atenção e zelo.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_54.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de atender as reivindicações dos Moradores do Bairro “Cônego Arlindo José Zanotto”, e mandar realizar o mais breve possível a reforma da praça e do parquinho localizado no bairro.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_55.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar recolher os animais que andam soltos pelas ruas de nossa cidade, principalmente aqueles que se concentram no portal da cidade. Existe a reclamação de uma munícipe, onde a mesma relata que por pouco não sofreu acidente na pista com os animais.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/466/ind_56.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/466/ind_56.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de denominar o campo de futebol do bairro “Irmãos Franceschi”, de PEDRO CASALENOVO- “PEDRINHO BATATA”, considerando os anos de dedicados ao esporte por esse cidadão itapuiense.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências, no sentido de atender as reivindicações das mães das crianças autistas de nossa cidade, e formalizar um convenio com uma clínica especializada ao tratamento e as necessidades de cada um.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/491/ind_58.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/491/ind_58.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de denominar o Camping Municipal de “JOÃO DA SILVA FONSECA”, considerando que esse nome refere-se a memória de um itapuiense que muito colaborou com o progresso e desenvolvimento de nossa cidade. Na carreira política exerceu vários mandatos como prefeito, vereador e Presidente deste Poder Legislativo, sempre buscando ajudar o próximo.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/492/ind_59.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/492/ind_59.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de denominar alguma rua ou prédio público de “ALCIDES MAGON”, considerando ser uma família tradicional em nossa cidade.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ind_60.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ind_60.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar instalar lixeiras nas academias ao ar livre e nas praças de nossa cidade, bem como realizar uma trabalho de conscientização com a população para manter a cidade limpa.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/494/ind_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/494/ind_61.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar instalar obstáculos redutores de velocidade na Vicinal “Angelo Poli”, em frente da Avícola Itabom e na entrada do bairro “Jardim Maria Luiza”. Solicito ainda, providências no sentido de mandar aumentar o acostamento da via nesse ponto, afim de garantir a segurança daqueles que transitam pelo local.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/510/ind_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/510/ind_62.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de substituir as lâmpadas que estão queimadas dos postinhos de iluminação da Praça da Matriz, bem como realizar as manutenções necessárias para que a nossa praça se mantenha bonita, como sempre foi.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/511/ind_63.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/511/ind_63.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar tampar os buracos no pontos de embarque e desembarque da Balsa que faz a travessia Itapuí-Boracéia, afim de evitar que os veículos sejam danificados.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/518/ind_64.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/518/ind_64.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de entrar em contato com as emissoras de televisão, e estudem as possibilidades de instalar antenas transmissoras e tornar possível o acesso ao sinal digital.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/522/ind_65.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/522/ind_65.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar construir obstáculos redutores de velocidade nas ruas dos bairros “Girassol I e II”, pois está cada vez mais comum acidentes com veículos no local.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de estender o horário para as mães pegar as crianças na creche até as 17:00 horas, considerando que as mães não conseguem sair do emprego as 16:00 horas pra buscar as crianças.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/732/ind_67.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/732/ind_67.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude a possibilidade de mandar construir banheiros público no Lago Municipal, considerando as reivindicações dos munícipes que frequentam o local._x000D_
 				Ainda na oportunidade, sugiro que analise a possiblidade da instalação de uma academia ao ar livre, para complementar a rotina de atividade física daqueles que frequentam o local.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/733/ind_68.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/733/ind_68.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar instalar câmeras de segurança na Rodoviária, com o objetivo de inibir a ocorrência de novos furtos de veículos no local.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ind_69.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ind_69.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de fazer o recapeamento asfáltico no bairro do “Pichelli” o mais breve possível, pois os moradores esperam ansiosos por essa benfeitoria.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/735/ind_70.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/735/ind_70.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que aceite a sugestão e considere o desejos dos familiares, denominando as próxima ruas ou praças de:_x000D_
 •	“Angelo Frederice”;_x000D_
 •	“Luiz Carlos Gonçalves (Lisca)”; e _x000D_
 •	“Miguel Santana Picolo”.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_71.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_71.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que aceite a sugestão e considere o desejo dos familiares, denominando a praça localizada ao lado do campo de futebol do núcleo habitacional “Irmãos Franceschi”, de “CAMILO JOSÉ DE OLIVEIRA (CACÁ)”.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/737/ind_72.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/737/ind_72.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de seguir o exemplo do município de Bariri, e conceder folga ao servidor público municipal no dia do seu aniversário.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/334/r_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/334/r_01.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Mesa Diretora desta Casa de Leis solicitando informações sobre a possibilidade de fazer uma emenda à lei orgânica do município, a exemplo da cidade de Bariri, tornando obrigatória a execução de emendas orçamentárias propostas pelo Poder Legislativo.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Alexandre José Rosalin</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/351/r_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/351/r_02.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal e a Diretora de Educação do Município solicitando informações sobre a possibilidade de incluir serviços de psicólogos e assistentes sociais nas escolas da Rede Municipal de Ensino, conforme determina a Lei Federal nº 13.935/19, levando em consideração que o trabalho multidisciplinar desses profissionais será de extrema importância nesse retorno pós pandemia e, que os recursos advindos do FUNDEB podem custear esse tipo de despesa conforme autoriza a Lei Federal nº 14.113/2020.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/358/r_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/358/r_3.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe alguma lei municipal denominando o Distrito Industrial I de nossa cidade. Caso não exista, sugiro que seja encaminhado um projeto de lei que denomine de “Paulo Del Porto Negras” o Distrito Industrial I, como forma de homenagear nossa maior referência em relação ao empreendedorismo, trabalho e geração de emprego de nossa cidade.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/359/r_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/359/r_4.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende reinaugurar a Rodoviária, pois aparentemente a os obras já foram finalizadas e os usuários continuam pegando transportes em pontos improvisados.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/392/req_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/392/req_05.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende enviar as respostas do Requerimentos aprovados nas sessões legislativas.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas as formalidades legais, seja oficiado a Empresa de Transportes EXPRESSO DE PRATA, para que informe os motivos pelos quais não entra, ou faz desembarque, dentro de nosso Município.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_7.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis a cópia dos recolhimentos de FGTS- Fundo de Garantia por Tempo de Serviço e INSS dos funcionários das empresas que prestam serviço ao Município, conforme exige o artigo 58, inciso III da Lei nº 8.666/93.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/464/r_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/464/r_8.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando terá início a Castração de Animais pelo Setor de Vigilância Sanitária do Município, considerando que já temos médico veterinário e a demanda exige agilidade no processo de castração.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/481/req_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/481/req_9.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Secretário de Saúde do Município, solicitando informações se houve a instauração de procedimento administrativo contra a pediatra, acusada de negligencia pelos familiares da criança que foi transferida para UTI, conforme a circulação de áudios nos últimos dias.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, solicitando que agende uma reunião com o Secretário de Saúde do Município, a Diretoria da APAE RENASCER e com as mães de crianças autistas de nossa cidade, afim de estudar as possibilidades de realizar todo atendimento necessário as crianças na entidade.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo, Alexandre José Rosalin, Anderson José Pilão, Antonio Donizete Duarte, Gilmar Sabino Belchior, Guido Carlos Antonio Lanza, Matheus da Costa Aranha, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/517/r_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/517/r_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional da CPFL- Companhia Paulista de Força e Luz, solicitando informações sobre as causas das constantes quedas de energia que vem ocorrendo em nossa cidade, bem como informações sobre a demora em restabelecer os serviços.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado aos Gerentes da Empresas de Telefonia e Internet que prestam serviços em nossa cidade, para que tomem providências urgentes com relação aos cabos que vivem caindo peças ruas, expondo a riscos de acidentes pedestres e motoristas.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Anderson José Pilão, Gilmar Sabino Belchior, Matheus da Costa Aranha</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis, cópia de todos os processos de adiantamento realizados pelo servidores municipais, a partir de janeiro de 2022.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/738/req_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/738/req_14.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quais providencias pretende tomar com relação ao mau cheiro do córrego do bairro do “Pichelli”, pois os moradores relatam que está cada dia mais difícil de conviver com essa situação.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/739/req_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/739/req_15.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Mesa Diretora desta Casa, para que nos terno do Regimento Interno apresente apara apreciação um Decreto Legislativo outorgando Título de Cidadão Itapuiense ao Dr. RAUL APARECIDO GONÇALVES PAULA”, digníssimo Médico Oftalmologista, que tanto faz pela população de Itapuí.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/327/m_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/327/m_01.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Ademir Castelani, ex vereador desta Casa de Leis, pelos relevantes trabalhos prestados em benefício da municipalidade e principalmente pelo anos dedicados ao esporte.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/328/m_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/328/m_02.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com a Senhora Florenza Fracaroli, digníssima Assistente Social do Município, pelos anos dedicados ao exercício de suas funções, sempre atenta as necessidades da população e sempre muito carinhosa e atenciosa para com todos.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/329/m_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/329/m_03.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata Moção de Apoio, quanto a tramitação no Senado Federal, com relação do Projeto de Lei nº 2564/2020, que institui o piso salarial nacional para enfermeiros, técnicos e auxiliares de enfermagem e parteiras, ressaltando que os profissionais agraciados em referido projeto de lei arriscam suas vidas na linha de frente da Covid-19 e merecem mais que aplausos, merecem DIGNIDADE SALARIAL.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/335/m_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/335/m_04.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata Moção de Apoio e Solidariedade para com a população dos municípios da Jaú e Barra Bonita, por todo o sofrimento e prejuízos decorrentes das enchentes nos últimos dias. Sensibilizados com as cenas de destruição veiculadas pela mídia, colocamo-nos a disposição pra auxiliar em campanhas de arrecadação afim de restituir a dignidade das famílias atingidas.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/340/m_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/340/m_5.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Sr. Eduardo Guadagnucci, por mais uma vez contribuir com o esporte em nossa cidade, implantando mais um projeto através da Secretaria de Esportes do Município, e parabeniza-lo por assumir na categoria sub-17 do Cruzeiro, e enaltecer o nome de nossa cidade pelo Brasil a fora.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com Os Diretores e Colaboradores do Projeto “Brabos do Morro”, pela conquista do 3º lugar no Campeonato de Jui-Jitsu, ocorrido no mês de dezembro no município de Bauru. Em especial, nossos agradecimentos são aos competidores que não mediram esforços para ficar entre os melhores.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/349/m_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/349/m_7.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Diretores e Colaboradores do Projeto “Brabos do Morro”, bem como para com os integrantes da Associação Azul e Branco por todo trabalho realizado com jovens e crianças de nossa cidade, e principalmente pela conquista do 3º lugar no Campeonato de Jui-Jitsu, ocorrido no mês de dezembro no município de Bauru. Em especial, nossos agradecimentos são aos competidores que não mediram esforços para ficar entre os melhores.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/350/m_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/350/m_8.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Cidadão Itapuiense Richard Cossoniche da Silva, Jogador do Corinthians, parabenizando pela organização de um Jogo Beneficente em nossa cidade, onde todo alimento arrecadado foi destinado as famílias carentes de nossa cidade._x000D_
 				         Vimos por meio desta, agradecer imensamente a grandiosidade desta ação que contou com a ajuda de várias pessoas, e dizer do orgulho que sentimos em ver um munícipe representando tão bem nossa cidade Brasil a fora.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/365/m_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/365/m_09.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Diretores e Colaboradores das Ongs Arca da Fé- Resgate Animal do município de Bauru, e GAARI- Grupo de Apoio aos Animais de Rua do Município de Itaquaquecetuba, pelo trabalho realizado em nossa cidade com a castração de aproximadamente 200 animais em estado de abandono de forma totalmente gratuita.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/366/m_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/366/m_10.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com A Diretoria de Esportes do Município pelo excelente trabalho que vem realizando, em especial pela realização do Campeonato Municipal de Futsal- Categoria Livre Masculino e pelo sucesso do Projeto “Formando mais que Atletas” pois a cada dia que passa aumenta o número de inscritos.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/376/m_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/376/m_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com a Diretoria de Cultura e Turismo do Município, pelo brilhante trabalho que vem fazendo em nossa cidade, sempre inovando e buscando melhorias para a população itapuiense.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/397/m_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/397/m_12.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata Moção de Apoio ao Projeto de Lei Complementar nº 04, de 2022, do Senador Alexandre Silveira, que altera a Lei Complementar nº 173, de 27 de maio de 2020, que estabelece o Programa Federativo de Enfrentamento ao Coronavírus Sarscov-2 (Covid-19), para permitir a incorporação aos vencimentos dos servidores públicos de benefícios associados ao tempo de serviço exercido entre 27 de maio de 2020 e 31 de dezembro de 2021. Que do deliberado seja encaminhado ao Presidente do Senado, Senador Rodrigo Pacheco, à todas as lideranças partidárias do Senado Federal, ao Senador Alexandre Silveira, solicitando apoio.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/398/m_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/398/m_13.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Altair Lanza, pelos anos dedicados ao comercio em nossa cidade e em especial pelo anos de dedicação ao esporte como Presidente da Associação Atlética de Itapuí, na década de 70, consagrando a equipe Campeã no Campeonato Amador da Liga Jauense no ano de 1975.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/457/m_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/457/m_14.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Ex- Vereador Senhor Vandir Donizete Viaro, pelo anos de dedicação a esta Casa Legislativa e principalmente pelos incansáveis trabalhos voluntários que realizou, sempre buscando arrecadar recursos para ajudar as Entidades e famílias carentes de nossa cidade._x000D_
 		Pessoa honesta e de bom coração, exerceu a política sempre com humildade e simplicidade e por isso merece todo nosso respeito e admiração.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/458/m_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/458/m_15.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Proprietário da Empresa Dener Frangos, pela ascensão merecida e principalmente pela contribuição ao desenvolvimento do município, gerando emprego e fazendo a diferença nos lares de nossas famílias itapuienses.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/459/m_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/459/m_16.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Proprietários da Empresa Reller Industria de Móveis, por ser considerada uma empresa de primeiro mundo em nossa cidade, gerando emprego e contribuindo com o progresso do município.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/460/m_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/460/m_17.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Proprietários da Empresa Moveis Lanza, em especial em nome do Senhor Moacir Lanza- Fundador da Empresa, que há várias décadas vem gerando emprego e renda as nossas famílias.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/461/m_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/461/m_18.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Cabo da Policia Militar Sr. Mateus Cardoso da Costa, pelo excelente trabalho realizado no exercício de suas funções, garantido a segurança da população e reconhecido como Policial Destaque no mês de junho, entre as cidades da região. _x000D_
 					Em nome de toda população itapuiense nossos agradecimentos.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/462/m_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/462/m_19.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Cabo da Policia Militar Sr. Tiago Aparecido Barreiro, pelo excelente trabalho realizado no exercício de suas funções, garantido a segurança da população e reconhecido como Policial Destaque no mês de julho, entre as cidades da região. _x000D_
 					Em nome de toda população itapuiense nossos agradecimentos.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/468/m_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/468/m_20.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Paulo de Lima Barbosa, funcionário público municipal, no cargo de motorista, pelo excelente trabalho realizado em suas funções, sempre elogiado pela população quanto ao trato e o respeito durante seu trabalho para com o próximo.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/469/m_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/469/m_21.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Elieser Rabal, por manter viva a história e as memorias da população, através de vídeos publicados com entrevistas onde são relatados fatos e curiosidades sobre cidadãos itapuienses.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/470/m_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/470/m_22.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o ex-Vereador Senhor Airton Aparecido Grimaldi, pelos anos dedicados a democracia e a política. Vereador eleito por 5 mandatos, 4 vezes eleito entre seus pares como Presidente do Legislativo, Grimaldi como era conhecido, legislou em momentos de grande importância para o desenvolvimento de nossa cidade.   _x000D_
 					Pessoa humilde e com senso de justiça incomparável, exerceu seus mandatos sempre voltado ao auxílio da população mais carente, deixando um legado aos seus sucessores. Diante disso, neste ato externamos os nossos mais sinceros agradecimentos pelos ensinamentos deixados.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Proprietários da Loja de Material de Construção “Areas e Areas Ltda”, pelos anos de dedicação ao comercio local, bem como pelo bom atendimentos sempre prestado a população de nossa cidade.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Proprietário da Loja “Lanza Materiais para Construção”, pelos anos de dedicação ao comercio local, bem como pelo bom atendimentos sempre prestado a população de nossa cidade.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com a Senhora Marli Rocha Galvão, Cabo da Policia Militar. Instrutora do PROERD desde 2019, ministra aulas em nossa cidade e nos município de Bariri, Boraceia e Itaju, para os alunos do 5º ano do Ensino Fundamental, contribuindo com a formação moral de aproximadamente mil crianças. _x000D_
                                                         Além da dedicação na formação dos jovens, realiza visitas solidárias às vítimas de violência doméstica, amparando, fortalecendo e encorajando mulheres em busca de seus direitos.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/512/m_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/512/m_26.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento da Senhora Maria Luiza de Agostini. Nesta oportunidade, externamos aos familiares os nossos mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Médicos Plantonistas, Dr. Wilian Cazarito Ito e Dr. Tulio Nakamura, pelo excelente trabalho que vem realizando em nossa cidade, sendo constantemente elogiados pela população que busca atendimento no Pronto Socorro.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/519/m_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/519/m_28.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com A Senhora Paula de Lima Barbosa, pelo excelente trabalho que realiza como enfermeira no município, sempre prestativa e elogiada por todos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/523/m_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/523/m_29.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Médicos do P.S.F- Programa Saúde da Família, Dr. André Furlaneto Leão e Dra. Rebeca Storch Doni, pelo excelente trabalho que realiza e pelo atendimento prestado a população itapuiense.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/524/m_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/524/m_30.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Dr. João Tadeu Francisco da Cruz, pelo trabalho realizado no Pronto Socorro de nossa cidade, sempre elogiado pela população. _x000D_
 Atualmente, atende como Médico do PSF, e continua igualmente elogiado pelo trabalho que realiza.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/525/m_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/525/m_31.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Dr. Luiz Alfredo Teixeira, Médico Ginecologista e Obstetra, pelo trabalho que realiza no Centro de Atendimento as Gestantes de nossa cidade, garantindo atendimento digno e seguro nessa fase tão importante na vida de uma mulher.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Alexandre José Rosalin, Anderson José Pilão, Antonio Donizete Duarte, Gilmar Sabino Belchior, Luiz Carlos Pierazo, Matheus da Costa Aranha, Valdir Donizetti Castanho</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento do Vereador Guido Carlos Antonio Lanza, ocorrido no último dia 11 de novembro. Na oportunidade, externamos aos familiares os nossos mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>Anderson José Pilão, Alexandre José Rosalin, Antonio Donizete Duarte, Gilmar Sabino Belchior, Luiz Carlos Pierazo, Matheus da Costa Aranha, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Dr. Gilberto dos Santos Marcos, medico oftalmologista, pelos anos de dedicação à saúde de nossos munícipes e pelo espirito esportivo, representando o município de Itapuí em competições de Triatlo no Brasil e no Exterior.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça, Cidadania, Obras, Melhoramentos Públicos, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/450/emenda_ao_projeto_de_lei_complementar_08.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/450/emenda_ao_projeto_de_lei_complementar_08.docx</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar n.º 08/2022</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/498/ccf02092022_0003.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/498/ccf02092022_0003.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda ao Projeto de Lei Complementar do Legislativo n.º 01/2022</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão Temática</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária 23/2022, que trata do Plano Diretor do Turismo.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Complementar 04/2022, que dispõe sobre da Lei complementar 213/2018.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/442/parecer_032022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/442/parecer_032022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária 25, de 27 de abril de 2022 de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/443/parecer_042022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/443/parecer_042022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária n.º 44, de 21 de junho de 2022 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/444/parecer_052022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/444/parecer_052022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária 46, de 23 de junho de 2022, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/445/parecer_062022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/445/parecer_062022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária 01, de 18 de abril de 2022, de autoria do Nobre Vereador Senhor Valdir Donizete Castanho.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/446/parecer_072022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/446/parecer_072022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária 02, de 27 de junho de 2022, de autoria do Nobre Vereador Senhor Antonio Donizete Duarte.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_08_2021.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_08_2021.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar 05, de 27 de abril de 2022, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/448/parecer_092022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/448/parecer_092022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar 08, de 21 de junho de 2022, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/496/ccf02092022_0001.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/496/ccf02092022_0001.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar do Legislativo n.º 01/2022</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/497/ccf02092022_0002.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/497/ccf02092022_0002.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária n.º 54/2022 (LDO)</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo 04/2022</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo 5/2022</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/528/ccf_000009.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/528/ccf_000009.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 68/2022</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/529/ccf_000008.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/529/ccf_000008.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 69/2022</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/700/ccf_000028.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/700/ccf_000028.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária n.º 70/2022</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/701/ccf_000022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/701/ccf_000022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 14/2022</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/702/ccf_000023.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/702/ccf_000023.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 15/2022</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/741/ccf_000024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/741/ccf_000024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária n.º 26, de 27 de abril de 2022</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/742/ccf_000025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/742/ccf_000025.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 16, de 16 de novembro de 2022.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/743/ccf_000026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/743/ccf_000026.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 17, de 21 de novembro de 2022.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/744/ccf_000027.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/744/ccf_000027.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 02, de 21 de novembro de 2022.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/371/pd_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/371/pd_01.pdf</t>
   </si>
   <si>
     <t>Aprova o parecer previo do Tribunal de Contas do Estado de São Paulo, sobre as contas da Prefeitura Municipal, referentes ao exercício de 2019.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_dl022022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_dl022022.pdf</t>
   </si>
   <si>
     <t>Aprova o Parecer Prévio do Tribunal de Contas do Estado de São Paulo, sobre as contas da Prefeitura Municipal, referentes ao exercício de 2020.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>ELE</t>
   </si>
   <si>
     <t>ELEIÇÃO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>ELEIÇÃO DA MESA DIRETORA PARA O BIÊNIO 2023/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2969,68 +2969,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/716/plcl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/750/revoga-premio-assiduidade.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_complementar_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/321/plc_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/333/plc_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/360/ccf18032022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/368/plc_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/391/plc_05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/429/plc_08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/438/plc_9.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/478/lc_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/479/lc_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/504/plc_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/536/plc_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/543/plc_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/545/plc_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/711/plc_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/712/plc_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/771/plc_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_dia__autismo_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_carteira_autista.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_corte_de_servicos_publicos.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_cadastro_de_venda_de_materiais_eletricos_2.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/302/plo_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/303/plo_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/304/plo_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/305/plo_4.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/306/plo_5.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/307/plo_6.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/308/plo_7.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/309/plo_8.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/310/plo_9.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/311/plo_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/312/plo_11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/313/plo_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/314/plo_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/315/plo_14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/316/plo_15.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/317/plo_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/318/plo_17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/319/plo_18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/320/plo_19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/330/pl_20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/331/pl_21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/332/pl_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/367/plo_23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/380/ccf29042022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/387/pl_25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/388/pl26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/389/pl_27.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/410/pl_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/399/pl_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/400/pl_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/401/pl_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/402/pl_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/403/pl_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/404/pl_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/405/pl_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/407/pl_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ccf03062022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/419/pl_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/420/pl_41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/421/pl_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/425/pl_43.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pl_44.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/427/pl_45.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_46.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/432/pl_47.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/434/pl_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/435/pl_49.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/436/pl_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/437/pl_51.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/440/pl_52.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ccf01082022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/474/lo_54.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/471/lo_55.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/472/lo_56.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lo_57.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/475/lo_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/476/lo_59.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/477/lo_60.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/501/pl_61.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/502/pl_62.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/503/pl_63.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/514/pl_64.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/515/pl_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/516/pl_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/521/ccf23092022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/526/pl_68.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/527/pl_69.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/530/pl_70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/531/pl_71.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/542/pl_72.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/740/pl_73.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/769/pl_74.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/770/pl_75.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_76.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/369/pr_01.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/370/pr_02.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_resolucao_04_assinatura_eletronica.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_resolucao___arquivo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/322/i_01.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/323/i_02.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/324/i_03.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/325/i_04.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/336/i_6.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/337/i_7.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/338/i_8.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/339/i_9.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/342/i_10.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/343/i_11.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/344/i_12.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/345/i_13.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/346/i_14.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/347/i_15.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/348/i_16.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/352/i_17.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/353/i_18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/354/i_19.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/355/i_20.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/356/i_21.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/357/i_22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/361/i_23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/362/i_24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/363/i_25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/364/i_26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/372/i_27.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/373/i_28.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/374/i_29.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/375/i_30.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/381/ind_31.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/382/ind_32.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_33.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/384/ind_34.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/385/ind_35.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ind_36.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/393/i_37.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/394/i_38.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/395/i_39.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/396/i_40.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_41.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_42.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_43.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_44.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_45.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_47.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_48.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/451/ind_49.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/452/ind_50.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/453/ind_51.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/454/ind_52.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/455/ind_53.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_54.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/466/ind_56.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/491/ind_58.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/492/ind_59.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ind_60.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/494/ind_61.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/510/ind_62.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/511/ind_63.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/518/ind_64.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/522/ind_65.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/732/ind_67.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/733/ind_68.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ind_69.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/735/ind_70.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_71.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/737/ind_72.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/334/r_01.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/351/r_02.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/358/r_3.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/359/r_4.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/392/req_05.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_7.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/464/r_8.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/481/req_9.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/517/r_11.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/738/req_14.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/739/req_15.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/327/m_01.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/328/m_02.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/329/m_03.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/335/m_04.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/340/m_5.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/349/m_7.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/350/m_8.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/365/m_09.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/366/m_10.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/376/m_11.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/397/m_12.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/398/m_13.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/457/m_14.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/458/m_15.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/459/m_16.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/460/m_17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/461/m_18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/462/m_19.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/468/m_20.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/469/m_21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/470/m_22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/512/m_26.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/519/m_28.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/523/m_29.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/524/m_30.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/525/m_31.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/450/emenda_ao_projeto_de_lei_complementar_08.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/498/ccf02092022_0003.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/442/parecer_032022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/443/parecer_042022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/444/parecer_052022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/445/parecer_062022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/446/parecer_072022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_08_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/448/parecer_092022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/496/ccf02092022_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/497/ccf02092022_0002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/528/ccf_000009.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/529/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/700/ccf_000028.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/701/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/702/ccf_000023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/741/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/742/ccf_000025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/743/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/744/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/371/pd_01.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_dl022022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/716/plcl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/750/revoga-premio-assiduidade.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_complementar_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/321/plc_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/333/plc_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/360/ccf18032022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/368/plc_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/391/plc_05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/408/plc_06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/409/plc_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/429/plc_08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/438/plc_9.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/478/lc_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/479/lc_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/504/plc_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/536/plc_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/543/plc_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/545/plc_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/711/plc_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/712/plc_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/771/plc_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_dia__autismo_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/430/pl_02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_carteira_autista.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_corte_de_servicos_publicos.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_cadastro_de_venda_de_materiais_eletricos_2.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/302/plo_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/303/plo_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/304/plo_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/305/plo_4.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/306/plo_5.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/307/plo_6.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/308/plo_7.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/309/plo_8.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/310/plo_9.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/311/plo_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/312/plo_11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/313/plo_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/314/plo_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/315/plo_14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/316/plo_15.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/317/plo_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/318/plo_17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/319/plo_18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/320/plo_19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/330/pl_20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/331/pl_21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/332/pl_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/367/plo_23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/380/ccf29042022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/387/pl_25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/388/pl26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/389/pl_27.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/390/pl_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/410/pl_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/399/pl_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/400/pl_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/401/pl_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/402/pl_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/403/pl_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/404/pl_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/405/pl_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/406/pl_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/407/pl_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/417/ccf03062022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/419/pl_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/420/pl_41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/421/pl_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/425/pl_43.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/426/pl_44.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/427/pl_45.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/428/pl_46.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/432/pl_47.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/434/pl_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/435/pl_49.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/436/pl_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/437/pl_51.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/440/pl_52.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/441/ccf01082022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/474/lo_54.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/471/lo_55.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/472/lo_56.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/473/lo_57.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/475/lo_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/476/lo_59.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/477/lo_60.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/501/pl_61.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/502/pl_62.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/503/pl_63.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/514/pl_64.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/515/pl_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/516/pl_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/521/ccf23092022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/526/pl_68.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/527/pl_69.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/530/pl_70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/531/pl_71.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/542/pl_72.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/740/pl_73.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/769/pl_74.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/770/pl_75.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_76.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/369/pr_01.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/370/pr_02.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_resolucao_04_assinatura_eletronica.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_resolucao___arquivo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/322/i_01.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/323/i_02.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/324/i_03.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/325/i_04.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/336/i_6.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/337/i_7.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/338/i_8.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/339/i_9.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/342/i_10.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/343/i_11.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/344/i_12.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/345/i_13.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/346/i_14.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/347/i_15.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/348/i_16.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/352/i_17.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/353/i_18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/354/i_19.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/355/i_20.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/356/i_21.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/357/i_22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/361/i_23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/362/i_24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/363/i_25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/364/i_26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/372/i_27.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/373/i_28.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/374/i_29.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/375/i_30.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/381/ind_31.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/382/ind_32.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/383/ind_33.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/384/ind_34.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/385/ind_35.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/386/ind_36.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/393/i_37.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/394/i_38.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/395/i_39.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/396/i_40.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/411/ind_41.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/412/ind_42.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/413/ind_43.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ind_44.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/415/ind_45.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_47.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_48.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/451/ind_49.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/452/ind_50.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/453/ind_51.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/454/ind_52.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/455/ind_53.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/456/ind_54.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/465/ind_55.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/466/ind_56.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/491/ind_58.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/492/ind_59.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ind_60.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/494/ind_61.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/510/ind_62.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/511/ind_63.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/518/ind_64.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/522/ind_65.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/732/ind_67.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/733/ind_68.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ind_69.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/735/ind_70.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/736/ind_71.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/737/ind_72.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/334/r_01.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/351/r_02.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/358/r_3.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/359/r_4.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/392/req_05.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/431/req_7.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/464/r_8.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/481/req_9.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/517/r_11.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/738/req_14.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/739/req_15.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/327/m_01.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/328/m_02.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/329/m_03.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/335/m_04.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/340/m_5.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/349/m_7.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/350/m_8.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/365/m_09.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/366/m_10.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/376/m_11.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/397/m_12.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/398/m_13.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/457/m_14.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/458/m_15.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/459/m_16.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/460/m_17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/461/m_18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/462/m_19.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/468/m_20.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/469/m_21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/470/m_22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/512/m_26.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/519/m_28.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/523/m_29.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/524/m_30.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/525/m_31.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/450/emenda_ao_projeto_de_lei_complementar_08.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/498/ccf02092022_0003.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/442/parecer_032022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/443/parecer_042022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/444/parecer_052022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/445/parecer_062022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/446/parecer_072022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/447/processo_08_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/448/parecer_092022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/496/ccf02092022_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/497/ccf02092022_0002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/528/ccf_000009.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/529/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/700/ccf_000028.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/701/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/702/ccf_000023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/741/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/742/ccf_000025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/743/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/744/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/371/pd_01.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_dl022022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>