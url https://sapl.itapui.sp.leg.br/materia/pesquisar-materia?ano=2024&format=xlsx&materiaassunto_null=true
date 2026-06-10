--- v1 (2026-02-03)
+++ v2 (2026-06-10)
@@ -54,2083 +54,2083 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/ccf_0000781.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/ccf_0000781.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/projeto_de_lei_complementar_reajuste.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/projeto_de_lei_complementar_reajuste.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos da Câmara Municipal de Itapuí, do valor do ticket alimentação, e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/plc_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/plc_01.pdf</t>
   </si>
   <si>
     <t>Institui programa extraordinário de regularização fiscal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/plc_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/plc_02.pdf</t>
   </si>
   <si>
     <t>Fixa a tabela de vencimentos de agente comunitário de saúde e de agente de combate endemias, com fundamento na emenda constitucional nº 120/2022.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/plc_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/plc_03.pdf</t>
   </si>
   <si>
     <t>Cria vagas para cargo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/plc_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/plc_04.pdf</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_05.pdf</t>
   </si>
   <si>
     <t>Cria cargo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/plc_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/plc_6.pdf</t>
   </si>
   <si>
     <t>Fixa a tabela de vencimentos de agente comunitário de saúde e de agente de combate endemias, com fundamento na Emenda Constitucional nº 120/2022.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/plc_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/plc_7.pdf</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/plc_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/plc_8.pdf</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/plc_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/plc_9.pdf</t>
   </si>
   <si>
     <t>Atera artigos da Lei Complementar nº 300 de 12 de abril de 2023.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/plc_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/plc_10.pdf</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/plc_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/plc_11.pdf</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/plc_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/plc_12.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Complementar nº 327 de 25 de junho de 2024.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/plc_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/plc_13.pdf</t>
   </si>
   <si>
     <t>Cria vaga para o cargo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/plc_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/plc_14.pdf</t>
   </si>
   <si>
     <t>Cria vagas para cargo que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/plc_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/plc_16.pdf</t>
   </si>
   <si>
     <t>Cria vagas para cargo que espcifica e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/plc_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/plc_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a licença para o desempenho de mandato classista e dá outras providêncuas.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/plc_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/plc_20.pdf</t>
   </si>
   <si>
     <t>Cria zona fiscal na planta genérica do município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/plc_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/plc_21.pdf</t>
   </si>
   <si>
     <t>Unifica para 1%(um por cento) alíquota para fins de incidência de imposto territorial urbano- IPTU para terrenos urbanos sem construção existentes no município de Itapuí.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/plc_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/plc_22.pdf</t>
   </si>
   <si>
     <t>Unifica para 1% (um por cento) alíquota para fins de incidências de Imposto Territorial Urbano sem consreução existentes no município de Itapuí.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/plc_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/plc_23.pdf</t>
   </si>
   <si>
     <t>Cria vagas para o cargo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/plc_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/plc_24.pdf</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/plc_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/plc_25.pdf</t>
   </si>
   <si>
     <t>Cria os cargos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/plc_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/plc_26.pdf</t>
   </si>
   <si>
     <t>Fixa valor do auxílio- alimentação dos servidores púbicos da Prefeitura Municipal de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/plc_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/plc_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores públicos do município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/ccf_0000791.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/ccf_0000791.pdf</t>
   </si>
   <si>
     <t>Altera e Revoga dispositivos da Lei n.º 3.071 de 14 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Alexandre José Rosalin</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de “Parklets” e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pll_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pll_03.pdf</t>
   </si>
   <si>
     <t>Institui “Mês Maio Furta-Cor” no calendário de eventos oficiais do Município de Itapuí.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/pl_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/pl_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios de controle da emissão de ruidos decorrentes de escapamentos de motocicletas e veículos similares, considerando o interesse local, no município de Itapuí.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para inclusão de rubrica da despesa no Orçamento Municipal do exercicio financeiro vigente e dá outras providências</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_02.pdf</t>
   </si>
   <si>
     <t>Autoriza desapropriação de área para implantação de unidades administrativas de atendimento e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_03.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de espaço público, com a finalidade de implantação de praça de alimentação, para exploração economica e comercial, administração, manutenção e conservação e da outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_04.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de espaço público, com a finalidade de implantação de praça de alimentação, para exploração econômica e comercial, administração, manutenção e conservação e dá outras providências.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_05.pdf</t>
   </si>
   <si>
     <t>Assegura a aplicação, no âmbito do Município de Itapuí, o disposto na Lei Federal nº 13.431, de 4 de abril de 2017, que estabelece o Sistema de Garantia a Escutoa especializada a ao depoimento especial sem danos à criança e adolescente, vítima ou testemunha de violência e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2024 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar entidade que especifica nos termos do artigo 199,§ 1º da Contituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/ccf16022024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/ccf16022024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei nº 2.867, de 28 de maio de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_9.pdf</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_10.pdf</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_11.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_12.pdf</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_13.pdf</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/ccf_0000821.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/ccf_0000821.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 648.164,16 (seiscentos e quarenta e oito mil, cento e sessenta e quatro reais e dezesseis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/ccf_0000831.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/ccf_0000831.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 351.793,27 (trezentos e cinquenta e um mil e setecentos e noventa e três reais e vinte e sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/ccf_0000841.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/ccf_0000841.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 1.367.799,70 (um milhão, trezentos e sessenta e sete mil, setecentos e noventa e nove reais e setenta centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/ccf_0000851.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/ccf_0000851.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o cancelamento de restos a pagar e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapuí a contratar a desenvolve SP-Agencia de Fomento do Estado de São Paulo, Operações de Crédito com Outorga de Garantia e dá outras providências.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/ccf_0000861.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/ccf_0000861.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções do Consórcio Central dos Municípios da Região Central do Estado de São Paulo - CONCEN, na forma em que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/ccf_0000871.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/ccf_0000871.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para abertura de crédito especial de R$ 1.200.769,11 (um milhão, duzentos mil, setecentos e sessenta e nove reais e onze centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/ccf_0000881.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/ccf_0000881.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 646.977,28 (seiscentos e quarenta e seis mil, novecentos e setenta e sete reais e vinte e oito centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 397.082,13 (trezentos e noventa e sete mil, oitenta e dois reais e treze centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_24.pdf</t>
   </si>
   <si>
     <t>Eleva a categoria de zona urbana uma gleba de terras de propriedade de Marcos Eduardo de Antonio com 55.908,70 metros quadrados (m2), localizada no Município de Itapui, revoga a Lei nº 2.974 e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_25.pdf</t>
   </si>
   <si>
     <t>Altera valores repassados à entidade que especifica considerando pedido de ajustamento do plano de trabalho.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/pl_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/pl_26.pdf</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para inclusão de rubrica de despesa no Orçamento Municipal do exercício financeiro vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/pl_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/pl_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para cancelamento de restos a pagar e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/pl_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/pl_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para abertura de crédito especial da ordem de R$ 91.782,47 (noventa e um mil, setecentos e oitenta e dois reais e quarenta e sete centavos), com a inclusão de ficha orçamentária em rubrica da despesa no Orçamento Municipal de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/pl_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/pl_30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar recursos financeiros à entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/pl_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/pl_31.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo na Lei n.º 2.974, de 08 de novembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para inclusão de rubrica da despesa no Orçamento Municipal do exercício financeiro vigente e da outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/pl_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/pl_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para inclusão de rubrica da despesa no Orçamento Municipal do exercício financeiro vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/pl_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/pl_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abrir crédito adicional especial por superavit financeiro de exercício anterior, e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/pl_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/pl_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2024 a subvencionar entidade que especifica mediante termos de colaboração ou fomento e dá outras providencias.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/pl_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/pl_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2024 a subvencionar entidade mediante termos de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_37.pdf</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_38.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização para abertura de credito especial de R$ 5.729.919,26 (cinco milhões, setecentos e vinte e nove mil, novecentos e dezenove reais e vinte e seis centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/pl_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/pl_39.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização ao Poder Executivo Municipal para inclusão de rubrica da despesas no Orçamento Municipal do exercício financeiro vigente e dá outras providências</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LDO- Lei de Diretrizes Orçamentárias para o exercicio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/pl_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/pl_41.pdf</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_42.pdf</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_43.pdf</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_44.pdf</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_45.pdf</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 134.759,16 ( cento e trinta e quatro mil, setecentos e noventa e cinco reais e dezesseis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para transposições valores de dotações orçamentárias anual (LOA) vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$9.526,36( nove mil, quinhentos e vinte e seis reais e trinta e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pl_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pl_49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para o empreendimento na modalidade condominio de lotes, nos termos do art. 1358-A, do código civil, que será executado em Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para aprovação do Loteamento denominado residencial parque Almeida Prado, que será executado em Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/ccf_000139.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/ccf_000139.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa do município de Itapuí, para  exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/ccf_000106.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/ccf_000106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de "parklets" e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/ccf_000107.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/ccf_000107.pdf</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/ccf_000108.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/ccf_000108.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Itapuí a receber doação de área que especifica para prolongamento do sistema viário nos termos da Lei nº 2.926 de 11 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/pl_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/pl_55.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.113 de 25 de setembro de 2024.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/pl_56.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/pl_56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais- LGPD), no âmbito dos Órgãos da Administração Pública Municipal direta e indireta, excetuando-se a Câmara Municipal de Itapuí.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/pl_57.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/pl_57.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 2.312.825,00( dois milhões, trezentos e doze mil e oitocentos e vinte e cinco mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_58.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o pagamento de emolumentos e outras despesas decorrentes de cancelamentos ou desistencias de protestos pelo município e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_59.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para o empreendimento na modalidade condomínio de lotes, nos termos do art. 1.358-A, do código civil, que será executado em Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_60.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_60.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 4º da Lei Complementar nº 307, de 14 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/pl_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/pl_61.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.( Casa da Criança)</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_62.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências. (Casa da Criança)</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/pl_63.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/pl_63.pdf</t>
   </si>
   <si>
     <t>Institui o termo de cooperação entre a adminstração pública e as organizações da sociedade civil, nos termos da Lei nº 13.019/2014, e dá ouras providências.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/pl_64.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/pl_64.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- Vila São Vicente</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_65.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_65.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- Vila S. Vicente</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/pl_66.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/pl_66.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- Nosso Lar</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_67.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_67.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- Proteção animal</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_68.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_68.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- Combate ao cancer</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/pl_69.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/pl_69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- APAE</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_70.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_70.pdf</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_71.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_71.pdf</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/pl_72.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/pl_72.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/pl_73.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/pl_73.pdf</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/pl_74.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/pl_74.pdf</t>
   </si>
   <si>
     <t>Institui o termo de cooperação entre a administração pública e as organizações da sociedade civil, nos termos da lei nº 13.019/2014, e dá outras providências.- APAE</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/pl_75.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/pl_75.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- SOS Animais</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/pl_76.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/pl_76.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.- Vila</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/pl_77.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/pl_77.pdf</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_78.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_78.pdf</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/pl_80.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/pl_80.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para aprovação do loteamento denominado residencial Irmãos Paulin, que será executado em Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_81.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_81.pdf</t>
   </si>
   <si>
     <t>Eleva à Categoria de zona urbana uma gleba de propriedade da Prefeitura Municipal de Itapuí com 266.659,02 metros quadrados (M2), localizada no municipaio de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_82.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_82.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.141 de 18 de novembro de 2024.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/pl_83.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/pl_83.pdf</t>
   </si>
   <si>
     <t>Regulamenta cessão de direitos de posse de terrenos do Distrito Industrial denominado Ricardo Izar no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/pl_84.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/pl_84.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre convalidação de abertura de créditos suplementares adicionais e dá outras providências.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_85.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_85.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de terras com 237.019,93 metros quadrados , localizada no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_86.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_86.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de terras com 33.840,26 metros quadrados , localizada no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_87.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_87.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de terras com 40.246,04 metros quadrados , localizada no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/pl_88.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/pl_88.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para o empreendimentos na modalidade condomínio de lotes, nos termos do art. 1358-A, do código civil, que será executado em Itapuí e dá outras providencias. (Bela Villa)</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/pl_89.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/pl_89.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes e exigências para o empreendimento na modalidade condominio de lotes, nos termos do art. 1358-A do Código Civil, que será executado em Itapuí e dá outras providências. (Recanto das Águas)</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_90.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_90.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de terras com 16.008,00 metros quadrados , localizada no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_91.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_91.pdf</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/pl_92.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/pl_92.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de propriedade da Prefeitura Municipal de Itapuí com 622.982,00 metros quadrados, localizada no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/ccf16122024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/ccf16122024.pdf</t>
   </si>
   <si>
     <t>Eleva a categoria de zona urbana uma gleba de terras com área de 266.659,02 mteros quadrados(m2), localizada no município de Itapuí e da outras providencias.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/ccf_0000801.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/ccf_0000801.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/ccf_0000811.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/ccf_0000811.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Presidente da Câmara Municipal de Itapuí e Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/i_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/i_01.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar construir obstáculos redutores de velocidade na rua Sebastião Ferreiras Dias, localizada no bairro Cônego Arlindo José Zanotto”.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/i_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/i_02.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de equiparar a carga horária de todos os servidores públicos municipais para 40 horas semanais, principalmente do cargo de Atendente como prometido anteriormente.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Antonio Donizete Duarte</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/i_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/i_03.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar construir obstáculos redutores de velocidade nas ruas a seguir:_x000D_
 •	Rua Antonio Aparecido Francischini, altura do número 81;_x000D_
 •	Rua Felix Sales, altura do número 143;_x000D_
 Rua Joaquim de Freitas Teixeira, altura do número 154.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>Renan Nachbal</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/i_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/i_04.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome as devidas providências no sentido de mandar construir obstáculos redutores de velocidade na estrada municipal “João Murari”, devido ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/i_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/i_05.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar recapear as ruas do núcleo habitacional “Irmãos Franceschi”, bem como mandar construir novas valetas de escoamento de água com menor profundidade.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/i_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/i_6.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar tampar os buracos que estão se formando no leito viário da estrada vicinal “Angelo Poli”, antes que os mesmos aumentem e exijam uma obra maior para reparo na via.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/i_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/i_7.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de proibir estacionamento em um dos lados da rua Santo Antonio, no trecho que margeia a estrada vicinal Prefeito Alberto Massoni, pois são diversas reclamações dos moradores com relação aos caminhões que permanecem estacionados no local.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/i_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/i_8.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que determine ao Setor de Obras que construa obstáculos redutores de velocidade nas ruas do bairro Jardim Maria Luiza, pois os moradores se queixam da alta velocidade com que os veículos trafegam pelo local.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/i_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/i_09.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de mandar instalar painéis convidando e incentivando novas empresas para se instalar em nossa cidade, considerando os benefícios com a implantação do novo Distrito Industrial.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/i_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/i_10.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que estude as possibilidades de elaborar um projeto de revitalização de nossa cidade antes de terminar o mandato, para compensar todas as arvores que foram cortadas durante sua administração.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/i_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/i_11.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências o mais urgente possível no sentido de fazer com que a Estação de Tratamento de Esgoto- ETE funcione de maneira efetiva e pare definitivamente de jorrar esgoto não tratado no Rio Tietê.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/i_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/i_12.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, para que tome providências no sentido de mandar instalar novos tanques de fornecimento de água no Cemitério Municipal, principalmente na parte nova do cemitério pois fica muito distante das torneiras existentes, o que dificulta a limpeza dos túmulos.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/i_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/i_13.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que promova a melhoria da áreas verdes do Município, com a inclusão de mais árvores, e a devida manutenção das já existentes.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Anderson José Pilão, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_14.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que estude a possibilidade de conceder um reajuste no vale alimentação dos servidores públicos municipais, de R$ 850,00 para R$ 1.200,00, com o objetivo de aumentar o poder de compra e consequentemente melhorar a qualidade de vida do nossos funcionários.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/i_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/i_15.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal para que havendo a necessidade de nomear ruas em nossa cidade, use como sugestão os nomes de Ângelo Frederice e Luiz Carlos Gonçalves-Lisca.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/r_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/r_01.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis uma cópia atualizada da matricula da área onde está localizado Camping Municipal.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/r_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/r_02.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando serão iniciadas as obras de reforma do campo de bocha, localizado no Centro de Lazer do Trabalhador “Cyro Portieri”, pois existem relatos de que o material está abandonado e deteriorando.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/r_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/r_03.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existem garis contratados por alguma empresa que preste serviço ao município. Se afirmativa a resposta, solicitamos o encaminhamento do processo licitatório, bem como a relação completa das pessoas que desenvolvem essa função.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/r_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/r_04.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre o desfile das Escolas de Samba do Município, se haverá ou não o desfile, e por quais motivos.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/r_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/r_05.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre a relação de abastecimentos efetuados em cidades da região, anexo a este requerimento e extraído do portal de transparência, totalizando 14.963,61 (quatorze mil, novecentos e sessenta e três reais e sessenta e um centavos). Com base nessas informações, solicito explicações para tais despesas considerando que o município tem combustível licitado nos postos de nossa cidade.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis a cópia da Nota Fiscal, bem como do empenho referente a aquisição das telhas utilizadas na coberturas das salas que foram construídas na escola municipal “Manoel Rodrigues Ferreira”, bem como informações sobre o destino das telhas antigas e do madeiramento que foi retirado do local.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se foram efetuados pagamentos de serviços de terraplanagem para construção da piscina no Parque Aquático Municipal mesmo já existindo licitação.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se a caminhonete enviada pelo Governo para ser utilizada no Patrulhamento da área rural está sendo utilizada pra este fim, ou se apenas serve de veículo de passeio aos funcionários de confiança do prefeito.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior, Matheus da Costa Aranha, Valdir Donizetti Castanho</t>
   </si>
   <si>
     <t>Considerando que estamos no último ano do mandato, e que medidas drásticas são necessárias para o encerramento do ano, como por exemplo, cortes de despesas na área da saúde;_x000D_
 	Considerando outros problemas crônicos enfrentados pela administração durante todos esses anos, como a falta de abastecimento de água;_x000D_
 	Considerando que a administração atual não pode comprometer o orçamento do município, e muito menos deixar contas a pagar para a futura administração, Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se existe a possibilidade de suspender a abertura de envelopes, referente ao processo licitatório para contratação da empresa que realizará o recapeamento asfáltico do novo distrito industrial pois não se trata de uma obra prioritária se comparada as demais necessidade da população e apenas duas empresas estão participando, considerando que 7(sete) foram desclassificadas e praticamente não haverá concorrên</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/r_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/r_10.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar arrumar e tampar as galerias de captação de água da Avenida do Porto, pois muitos munícipes reclamam do risco que correm ao transitar pelo local.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/r_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/r_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre destino dos Ventiladores que foram retirados da EMEF “Manoel Rodrigues Ferreira”, e onde os mesmos foram reinstalados.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/r_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/r_12.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações acerca de uma publicação feita recentemente comemorando uma emenda parlamentar no valor de 200 mil reais que seria usada para custear as despesas da Festa do Peão em 2024, informando se a mesma já está disponível aos cofres públicos ou se não estiver, que explique o porquê do anuncio antes do recebimento do recurso.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/r_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/r_13.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal digne-se informar a esta Casa de Leis quem é o funcionário responsável pelos convênios de emendas parlamentares na Prefeitura, haja visto que atualmente o município tem perdido emendas que seriam importantíssimas para a população e desenvolvimento da cidade.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/r_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/r_14.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Presidente e a Mesa Diretora, solicitando nos termos da Lei Orgânica do Município e do Regimentos Interno da Casa, que seja agendado uma reunião ou se possível convocada uma Audiência Publica com a atual Presidente da ONG Itapuí SOS Animais, para que explique o porquê da ONG não ter prestado serviços regularmente no exercício de 2023, haja visto que recebeu recursos públicos e a população reclamou que não houve prestação de serviço.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/r_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/r_15.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal e a Controladora Interna do Município para que informe esta Casa de Leis porque foi feito um repasse de R$ 10.000,00 (dez mil reais) a ONG Itapuí SOS Animais no final de 2023 e no restante do ano os repasses não foram feitos regularmente.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/r_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/r_16.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal com fundamento na Lei nº 12.527, de 18 de novembro de 2011 (Lei de Acesso à Informação - LAI), requerer o acesso e a disponibilização, em cópia capa a capa, do processo licitatório de número 02/2023. Solicita-se inclusão de todas as atas, recursos, comunicados, anexos e demais documentos correlatos, que compõem integralmente o referido processo._x000D_
                                                                          Além disso, conforme o princípio de transparência que rege a administração pública, e em observância ao mesmo dispositivo legal supracitado, requer-se também, na mesma forma e condições, cópias integrais de todos os processos licitatórios, desde o ano de 2017, nos quais a empresa DALPINO TERRAPLANAGEM LTDA., inscrita sob o CNPJ 56.694.763/0002-15, foi declarada vencedora.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/r_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/r_17.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Presidente da Casa e Mesa Diretora, solicitando que tome as providencias cabíveis e previstas na legislação municipal com relação aos Requerimentos apresentados e aprovados em plenário, que foram encaminhados ao Chefe do Poder Executivo desde 2021 e que até a presente data não foram respondidos.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/r_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/r_18.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional do D.E.R- Departamento de Estradas e Rodagens solicitando que tome as devidas providencias no sentido de notificar a empresa que realizou as obras de recape da estrada vicinal “Angelo Poli”, pois a mesma está deteriorando e fincando intransitável em razão dos buracos que se formaram por toda extensão da via. _x000D_
 		Essa vicinal é de extrema importância para nossa cidade e trafegar por ela é um desafio diário por conta do risco de acidentes, por esta razão suplicamos por medidas urgentes antes que ocorram tragédias maiores.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/r_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/r_19.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quanto foi gasto para aquisição e instalação da grade ao redor do Camping Municipal. Solicitando ainda, que informe a empresa que realizou o serviço bem como a cópia dos empenhos de pagamento e as respectivas notas fiscais.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/r_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/r_20.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional dos Correios solicitando informações sobre por que motivos as correspondências não estão sendo entregues no bairro “Adolpho Saggioro”, considerando que o referido bairro já possui nome nas ruas e as placas devidamente instaladas.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/r_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/r_21.pdf</t>
   </si>
   <si>
     <t>Considerando a grandiosidade da obra que vem sendo executada no prédio recém adquirido pelo município, onde está localizado o Hospital Municipal, Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal, para que encaminhe a esta Casa de Leis cópia das atas do Conselho Municipal de Saúde aprovando a reforma do hospital e a prestação de contas das despesas realizadas até a presente data, cópia da planta, cópia das notas fiscais referente as despesas realizadas até agora, estimativa do valor final da obra, e prazo para conclusão da obra.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/r_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/r_22.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando pretende mandar refazer o serviço de fixação dos aparelhos da academia ao Ar Livre da Praça do bairro “Cônego Arlindo José Zanotto”, pois as mesmas estão soltas e com grande risco de acidentes. Solicito ainda, que informe esta Casa o valor total das despesas para instalação da academia e se foi com recurso do município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/r_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/r_23.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre a veracidade quanto as manifestações da população com relação a falta de medicamento na Farmácia do PSF- Nestor Cardoso, especialmente a questão da falta de “Soro” para os pacientes.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/r24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/r24.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quem é o servidor responsável pelo preenchimento do cadastro do Município na plataforma do Governo para recebimento de recursos e de emendas orçamentárias, pois obtivemos a informação que este ano Itapuí não foi cadastrado e está impedido de receber recursos para os próximos anos, prejudicando o desenvolvimento da cidade. Diante disso, solicito que determine ao responsável que efetue imediatamente o cadastro considerando que o prazo foi prorrogado até outubro de 2024.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/r_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/r_25.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quais foram os eventos e as atividades realizadas pelo Município no “Dia Municipal da Conscientização do Autismo”, instituído pela Lei Municipal nº 2.961, de 17 de agosto de 2022.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/r_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/r_26.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quem autoriza o uso da frota do municípios por funcionários de empresa terceirizada, bem como informações se existe legalidade em conceder bens públicos a terceiros.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/r_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/r_27.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre os pagamentos realizados até o momento a empresa contratada para execução das obras de construção do Parque Aquático Infantil, bem como a previsão de termino da obra considerando que o contrato foi firmado dia 27 de abril de 2023.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/r_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/r_28.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações se o material para construção do campo society foi adquirido com recursos do município, pois o mesmo esta deteriorando e comprovando o descaso desta administração com o dinheiro público.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/r_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/r_29.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quais funcionários estão prestando serviço home office, bem como a lista de servidores em gozo de licença prêmio durante os meses de junho, julho e agosto de 2024.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/r_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/r_30.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre a possibilidade de não descontar o vale alimentação dos funcionários afastados para tratamento de saúde.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/r_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/r_31.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Agencia da Caixa Econômica Federal de Jaú, solicitando informações sobre por que motivos os funcionários público municipais estão bloqueados para contratação de empréstimos consignado.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/r_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/r_32.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre como pretende diminuir a fila de espera para exames de ultrassonografia, considerando que existem mais de 1000 mil pessoas na espera. Solicito ainda, que estude a possibilidade de realizar um mutirão para agilizar o atendimento pois com saúde não se brinca e não economiza.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/r_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/r_33.pdf</t>
   </si>
   <si>
     <t>Considerando que a licitação para realização das obras de pavimentação asfáltica do novo distrito industrial já foi realizada, considerando que as guias e sarjetas já estão instaladas, considerando a importância do princípio da economicidade dos recursos na Administração Pública, Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre quando iniciará as obras de instalação da rede de esgoto no Distrito Industrial pois não é viável que seja instalada depois do asfalto.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/r_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/r_34.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente da Agencia do Banco do Brasil de nossa cidade, solicitando informações sobre por que motivos os funcionários público municipais estão bloqueados para contratação de empréstimos consignado.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_35.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_35.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas formalidades legais, seja oficiado ao Senhor Prefeito Municipal para que justifique os motivos pelos quais os servidores públicos que trabalham em dois cargos, com dois concursos públicos distintos, recebem somente um ticket alimentação.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_36.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_36.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas formalidades legais, seja oficiado ao Senhor Prefeito Municipal para que informe quais providencias está tomando para sanar as constantes faltas de água aos moradores de Itapuí, especialmente no Bairro Mar Azul.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/r_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/r_37.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja iniciado pela Mesa Diretora da Câmara Municipal de Itapui, Projeto de Decreto Legislativo, outorgando título de Cidadão Itapuiense ao Sr. MAURICIO GUSTAVO MARTINS GARCIA, Subtenente da Polícia Militar- 27º BPMI-3ª CIA- 3º PEL- Itapuí.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/r_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/r_38.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal para que encaminhe a esta Casa Legislativa a relação total da despesa e o total da arrecadação para o Tratamento de Esgoto em nossa cidade durante o ano.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/r_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/r_39.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa de Leis cópia do contrato firmado com a empresa responsável pela construção da piscina do Camping e do Centro de Lazer do Trabalhador- Cyro Portieri.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/r_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/r_40.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando informações sobre por que motivos o asfalto do final da Avenida Brasil está sendo refeito, e se as despesas estão sendo custeadas pelo município uma vez que a benfeitoria é em frente a um condomínio particular e de luxo.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/r_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/r_41.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Senhor Prefeito Municipal solicitando que encaminhe a esta Casa cópia dos comprovantes de repasse dos valores referentes ao IFA- Incentivo Financeiro Adicional, pois trata-se de um salário-extra anual pago aos Agentes de Combate a Endemias-ACE e Agentes Comunitários de Saúde-ACS, durante o exercício vigente. Por fim, solicitamos informações se os valores já foram repassados aos servidores ou quando serão disponibilizados a quem de direito.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/ccf09122024.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/ccf09122024.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa, seja iniciado pela Mesa Diretora da Câmara Municipal de Itapui, Projeto de Decreto Legislativo, outorgando título de Cidadão Itapuiense ao Sr. MATHEUS CARDOSO DA COSTA, Cabo da Polícia Militar- 27º BPMI-3ª CIA- 3º PEL- Itapuí.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/m_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/m_01.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Policiais Militares, Cabo Amarante e Soldado Vitor Hugo, pela agilidade e eficiência com que prestaram socorro a uma criança que estava convulsionando no final do ano passado, evitando que o pior pudesse ter acontecido. Em nome de toda população itapuiense nossos mais sinceros agradecimentos.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>Gilmar Sabino Belchior, Alexandre José Rosalin, Anderson José Pilão, Antonio Donizete Duarte, Luiz Carlos Pierazo, Matheus da Costa Aranha, Renan Nachbal, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/m_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/m_2.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata Moção de Apelo ao Senhor Prefeito Municipal e ao Senhor Dr. Jorge Atalla Neto, Digníssimo Diretor da Companhia Agrícola e Industrial São Jorge, no sentido de que reconsidere a notificação de encerramento de comodato da área de terras cedida para o Senhor José Vitor Ficcio, localizada no município de Itapuí, imóvel Rural denominado Fazenda Boa Esperança, matricula número 744 do Segundo Cartório do Registro de Imóveis de Jaú-SP . _x000D_
 		José Vitor Ficcio, comodatário e membro Fundador da antiga ONG Bica de Pedra, atualmente denominada Instituto Socioambiental Ecovida, fundada na data de 1 de março de 2004, é idealizador de todo trabalho desenvolvido na área em questão sem nenhuma ajuda financeira do Município ou do Estado._x000D_
 		Considerando que esta área trata-se de uma APP-Área de Preservação Permanente, que foi restaurada há exatamente 16 anos pelo comodatário Senhor José Vitor Ficcio que durante esses a</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/m_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/m_3.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de Congratulações e Agradecimentos para com toda a Equipe e funcionários do Hospital Amaral Carvalho de Jaú, em especial para com os médicos Dr. George Geraldi Marinho Pereira e Dr. Andre Medeiros de Carvalho pelo excelente trabalho que realizam e pelo tratamento humanizado dedicado aos paciente de nossa cidade.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Alexandre José Rosalin, Anderson José Pilão, Antonio Donizete Duarte, Gilmar Sabino Belchior, Luiz Carlos Pierazo, Matheus da Costa Aranha, Renan Nachbal, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/m_4.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/m_4.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com todos os Funcionários, Diretores e Conselheiros do Tribunal de Contas do Estado de São Paulo, em especial parabenizar pela Comemoração do Centenário  que é celebrado no dia 06 de maio de 2024, e agradecer pela parceria ao longo dos anos, sempre nos auxiliando, fiscalizando e orientando para que o dinheiro público seja gasto com eficiência, transparência e em benefício da população.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/m_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/m_5.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, solicitamos seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Adnir José Ferrarezi,  conhecido na região como “Ademir da Venda”. _x000D_
 Homem integro, honesto, trabalhador, foi um exemplo de pai e marido, e diante da sua grandeza esta Casa de Leis externa aos familiares enlutado os mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/m_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/m_6.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, solicitamos seja consignado em ata votos de profundo pesar pelo falecimento do Ex-Prefeito Senhor Sylvio de Almeida Prado Rocchi._x000D_
 	Foi com um profundo sentimento de pesar que no dia 01 de maio de 2024, a comunidade de Itapuí recebeu a triste notícia do passamento do ex-vereador e ex-prefeito o Sr. Sylvio Rocchi. Seu falecimento enluta, não só seus familiares e amigos, mas toda a sociedade que lamenta a perda de um cidadão que foi um exemplo de honestidade e pela sua contribuição no crescimento e desenvolvimento socioeconômico de nossa cidade.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/m_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/m_07.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor José Victor Ficcio, pelos relevantes trabalhos prestados durante todos esses anos como membro Fundador da antiga ONG Bica de Pedra, atualmente denominada Instituto Socioambiental Ecovida, fundada na data de 1 de março de 2004, e responsável por aproximadamente 400 mil mudas de arvores plantadas contribuindo voluntariamente com o meio ambiente em nossa cidade.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, solicitamos seja consignado em ata votos de profundo pesar pelo falecimento do Senhor Antônio Marcos Pereira. _x000D_
 Homem integro, honesto, trabalhador, foi um exemplo de pai e marido, e diante da sua grandeza esta Casa de Leis externa aos familiares enlutado os mais sinceros sentimentos.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/m_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/m_9.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, solicitamos seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Claudio Gonçalves Meira Junior, funcionário público municipal no cargo de motorista, pelo excelente trabalho realizado, sempre atento aos perigos no transito, agindo de forma segura afim de manter a integridade física dos nossos munícipes.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/m_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/m_10.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, solicitamos seja consignado em ata votos de congratulações e agradecimentos para com a Senhora Paola Appolinario Pastrello, servidora da Secretaria de Desenvolvimento Social do Estado de São Paulo, Coordenadora Estadual Primeira Infância no SUAS - Sistema Único de Assistência Social pelo trabalho de excelência dispensado aos supervisores municipais do Programa Criança Feliz nos municípios paulistas, sempre atendendo a todos com solicitude e competência.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/m_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/m_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, solicitamos seja consignado em ata votos de congratulações e agradecimentos para com a Senhora Fernanda dos Santos Varandas, Diretora Técnica da DRADS - Diretoria Regional de Assistência e Desenvolvimento Social de Bauru, pelo excelente trabalho realizado frente à DRADS Bauru, possibilitando o aprimoramento do Sistema Único de Assistência Social nos 39 municípios acompanhados e proporcionando estímulo motivacional aos trabalhadores do SUAS no âmbito municipal.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, solicitamos seja consignado em ata votos de congratulações e agradecimentos para com a Senhora Renata de Moura Oliveira, Diretora da Escola Senador Vicente Prado pelo trabalho de excelência e eficiência na gestão escolar, ficando nítidos os reflexos positivos no aprendizado e comportamento dos alunos em seu desempenho escolar, além do empenho e dedicação da equipe de professores, coordenadores e demais funcionários da escola.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações para com a aluna Ana Laura Colovati de Almeida foi selecionada para realizar o intercâmbio em um dos países indicados pelo Programa Prontos: Canadá, Reino Unido, Irlanda, Austrália e Nova Zelândia._x000D_
 					Em nome da Câmara Municipal e de toda população itapuiense nossos agradecimentos por representar de forma brilhante a nossa cidade.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça, Cidadania, Obras, Melhoramentos Públicos, Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/ccf_000141.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/ccf_000141.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda ao Projeto de Lei n.º 52/2024</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Ordinária n.º 50/2024 (residencial Parque Almeida Prado)</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar 20/2024 (Planta Genérica)</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>Luiz Carlos Pierazo</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Ordinária n.º 59/2024 (Condomínio Vale do Sol)</t>
   </si>
@@ -2146,51 +2146,51 @@
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão Temática</t>
   </si>
   <si>
     <t>Parecer da Comissão relativo ao Parecer do Tribunal de Contas do Estado de São Paulo, em relação às contas do Poder  Executivo do exercício 2021.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Parecer da Comissão relativo ao Projeto de Lei Complementar do Executivo n.º 01/2024</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar do Executivo 02/2024</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/ccf_000074.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/ccf_000074.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar do Executivo n.º 05/2024</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Emenda a Lei Orgânica n.º 01 de 02 de maio de 2024</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>Parecer da Mesa da Câmara Municipal sobre o Projeto de Resolução n.º 01 de 02 de maio de 2024</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar do Executivo n.º 09/2024</t>
   </si>
   <si>
     <t>1311</t>
   </si>
@@ -2233,51 +2233,51 @@
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 19/2024</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>NADA A OPOR</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>Nada a opor</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/pd_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/pd_01.pdf</t>
   </si>
   <si>
     <t>Aprova o Parecer Prévio do Tribunal de Contas do Estado de São Paulo, sobre as contas da Prefeitura Municipal, referentes ao exercício de 2021.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO ITAPUIENSE AO Sr. MAURICIO GUSTAVO MARTINS GARCIA, SUBTENENTE DA POLICIA MILITAR- 27º BPMI- 3ª CIA- 3º PEL- ITAPUÍ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>Outorga Título de Cidadão Itapuiense ao SR. Mateus Cardoso da Costa, Cabo da Policia Militar-20º BPMI- 3ª CIA- 3º PEL- Itapuí e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2596,67 +2596,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/ccf_0000781.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/projeto_de_lei_complementar_reajuste.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/plc_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/plc_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/plc_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/plc_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/plc_6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/plc_7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/plc_8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/plc_9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/plc_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/plc_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/plc_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/plc_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/plc_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/plc_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/plc_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/plc_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/plc_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/plc_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/plc_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/plc_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/plc_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/plc_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/plc_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/ccf_0000791.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pll_03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/pl_04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_05.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_06.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_07.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/ccf16022024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_9.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_11.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_12.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/ccf_0000821.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/ccf_0000831.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/ccf_0000841.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/ccf_0000851.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/ccf_0000861.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/ccf_0000871.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/ccf_0000881.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/pl_26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_27.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/pl_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/pl_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/pl_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/pl_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/pl_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/pl_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/pl_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/pl_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/pl_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/pl_41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_43.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_44.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_45.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_46.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_47.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pl_49.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/ccf_000139.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/ccf_000106.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/ccf_000107.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/ccf_000108.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/pl_55.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/pl_56.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/pl_57.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_59.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_60.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/pl_61.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_62.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/pl_63.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/pl_64.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/pl_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_67.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_68.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/pl_69.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_71.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/pl_72.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/pl_73.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/pl_74.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/pl_75.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/pl_76.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/pl_77.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_78.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/pl_80.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_81.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_82.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/pl_83.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/pl_84.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_85.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_86.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_87.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/pl_88.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/pl_89.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_90.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_91.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/pl_92.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/ccf16122024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/ccf_0000801.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/ccf_0000811.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/i_01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/i_02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/i_03.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/i_04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/i_05.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/i_6.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/i_7.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/i_8.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/i_09.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/i_10.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/i_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/i_12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/i_13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/i_15.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/r_01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/r_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/r_03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/r_04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/r_05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/r_10.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/r_11.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/r_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/r_13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/r_14.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/r_15.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/r_16.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/r_17.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/r_18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/r_19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/r_20.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/r_21.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/r_22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/r_23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/r24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/r_25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/r_26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/r_27.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/r_28.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/r_29.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/r_30.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/r_31.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/r_32.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/r_33.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/r_34.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_35.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_36.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/r_37.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/r_38.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/r_39.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/r_40.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/r_41.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/ccf09122024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/m_01.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/m_2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/m_3.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/m_4.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/m_5.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/m_6.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/m_07.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/m_9.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/m_10.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/m_11.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/ccf_000141.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/ccf_000074.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/pd_01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1224/ccf_0000781.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1383/projeto_de_lei_complementar_reajuste.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1182/plc_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1195/plc_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1196/plc_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1197/plc_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1198/plc_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1214/plc_6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1245/plc_7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1246/plc_8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1247/plc_9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1251/plc_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1269/plc_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1270/plc_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1288/plc_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1305/plc_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1320/plc_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1340/plc_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1341/plc_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1342/plc_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1354/plc_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1355/plc_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1356/plc_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1357/plc_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1377/plc_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1378/plc_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1225/ccf_0000791.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1268/pll_03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1343/pl_04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1179/pl_05.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1180/pl_06.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1181/pl_07.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1189/ccf16022024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1199/pl_9.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1211/pl_10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1212/pl_11.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1213/pl_12.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1219/ccf_0000821.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1220/ccf_0000831.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1221/ccf_0000841.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1222/ccf_0000851.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1223/pl_18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1228/ccf_0000861.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1229/ccf_0000871.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1230/ccf_0000881.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1244/pl_23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1252/pl_24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1253/pl_25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1254/pl_26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1255/pl_27.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1256/pl_28.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1257/pl_29.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1258/pl_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1259/pl_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1265/pl_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1266/pl_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1267/pl_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1271/pl_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1272/pl_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1273/pl_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1274/pl_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1275/pl_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1295/pl_41.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_42.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_43.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_44.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_45.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1300/pl_46.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1301/pl_47.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1302/pl_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1303/pl_49.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1307/ccf_000139.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1308/ccf_000106.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1309/ccf_000107.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1310/ccf_000108.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1315/pl_55.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1316/pl_56.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1317/pl_57.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_58.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_59.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1321/pl_60.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1323/pl_61.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_62.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1325/pl_63.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1326/pl_64.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1327/pl_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1328/pl_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_67.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1330/pl_68.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1331/pl_69.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1332/pl_70.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1333/pl_71.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1334/pl_72.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1335/pl_73.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1336/pl_74.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1337/pl_75.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1338/pl_76.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1339/pl_77.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_78.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1352/pl_80.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1353/pl_81.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_82.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1367/pl_83.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1368/pl_84.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_85.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_86.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_87.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1372/pl_88.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1373/pl_89.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_90.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_91.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1376/pl_92.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1384/ccf16122024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1226/ccf_0000801.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1227/ccf_0000811.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1168/i_01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1169/i_02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1186/i_03.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1187/i_04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1188/i_05.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1202/i_6.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1231/i_7.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1232/i_8.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1240/i_09.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1241/i_10.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1242/i_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1263/i_12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1292/i_13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1322/i_15.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1175/r_01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1176/r_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1177/r_03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1178/r_04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1190/r_05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1203/r_10.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1204/r_11.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1205/r_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1206/r_13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1207/r_14.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1208/r_15.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1209/r_16.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1210/r_17.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1217/r_18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1236/r_19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1237/r_20.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1248/r_21.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1260/r_22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1261/r_23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1262/r24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1264/r_25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1277/r_26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1278/r_27.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1279/r_28.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1280/r_29.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1281/r_30.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1282/r_31.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1289/r_32.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1290/r_33.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1291/r_34.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1293/requerimento_35.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1294/requerimento_36.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1344/r_37.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1345/r_38.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1346/r_39.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1347/r_40.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1348/r_41.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1349/ccf09122024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1170/m_01.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1215/m_2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1216/m_3.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1233/m_4.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1234/m_5.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1235/m_6.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1243/m_07.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1283/m_9.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1284/m_10.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1285/m_11.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1313/ccf_000141.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1201/ccf_000074.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2024/1184/pd_01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>