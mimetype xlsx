--- v0 (2025-10-27)
+++ v1 (2026-04-04)
@@ -10,5687 +10,6526 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3621" uniqueCount="1657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4212" uniqueCount="1899">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/emenda_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/emenda_01.pdf</t>
   </si>
   <si>
     <t>Inclui §5º no artigo 76 da Lei Organica do Município.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Oberlei Fabio da Silva, Antonio Carlos Massetto Areas, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6316/peo_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6316/peo_02.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal para incluir emendas impositivas, e dá outras providências.</t>
   </si>
   <si>
+    <t>7500</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7500/ccf12122025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos servidores públicos da Câmara Municipal de Itapuí, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1422</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/plc_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/plc_01.pdf</t>
   </si>
   <si>
     <t>Institui programa extraordinário de regularização fiscal de itapui e dá outras providências.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_02.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 2.867, de 28 de maio de 2021, alterado pela Lei Complementar nº 320, de 20 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/plc_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/plc_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a licença para o desempenho de mandato classista e dá outras providências.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/</t>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 282 de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Implementa a Responsabilidade Solidária na Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/plc_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/plc_06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 200, de 15 de março de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/plc_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/plc_07.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Comlementar nº 282, de 21 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/plc_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/plc_08.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 241, de 13 de dezembro de 2019, para o fim de reduzir a jornada laborativa dos cargos que especifica.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/plc_09_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/plc_09_3.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 242, de 16 de dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/plc_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/plc_10.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 282, de 21 de dezembro de 2022, para o fim de criar atividades gratificadas e alterar a gratificação das atividades de ouvidor e corregedor.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/plc_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/plc_11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 4, de 02 de abril de 2004.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/plc_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/plc_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a descontar em folha de pagamento dos servidores públicos municipais valores referentes a aquisição de cartelas para a quermesse de Santo Antonio de Padua no ano de 2025.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/plc_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/plc_13.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01, de 29 de dezembro de 2003, que dispõe sobre o Imposto sobre Serviços de Qualquer Natureza (ISSQN).</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6320/plc_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6320/plc_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapuí a formalizar parceria para gestão, operacionalização e/ou gerenciamento compartilhado na execução de ações e serviços de saúde do município e dá outras providências.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6342/plc_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6342/plc_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a descontar em folha de pagamento dos servidores públicos municipais valores referentes a aquisição de camarotes para a Festa do Peão no ano de 2025.</t>
   </si>
   <si>
+    <t>6626</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6626/plc_16.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o disposto no inciso I do paragrafo 2º do art. 34 da Lei Complementar nº 241 de 13 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>6631</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6631/plc_17.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a não realizar descontos no vale alimentação dos servidores públicos da Prefeitura de Itapuí em situações taxativas e específicas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6635</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6635/plc_18.pdf</t>
+  </si>
+  <si>
+    <t>Cria vaga de cargo público efetivo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6637</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6637/plc_19.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na lei municipal nº 2984 de 01 de nfevereiro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7496</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7496/plc_20.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DA PREFEITURA DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7497</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7497/plc__21.pdf</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS PÚBLICOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7498</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7498/plc_22.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ATUALIZAÇÃO DA BASE DE CÁLCULO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS – ITBI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7499</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7499/plc_23.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DAS ALÍQUOTAS RELATIVAS AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISS.</t>
+  </si>
+  <si>
     <t>1386</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/pll_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/pll_01.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 2.422/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>Oberlei Fabio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/pll_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/pll_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver e a implantar o aplicativo para agenda celular deniminado "Agenda Facil" no município de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>Juliano Maia Ferreira</t>
   </si>
   <si>
     <t>Institui a Comissão Disciplinar de Esportes no âmbito do Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/pll_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/pll_04.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Disciplinar de Esportes no âmbito do Município de Itapui e dá outras providencias.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS), e aos Agentes de Combate às Endemias (ACE), incentivo financeiro adicional e dá outras providências.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/pll_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/pll_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a disponibilizar imagens das câmeras instaladas em locais públicos e dá outras providências.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>Oberlei Fabio da Silva, Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, José Roberto Gonçalves Meira, Matheus da Costa Aranha, Valdir Donizetti Castanho</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal de Combate às Drogas" no município de Itapuí, a ser celebrado anualmente em 26 de junho, e autoriza a realização de ações educativas, preventivas e de conscientização sobre o tema.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>Rafael Donizete Ficcio, Juliano Maia Ferreira</t>
   </si>
   <si>
     <t>Concede isenção de IPTU para as pessoas com TEA(transtorno do espectro autista), e dá outras providências.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>Juliano Maia Ferreira, Rafael Donizete Ficcio</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pll_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pll_09.pdf</t>
   </si>
   <si>
     <t>Obriga a instalação de placa informativa em todo e qualquer tipo de feira de exposição, show, evento cultural, promovido pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>Antonio Carlos Massetto Areas, Oberlei Fabio da Silva</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Itapuí, o “Junho Vermelho” como o Mês Municipal de Conscientização sobre a Doação Voluntária de Sangue e dá outras providências.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/pll_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/pll_11.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Itapuí, o símbolo internacional de acessibilidade e dá outras providências.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi, Antonio Carlos Massetto Areas</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/pll_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/pll_12.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ITAPUI O ´”DIA MUNICIPAL DO FISIOTERAPEUTA E DO TERAPEUTA OCUPACIONAL”.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6315/pl_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6315/pl_13.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Câmara Mirim no âmbito do Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho</t>
   </si>
   <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6344/pll_14.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a criação da Carteira de Identificação da pessoa com diabetes, no âmbito do Município de Itapuí.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi</t>
   </si>
   <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6398/pll_15.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a promoção e regulamentação da equitação como terapia no tratamento de crianças com autismo e dá outras providências.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a obrigatoriedade de bares, restaurantes, estabelecimentos similares e prestadores de serviços de eventos realizarem o descarte adequado das garrafas de bebidas alcoólicas do tipo destiladas e vinhos após a utilização, como medida de segurança sanitária e de prevenção à falsificação, e dá outras providências.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
-    <t>17</t>
-[...4 lines deleted...]
-  <si>
     <t>Dispõe sobre as consignações facultativas em folha de pagamento de servidores e agentes políticos da Câmara Municipal de Itapuí/SP.</t>
   </si>
   <si>
+    <t>6597</t>
+  </si>
+  <si>
+    <t>Rafael Donizete Ficcio, Juliano Maia Ferreira, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6597/ccf12122025.pdf</t>
+  </si>
+  <si>
+    <t>Concede isenção de IPTU para pessoas com TEA (transtorno do espectro autista), e dá outras providências.</t>
+  </si>
+  <si>
     <t>1385</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/pl_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão da Comissão de Licitações, do Pregoeiro e da Equipe de Apoio ao Pregoeiro da Prefeitura Municipal para a Câmara Municipal do Município de Itapuí- SP.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/pl_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/pl_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termos de colaboração ou fomento e dá outras providências. (Thereza Perlatti)</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termos de colaboração ou fomento e dá outras providências.(APAE)</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/pl_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/pl_04.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.867, de 15 de junho de 2018, alterados pela Lei nº 3.040, de 08 de agosto de 2023.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/pl_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/pl_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre auxilio pecuniário de estudantes de ensino médio integral e ensino médio técnico.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/pl_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/pl_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar parcelamento de dívida junto à Companhia Paulista de Força e Luz-CPFL.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/pl_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/pl_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 34.938,08(trinate quatro mil, novencentos e trinta e oito reais e oito centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/pl_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/pl_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito especial de R$ 382.863,84 (trezentos e oitenta e dois reais e oitenta e quatro centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 287.306,00 (duzentos e oitenta e sete mil, trezentos e seis reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/pl_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/pl_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 128.531,56 (cento e vinte e oito mil, quinhentos e trinta e um reais e cinquenta e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/pl_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/pl_11.pdf</t>
   </si>
   <si>
     <t>Eleva a categoria urbana uma gleba de terras com área de 266.659,02 metros quadrados (M2), localizada no município de Itapuí e dá outras providencias.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/pl_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/pl_12.pdf</t>
   </si>
   <si>
     <t>Denomina o Novo Distrito Industrial de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/pl_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/pl_13.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar nº 200, de 15 de março de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/ccf21032025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/ccf21032025.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de terras com área de 266.659,02 metros quadrados (M2), localizada no município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/pl_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/pl_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o udo do estádio municipal Dr. José Miraglia em caráter não exclusivo.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei Federla nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais- LGPD),no âmbito dos Órgãos da Administração Pública Municipal Direta e Indireta, excetuando-se a Câmara Municipal de Itapuí.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a realizar o prolongamento da rua Antonio Sajovic e da rua Baptista João Ticiano e realizar a adequação da matricula 26.927.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/pl_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/pl_18.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipal nº 2.167, de 21 março de 2006 e 3.162 de 06 de fevereiro de 2025, para incluir o município de Piratininga entre outras localidades atendidas pelo auxilio pecuniário para transporte de estudantes e de outras providências.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/pl_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/pl_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e Lazer, do Fundo Municipal de Esporte e Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/pl_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/pl_20.pdf</t>
   </si>
   <si>
     <t>Insitui o Programa de Limpeza Pública Solidária Ambiental- LUSA e dá outras providências.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/pl_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/pl_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual do município de Itapuí para o quadriênio de 2026 a 2029.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre autorização ao Poder Executivo para celebrar parcelamento junto a Secretaria de Turismo e Viagens pelo Distrato de Convênio e Devolução de Recursos e dá outras providências.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/pl_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/pl_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA INCLUSÃO DE FICHA ORÇAMENTÁRIA EM RUBRICA DE DESPESA NO ORÇAMENTO MUNICIPAL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/pl_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/pl_25.pdf</t>
   </si>
   <si>
     <t>DENOMINA O NOVO CENTRO DE ATENDIMENTO INTEGRADO ESPECIALIZADO DE ITAPUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/pl_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/pl_26.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTA VALORES REPASSES À ENTIDADE, PELA LEI 3140/2024 QUE ESPECIFICA CONSIDERANDO PEDIDO DE AJUSTAMENTO DO PLANO DE TRABALHO.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/pl_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/pl_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial de R$ 2.312.825,00 (dois milhões, trezentos e doze mil, oitocentos e vinte e cinco reais) e dá outras providências.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/pl_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/pl_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de credito especial de R$ 305.837,11 (trezentos e cinco mil reais, oitocentos e trinta e sete reais e onze centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/pl_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/pl_29.pdf</t>
   </si>
   <si>
     <t>Complementa valores reapssados à Entidade, pela Lei 3155/2024 que especifica considerando pedido de ajustamento do plano de trabalho.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5892/pl_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5892/pl_30.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Itapui a receber em doação de área que especifica para prolongamento do sistema viário nos termos das lei n.º 2.926 de 11 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5893/pl_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5893/pl_31.pdf</t>
   </si>
   <si>
     <t>Eleva à categoria de zona urbana uma gleba de propriedade da Companhia Agrícola e Industrial São Jorge com 622.982,00 metros quadrados (m2), localizada no Município de Itapuí e dá outras providências.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6313/pl_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6313/pl_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e alteração de destinação de área pública e dá outras providências.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6314/pl_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6314/pl_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LDO- Lei de Diretrizes Orçamentárias para o exercício de 2026, e dá outras providencias.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6319/pl_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6319/pl_34.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 3.145, de 29 de novembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6340/pl_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6340/pl_35.pdf</t>
   </si>
   <si>
     <t>Prorroga até 31 de dezembro de 2025, a vigencia do plano municipal de educação, aprovado pela Lei nº 2.621 de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6358/ccf25092025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6358/ccf25092025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.693, de 21 de julho de 2017.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6371/pl_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6371/pl_37.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Itapuí, para o exercicio de 2026.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6391/pl_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6391/pl_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar Entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6394/pl_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6394/pl_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para adesão do município de Itapuí à Associação Caminhos do Tietê-ACT e dá outras providências.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6396/pl_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6396/pl_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo no exercício de 2025 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/pl_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/pl_41.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2861, de 23 de abril de 2021.</t>
   </si>
   <si>
+    <t>7019</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7019/pl_42.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização ao Poder Executivo Municipal para firmar convênio com a caixa economica federal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7476</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7476/pl_43.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA FIRMAR ACORDO JUDICIAL NO PROCESSO Nº 1000722-57.2018.8.26.0302 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7477</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7477/pl_44.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA FIRMAR ACORDO JUDICIAL NO PROCESSO Nº 1000722-57.2018.8.26.0302 E DÁ OUTRAS PROVIDÊNCIAS. (CANCER)</t>
+  </si>
+  <si>
+    <t>7478</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7478/pl_45.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS. (CASA DA CRIANÇA)</t>
+  </si>
+  <si>
+    <t>7479</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7479/pl_46.pdf</t>
+  </si>
+  <si>
+    <t>7480</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7480/pl_47.pdf</t>
+  </si>
+  <si>
+    <t>7481</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7481/pl_48.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS.(VILA SÃO VICENTE)</t>
+  </si>
+  <si>
+    <t>7482</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7482/pl_49.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS. (VILA SÃO VICENTE)</t>
+  </si>
+  <si>
+    <t>7483</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7483/pl_50.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS. (VILA SAO VICENTE)</t>
+  </si>
+  <si>
+    <t>7484</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7484/pl_51_2.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE ITAPUÍ A CONTRATAR A DESENVOLVE SP- AGENCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7485</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7485/pl_52.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS. (LAR AMOR E VIDA)</t>
+  </si>
+  <si>
+    <t>7486</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7486/pl_53.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS. (APAE)</t>
+  </si>
+  <si>
+    <t>7487</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7487/pl_54.pdf</t>
+  </si>
+  <si>
+    <t>7488</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7488/pl_55.pdf</t>
+  </si>
+  <si>
+    <t>7489</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7489/pl_56.pdf</t>
+  </si>
+  <si>
+    <t>7490</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7490/pl_57.pdf</t>
+  </si>
+  <si>
+    <t>7491</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7491/pl_58.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O TERMO DE COOPERAÇÃO	ENTRE	A ADMINISTRAÇÃO PÚBLICA E AS ORGANIZAÇÕES DA SOCIEDADE CIVIL, NOS TERMOS DA LEI N° 13.019/2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7492</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7492/pl_59.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS.(APAE JAHU)</t>
+  </si>
+  <si>
+    <t>7563</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7563/pl_60.pdf</t>
+  </si>
+  <si>
+    <t>Institui a nota fiscal de serviços eletronica- NFS-e no município de Itapuí, estabelece regras gerais de emissão, cabcelamento e obrigações acessórias, adequa o município ao Padrão Naconal da NFS-e e ao ambiente de dados nacional conformeLei Complementar Federal nº 214/2025, reboga disposições superadas e dá outras providências.</t>
+  </si>
+  <si>
     <t>1387</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/pr_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/pr_01.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a elaboração do Plano de Contratações Anual de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/pr_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/pr_02.pdf</t>
   </si>
   <si>
     <t>Regulamenta a contratação pela Câmara Municipal de Itapuí de Estagiários sem vínculo empregatício, na forma da Lei Federal nº 11.788/2008.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/pr_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/pr_03.pdf</t>
   </si>
   <si>
     <t>Acresce o inciso IV ao artigo 21 do Regimento Interno da Câmara Municipal de Itapuí e cria a Comissão de Gestão e Fiscalização de Contratos no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/pr_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/pr_04.pdf</t>
   </si>
   <si>
     <t>Fixa normas para os serviços executados pelos servidores do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/pres_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/pres_05.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n.º 25, de 17 de janeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
     <t>Disciplina a emissão de pareceres pelos órgãos da Câmara Municipal de Itapuí, e dá outras providências.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/pr_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/pr_7.pdf</t>
   </si>
   <si>
     <t>Disciplina o regime de prorrogação de jornada de compensação de horas dos servidores da Câmara Municipal de Itapuí.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, Juliano Maia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/pr_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/pr_08.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de conclusão da Comissão Especial de Inquerito 01/2025.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6343/ccf10092025.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6343/ccf10092025.pdf</t>
+  </si>
+  <si>
+    <t>6501</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6501/pr_10.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o parecer final da Comissão Especial de Inquérirto 01/2025</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/i_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/i_01.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome providências quanto a tornar mão única de direção à rua Sete de Setembro, sentido Bairro/Centro, no trecho onde está instalado do Laboratório do Hospital, entre a Avenida Paes de Barros e Avenida Comendador José Maria de Almeida Prado.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, Oberlei Fabio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/i_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/i_02.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de tornar mão única de direção à rua Ernesto Cafeu, sentido bairro-centro, pois nos últimos meses a ocorrência de acidentes no local foi considerável.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/i_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/i_03.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências quanto a determinar ao Setor Competente que faça a instalação de obstáculos redutores de velocidade por toda extensão da Avenida Comendador José Maria de Almeida Prado, pelo menos a cada 50 (cinquenta) metros, com a finalidade de reduzir a velocidades dos veículos que trafegam pelo local e consequentemente diminuir os acidentes.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/i_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/i_04.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude as possibilidades de estender o atendimento odontológico aos sábados, no período das 07:00 até as 12:00 horas, para atender aos munícipes que trabalham e não conseguem atendimento por causa do horário.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/i_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/i_05.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidades de disponibilizar caçambas em determinados pontos pelos bairros de nossa cidade, e realize um trabalho de conscientização para que a população deixe de jogar lixo em terrenos baldios colaborando com a limpeza das ruas e com a saúde de nossa população.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/i_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/i_06.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que avalie a viabilidade de mandar construir obstáculos redutores de velocidade nas ruas a seguir:_x000D_
 _x000D_
 •	Rua Angelo Fachim, próximo ao número 20; Os moradores reclamam da velocidade dos carros que por ali trafegam._x000D_
 •	Rua Angelo Crozera, em frente da Igreja Nossa Senhora Aparecida e próximo ao número 95; Ocorre que, nesta rua está localizada uma creche municipal e os pais reclamam que os veículos trafegam por uma velocidade alta colocando em risco as crianças.  _x000D_
                                               Por fim, solicito providências no sentido de mandar sinalizar os obstáculos com placas de sinalização para evitar danos nos veículos.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/i_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/i_07.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao Setor Competente que providencie a instalação de uma grade de proteção na galeria de captação de água localizada no final da Avenida Brasil, pois recentemente uma munícipe caiu no bueiro e corre-se o risco de mais pessoas se acidentar no local.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>Rafael Donizete Ficcio</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/i_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/i_08.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que solicite ao Setor Competente que efetue uma vistoria em todas as galerias de captação de agua das ruas de nossa cidade, agilizando a limpeza e a manutenção das mesmas considerando que estamos em período de chuvas intensas.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/i_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/i_09.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de mandar construir obstáculos redutores de velocidade nas ruas a seguir:_x000D_
 •	Rua Sebastião Ferreira Dias, em frente à Praça;_x000D_
 •	Rua Fuad Azar, em frente à Praça;_x000D_
 •	Rua Sebastião Ferreira Dias, em frente a Creche Dona Mulata;</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>Oberlei Fabio da Silva, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/i_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/i_10.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com o Setor de Obras e Setor de Meio Ambiente para que avaliem a possibilidade de mandar construir bebedouro e banheiros públicos no Lago Municipal, em atendimento às reivindicações dos munícipes que frequentam o local.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/i_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/i_11.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com o Setor de Obras do Município, determinando que seja feita uma vistoria no telhado da cancha de bocha localizado no Centro de Lazer do Trabalhador “Cyro Portieri”, pois está chovendo no local e vai comprometer as benfeitorias que foram realizadas recentemente.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, José Roberto Gonçalves Meira, Juliano Maia Ferreira, Matheus da Costa Aranha, Oberlei Fabio da Silva, Rafael Donizete Ficcio, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/i_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/i_12.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de encaminhar para apreciação legislativa, um projeto de lei alterando a denominação do Distrito Industrial II para “Paulo Del Porto Negraes”, em respeito à memória de um dos maiores empresários de nossa cidade e como forma de homenagear seus familiares que segue seu legado, contribuindo com o progresso de nossa cidade e gerando emprego aos nossos munícipes.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/i_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/i_13.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que olhe com carinho para os moradores do Núcleo Habitacional “Prefeito Waldomiro Guarinon”, e faça o mais urgente possível melhorias na área de lazer do bairro onde está instalado o parquinho. Dentre as reivindicações, solicitamos a instalação de bancos, instalação de novos pontos de iluminação pública, instalação de brinquedos novos e manutenção nos já existentes.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/i_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/i_14.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que faça um estudo junto ao Departamento de Recursos Humanos e o Setor Jurídico, para que avaliem a possibilidade de reduzir a carga horaria das Atendentes do município para 40 horas semanais, igualando aos demais servidores públicos considerando que na maioria dos setores a carga horaria é de 8 horas por dia. _x000D_
                                                Na mesma oportunidade, solicito que estude a possibilidade de conceder folga aos funcionários públicos no dia do seu aniversário, assim como nas cidades da região.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/i_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/i_15.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que tome as devidas providências quanto à implantação da Lei Lucas (Lei nº 13.722/2018) nas escolas deste município. A referida lei exige que instituições de ensino ofereçam treinamento em primeiros socorros a professores e funcionários, garantindo preparo para agir em emergências, preservando vidas e minimizando riscos._x000D_
 _x000D_
 Sugestões de implementação:_x000D_
 	1.	Treinamento em primeiros socorros para profissionais das escolas municipais com bombeiros ou técnicos de enfermagem._x000D_
 	2.	Campanhas de conscientização sobre a segurança no ambiente escolar._x000D_
 	3.	Parcerias com instituições de saúde para viabilizar os treinamentos._x000D_
 _x000D_
 Essa medida reforça o compromisso desta gestão com a segurança e bem-estar dos estudantes e profissionais da educação.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/i_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/i_16.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que sejam feitas melhorias na Escola Manoel Rodrigues Ferreira, pois os alunos estão expostos ao sol, chuva, frio e outras condições climáticas, já que o local não tem uma cobertura adequada no pátio da escola. O projeto original não foi bem pensado e precisa ser atualizado, incluindo uma cobertura urgente e a implementação de áreas verdes ou vegetação adequada para trazer mais conforto aos estudantes.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/i_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/i_17.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que crie um Canal de Denúncias Municipal contra Maus-Tratos Animal, com o objetivo de criar um mecanismo exclusivo para receber e apurar denúncias relacionadas a maus-tratos, crueldade e abandono de animais no âmbito municipal, garantir a atuação integrada entre os órgãos competentes, como guarda civil municipal, secretaria de meio ambiente e centro de controle de zoonoses e promover a divulgação ampla desse canal junto à população para aumentar a conscientização sobre os direitos dos animais e as penalidades previstas em caso de infração.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>Antonio Carlos Massetto Areas</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/i_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/i_18.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que faça com urgência a instalação das placas com os nomes das ruas de nossa cidade pois esta é uma reclamação antiga da população, priorizando a instalação no bairro “Terras de Santa Maria”.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/i_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/i_19.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que faça um estudo junto ao Departamento Jurídico, Setor de Recursos Humanos e Setor de Finanças, para que avaliem o impacto financeiro sobre a possibilidade de alterar a tabela de vencimentos dos servidores públicos municipais, iniciando a partir da referência 12 e enquadrando os servidores a partir dessa referência, considerando que a diferença entre elas é mínima e beneficiará os funcionários que merecem ser mais valorizados.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/i_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/i_20.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidades de rever a lei que autoriza os descontos no vale alimentação dos servidores públicos municipais. Sugiro que a lei seja alterada, que os descontos ocorram a partir do segundo atestado no mês e que os funcionários afastados por doença grave não tenham descontos pois é quando mais vai precisar do benefício.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/i_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/i_21.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de reformar o Centro Comunitário do bairro “Jardim Maria Rosaria”, para que os moradores possam usufruir do local e desenvolver atividades com os moradores do bairro, tais como atividades esportivas, aulas de música, aula de artesanato e aula de artes marciais (jui jitsu e capoeira)._x000D_
 				O objetivo principal dos moradores é se unir em buscar alternativas para tirar nossos jovens das ruas e das facilidades para práticas de atos contrários a moral e o bons costumes, mantendo-os ocupados com atividades e longes de más influensas.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/i_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/i_22.pdf</t>
   </si>
   <si>
     <t>Considerando que o transporte circular foi bem aceito pela população e que existem empresas que fazem turnos diurno e noturno, Indico a Senhora Prefeita Municipal, para que estude as possibilidades de adequar os horário dos ônibus para atender os trabalhadores em horários diverso do horário comercial.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/i_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/i_23.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de elaborar um projeto de lei que concede transporte gratuito aos alunos que cursam ensino médio integrado com técnico nas cidades da região, como forma de incentivar a formação técnica dos nossos adolescentes.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/i_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/i_24.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao Setor Competente que efetue os reparos e a manutenção necessárias no campo sintético dos bairros Cônego Arlindo José Zanotto e Mar Azul II, pois o local e bastante frequentado pelos moradores e necessita de cuidados para que não se deteriorem.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/i_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/i_25.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de disponibilizar recursos no orçamento do município para o custeio de atendimento médico especializado em caso de urgência e emergência, especialmente em casos de acidentes com alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/i_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/i_26.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de encaminhar para apreciação legislativa um projeto de lei alterando o estatuto no sentido de proibir que servidores em estágio probatório seja nomeado em outros cargos ou função, evitando assim os desvios de função que desfalcam alguns setores da Administração Pública.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/i_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/i_27.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que entre em contado com a Secretaria de Educação do Município, para que seja disponibilizado um treinamento com os estagiários contratados como monitores para trabalhar nas escolas, com o objetivos de capacita-los afim de que tenham condições de agir antecipadamente e consigam impedir que acidentes aconteçam.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/i_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/i_28.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao Setor Competente que finalize a instalação do alambrado do mini campo de futebol do Centro de Lazer do Trabalhador “Cyro Portieri”, bem como que mande construir uma cobertura no espaço reservado às mesas antes do dia 1º de maio, para as comemorações do Dia do Trabalhador que tradicionalmente ocorrem no local.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/i_29.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/i_29.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que solicite do Setor de Obras do Município providências quanto a construção de mais escadas de acesso das barracas até a quadra poliesportiva na Prainha de nossa cidade, pois quem está na barraca do meio precisa dar um volta grande para ter acesso a parte mencionada.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/i_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/i_30.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao Setor Competente que toda sexta- feira o caminhão pipa efetue a lavagem da Avenida Brasil, especialmente o local onde estão as barracas, a fim de manter o local limpo e diminuir o uso de água potável para esse fim.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/i_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/i_31.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que avalie a necessidade de implementação de treinamentos específicos voltados aos monitores e profissionais da educação das escolas e creches municipais._x000D_
                                                 O objetivo é capacitá-los para o atendimento adequado de crianças autistas e com outras necessidades especiais, garantindo, assim, um ambiente escolar verdadeiramente inclusivo, que favoreça o pleno desenvolvimento dessas crianças._x000D_
                                                 Nesse sentido, solicita-se que sejam promovidos cursos e palestras em parceria com especialistas na área, de modo a oferecer uma capacitação continuada e qualificada aos profissionais da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/i_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/i_32.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a sugestão da implementação de um cronograma mensal para a limpeza de terrenos e a manutenção de fossas sépticas na Terra de Santa Maria. _x000D_
                                                 A limpeza regular dos terrenos e a manutenção adequada das fossas sépticas são fundamentais para prevenir doenças, melhorar a qualidade de vida da população e garantir o correto tratamento dos efluentes._x000D_
                                                 Recomendações:_x000D_
  - Estabelecer um cronograma mensal para a limpeza de terrenos e controle da vegetação, com notificação prévia aos proprietários conforme as normas municipais. _x000D_
 - Implementar inspeções e limpezas periódicas das fossas sépticas, orientando os moradores sobre práticas adequadas de manutenção.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi, Oberlei Fabio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/i_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/i_33.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de determinar a instalação de Wi-Fi público e câmeras de monitoramento na Praça do Bairro Mar Azul._x000D_
 _x000D_
                                                A praça é um espaço de lazer e convivência para a comunidade, sendo frequentada diariamente por crianças, jovens, adultos e idosos. A instalação de Wi-Fi gratuito proporcionará acesso à informação, inclusão digital e suporte para estudantes e trabalhadores que utilizam a internet para estudo e trabalho remoto.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/i_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/i_34.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, tome medidas urgentes com relação ao esgoto que corre a céu aberto na rua Tito de Lima Barbosa, altura do número 102, bairro San Raphael._x000D_
                                                 Peço uma atenção especial ao caso, pois os moradores não merecem viver de forma tão insalubre, geralmente o aumento do nível de evasão dos dejetos pelo esgoto são em horários de almoço e jantar, e o cheiro é insuportável fazendo qualquer pessoa perder o apetite.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/i_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/i_35.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que autorize a abertura de uma linha de abastecimento para o caminhão de água potável no Distrito Industrial Ricardo Izar, pois o mesmo é feito no bairro Maria Luiza e devido ao aumento de casa em breve a população do bairro irá reclamar por falta de água.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/i_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/i_36.pdf</t>
   </si>
   <si>
     <t>Os motoristas responsáveis pelo transporte de pacientes frequentemente passam longos períodos fora do município, lidando com jornadas exaustivas. O valor atual das diárias não condiz com os custos que enfrentam, especialmente diante do aumento dos preços dos alimentos e outras despesas essenciais._x000D_
 _x000D_
                                                 Diante disso, indico ao Executivo Municipal que estude a viabilidade de um reajuste nas diárias desses profissionais, considerando o impacto financeiro da medida, para garantir uma compensação mais justa.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/i_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/i_37.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que em atendimento as solicitações dos moradores da Rua Pedro Pignatti, seja instalado obstáculo redutor de velocidade na via, visando garantir maior segurança para pedestres e motoristas.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/i_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/i_38.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de designar segurança na Prainha aos finais de semana e principalmente no Carnaval, com o objetivo de conter os abusos como vandalismo, brigas e som alto, haja a vista que hoje o Jardim Primavera é uma bairro bastante habitado e os moradores merecem o mínimo de respeito.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/i_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/i_39.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de realizar, com a máxima urgência, o recapeamento asfáltico da vicinal Angelo Poli, no trecho entre a ponte do bairro “Pichelli” até a ponte do bairro “Marambaia”._x000D_
 				Sabendo que o recape é uma obra grande e que demanda um certo tempo, para amenizar e impedir que os buracos aumentem, solicitamos que seja realizada uma operação tapa buracos imediatamente, para que não ocorram acidentes na via.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/i_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/i_40.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao Setor Competente para que realize a limpeza do mato e o faça o alinhamento dos bloquetes das ruas do bairro “Pichelli”, considerando que os mesmo estão esburacados e com desníveis há anos e os moradores imploram por melhorias naquele bairro.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/i_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/i_41.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que entre em contato com o Setor de Meio Ambiente para que elabore um cronograma de poda das árvores das ruas de nossa cidade com o objetivo de facilitar o fluxo de caminhões e ônibus, principalmente nas esquinas para melhorar a visibilidade dos motoristas.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/i_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/i_42.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que entre em contato com o Setor de Meio Ambiente do Município para que tome as devidas providências no sentido de instalar placas proibindo jogar lixo em áreas públicas, bem como que realize um trabalho de conscientização com a população. _x000D_
 				Desta forma, solicito a instalação da placa ao lado do reservatório de água do bairro Jardim Maria Rosária, no final da rua Nelson Rodrigues de Gouveia, pois cada vez mais populares estão depositando todo tipo de lixo no local.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/i_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/i_43.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de mandar instalar uma cobertura na calçada do PSF “Toniquinho Grimaldi”, localizado no bairro “Irmãos Franceschi”, pois a população fica na parte externa sob sol e chuva aguardando para fazer as fichas de atendimento.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com o Gerente da Empresa Itabom, afim de esclarecer os motivos do mau cheiro que tanto incomoda a população, providenciando a ligação dos dejetos na rede de tratamento de esgotos de nossa cidade.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>45</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_45.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de fazer as manutenções necessárias na quadra poliesportiva do bairro “Prefeito Waldomiro Guarinon”, como instalação de alambrados para evitar que as crianças saiam correndo na rua em busca da bola, e a limpeza do mato que está alto.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>46</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_46.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de determinar que a coleta de lixo volte a ser realizada no período noturno, pois a população está reclamando do horário e que o lixo fica espalhado pelas ruas dificultando o transito de veículos.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>47</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_47.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com o Setor de Meio Ambiente e o Setor Jurídico do Município para que juntos elaborem um programa de incentivo ao plantio de mudas em nossa cidade._x000D_
                                               O objetivo é elaborar um projeto de lei que autorize um desconto no valor do IPTU do proprietário do imóvel que fizer o plantio da muda doada pelo Município.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>48</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/i_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/i_48.pdf</t>
   </si>
   <si>
     <t>•	Iluminação pública: instalação de luminárias para garantir a segurança e visibilidade noturna;_x000D_
 •	Pavimentação: recapeamento ou pavimentação da praça para garantir a acessibilidade e segurança;_x000D_
 •	Bancos e mesas: instalação de bancos e mesas para proporcionar um espaço de descanso e convívio;_x000D_
 •	Sistema de Som: instalação de um sistema de som para eventos e celebrações;_x000D_
 •	Limpeza e manutenção: garantia de limpeza e manutenção regular da Praça._x000D_
                                                 A Praça da Bíblia é um local de grande importância para a comunidade, servindo como espaço para eventos religiosos, culturais e comunitários. No entanto, a praça carece de infraestrutura adequada para atender às necessidades da comunidade._x000D_
 _x000D_
                                                A implementação desses serviços trará benefícios significativos para comunidade, incluindo: melhoria da segurança e acessibilidade, fomento de eventos culturais e r</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>49</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/i_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/i_49.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de determinar que seja feita melhoria na iluminação pública e a construção de um parquinho infantil nas proximidades da rua Francisco Casalenovo, localizada no bairro Jardim Alvorada._x000D_
 _x000D_
                                                O bairro Jardim Alvorada, carece de iluminação pública adequada, o que prejudica a segurança e a mobilidade dos moradores, além disso não há espaço de lazer e recreação para as crianças do bairro._x000D_
 _x000D_
 _x000D_
                                               Diante disso, solicitamos: _x000D_
 •	Iluminação Pública: instalação de luminárias em toda a extensão do bairro, garantindo a iluminação pública adequada e a segurança dos moradores;_x000D_
 •	Parquinho Infantil: construção de um parquinho infantil com equipamentos de lazer e recreação, como balanços, escorregadores e bancos._x000D_
 _x000D_
                                                A implementação dessas melhorias trará benefícios significativos para a comun</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>50</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/i_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/i_50.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de solicitar a realização de uma campanha de conscientização ambiental no município com o objetivo de promover a preservação do meio ambiente e incentivar práticas sustentáveis._x000D_
 _x000D_
                                                 Acreditamos que essa iniciativa contribuirá significativamente para a conscientização da população sobre a importância da preservação do meio ambiente._x000D_
 _x000D_
                                                 Dentre os programas a serem implantados, sugiro o Programa da “Pescaria em Família” no Lago Municipal, onde cada família faz um requerimento solicitando autorização para pesca se comprometendo em soltar alevinos e seguindo as normas de pesca sustentável.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>51</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/i_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/i_51.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que reforce junto ao Setor Obras prioridade para a realização da operação tapa-buracos no bairro Baririzinho, a fim de melhorar as condições de tráfego e garantir mais segurança aos moradores. _x000D_
                                                 Além disso, solicito que seja estudada a viabilidade da construção de um bueiro para escoamento de água na esquina próxima ao número 1000, medida essencial para evitar alagamentos e preservar a infraestrutura local. Essa iniciativa contribuirá significativamente para a qualidade de vida da população.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>52</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/i_52.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/i_52.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que efetue a aquisição e instalação de bancos no pátio da Escola Municipal de Ensino Fundamental (EMEF). Essa solicitação tem como objetivo proporcionar maior conforto e bem-estar aos alunos nos períodos de descanso, oferecendo um espaço adequado para socialização, lazer e atividades recreativas. _x000D_
                                                A medida contribuirá para um ambiente escolar mais acolhedor e adequado às necessidades das crianças. Conto com o apoio da Prefeitura para viabilizar essa melhoria, garantindo melhores condições para os estudantes.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine o mais urgente possível, a instalação de uma tampa ou uma grade de proteção na galeria de captação de agua localizada na Rua Jorge Chammas, ao lado da Santa Cecilia e próximo do bar do Misael._x000D_
 _x000D_
                                                 O buraco é imenso, conforme imagem em anexo, e facilmente causaria acidentes com pedestres ou veículos no local.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>54</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/i_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/i_54.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências e determine a realização de uma operação tapa buracos em todas ruas de nossa cidade._x000D_
                                               Andando pelos bairros pude constatar um aumento significativo de buracos no asfalto em vários pontos da cidade, que precisam ser reparados antes que aumentem ainda mais.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>55</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/i_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/i_55.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de fazer a poda das árvores da Praça do bairro “Cônego Arlindo José Zanotto”, para melhorar a visibilidade e a segurança dos moradores.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>56</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/i_56.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/i_56.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que efetue a limpeza do mato da ponte do bairro do Baririzinho, para melhorar a visibilidade no local, considerando que a ponte é estreita e o mato atrapalha o fluxo do veiculo.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/i_57.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/i_57.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providencias no sentido de aumentar a sinalização na Prainha Municipal, principalmente com relação ao som alto das barracas que ficam até altas horas da madrugada causando indignação e revolta nos moradores do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>58</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/i_58.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/i_58.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providencias no sentido de agilizar as obras de melhorias nas Escolas de nossa cidade, em especial na EMEI Tia Marucha e EMEF Manuel Rodrigues Ferreira que necessitam com urgência da instalação de coberturas no pátio.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>59</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/i_59.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/i_59.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de conceder uma ajuda de custo, como incentivo ao esporte, aos atletas do município que disputam campeonatos em qualquer modalidade na região.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>60</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/i_60.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/i_60.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome providências no sentido de determinar que façam o reparo da calçada lateral do Hospital São José de Itapuí, que se encontra em péssimas condições, com buracos e desníveis, oferecendo risco à segurança dos pedestres, especialmente para pessoas com mobilidade reduzida._x000D_
                                                 _x000D_
                                                A calçada apresenta sérios problemas de acessibilidade e segurança. Sua recuperação é urgente para garantir que pacientes, acompanhantes e profissionais de saúde possam transitar com segurança.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/i_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/i_61.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que mande construir uma faixa suspensa na Praça da Matriz, próximo à loja da Net Alfa, com o objetivo de aumentar a segurança dos pedestres e evitar acidentes na região._x000D_
 _x000D_
                                                 A instalação dessa faixa suspensa se faz necessária devido ao alto fluxo de pedestres e veículos no local, o que aumenta o risco de acidentes. Com essa melhoria, espera-se uma melhor sinalização e conscientização dos motoristas, reduzindo a possibilidade de incidentes e garantindo maior segurança para a população.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_62.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providencias no sentido e mandar pintar os obstáculos redutores de velocidade das ruas de nossa cidade, bem como sinaliza-los com placas pois os motoristas estão com dificuldade para visualizar a tempo de reduzir a velocidade.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_63.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_63.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que providencie o mais urgente possível uma área para construção de um novo Cemitério Municipal, considerando que o Cemitério “Dona Tinda” está saturado, com pouco espaço para novos jazigos  e cada vez mais se aproximando do córrego.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_64.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_64.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de disponibilizar atendimento odontológico para a população aos sábados, priorizando o agendamento aos munícipes que trabalham e não consegue realizar o tratamento durante a semana. _x000D_
 				Solicito máxima atenção ao pedido, considerando que o mesmo já foi matéria da Indicação nº 04/2025.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_65.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_65.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de determinar que seja feita a limpeza da Avenida Brasil toda sexta-feira, recolhendo o lixo e efetuado a lavagem com o caminhão pipa para manter a limpeza do principal ponto turístico de nossa cidade._x000D_
 				Solicito a máxima urgência em atender essa solicitação, considerando que a mesma já foi matéria da Indicação nº 030/2025.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_66.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_66.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine a realização de uma vistoria pelas ruas de nossa cidade, durante a noite, para identificar as lâmpadas que estão queimadas e efetue a substituição das mesmas o mais urgente possível.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Oberlei Fabio da Silva, Antonio Carlos Massetto Areas</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_67.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_67.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para providencie a revitalização do trampolim da praia, localizado no rio tiete e que passa na orla do nosso município. O trampolim está em estado de deterioração e necessita de reparos urgentes para garantir a segurança dos banhistas e dos turistas.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_68.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_68.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para tome as devidas providências no sentido de regularizar a cobertura da creche “EMEIEF Cara Pintada”, considerando que a mesma foi instalada com três bases de sustentação que atrapalham nossas crianças durantes as atividades na hora do intervalo.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_69.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_69.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades e tome as devidas providências no sentido de garantir o acesso da população a farmácia do município aos finais de semana._x000D_
 				Essa medida é essencial e visa garantir o acesso à saúde e aos medicamentos, especialmente aos pacientes com comorbidades.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_70.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_70.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao Setor Competente que realize uma vistoria em todas as áreas de lazer dos bairros de nossa cidade, verificando os brinquedos que estão danificados e fazendo as manutenções necessárias ou a substituição dos mesmos, para evitar que ocorram acidentes com as crianças.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_71.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_71.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de mandar instalar um bebedouro de água refrigerado na Pracinha do bairro “Cônego Arlindo José Zanotto”, atendendo aos anseios dos moradores que tanto frequentam o local.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_72.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_72.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providencias determinando que seja efetuada a pintura de vagas de estacionamento para pcd e idoso em todas as escolas e creches municipais, e que as mesmas sejam o mais próximo possível do portão de entrada.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_73.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_73.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que mande instalar um obstáculo redutor de velocidade no início da estrada municipal “Feres Simão”, localizada no bairro Baririzinho, logo após a primeira lombada pois os moradores reclamam que os veículos excedem a velocidade naquele trecho.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_74.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_74.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de construir um ossuário no Cemitério Municipal, para reunir os restos mortais dos túmulos abandonados, após esgotadas as tentativas de contato com familiares._x000D_
 _x000D_
                                                  Essa construção tem como objetivo a liberação de espaço para novos jazigos, já que o local está cheio e sem espaço para crescer pois é muito próximo ao córrego e a Cesteb não libera o alvará por causa da contaminação da agua.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_75.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_75.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que entre em contato com o Setor de Meio Ambiente, para que juntos elaborem um programa de coleta seletiva em nossa cidade, seguindo exemplo das cidades que faz parte do programa “Cidade Inteligente”._x000D_
 _x000D_
 				O programa consiste, em práticas sustentáveis que melhoram a qualidade de vida da população, com métodos mais eficientes para lidar com os resíduos produzidos na cidade. Gerar eficiência na coleta seletiva é um dos principais critérios para uma cidade inteligente._x000D_
 _x000D_
 				O resultado disso é uma população com maior responsabilidade ambiental, uma cidade mais limpa, aumento da qualidade de vida, diminuição da proliferação de doenças e dos gastos com a limpeza urbana.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_76.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_76.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que entre em contato com a Diretora de Saúde do Município, para que avaliem a possibilidade de implantar um Programa de Saúde Bucal nas escolas municipais._x000D_
 _x000D_
 				O referido programa tem como objetivo principal a prevenção e promoção da saúde bucal, por meio de ações educativas, palestras, distribuição de kits de higiene bucal (escova, creme e fio dental) e atendimento odontológico preventivo para os alunos._x000D_
 _x000D_
                                                A implementação desse programa contribuirá para a redução de cáries, doenças periodontais e outros problemas bucais que afetam a qualidade de vida e o desempenho escolar das crianças. Além disso, é essencial garantir que os estudantes desenvolvam bons hábitos de higiene oral desde cedo, prevenindo complicações futuras.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_77.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_77.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providencias no sentido de solicitar ao Setor Competentes que efetue o reparo na iluminação da quadra de futebol localizada na praia. A fotocélula responsável pelo acionamento da iluminação não está funcionando corretamente, resultando na falta de luz durante o horário de treino, que ocorre a partir das 19h._x000D_
 _x000D_
                                                  Diante disso, solicito que seja realizada a vistoria e o devido reparo para restabelecer o funcionamento adequado da iluminação.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_78.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_78.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de disponibilizar um Vigilante Noturno ou Policiamento na Rodoviária, principalmente durante o horário de chegada dos estudantes universitários. O desembarque ocorre no período noturno, e a ausência de segurança no local tem gerado preocupação entre os alunos e seus familiares._x000D_
 _x000D_
                                                A presença de um profissional de segurança contribuiria para a prevenção de ocorrências e garantiria maior tranquilidade para todos que utilizam o espaço nesse horário. Diante disso, peço que seja avaliada a viabilidade dessa medida o quanto antes.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_79.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_79.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de celebrar um convênio com uma clínica especializada em internação compulsória para dependentes químicos. O objetivo é oferecer suporte às famílias que enfrentam dificuldades com seus familiares em situação de dependência química, garantindo tratamento adequado e recuperação digna._x000D_
 _x000D_
                                                Muitas famílias não têm condições financeiras ou meios para buscar ajuda especializada, e a ausência de um suporte institucional adequado agrava ainda mais a situação, afetando tanto os dependentes quanto a comunidade ao redor. Um convênio com uma instituição de referência permitiria um encaminhamento mais eficaz, oferecendo assistência médica, psicológica e social para essas pessoas._x000D_
 _x000D_
                                                 Diante da urgência e importância desse tema, peço que esta solicitação seja analisada com prioridade e que sejam estudadas as melhores formas de viabilizar essa</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_80.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_80.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de conceder ajuda de custo aos esportistas do município que participam que de competições oficiais em âmbito estadual ou nacional._x000D_
 _x000D_
                                                A prática esportiva desempenha um papel fundamental na formação dos cidadãos, promovendo saúde, disciplina e inclusão social. Muitos atletas locais representam o município em diversas modalidades, elevando o nome da cidade e incentivando novas gerações a se dedicarem ao esporte._x000D_
 _x000D_
                                                 No entanto, grande parte desses esportistas enfrenta dificuldades financeiras para cobrir despesas com transporte, alimentação, hospedagem e inscrição em competições. A falta de apoio muitas vezes impede a participação em eventos importantes, prejudicando o desenvolvimento do esporte local._x000D_
 _x000D_
                                                  Dessa forma, a concessão de uma ajuda de custo para os atletas que comprovadame</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_81.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_81.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que providencie a instalação de bebedouros de água gelada, barrigômetro e mais equipamentos para atividades físicas ou academias ao ar livre nas praças e espaços públicos do município._x000D_
 _x000D_
                                                   A instalação de bebedouros de água gelada garantirá maior conforto e hidratação aos munícipes que utilizam esses espaços, principalmente em dias de altas temperaturas. Já o barrigômetro, equipamento que permite medir a circunferência abdominal e monitorar a saúde, contribuirá para o incentivo ao cuidado preventivo com a obesidade e outras doenças associadas._x000D_
 _x000D_
                                                  Além disso, a adição de mais equipamentos de ginástica e musculação ao ar livre proporcionará maior diversidade de atividades, atendendo a diferentes públicos e incentivando hábitos saudáveis.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_82.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_82.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que providencie a pintura das faixas de sinalização viária e a manutenção dos obstáculos redutores de velocidade (quebra-molas) nas ruas de nossa cidade._x000D_
 _x000D_
                                                A sinalização viária é fundamental para garantir a segurança no trânsito, tanto para motoristas quanto para pedestres. No entanto, em diversos pontos da cidade, as faixas de pedestres, as sinalizações horizontais e os redutores de velocidade encontram-se desgastados ou até mesmo apagados, o que aumenta o risco de acidentes._x000D_
 _x000D_
 _x000D_
                                                Além disso, a manutenção e reforço da pintura dos obstáculos redutores de velocidade são medidas essenciais para alertar os condutores, reduzindo o excesso de velocidade e proporcionando mais segurança à população.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/i_83.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/i_83.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de providenciar a instalação de rede Wi-Fi gratuita na Praça do Bairro Padre Arlindo e na quadra do Bairro Maria Rosária, a fim de promover maior inclusão digital e acesso à informação para os moradores dessas regiões. _x000D_
 _x000D_
                                                 A conectividade é uma necessidade essencial nos dias atuais, proporcionando oportunidades educacionais, acesso a serviços públicos, comunicação e lazer para crianças, jovens e adultos. A instalação de Wi-Fi gratuito nesses espaços também incentivará o uso saudável e seguro das áreas públicas.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/i_84.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/i_84.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que solicitar a construção de uma pista de skate na Prainha de Itapuí e a reforma da pista já existente na pracinha do bairro Mar Azul 2. _x000D_
                                                _x000D_
                                                O skate é um esporte olímpico que cresce cada vez mais e proporciona inúmeros benefícios à juventude, incentivando a prática esportiva e promovendo a socialização. Além disso, uma nova pista na Prainha fortaleceria o turismo esportivo e o lazer na cidade, enquanto a reforma da pista do Mar Azul 2 garantiria mais segurança e acessibilidade para os praticantes.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/i_85.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/i_85.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências quanto a necessidade de reforma do velório municipal, bem como a adequação e melhoria da rampa de acesso ao mesmo._x000D_
 _x000D_
                                                O velório municipal é um espaço essencial para a comunidade, proporcionando um local digno para a despedida de entes queridos. No entanto, observa-se a necessidade de melhorias em sua infraestrutura, garantindo conforto e segurança para os munícipes que utilizam o serviço. Ademais, a rampa de acesso encontra-se em condição inadequada, dificultando a mobilidade de idosos e pessoas com dificuldades de locomoção._x000D_
 _x000D_
                                              A reforma e adequação do velório e da rampa de acesso trarão mais segurança, acessibilidade e dignidade para todos que necessitam desse espaço em momentos delicados.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/i_86.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/i_86.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de mandar instalar placas com o nome dos Setores que estão instalados no Prédio em frente da Padaria Maná._x000D_
 _x000D_
 				No local estão em funcionamento vários setores do Município, como água e esgoto, recursos humanos, vigilância e meio ambiente, e a população reclama que é difícil a identificação das salas. Sugiro ainda, que estude a possibilidade de designar um estagiário para encaminhar a população ao Setor desejado.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/i_87.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/i_87.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente da Administração Pública a instalação de câmeras de monitoramento nas seguintes localidades:_x000D_
 	•	Praça do Bairro Padre Arlindo José Zanotto;_x000D_
 	•	Praça do Bairro Mar Azul II._x000D_
 _x000D_
                                                A instalação de câmeras de monitoramento visa aumentar a segurança pública, inibir atos de vandalismo e proporcionar maior tranquilidade aos moradores e frequentadores das referidas praças. Trata-se de uma medida preventiva que também pode auxiliar na elucidação de possíveis ocorrências, contribuindo com o trabalho das forças de segurança.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/i_88.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/i_88.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, determine ao setor competente a construção de uma área de lazer, com instalação de um parquinho infantil, no bairro Altos do Tietê._x000D_
 _x000D_
                                               O bairro Altos do Tietê carece de espaços públicos destinados ao lazer, à prática de atividades ao ar livre e à convivência comunitária. A implantação de uma área de lazer, com um parquinho infantil, beneficiará diretamente as crianças e suas famílias, oferecendo um local adequado para brincadeiras, socialização e bem-estar._x000D_
 _x000D_
                                              Além de promover o desenvolvimento físico e social das crianças, o espaço contribuirá para o fortalecimento dos laços comunitários e a valorização do bairro.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/i_89.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/i_89.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude as possibilidades de realizar uma reforma no Portal de Entrada de nossa cidade._x000D_
 _x000D_
 				O portal da cidade encontra-se em estado de conservação precário e necessita de reformas urgentes para garantir a segurança e o acesso dos cidadãos. Além disso, a reforma do portal contribuirá para a valorização da cidade e melhoria da qualidade de vida dos moradores._x000D_
 _x000D_
 				Diante disso, solicito as providências necessárias para a reforma do portal, incluindo a elaboração de um projeto de reforma, a contratação de uma empresa especializada e a execução das obras.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/i_90.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/i_90.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que aceite a sugestão e encaminhe para apreciação legislativa os projetos de leis em anexo, que dispõe sobre a implantação do Programa Detecta no Município de Itapuí e dispõe sobre a implantação de câmeras de monitoramento com captação de áudio em repartições públicas._x000D_
 _x000D_
 				Os projetos têm por objetivo melhorar e garantir a segurança pública, contribuindo e muito para identificação de atos criminosos nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/i_91.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/i_91.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, sejam adotadas providências para a instalação de antenas de transmissão dos canais de televisão aberta, pois com a migração do sinal analógico para o digital, muitas famílias não conseguem arcar com os custos de antenas individuais ou sistemas particulares, ficando privadas de um direito básico à informação, educação e entretenimento.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/i_92.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/i_92.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam realizadas reformas nas praças públicas do município, com a devida instalação de novos brinquedos infantis, garantindo melhores condições de uso e lazer para a população._x000D_
 _x000D_
                                                 Tal iniciativa representa um investimento direto na qualidade de vida da população, na valorização dos espaços públicos e na promoção da cidadania.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/i_93.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/i_93.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de implantar em nossa cidade o Projeto “Zelador do Bairro- Quem cuida, valoriza.”_x000D_
 _x000D_
                                               O objetivo é criar um programa municipal de zeladoria comunitária, no qual moradores de cada bairro sejam contratados para cuidar da limpeza e manutenção da área onde vivem, promovendo pertencimento, geração de renda e melhoria na qualidade de vida._x000D_
 _x000D_
                                             Como funcionaria: cada bairro teria um ou mais “zeladores”, dependendo do tamanho da área. O zelador seria responsável por varrer, recolher pequenos lixos, cuidar de praças, canteiros e calçadas públicas e receberia um salário mensal custeado pela prefeitura, podendo estar vinculado a programas sociais, como uma alternativa de reinserção ao mercado de trabalho._x000D_
 _x000D_
                                              A seleção seria preferencialmente para moradores do próprio bairro, promovendo o envolvimento e</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/i_94.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/i_94.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que aceite a sugestão e encaminhe para apreciação Legislativa o projeto de lei em anexo, que dispõe sobre a criação da Secretária Municipal de Proteção e Bem- Estar Animal e dá outras providências._x000D_
 _x000D_
                                                 A proteção e o bem-estar dos animais têm sido temas cada vez mais presentes nas demandas sociais e merecem atenção especial do poder público. Atualmente, muitas das ações relacionadas à causa animal são tratadas de forma descentralizada ou limitada, o que dificulta o atendimento adequado às necessidades dessa área tão sensível._x000D_
 _x000D_
 A criação da Secretaria Municipal de Proteção e Bem-Estar Animal permitirá uma atuação mais eficiente e coordenada em diversas frentes, como:_x000D_
 	•	Resgate e acolhimento de animais em situação de abandono ou maus-tratos;_x000D_
 	•	Campanhas de castração, vacinação e adoção responsável;_x000D_
 	•	Fiscalização de denúncias e aplicação da legislação vigente;_x000D_
 	•	Educação e conscientização da população s</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/i_95.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/i_95.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal que seja providenciada a instalação de 8 (oito) aparelhos de ventilador no Ginásio de Esportes “Antônio Fadini”, para melhorar a circulação de ar no ambiente, tornando o espaço mais agradável, seguro e apropriado para as atividades físicas e eventos que ali ocorrem._x000D_
 _x000D_
                                                O Ginásio de Esportes Antônio Fadini é um importante espaço para a prática esportiva e realização de eventos no município. No entanto, usuários e frequentadores têm relatado grande desconforto térmico, especialmente em dias de calor intenso, prejudicando o desempenho dos atletas e o bem-estar do público em geral.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/i_96.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/i_96.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam adotadas providências para a demarcação da pista de caminhada do Lago Municipal, com intervalos de 50 metros, bem como a implementação de raias que dividam o percurso._x000D_
 _x000D_
                                               A pista de caminhada no entorno do Lago Municipal é uma das principais opções de lazer e atividade física para os munícipes. Entretanto, a falta de demarcação adequada compromete a organização do fluxo de usuários, podendo ocasionar acidentes e dificultando o monitoramento do percurso durante eventos ou ações de segurança._x000D_
 _x000D_
                                             Além disso, a criação de raias para dividir o percurso permitirá um fluxo mais ordenado e seguro, reduzindo os riscos de atropelamentos e conflitos entre os usuários, e promovendo a convivência harmoniosa entre pedestres e praticantes de outras atividades físicas.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha, José Roberto Gonçalves Meira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/i_97.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/i_97.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam tomadas as devidas providências no sentido de mandar realizar serviços de manutenção da praça localizada no Bairro Girassol II, incluindo a realização de calçamento adequado, reparo e/ou substituição dos bancos existentes e instalação de parquinho infantil, garantindo assim um espaço público seguro, acessível e adequado para o lazer da comunidade, especialmente das crianças._x000D_
 _x000D_
                                                A praça é um espaço de convivência importante para a comunidade, sendo fundamental para o lazer, interação social e qualidade de vida dos moradores. Assim, sua revitalização se faz urgente e necessária.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/i_98.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/i_98.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja feita a revogação do artigo da legislação municipal que impede o pagamento do vale-alimentação aos professores que acumulam dois cargos públicos, respeitando o direito ao benefício em ambos os vínculos._x000D_
 _x000D_
                                               A atual norma que veda o pagamento do vale-alimentação a professores que exercem dois cargos representa uma medida injusta e desproporcional, penalizando profissionais que, dentro da legalidade, acumulam funções para complementar sua renda e atender à demanda da educação pública.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/i_99.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/i_99.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de disponibilizar segurança na Praça da Matriz, especialmente durante o período noturno, visando garantir a tranquilidade e segurança dos frequentadores._x000D_
 _x000D_
                                                A presença de um guarda municipal ou segurança terceirizado no período noturno pode inibir práticas delituosas, preservar o patrimônio público e proporcionar um ambiente mais seguro e acolhedor para a população.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/i_100.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/i_100.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que que seja realizada, com urgência, a reforma do banheiro da Praça da Matriz, considerando as frequentes reclamações dos moradores e a proximidade da festa de Santo Antônio, tradicional quermesse que atrai grande número de munícipes e visitantes._x000D_
 _x000D_
                                                A reforma irá garantir melhores condições de higiene e conforto tanto para os moradores quanto para os visitantes, além de contribuir para a boa organização do evento e preservação da imagem do município.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/i_101.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/i_101.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que analise a possibilidade de retirar as torres de operadoras de telefonia instaladas no centro da cidade, propondo uma parceria com as empresas responsáveis para realocação dessas estruturas em terrenos pertencentes ao Município. Sugiro ainda que os aluguéis decorrentes dessa cessão de uso sejam revertidos para investimentos na saúde pública local.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/i_102.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/i_102.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências no sentido de identificar e providenciar a confecção e colocação de tampas em bueiros que se encontram abertos em diversas ruas do município._x000D_
 _x000D_
                                               A falta de tampas em bueiros representa um sério risco à segurança da população, podendo causar acidentes com pedestres, ciclistas, motociclistas e até veículos. Além disso, os bueiros abertos acumulam sujeira e favorecem a proliferação de vetores, como insetos e roedores.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/i_103.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/i_103.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam realizadas, com urgência, a poda da vegetação e a limpeza do mato alto na estrada que dá acesso às Terras de Santa Maria, bem como em todo o bairro Baririzinho._x000D_
 _x000D_
                                                 A realização da poda e limpeza trará mais segurança, conforto e qualidade de vida aos moradores e aos que transitam pela região, além de contribuir para a preservação do meio ambiente urbano.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/i_104.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/i_104.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de mandar instalar placas informando os pontos de wi-fi gratuito existentes em nossa cidade, bem como a descrição da forma de conexão para facilitar o acesso a população.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_105.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_105.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que viabilize estudos e ações para a implementação de um programa de ecoterapia, voltado especialmente às crianças em tratamento com neuropediatra na rede pública de saúde do município._x000D_
 _x000D_
                                                É dever do poder público investir em políticas de saúde inclusivas e inovadoras, que possam garantir um atendimento humanizado às crianças em tratamento. Aproveitar a estrutura já existente da Hípica Municipal é uma forma inteligente e econômica de ofertar esse serviço essencial.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_106.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_106.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências, junto ao setor competente, para a melhoria da sinalização na bifurcação da Rua Lurdes de Souza Manfrinato, localizada no bairro Jardim Bela Vista._x000D_
 _x000D_
                                                A melhoria da sinalização é uma ação simples, mas de grande impacto na prevenção de acidentes e na organização do trânsito local, além de atender à solicitação de moradores preocupados com a segurança da via.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_107.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_107.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades para que sempre que houver a realização de velórios no município, seja feita a interdição temporária das ruas de acesso ao local, com o objetivo de evitar o tráfego e o barulho nas imediações._x000D_
 _x000D_
                                               Tal medida visa proporcionar maior tranquilidade, respeito e conforto aos familiares e amigos que estão enfrentando um momento de dor e luto, preservando a solenidade da ocasião.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_108.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_108.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja realizada uma análise técnica quanto à possibilidade de mudança das faixas destinadas às motocicletas no final da Rua Santo Antônio, nas proximidades da praça, bem como na esquina da própria praça com a Rua 11 de Setembro._x000D_
 _x000D_
                                              A presente solicitação se justifica pelo fato de que, atualmente, o posicionamento das faixas dificulta a manobra de caminhões de grande porte que trafegam pela região, podendo causar transtornos à fluidez do trânsito e riscos à segurança dos condutores.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_109.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_109.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que providencie a instalação de grades de proteção nas janelas da “EMEF Manuel Rodrigues Ferreira” que estão expostas para a rua Cel. Frederico Ferraz._x000D_
 _x000D_
                                                A escola necessita de grades para garantir a segurança dos alunos e funcionários. A ausência dessas grades pode causar riscos de acidentes e danos a integridade física dos estudantes.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_110.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_110.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que tome as devidas providencias no sentido de revitalizar do prédio público “Periquitão”,  que está situado na rua Jorge chamas, e que se encontra em péssimas condições de uso._x000D_
 _x000D_
                                                  O prédio tem grande importância histórica e cultural para a comunidade. No entanto, devido ao abandono e falta de manutenção, o prédio apresenta danos significativos, incluindo rachaduras, falta de iluminação e pisos deteriorados. A revitalização do prédio é essencial para garantir a segurança e o bem-estar dos cidadãos, além de preservar o patrimônio cultural da cidade.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_111.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_111.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude a possibilidade de realizar uma reforma nas dependências do Centro Cultural de nossa cidade._x000D_
                                                O local é um patrimônio cultural da cidade e desempenha um papel importante na promoção das artes e da cultura local e encontra-se em condições precárias, com problemas de infraestrutura, equipamentos e acessibilidade.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_112.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_112.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da Secretaria competente, que seja realizada a construção de calçada em frente à Praça do Mar Azul II, localizada na Rua Antônio da Costa Sobrinho._x000D_
 _x000D_
                                               A presente indicação se faz necessária tendo em vista que, no referido local, não há calçada adequada para o trânsito de pedestres, o que obriga a população a caminhar pela rua, expondo-se a riscos de acidentes. A construção da calçada proporcionará mais segurança, acessibilidade e conforto aos moradores e transeuntes da região.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/ind_113.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/ind_113.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja providenciada a instalação de pontos de Wi-Fi gratuito no minicampo de futebol localizado no bairro Irmãos Franceschi._x000D_
                                                A instalação de Wi-Fi gratuito no referido espaço visa oferecer mais inclusão digital aos moradores, especialmente aos jovens que frequentam o local para atividades esportivas e de lazer.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/ind_114.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/ind_114.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam instaladas câmeras de segurança em pontos estratégicos do Cemitério Municipal “Dona Tinda”, com o objetivo de inibir e identificar os frequentes furtos de imagens e outros atos de vandalismo ocorridos no local._x000D_
 _x000D_
                                               A instalação de câmeras de monitoramento visa proporcionar maior segurança ao espaço, facilitar a identificação de possíveis infratores, além de inibir novas ocorrências, promovendo respeito e tranquilidade para os visitantes.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_115.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_115.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal que, por meio da Secretaria Municipal de Saúde, estude a viabilidade de firmar convênio com a Santa Casa de Jaú, com o objetivo de reduzir a demora nos atendimentos e regulações realizados via Central de Regulação de Ofertas de Serviços de Saúde (CROSS)._x000D_
 _x000D_
                                              A celebração de um convênio entre o município e a Santa Casa poderá contribuir para agilizar esses atendimentos, garantindo suporte mais rápido e eficiente à população, especialmente nos casos de emergência, evitando assim agravos à saúde por conta da espera excessiva.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_116.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_116.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio do setor competente, que seja realizada a instalação de portas e iluminação adequada nos vestiários e banheiros do Centro de Lazer do Trabalhador “Ciro Portiery”, atendendo às reclamações dos usuários do local._x000D_
 _x000D_
                                               A melhoria dessas estruturas é essencial para garantir condições dignas de uso, promover a valorização do espaço público e incentivar a prática de atividades físicas e recreativas com mais qualidade.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_117.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_117.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja realizada a instalação de um obstáculo redutor de velocidade (lombada ou faixa elevada) em frente à Creche Escola Dona Mulata, situada no bairro Padre Arlindo José Zanoto._x000D_
 _x000D_
                                                A instalação de um redutor de velocidade é uma medida preventiva e urgente, visando garantir a segurança no entorno da creche, especialmente nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_118.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_118.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da Secretaria Municipal de Saúde, que seja estudada a viabilidade de firmar convênio com clínicas especializadas em exames de imagem, como ressonância magnética e tomografia computadorizada, para atender a demanda da população que necessita desses exames e não possui condições financeiras para custeá-los._x000D_
 _x000D_
                                               A celebração de um convênio com clínicas da região pode agilizar o atendimento, evitar agravamento de doenças e promover mais dignidade no acesso à saúde pública.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_119.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_119.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da Secretaria competente, que sejam instaladas novas rampas de acesso para cadeirantes em pontos estratégicos da cidade, de acordo com os moldes exigidos pela legislação de acessibilidade (Lei nº 10.098/2000 e normas técnicas da ABNT, como a NBR 9050), bem como sejam realizadas as devidas manutenções nas tampas já existentes, que porventura estejam danificadas ou em desconformidade com os padrões técnicos e de segurança._x000D_
 _x000D_
 Tal medida visa garantir o direito de ir e vir das pessoas com deficiência, promovendo maior acessibilidade, segurança e inclusão social no espaço urbano.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/ind_120.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/ind_120.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da Secretaria de Obras e Infraestrutura, que sejam realizados reparos e manutenção nas bocas de lobo da cidade, com prioridade para os trechos localizados na Avenida do Porto e Avenida Brasil._x000D_
 _x000D_
                                                A manutenção adequada é essencial para o escoamento das águas pluviais e para a prevenção de danos maiores à infraestrutura urbana.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/ind_121.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/ind_121.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio do setor competente da Prefeitura, que sejam instaladas faixas elevadas de pedestres ao redor da Praça da Matriz, bem como na Rua José Antônio._x000D_
 _x000D_
                                               A medida visa garantir acessibilidade, reduzir a velocidade dos veículos e promover um trânsito mais seguro para todos.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/ind_122.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/ind_122.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de disponibilizar equipes de garis para todos os bairros da cidade, com cronograma regular de atuação._x000D_
 _x000D_
                                                Muitos bairros têm enfrentado acúmulo de lixo e sujeira nas vias públicas, o que reforça a necessidade de uma distribuição mais eficiente dos serviços de limpeza em toda a cidade.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_123.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_123.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam realizadas, com urgência, a manutenção das tampas e a limpeza das galerias de captação de águas pluviais em diversos pontos da cidade, considerando que a manutenção preventiva e a limpeza regular dessas estruturas são fundamentais para o bom funcionamento do sistema de drenagem e para a segurança da população.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_124.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_124.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da Secretaria de Educação e da Secretaria de Obras, que seja providenciada a instalação de cobertura na área de entrada e saída de alunos da Escola “Manoel Rodrigues Ferreira”._x000D_
 _x000D_
                                                A instalação da cobertura é uma melhoria importante para garantir um ambiente escolar mais acolhedor e funcional.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/ind_125.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/ind_125.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, realização de estudos visando a contratação de uma empresa especializada em sinalização de trânsito, com o objetivo de adequar e padronizar a sinalização nas ruas da cidade, considerando que a sinalização viária adequada é fundamental para a organização do trânsito, segurança de motoristas e pedestres, e prevenção de acidentes.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/ind_126.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/ind_126.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude, por meio das secretarias competentes, a elaboração de um projeto municipal que incentive a participação direta dos moradores na limpeza de seus bairros, com a possibilidade de remuneração ou auxílio para os participantes._x000D_
 _x000D_
                                                Com a devida regulamentação e acompanhamento, o projeto poderá transformar-se em um modelo de referência em gestão participativa e sustentabilidade.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_127.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_127.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja feito um estudo, junto ao setor jurídico e à Secretaria de Administração, para a revisão da lei municipal que trata da concessão de bolsas de estudos aos servidores públicos, de forma que o benefício seja estendido a todos os funcionários públicos municipais, sem distinção de cargo ou setor._x000D_
 _x000D_
                                                A concessão de bolsas de estudos é uma importante ferramenta para a valorização dos servidores, além de incentivar a qualificação e o crescimento profissional. No entanto, é fundamental que esse benefício seja aplicado de forma igualitária e justa, alcançando todos os funcionários, independentemente de suas funções.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_128.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_128.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja avaliada a possibilidade de ampliar a presença de controladores de acesso e/ou solicitar apoio da força policial durante os períodos de festividades realizadas na Praça da Matriz._x000D_
 _x000D_
                                                 Durante os eventos festivos, é comum a presença de famílias com crianças na praça, o que torna necessário reforçar as medidas de segurança. Relatos indicam que algumas pessoas circulam de bicicleta em alta velocidade entre os pedestres, o que representa risco real de acidentes.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_129.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_129.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude a possibilidade de construir um banheiro maior no final da Avenida Brasil, para eventos realizados na Prainha de nossa cidade._x000D_
 _x000D_
                                                 Durante o evento realizado no último domingo, constatou-se que as barracas dispunham de apenas um banheiro, o que gerou longas filas e desconforto para a população. Muitas pessoas relataram constrangimento e falta de privacidade, além da demora para conseguir utilizar o espaço sanitário. A construção de um novo banheiro, maior e mais adequado, proporcionará melhor estrutura, conforto e dignidade aos frequentadores, especialmente em dias de grande movimentação.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_130.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_130.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que providencie a colocação de uma placa de proibido estacionar em um dos lados da Rua Antônio Speltri, pois trata-se de uma via de mão dupla com grande fluxo de veículos, onde o estacionamento em ambos os lados tem dificultado significativamente o acesso às garagens dos moradores e comprometido a fluidez do trânsito._x000D_
 _x000D_
                                                Diante disso, pedimos que seja realizada uma avaliação técnica no local e, se possível, a instalação da devida sinalização para melhorar a mobilidade e garantir a segurança de todos.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_131.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_131.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de analisar e enviar a esta Casa de Leis um projeto que disponha sobre a possibilidade de o servidor público municipal utilizar os valores pecuniários da licença-prêmio para a quitação de débitos tributários e não tributários junto ao Município de Itapuí._x000D_
 _x000D_
                                                O objetivo da proposta é permitir que os servidores municipais, de forma facultativa, utilizem o saldo financeiro de suas licenças-prêmio para quitar obrigações como IPTU, ISSQN, ITBI, Contribuição de Melhoria, Taxas Municipais e demais tarifas públicas, desde que os valores estejam devidamente reconhecidos e em fase de fruição._x000D_
 _x000D_
                                               Tal medida visa oferecer aos servidores uma alternativa para regularizar seus débitos municipais, além de contribuir com o incremento da arrecadação pública.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_132.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_132.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para estude as possibilidades de jogar raspa de asfalto ou algo que melhore a poeira da avenida atrás da fábrica de ração da Itabom, para melhorar o ambiente dos motoristas que permanecem estacionados, considerando que tem muita poeira e eles fazem comida no local.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_133.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_133.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, a fim de que estude, por meio da Secretaria de Assistência Social, a implantação de uma Casa de Passagem no município, voltada ao acolhimento de moradores de rua, especialmente durante o período de frio e chuvas._x000D_
                                                 A Casa de Passagem teria como objetivo oferecer acolhimento noturno às pessoas em situação de rua, com entrada em horário definido, garantindo banho, alimentação, cobertores e um local seguro para dormir. Na manhã seguinte, os acolhidos receberiam café da manhã antes de deixarem o local._x000D_
                                               A estrutura proposta também poderá ser um ponto de referência para ações sociais e encaminhamentos futuros, respeitando a dignidade dessas pessoas.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_134.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_134.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, a fim de que estude a possibilidade de criar um jardim escolar, na escola “Manuel Rodrigues Ferreira”, sendo uma excelente oportunidade para promover a educação ambiental e alimentar das crianças, além de desenvolver habilidades importantes como responsabilidade, trabalho em equipe e respeito à natureza.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_135.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_135.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam tomadas as providências necessárias para limpeza e desobstrução dos córregos do nosso município, para evitar problemas de saúde pública, como a proliferação de mosquitos e outros vetores de doenças, além de prevenir enchentes e danos à infraestrutura.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_136.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_136.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de contratar uma empresa especializada em realizar as manutenções e calibrações regulares dos equipamentos médicos para garantir a precisão e exatidão, treinar os funcionários para que possam usar e manter os aparelhos de forma correta, identificar os aparelhos que se encontram em estado crítico para que sejam consertados, estabelecer procedimentos de emergência para lidar com as falhas de equipamentos, considerando que é fundamental seguir os requisitos e procedimentos estabelecidos para a eficácia dos tratamentos.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_137.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_137.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de disponibilizar tratamento odontopediátrico para nossas crianças. A maioria delas apresentam problemas odontológicos que necessitam de tratamento especializado. _x000D_
                                                O tratamento é fundamental para a saúde e o bem-estar das crianças.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_138.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_138.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a viabilidade de instalar, em pontos estratégicos dos bairros da cidade, cerca de 50 lixeiras com tampa, com o objetivo de facilitar o descarte adequado de resíduos sólidos pela população, contribuindo para a limpeza urbana e a preservação ambiental._x000D_
 _x000D_
                                                 Sugere-se que a confecção dessas lixeiras seja realizada por meio de parcerias com empresas locais, fomentando a economia da cidade e promovendo a responsabilidade social corporativa.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/ind_139.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/ind_139.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da Secretaria Municipal competente, seja realizada uma revisão geral dos servidores públicos municipais que exercem atividades em condições insalubres, com o objetivo de garantir o pagamento justo do adicional de insalubridade àqueles que fazem jus ao benefício, conforme previsto na legislação trabalhista e normas regulamentadoras do Ministério do Trabalho (NR 15)._x000D_
 _x000D_
                                                Muitos servidores municipais atuam em ambientes insalubres, como agentes de saúde, profissionais da limpeza urbana, servidores da área da saúde, entre outros, e nem todos recebem o adicional correspondente. A revisão e atualização dos laudos técnicos de insalubridade são fundamentais para assegurar os direitos desses trabalhadores e promover justiça e valorização no serviço público.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/ind_140.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/ind_140.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da Secretaria Municipal de Saúde, para que estude a possibilidades de fazer a criação e implementação do Programa Municipal Brasil Sorridente”, destinado à confecção e distribuição gratuita de próteses dentárias (dentaduras) para pessoas de baixa renda e em situação de vulnerabilidade social._x000D_
 _x000D_
                                                A saúde bucal é essencial para a qualidade de vida, autoestima, alimentação e inclusão social. Muitas pessoas, especialmente idosos e pessoas de baixa renda, enfrentam dificuldades por não possuírem condições financeiras de custear uma prótese dentária. O programa atenderia essa demanda, devolvendo dignidade e bem-estar aos cidadãos que mais precisam.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi, Antonio Carlos Massetto Areas, José Roberto Gonçalves Meira, Matheus da Costa Aranha, Oberlei Fabio da Silva, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_141.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_141.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine aos setores competentes a inclusão, nos próximos editais de licitação para contratação de serviços terceirizados, a exigência de que sejam especificados todos os benefícios que os trabalhadores contratados terão direito, como vale-alimentação, vale-transporte, adicional de insalubridade ou periculosidade, quando aplicável, seguro de vida, assistência medica e odontológica, jornada de trabalho e eventuais adicionais legais._x000D_
 _x000D_
                                                 A presente indicação tem por objetivo garantir maior transparência, equidade e valorização dos trabalhadores terceirizados contratados pela Administração Pública. _x000D_
                                                Solicita-se, portanto, que essa exigência seja implementada como diretriz nos futuros editais de licitação emitidos pelo município, em consonância com a legislação trabalhista vigente e os princípios da moralidade, eficiência e dignidade do trabalho.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_142.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_142.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com o Presidente do Sindicato dos Servidores Públicos Municipais que realizem estudos para a formalização de convênio com o comércio local, visando permitir que os servidores públicos municipais possam realizar compras nas lojas conveniadas com possibilidade de desconto em folha de pagamento, limitado a até 30% da remuneração mensal. Solicita, ainda, o envio de projeto de lei à Câmara Municipal autorizando tal desconto.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_143.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_143.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de mandar fazer a instalação de lombadas estendidas com faixas de pedestres na Avenida Comendador José Maria de Almeida Prado, nas imediações das escolas._x000D_
 _x000D_
                                                A implantação de lombadas estendidas com faixas de pedestres nos dois sentidos da via (subida e descida) contribuirá significativamente para a redução da velocidade dos veículos e garantirá maior segurança e tranquilidade para todos que transitam pelo local, em especial os alunos.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/ind_144.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/ind_144.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências com relação a necessidade da construção de uma rampa de acesso para cadeirantes no Centro de Lazer do Trabalhador  “Cyro Portieri”._x000D_
 _x000D_
                                                Durante a última festa dos trabalhadores realizada no local, foi observado que, devido à ausência de acessibilidade, um cadeirante precisou ser erguido por outras pessoas para conseguir ultrapassar as muretas existentes no espaço. Essa situação evidencia a falta de estrutura adequada para garantir o acesso digno e seguro às pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/ind_145.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/ind_145.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de disponibilizar atendimento odontológico aos sábados pela manhã nas unidades de saúde do município para atender principalmente os trabalhadores que, devido à carga horária durante a semana, não conseguem comparecer aos atendimentos odontológicos em dias úteis. _x000D_
 _x000D_
                                               A oferta de atendimento aos sábados ampliará o acesso aos serviços de saúde, contribuirá para a prevenção de doenças bucais e atenderá de forma mais justa às necessidades da população trabalhadora.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_146.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_146.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de contratar guardas femininas para trabalhar nos PSF e nas Escolas Municipais. As guardas femininas podem ter uma abordagem mais sensível e eficaz em situações que envolvem mulheres e crianças._x000D_
                                                Para garantir a eficácia da contratação de guardas femininas, sugerimos que sejam considerados os seguintes requisitos:_x000D_
 •	As guardas femininas devem receber formação e treinamento adequados para lidar com situações de segurança e emergência._x000D_
 •	As guardas femininas devem ter acesso a equipamentos e recursos adequados para realizar seu trabalho de forma eficaz.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_147.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_147.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja implementado um programa de educação nas escolas do município que inclua a participação de vereadores mirim para ajudar a fiscalizar o município, com o objetivo de desenvolver habilidades de liderança, comunicação e trabalho em equipe nos jovens._x000D_
 _x000D_
 				Para a eficiência do programa faz-se necessário que seja oferecido um treinamento e capacitação para os vereadores mirim sobre a gestão pública e a participação cidadã.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/ind_148.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/ind_148.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude as possibilidades de que seja incluído no calendário cultural do município o "Dia da Bíblia", a ser celebrado anualmente na segunda semana do mês de dezembro._x000D_
                                                 A Bíblia é um livro sagrado que contém ensinamentos e valores que são fundamentais para a formação moral e espiritual de nossa sociedade. Ela é uma fonte de inspiração e guia para muitas pessoas, e sua mensagem de amor, compaixão e justiça é relevante para todos._x000D_
                                                Com a inclusão do "Dia da Bíblia" no calendário cultural do município, pretendemos promover a leitura e o estudo da Bíblia, incentivar a leitura e o estudo da Bíblia como uma fonte de sabedoria e inspiração, fortalecer os valores de amor, compaixão e justiça que são fundamentais para a construção de uma sociedade mais harmoniosa e justa.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/ind_149.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/ind_149.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que providencie a melhoria da iluminação pública na Praça do Bairro Waldomiro Guarinon e na Rua Nadir Moraes Dias- Bairro Mar Azul II, bem como a realização da poda das árvores nesses locais._x000D_
 _x000D_
                                                A iluminação atual é insuficiente, o que tem causado preocupação entre os moradores, principalmente no período noturno, por comprometer a visibilidade e aumentar a sensação de insegurança. Além disso, as árvores com galhos excessivamente baixos ou espalhados contribuem ainda mais para o escurecimento e dificultam a circulação de pedestres.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_150.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_150.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome providencias no sentido de realizar, com urgência, a substituição de todas as lâmpadas queimadas nas ruas de nossa cidade. Solicito que seja feito um levantamento das vias com iluminação comprometida e que as providências sejam tomadas o mais breve possível.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, José Roberto Gonçalves Meira, Matheus da Costa Aranha, Oberlei Fabio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/ind_151.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/ind_151.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de promover o retorno do alto-falante na Praça da Matriz, atendendo a pedidos da população local._x000D_
 _x000D_
                                                O serviço, além de tradicional, cumpre um importante papel de utilidade pública, permitindo a divulgação de informações relevantes à comunidade, como avisos, eventos, campanhas, nota de falecimento e outros comunicados de interesse geral. Seu retorno contribuirá para manter a população informada, especialmente aqueles que têm acesso mais limitado a meios digitais.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/ind_152.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/ind_152.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude as possibilidades de mandar instalar telas de proteção atrás das traves na quadra do Ginásio de Esportes Antônio Fadini, visando aumentar a segurança dos frequentadores e preservar a estrutura do ginásio, evitando que bolas sejam arremessadas contra as paredes ou atinjam pessoas fora da quadra durante as partidas, ou que objetos sejam arremessados na quadra. _x000D_
                                              Além disso, contribuirá para a melhor organização dos jogos e treinos, especialmente com a presença de crianças e jovens no local.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/ind_153.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/ind_153.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude as possibilidades de mandar a construir obstáculos redutores de velocidade (lombadas) na Rua Maria de Lourdes Romão, no bairro Altos do Tietê, nas proximidades do acesso à Rua Manoel da Costa Sobrinho, no Balneário Mar Azul II._x000D_
                                               A instalação de redutores de velocidade contribuirá significativamente para a segurança viária e para a prevenção de acidentes.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/ind_154.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/ind_154.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com a direção da empresa Reunidas para que seja avaliada a possibilidade de retomada dos horários de ônibus com destino à cidade de Bauru._x000D_
 _x000D_
                                                Tal solicitação visa atender parte da população do município que trabalha, estuda ou possui compromissos frequentes naquela cidade e, atualmente, encontra dificuldades pela falta de horários disponíveis no transporte intermunicipal.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ind_155.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ind_155.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providencias no sentido de mandar instalar guard- rails (ou barreiras de proteção) nas laterais da estrada vicinal “Prefeito Alberto Massoni”, com o objetivo de proteger os pedestres e motoristas contra a entrada de animais na pista._x000D_
 _x000D_
                                                A vicinal “Alberto Massoni” é uma importante rota de tráfego, e a presença de animais na pista pode causar acidentes e riscos à segurança dos usuários. A instalação de guardas de rei nas laterais da via ajudaria a prevenir a entrada de animais na pista e garantir a segurança dos pedestres e motoristas.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_156.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_156.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de mandar instalar lixeiras na Avenida Brasil, com o objetivo de manter a limpeza e a beleza da nossa praia._x000D_
 _x000D_
                                               A avenida da praia é um local de grande fluxo de pessoas, especialmente durante a temporada de verão. A falta de lixeiras adequadas nessa área pode levar a problemas de limpeza e poluição, o que pode afetar negativamente a saúde pública e a imagem turística do município.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/ind_157.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/ind_157.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de mandar construir banheiro e instalar um bebedouro no acesso da balsa, com o objetivo de melhorar a infraestrutura e a qualidade de vida dos usuários._x000D_
 _x000D_
                                               O acesso da balsa é um local de grande fluxo de pessoas, incluindo pedestres, motoristas e trabalhadores. A falta de banheiros e bebedouros adequados nessa área pode causar desconforto e problemas de saúde para os usuários._x000D_
 _x000D_
                                               Sugerimos que o banheiro e o bebedouro sejam:_x000D_
 •	Construídos com materiais duráveis, para garantir a durabilidade e a segurança dos usuários:_x000D_
 •	Com limpeza e manutenção regular para evitar problemas de saúde e segurança;_x000D_
 •	Com acesso fácil e seguro para pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/ind_158.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/ind_158.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja oficiado ao setor competente da Prefeitura Municipal para que estude a viabilidade de instalar uma lombada estendida com faixa de pedestres na Avenida Paes de Barros, próximo ao campo municipal._x000D_
 _x000D_
                                                A presente solicitação se justifica após conversas com moradores da região, que relataram excesso de velocidade por parte de veículos, especialmente nos horários de pico e durante a madrugada, colocando em risco a segurança dos pedestres e frequentadores do local.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/ind_159.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/ind_159.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de mandar construir cabines cobertas e protegidas nos principais pontos de ônibus do município, considerando a necessidade de garantir maior conforto, segurança e proteção aos munícipes que utilizam o transporte público._x000D_
 _x000D_
                                                Sugestão:_x000D_
 _x000D_
 •	Priorizar inicialmente os pontos com maior fluxo de passageiros;_x000D_
 •	Realizar parcerias com a iniciativa privada, se possível, para apoio na instalação e manutenção das estruturas;_x000D_
 •	Utilizar materiais duráveis e sustentáveis, garantindo a resistência das cabines ao longo do tempo.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/ind_160.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/ind_160.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com a Diretoria de Educação e Saúde do Município, para que que seja implementado um programa de cuidado visual nas escolas de nosso município, com o objetivo de realizar o rastreamento precoce de crianças com dificuldades visuais. _x000D_
                                                _x000D_
                                                 Essa iniciativa permitirá a identificação de casos que necessitam de acompanhamento especializado, bem como a oferta de suporte para a aquisição de óculos aos alunos que apresentarem necessidade, contribuindo para a melhoria do desempenho escolar e da qualidade de vida dessas crianças.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/ind_161.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/ind_161.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome providencias e determine que seja designado o envio de quatro (4) seguranças para atuar durante os campeonatos realizados em nosso município._x000D_
 _x000D_
                                                Tal solicitação se faz necessária devido ao aumento de ocorrências de brigas e tumultos que vêm comprometendo a segurança dos atletas, organizadores e do público presente. A presença de seguranças contribuirá para manter a ordem, garantir a integridade física dos participantes e proporcionar um ambiente mais seguro e acolhedor para todos.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/ind_162.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/ind_162.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de conceder isenção de tributos municipais ou outro tipo de apoio financeiro e/ou fiscal aos proprietários de bares e cafeterias do município durante os meses de maio e junho de cada ano, em razão das perdas econômicas enfrentadas em decorrência da tradicional quermesse de Santo Antônio.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_163.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_163.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da secretaria competente, providencie a instalação de pontos de água nos canteiros da Praça da Matriz, visando facilitar a irrigação das plantas, especialmente durante o período de seca._x000D_
                                               A instalação de pontos de água estrategicamente distribuídos nos canteiros permitirá uma irrigação mais eficiente e prática, facilitando o trabalho da equipe de manutenção e garantindo o cuidado adequado com as plantas.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/ind_164.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/ind_164.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a viabilidade de construir uma rampa ou escada entre a área dos quiosques da praia e os campos esportivos, a fim de melhorar o acesso e a integração entre os espaços._x000D_
 _x000D_
                                                Atualmente, quem está nos quiosques da praia encontra dificuldade de acesso aos campos esportivos, e o mesmo ocorre com quem está nos campos tentando chegar aos bares. Essa limitação compromete a mobilidade e reduz a circulação de pessoas entre os espaços, prejudicando tanto os frequentadores quanto os comerciantes locais.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/ind_165.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/ind_165.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio da secretaria responsável ou empresa contratada, realize vistorias noturnas com maior frequência a fim de identificar e providenciar a troca das lâmpadas queimadas nas ruas do município._x000D_
 _x000D_
                                               A iluminação pública é essencial para a segurança, mobilidade e qualidade de vida da população. No entanto, tem sido recorrente a presença de lâmpadas queimadas em diversas vias da cidade, o que compromete a visibilidade e aumenta a sensação de insegurança._x000D_
 _x000D_
                                                Recomenda-se que a fiscalização seja feita no período noturno, momento mais adequado para identificar com precisão os pontos sem iluminação. Com isso, será possível realizar uma manutenção mais eficiente, beneficiando diretamente os moradores.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/ind_166.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/ind_166.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de firmar convênio com a Santa Casa ou com um Hospital Estadual, visando melhorias no sistema de regulação de vagas via CROSS (Central de Regulação de Ofertas de Serviços de Saúde), especialmente nos casos de urgência e emergência._x000D_
 _x000D_
                                                É fundamental que o município busque alternativas junto ao Estado para agilizar os atendimentos, evitando a espera prolongada por uma transferência que, muitas vezes, pode ser decisiva para a vida do paciente.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/ind_167.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/ind_167.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio do setor de trânsito competente, estude a possibilidade de tornar a rua do Laboratório em via de mão única no sentido de subida, considerando que as duas ruas paralelas já funcionam com sentido único no sentido de descida, visando organizar melhor o tráfego local, melhorar a fluidez e aumentar a segurança de motoristas e pedestres.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/ind_168.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/ind_168.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio do setor responsável pela limpeza urbana, providencie a limpeza regular do calçadão da Avenida da Praia, garantindo um ambiente limpo e adequado para a prática de caminhadas e atividades físicas por parte da população._x000D_
 _x000D_
                                              Solicita-se, portanto, que seja intensificada a limpeza do local, preferencialmente com cronograma fixo e manutenção periódica, para que o calçadão se mantenha sempre limpo, seguro e agradável para todos.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/ind_169.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/ind_169.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja realizado, com a máxima urgência, o recapeamento ou reconstrução do calçamento ao redor do Hospital São José de Itapuí._x000D_
 _x000D_
                                                O referido trecho encontra-se em péssimas condições, com buracos e irregularidades no calçamento, oferecendo sérios riscos de acidentes aos pedestres. A situação é ainda mais preocupante por se tratar de uma área com grande circulação de pessoas, muitas delas em busca de atendimento médico, o que demanda maior cuidado e acessibilidade.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/ind_170.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/ind_170.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de adequar os horários dos ônibus circular para atender os trabalhadores em período diverso do horário comercial, considerando que existem empresas que fazem turnos diurno e noturno._x000D_
 				Na mesma oportunidade, solicito a máxima urgência em atender essa solicitação pois a mesma já foi matéria da Indicação nº 022/2025, e até o momento nada foi feito.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/i_171.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/i_171.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de fazer uma análise e a possível instalação de uma placa de “PARE”, bem como a devida sinalização horizontal no solo, na Rua Domingos Siaca, especificamente na bifurcação com a Rua Maria Antônia Gobo Machado._x000D_
 _x000D_
                                                Essa solicitação se deve ao fato de que, para os motoristas que descem pela Rua Domingos Siaca, há dificuldade de visualizar veículos que vêm da Rua Maria Antônia Gobo Machado, o que aumenta o risco de acidentes no local. A presença da placa e da sinalização no chão contribuiria significativamente para a segurança viária, oferecendo maior visibilidade e orientação aos condutores que trafegam pela região.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/i_172.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/i_172.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de fazer uma análise e a possível instalação de uma placa de “PARE”, bem como a devida sinalização horizontal no solo, na Rua Domingos Sciacca, especificamente na bifurcação com a Rua Maria Antônia Gobbo Machado._x000D_
 _x000D_
                                                Essa solicitação se deve ao fato de que, para os motoristas que descem pela Rua Domingos Sciacca, há dificuldade de visualizar veículos que vêm da Rua Maria Antônia Gobbo Machado, o que aumenta o risco de acidentes no local. A presença da placa e da sinalização no chão contribuiria significativamente para a segurança viária, oferecendo maior visibilidade e orientação aos condutores que trafegam pela região.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/i_173.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/i_173.pdf</t>
   </si>
   <si>
     <t>A rua Antônio Speltri é uma via importante no bairro Balneário Mar Azul, com grande fluxo de veículos e pedestres. No entanto, a rua é estreita e não comporta o volume de tráfego atual, causando congestionamentos e riscos à segurança._x000D_
                                               A implantação de uma rua de mão única ajudaria a reduzir o congestionamento, melhorar a segurança e aumentar a fluidez do tráfego, sendo assim Indico a Senhora Prefeita Municipal para que tome as medidas necessárias para garantir a segurança e a sinalização adequada da via.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/i_174.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/i_174.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome providências no sentido de mandar construir uma cobertura no parquinho da E.M.E.I.E.F Cara Pintada, considerando que o local é de grande importância para o desenvolvimento das crianças, oferecendo atividades educativas e recreativas._x000D_
                                                No entanto, devido às chuvas frequentes, o parquinho ao ar livre fica inutilizado, privando as crianças de uma atividade importante para seu desenvolvimento físico e emocional._x000D_
                                                A cobertura permitirá que as crianças tenham acesso a uma área segura e protegida para brincar e se divertir.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/i_175.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/i_175.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de isentar a taxa de inscrição para todos os doadores de medula óssea e doadores de sangue que desejam participar de concursos públicos._x000D_
                                               Considerando a importância desses doadores para a sociedade, é justo e razoável que sejam beneficiados como forma de gratidão e o reconhecimento da sociedade para com esses doadores.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/i_176.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/i_176.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades e reavalie a legislação atual de descontos no valor do vale alimentação dos servidores municipais que apresentam atestados médicos ou que estejam afastados por motivo de doença._x000D_
                                              O ticket é parte importante da renda mensal dos servidores, e sua manutenção durante o período de recuperação representa um ato de respeito e valorização desses profissionais._x000D_
                                               Dessa forma, indico que a Prefeitura analise a possibilidade de retornar o pagamento integral do ticket nesses casos, garantindo mais segurança e dignidade ao servidor em momentos de vulnerabilidade.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/i_177.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/i_177.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providencias no sentido de que seja realizado reparo nos postes de iluminação pública localizados na Rua Antônio Speltri, nas proximidades dos números 10, 51 e 160, pois os moradores da região relatam que a iluminação se encontram deficiente ou apagada, o que compromete a segurança e a visibilidade no período noturno, aumentando o risco de acidentes e favorecendo a ocorrência de atos ilícitos.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/i_178.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/i_178.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de implantar um novo procedimento para a entrega de atestados médicos pelos servidores municipais._x000D_
                                                A sugestão é que, ao apresentar um atestado médico ao setor de RH, o funcionário seja encaminhado para passar presencialmente com o médico responsável pelo setor, a fim de justificar o motivo do atestado e esclarecer qualquer dúvida quanto ao afastamento._x000D_
                                              A presente indicação visa evitar desencontros, conflitos e prejuízos ao servidor, uma vez que têm ocorrido situações em que um atestado é parcialmente aceito ou recusado sem que o funcionário tenha a oportunidade de explicar sua condição. Muitas vezes, o mesmo documento é aceito após o servidor buscar justificativas posteriores, o que gera desconforto e perda de tempo._x000D_
 _x000D_
                                           Com esse novo procedimento, o médico do setor já poderá, no momento</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/i_179.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/i_179.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, por meio do setor competente, tome as devidas providências para a melhoria da iluminação pública ao longo da margem do córrego localizado no bairro “Robertão”- Jardim Bica de Pedra._x000D_
                                               A área mencionada encontra-se com iluminação insuficiente, o que compromete a segurança dos moradores, especialmente durante o período noturno. A falta de iluminação adequada favorece a ocorrência de atos de vandalismo, dificulta a circulação de pedestres e contribui para a sensação de insegurança.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/i_180.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/i_180.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que efetue a divulgação da programação de férias do mês de julho que será promovida pela Prefeitura Municipal._x000D_
                                                Informando quais serão as atividades planejadas, os locais e as datas, principalmente se haverá atrações para as crianças, adolescentes e famílias da cidade. Essas informações são de extrema importância para que a população possa se organizar e participar das programações oferecidas.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/i_181.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/i_181.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal e à Secretaria de Obras, para que sejam realizadas as seguintes melhorias no bairro Jardim San Raphael:_x000D_
 	1.	Recapeamento asfáltico da Rua Cândido Pereira Duarte, que se encontra em condições precárias, dificultando a mobilidade de veículos e pedestres, além de oferecer risco à segurança dos moradores._x000D_
 	2.	Construção de galerias de captação de águas pluviais, com o objetivo de evitar alagamentos e melhorar o escoamento da água da chuva, especialmente nos pontos críticos do bairro._x000D_
 	3.	Melhoria na iluminação pública, com a substituição e manutenção de postes e lâmpadas, garantindo mais segurança aos moradores durante o período noturno._x000D_
 	4.	Instalação e revitalização da sinalização viária, incluindo placas de trânsito, faixas de pedestre e redutores de velocidade, visando a segurança dos condutores e pedestres._x000D_
 _x000D_
                                                   As solicitações visam atender às constantes reivindicações da população local, que tem enfren</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/i_182.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/i_182.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que esta interceda junto à CPFL (Companhia Paulista de Força e Luz) e à Empresa Brasileira de Correios e Telégrafos, com o objetivo de solicitar o restabelecimento da entrega regular das contas de energia elétrica no bairro Terras de Santa Maria._x000D_
 _x000D_
                                                 Considerando que o serviço de entrega domiciliar de correspondências é essencial, especialmente em bairros mais afastados, é necessário que o Poder Executivo interceda junto às empresas responsáveis para que seja normalizado o atendimento no bairro._x000D_
 _x000D_
                                                 Por tratar-se de um problema que afeta diretamente os direitos do consumidor e o bem-estar da população, solicito a atenção e as providências cabíveis com urgência.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/ind_183.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/ind_183.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja viabilizada a implantação de feiras livres semanais destinadas à comercialização de artesanatos e produtos oriundos da agricultura familiar, em local adequado e de fácil acesso à população._x000D_
 _x000D_
                                                Sugere-se, ainda, que o espaço possua a infraestrutura básica para segurança, higiene e conforto de expositores e visitantes, podendo ser utilizado um ponto fixo de grande circulação no município.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/ind_184.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/ind_184.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com a Secretaria de Saúde do Município para seja providenciado estudo técnico e administrativo para a formalização de convênio ou contrato com clínica ou hospital especializado, visando à realização de exames de colonoscopia para atender a demanda da população do município._x000D_
 _x000D_
                                               A colonoscopia é um exame essencial para a prevenção, diagnóstico e acompanhamento de doenças do intestino. Trata-se de procedimento muitas vezes de caráter preventivo, que, se realizado de forma precoce, pode evitar complicações graves e reduzir custos com tratamentos futuros.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi, Antonio Carlos Massetto Areas, Matheus da Costa Aranha, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/ind_185.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/ind_185.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine às Diretorias e Secretarias Municipais a realização periódica de audiências públicas com a finalidade de apresentar à população e ao Legislativo as atividades desenvolvidas, os resultados obtidos e as metas alcançadas por cada pasta._x000D_
 _x000D_
 _x000D_
                                               A transparência e a participação popular são princípios fundamentais da administração pública, previstos na Constituição Federal e na Lei de Acesso à Informação (Lei nº 12.527/2011), dessa forma a proposta visa contribuir para o fortalecimento da gestão pública, promovendo maior controle social e diálogo entre governo e comunidade.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/ind_186.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/ind_186.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, a adoção de medidas de acessibilidade durante as transmissões ao vivo (lives) realizadas pelos órgãos da administração pública, incluindo recursos como intérprete de Libras (Língua Brasileira de Sinais) e legendas automáticas, a fim de garantir inclusão e igualdade de acesso à informação para todas as pessoas.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/ind_187.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/ind_187.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome providências no sentido de realizar a poda de árvores do jardim localizado na rua Afonso Lanza, bairro “Waldomiro Guarinon”, bem como determine a instalação de refletores, pois durante a noite o espaço é muito escuro, causando insegurança para os moradores e pedestres que precisam passar pelo local.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/ind_188.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/ind_188.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine a construção de obstáculos redutores de velocidade na estrada municipal “João Murari” e nas ruas do bairro Jardim Maria Luiza, visando aumentar a segurança de motoristas, pedestres e moradores da região._x000D_
 _x000D_
                                                Tal medida é de extrema urgência e interesse público, prevenindo acidentes e proporcionando maior tranquilidade aos cidadãos que utilizam essas vias diariamente.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/ind_189.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/ind_189.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que providencie, junto a Setor Competente, a instalação de braços de iluminação pública nas margens do córrego do Robertão, atendendo às demandas e reclamações da população quanto à baixa visibilidade no local._x000D_
 _x000D_
                                                A região das margens do córrego do Robertão é utilizada diariamente por pedestres e veículos, especialmente no período noturno. Entretanto, a falta de iluminação adequada compromete a segurança e a visibilidade, aumentando os riscos de acidentes e situações de vulnerabilidade, como furtos e assaltos.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Gabriela Naiara Dalossi</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/ind_190.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/ind_190.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que avalie a sugestão e estude as possibilidades de denominar de “Dr. Sixto Rony Martinez Ramos” o prédio onde será instalada a nova Unidade Básica de Saúde (UBS) em nossa cidade._x000D_
 _x000D_
                                               A presente indicação tem como objetivo homenagear o Dr. Sixto Rony Martinez Ramos, reconhecido por sua dedicação à saúde pública e relevante contribuição ao bem-estar da população de nosso município. Sua atuação profissional, marcada pelo compromisso ético e humano, deixou um legado de serviços prestados à comunidade, sendo justa e oportuna a atribuição de seu nome ao prédio da nova UBS.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/ind_191.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/ind_191.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a construção de obstáculos (quebra-molas/redutores de velocidade) na Rua Vicente Sinatura, bairro Mar Azul II, e Rua Cândido Pereira Duarte, no bairro San Rafael._x000D_
 _x000D_
                                               A instalação dos redutores de velocidade se faz necessária como medida preventiva, reduzindo o risco de acidentes e promovendo maior tranquilidade aos moradores e pedestres da região.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/ind_192.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/ind_192.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude as possibilidades de mandar construir obstáculos redutores de velocidade na rua Maria Antonia Gobo Machado, localizada no bairro Girassol I, e na rua Sebastião Ferreira Dias, em frente a Creche D. Mulata._x000D_
 _x000D_
                                               A presente solicitação visa atender aos pedidos dos moradores dessas localidades, que relatam o tráfego intenso e em alta velocidade de veículos nas referidas vias, colocando em risco a segurança de pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/ind_193.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/ind_193.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que seja realizada uma reunião com os motoristas de aplicativos e informais que prestam serviço de transporte de pessoas em nossa cidade, com o objetivo de discutir a possibilidade de regulamentar este serviço em nossa cidade, em conforme dispõe e Lei Federal nº 13.640/2018, visando proporcionar maior segurança jurídica, organização e benefícios tanto para os profissionais quanto para os usuários._x000D_
 _x000D_
                                               Tal medida é necessária diante do aumento expressivo da utilização de aplicativos de transporte, tornando-se indispensável que o Poder Executivo dialogue com os profissionais da área para ouvir suas demandas, sugestões e buscar soluções que atendam aos interesses da coletividade.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/ind_194.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/ind_194.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para determine ao setor competente a realização de limpeza nas quadras poliesportivas dos bairros de nossa cidade, em especial na quadra do bairro “Waldomiro Guarinon”, que necessita urgentemente também de melhoria na iluminação pública._x000D_
 _x000D_
 As quadras poliesportivas são espaços importantes para a prática de esportes, lazer e integração da comunidade. Entretanto, muitas delas encontram-se em condições inadequadas de limpeza, o que prejudica o uso pelos moradores, especialmente crianças e jovens.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Juliano Maia Ferreira, Rafael Donizete Ficcio, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/ind_195.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/ind_195.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que seja providenciada a construção de galerias de captação de água pluvial e valetas de escoamento nas ruas do Bairro Jardim Primavera que dão acesso à Avenida Brasil, afim de melhorar o escoamento das águas das chuvas, prevenindo alagamentos, erosões e danos ao pavimento, além de garantir maior segurança e qualidade de vida aos moradores da região.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/ind_196.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/ind_196.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com a Policia Militar a fim de promover, em conjunto, um trabalho de conscientização da população sobre o percurso correto a ser efetuado na rotatória localizada em frente ao Campo Municipal Dr. José Miraglia._x000D_
 _x000D_
                                            Essa medida tem como objetivo melhorar a fluidez do trânsito no local, reduzir riscos de acidentes e orientar os motoristas quanto às normas de circulação, garantindo maior segurança viária para todos os usuários.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6302/ind_197.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6302/ind_197.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, presente pedido para que sejam realizadas podas emergenciais nas árvores localizadas no Tuffik, antigas terras do Sr. Simão, Rua Salma Simão Azar, Bairro Irmãos Franceschi, as quais estão invadindo o interior das residências, danificando muros e colocando em risco a segurança e o bem-estar dos moradores._x000D_
                                                A presente solicitação se faz necessária tendo em vista que as árvores cresceram de forma desordenada, ultrapassando os limites dos muros e avançando sobre os imóveis. Causando danos estruturais, além disso, a poda preventiva é medida que evita acidentes e preserva a saúde das árvores.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6303/ind_198.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6303/ind_198.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com a Secretaria Municipal competente para que tome providências para a pavimentação e recuperação da estrada que liga as Terras de Santa Maria._x000D_
                                               A referida estrada encontra-se em estado precário, com buracos, desníveis e desgaste da camada de rolamento, o que dificulta o tráfego de veículos e coloca em risco a segurança dos motoristas, ciclistas e pedestres que utilizam o local. Além de ser uma via de grande importância para o escoamento da produção agrícola e para o deslocamento de moradores, seu mau estado prejudica o desenvolvimento econômico e a qualidade de vida da população.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6304/ind_199.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6304/ind_199.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de que sejam tomadas providências no sentido de realizar a construção de um Anel Viário, visando desviar o tráfego intenso de caminhões da área central e das vias residenciais._x000D_
                                               O alto fluxo de caminhões que atualmente trafegam pelas ruas centrais de nossa cidade tem gerado inúmeros transtornos, como aumento no risco de acidentes, danos à pavimentação, poluição sonora e atmosférica, além de comprometer a segurança e o bem-estar dos moradores._x000D_
                                               Nos últimos meses, foram registrados diversos acidentes envolvendo veículos pesados, evidenciando a urgência de uma solução definitiva. O anel viário permitirá a reorganização do trânsito, garantindo mais fluidez e segurança, além de contribuir para o desenvolvimento urbano ordenado.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6305/ind_200.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6305/ind_200.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja realizada manutenção e nivelamento no trecho sem asfalto da estrada municipal “Feres Simão”, localizada no Bairro Baririzinho, com a utilização de máquina motoniveladora e, se necessário, aplicação de cascalho, visando melhorar as condições de tráfego._x000D_
 _x000D_
                                                A estrada encontra-se em más condições de conservação, com buracos e desníveis que dificultam o trânsito de veículos, ônibus escolares e maquinário agrícola, principalmente em períodos de chuva. A manutenção se faz necessária para garantir segurança e acessibilidade aos moradores, trabalhadores rurais e produtores da região.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6306/ind_201.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6306/ind_201.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, nos termos regimentais, que seja realizada manutenção e substituição, se necessário, das válvulas de descarga do banheiro público localizado na Praça Governador Pedro de Toledo, visando o pleno funcionamento e melhor atendimento à população._x000D_
 _x000D_
                                                As válvulas de descarga do banheiro da praça encontram-se com defeito, o que prejudica as condições de higiene e conforto dos usuários. A manutenção é essencial para garantir a salubridade do local, atender às necessidades dos munícipes e visitantes, e preservar a boa imagem do município.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6307/ind_202.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6307/ind_202.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a instalação de lombadas (redutores de velocidade) nas seguintes vias:_x000D_
 	•	Rua Sebastião Ferreira Dias, bairro Cônego Arlindo José Zanotto – em toda a sua extensão, e especialmente em frente à Creche Dona Mulata;_x000D_
 	•	Rua Idalino Érico Boton e Rua Vicente Spirito, bairro Jardim Maria Luiza;_x000D_
 •	Rua Padre Manoel da Costa Gomes, bairro Jardim Bica de Pedra;_x000D_
 •	Rua Antonio Ticiano, bairro Bela Vista._x000D_
 _x000D_
 _x000D_
                                              A presente solicitação tem como objetivo melhorar a segurança de pedestres, alunos e motoristas, atendendo à demanda dos moradores e prevenindo acidentes de trânsito.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6308/ind_203.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6308/ind_203.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a elaboração de um projeto de lei que incentive os munícipes a realizarem o plantio de uma árvore em frente às suas residências, oferecendo como contrapartida um benefício, como desconto no IPTU._x000D_
 _x000D_
                                                Tal medida, além de contribuir para a ampliação das áreas arborizadas do município e para a melhoria da qualidade do ar, ainda incentivará a conscientização ambiental na população.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Rafael Donizete Ficcio, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6309/ind_204.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6309/ind_204.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a construção de uma valeta de escoamento de água no final da Rua Cândido Pereira Duarte, no acesso à Rua Jorge Chamas, tendo em vista que o local apresenta constante acúmulo de água, causando transtornos aos moradores e risco à conservação da via.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6310/ind_205.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6310/ind_205.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a instalação de braços de iluminação pública na Rua Antônio de Almeida, no bairro Jardim Maria Rosária, a fim de melhorar a visibilidade no período noturno, proporcionando maior segurança aos pedestres, motoristas e moradores da região.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6311/ind_206.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6311/ind_206.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a substituição das lâmpadas queimadas das ruas de nossa cidade, em especial no bairro Adolfo Saggioro, na Rua Elvira Saggioro Jager, tendo em vista que a falta de iluminação compromete a segurança e o bem-estar dos moradores, dificultando a circulação no período noturno e aumentando a sensação de insegurança.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6321/ind_207.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6321/ind_207.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de denominar ruas de nossa cidade em homenagem à “Mariana Cincotto Rosa” e “Wilson Cincotto – Doca Cincotto”, considerando que pertencem a uma família tradicional de nosso município._x000D_
 _x000D_
                                                 A presente indicação tem como objetivo prestar uma justa homenagem a pessoas que fazem parte da história e da memória de nossa cidade, integrantes de uma família tradicional, reconhecida pelo respeito, trabalho e contribuição à nossa comunidade. A denominação de ruas com seus nomes será uma forma de valorizar e eternizar a lembrança de sua trajetória junto ao povo de nossa cidade.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6322/ind_208.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6322/ind_208.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possiblidade de denominar alguma rua de nossa cidade com o nome de “Salvador Areas”._x000D_
 _x000D_
                                                A presente indicação visa prestar uma justa homenagem a Salvador Areas, reconhecendo sua memória e importância junto à comunidade local. A denominação de via pública com seu nome será uma forma de valorizar e eternizar sua lembrança, além de representar respeito e consideração aos seus familiares, que têm forte ligação com a história de nosso município.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6323/ind_209.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6323/ind_209.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que sejam tomadas providências no sentido de realizar melhorias no Velório Municipal “Zezico Paiva”, a fim de oferecer melhores condições de acolhimento e conforto à população durante momentos difíceis._x000D_
                                                O Velório Municipal necessita de adequações e melhorias em sua estrutura, visando proporcionar um espaço mais adequado, organizado e digno para as famílias que ali se encontram em situações de dor e despedida. Garantir um ambiente de respeito e acolhimento é fundamental para a comunidade.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6324/ind_210.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6324/ind_210.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com o Diretor de Esporte e Lazer do Município de Itapuí, para que estude a possibilidade de realizar um Campeonato Regional de Boxe, com o objetivo de valorizar os atletas locais que têm representado nossa cidade e conquistado resultados expressivos._x000D_
                                                _x000D_
                                              O boxe tem crescido em nosso município e revelado talentos que elevam o nome de Itapuí em competições regionais e estaduais. A promoção de um campeonato oficial incentivará ainda mais a prática esportiva, abrirá espaço para novos atletas e proporcionará lazer e entretenimento à população. Além disso, o evento poderá estimular a participação de jovens, contribuindo para a inclusão social e para o fortalecimento das políticas públicas voltadas ao esporte.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6325/ind_211.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6325/ind_211.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que, junto ao setor competente, estude a viabilidade de instalar lombadas (redutores de velocidade) na Rua Jorge Nascimento, altura do nº 155, Bairro Alto do Tietê._x000D_
                     _x000D_
                                               A referida via apresenta intenso fluxo de veículos e, frequentemente, condutores transitam em alta velocidade, colocando em risco a segurança de pedestres, moradores e crianças que ali residem e circulam. A instalação das lombadas visa prevenir acidentes e garantir maior tranquilidade à comunidade local.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6326/ind_212.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6326/ind_212.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de realizar a construção de obstáculos redutores de velocidade no início da estrada municipal Feres Simão, logo após a curva._x000D_
 _x000D_
                                               Tal medida se faz necessária em razão do intenso fluxo de veículos que transitam pelo local, muitos em alta velocidade, o que aumenta os riscos de acidentes, principalmente devido à curva existente no trecho mencionado. A instalação de redutores de velocidade proporcionará maior segurança tanto aos motoristas quanto aos pedestres que utilizam a via, prevenindo ocorrências e promovendo a tranquilidade da população.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6327/ind_213.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6327/ind_213.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que tome providências no sentido de interceder junto à Empresa Brasileira de Correios e Telégrafos, para que sejam realizadas entregas de correspondências no bairro Baririzinho._x000D_
 _x000D_
                                                Os moradores do bairro Baririzinho enfrentam dificuldades em razão da ausência de entregas de correspondências em suas residências, o que lhes causa transtornos e prejuízos, obrigando-os a se deslocarem até o Correio para receber suas cartas e encomendas. Considerando que se trata de um direito básico da população, a intercessão da Administração Municipal junto aos Correios é medida de grande importância para garantir mais comodidade, dignidade e igualdade de acesso aos serviços postais.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6328/ind_214.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6328/ind_214.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que tome as devidas providências no sentido de adequar as escolas municipais à Lei nº 1.182/2025. Dentre as alterações necessárias, solicito, com a máxima urgência a substituição dos sinais sonoro, a permissão para que alunos com sensibilidade possam permanecer descalços e autorização para que alunos com seletividade alimentar, restrições ou alergias possam levar seus próprios alimentos de casa._x000D_
 _x000D_
                                              A adequação das escolas municipais à Lei nº 1.182/2025 é imprescindível para garantir a inclusão, o respeito às diferenças e o bem-estar dos alunos. A substituição dos sinais sonoros visa atender às crianças com hipersensibilidade auditiva, evitando crises e desconfortos. A permissão para que estudantes permaneçam descalços, quando necessário, contribui para o acolhimento e respeito às particularidades de cada um. Já a possibilidade de levar alimentos de casa assegura que alunos com seletividade, restrições alime</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6329/ind_215.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6329/ind_215.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine a realização de fiscalização nos brinquedos dos parquinhos localizados nas áreas de lazer dos bairros de nossa cidade, tendo em vista que muitos se encontram danificados e oferecem risco de acidentes às crianças._x000D_
 _x000D_
                                                 Os parquinhos públicos são espaços de convivência e lazer importantes para as famílias, especialmente para as crianças. No entanto, vários brinquedos apresentam condições precárias de uso, como partes quebradas, soltas ou enferrujadas, o que pode ocasionar acidentes. _x000D_
 _x000D_
                                                A vistoria e manutenção imediata se fazem necessárias para garantir a segurança dos usuários, preservando esses espaços de lazer tão importantes para a comunidade.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6330/ind_216.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6330/ind_216.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a realização de manutenção nas guias e sarjetas da Rua XV de Novembro, em especial em frente às lojas, a fim de evitar o acúmulo de água no local._x000D_
 _x000D_
                                                 O acúmulo de água em frente aos estabelecimentos comerciais tem causado transtornos tanto aos lojistas quanto aos consumidores, prejudicando o acesso e comprometendo a movimentação no comércio local. Além disso, a permanência de água parada pode deteriorar o pavimento e favorecer a proliferação de insetos, causando riscos à saúde pública.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6331/ind_217.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6331/ind_217.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente para que efetue a instalação da tampa da galeria de captação de água localizada na Avenida Ígnea Romanini, esquina com a Rua Sebastião Ferreira Dias._x000D_
 _x000D_
                                                 A galeria mencionada encontra-se aberta, oferecendo riscos à segurança de pedestres, motoristas e ciclistas que transitam pelo local. A situação pode ocasionar acidentes graves, além de comprometer a adequada drenagem das águas pluviais. O reparo imediato é necessário para garantir a integridade da população e a preservação da infraestrutura urbana.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6332/ind_218.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6332/ind_218.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a realização da substituição do alambrado do minicampo de futebol localizado nos bairros Cônego Arlindo José Zanotto e Mar Azul II._x000D_
 _x000D_
                                                O espaço é amplamente utilizado pela comunidade, especialmente por crianças e jovens, sendo um importante ponto de lazer e integração social. A substituição do alambrado garantirá maior segurança, preservará a estrutura e incentivará a prática de atividades esportivas e recreativas, fundamentais para a qualidade de vida da população.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>Rafael Donizete Ficcio, Juliano Maia Ferreira, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6333/ind_219.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6333/ind_219.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a adoção de providências no sentido de aumentar a grade de proteção da ponte do Córrego Bica de Pedra, localizada no início da Avenida do Porto, tendo em vista o risco de acidentes, especialmente envolvendo crianças._x000D_
 _x000D_
                                                A atual grade de proteção da ponte do Córrego Bica de Pedra apresenta altura insuficiente, o que coloca em risco a integridade física das pessoas que circulam pelo local. A preocupação é ainda maior em relação às crianças, que podem facilmente ultrapassar a proteção e sofrer quedas graves.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha, Oberlei Fabio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6345/ind_220.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6345/ind_220.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que providencie a instalação de um fraldário na ala feminina dos banheiros recentemente inaugurado no Lago Municipal de Itapuí. Essa solicitação visa melhorar a infraestrutura do local e proporcionar mais conforto e praticidade para as mães e cuidadores que frequentam o lago com seus filhos._x000D_
                              _x000D_
                                                Os banheiros do Lago Municipal de Itapuí é frequentado por muitas famílias com crianças pequenas, a presença de um fraldário adequado na ala feminina facilitaria a vida dessas mães e cuidadores, oferecendo um local apropriado para trocar fraldas de forma higiênica e segura. A instalação de um fraldário contribuiria para tornar o espaço mais acessível e acolhedor para as famílias, incentivando o uso do lago como um local de lazer e recreação para todas as idades.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6346/ind_221.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6346/ind_221.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao Setor Competente que efetue a construção de uma lombada com faixa de pedestres e sonorizadores na frente da CEMEI Dona Mulata, localizada na Rua Sebastião Ferreira Dias, Bairro Padre Arlindo._x000D_
 _x000D_
                                                Tal solicitação se faz necessária visando garantir maior segurança às crianças, pais, servidores e à comunidade em geral que utilizam diariamente a instituição de ensino, além de organizar o trânsito e prevenir acidentes no referido local.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6347/ind_222.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6347/ind_222.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que providencie a  construção da cobertura do palco da Praça Municipal do Bairro Padre Arlindo, popularmente conhecida como “Pé Vermelho”._x000D_
 _x000D_
                                                  Os moradores do referido bairro vêm, há vários anos, reivindicando esta cobertura, que já havia sido solicitada em gestões anteriores, mas até o momento não foi realizada. A obra é de grande importância para a comunidade, pois a praça é ponto de encontro de famílias, espaço de lazer, realização de eventos culturais, religiosos e sociais. A cobertura trará mais conforto, segurança e incentivo às atividades comunitárias, beneficiando diretamente toda a população.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6348/ind_223.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6348/ind_223.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude a possibilidade de denominar ruas de nosso município com os nomes de Ângelo Ferrazoli e José Ângelo Ferrazoli._x000D_
 _x000D_
                                               O Senhor Ângelo Ferrazoli prestou relevantes serviços à comunidade, atuando como chefe de obras da Prefeitura Municipal. Foi ele quem auxiliou no plantio das árvores que hoje embelezam e dão forma ao nosso jardim, deixando um legado de dedicação e cuidado com a cidade._x000D_
 _x000D_
                                                Da mesma forma, o senhor José Ângelo Ferrazoli também merece reconhecimento público por sua trajetória e contribuição à nossa comunidade.                                               A denominação de ruas com os referidos nomes representa uma justa homenagem a cidadãos que ajudaram a construir a história e o desenvolvimento de nosso município.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6349/ind_224.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6349/ind_224.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, nos termos regimentais, que determine ao setor competente a instalação de rede de Wi-Fi gratuito nas barracas da Prainha Municipal._x000D_
 _x000D_
                                                A disponibilização de internet gratuita no local proporcionará mais conforto e comodidade aos frequentadores e comerciantes das barracas, incentivando o turismo e ampliando a atratividade da Prainha Municipal. Além disso, facilitará a comunicação, o acesso a informações e poderá contribuir para a divulgação do espaço em redes sociais, favorecendo o desenvolvimento econômico e turístico do município.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Gabriela Naiara Dalossi, Antonio Carlos Massetto Areas, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6350/ind_225.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6350/ind_225.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a realização da interligação do poço profundo do Distrito Industrial com a rede de abastecimento do Bairro Bela Vista, visando solucionar o problema recorrente de falta de água naquela localidade._x000D_
 _x000D_
                                                 O Bairro Bela Vista enfrenta constantes dificuldades no abastecimento de água, trazendo transtornos e prejuízos à população. A interligação do poço profundo existente no Distrito Industrial com a rede do bairro se apresenta como uma medida viável e eficaz para garantir o fornecimento regular de água, assegurando dignidade, bem-estar e qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6352/ind_226.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6352/ind_226.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a substituição da lâmpada queimada da Rua Sebastião Ferreira Dias, altura do nº 142, localizada no Bairro Cônego Arlindo José Zanotti._x000D_
 _x000D_
                                               A substituição da lâmpada é necessária para garantir a segurança dos moradores, pois a iluminação pública adequada contribui para a prevenção de acidentes, proporciona mais tranquilidade à população e ajuda na redução de atos de vandalismo e criminalidade.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6353/ind_227.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6353/ind_227.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, nos termos regimentais, que determine ao setor competente a realização de vistorias nos braços de iluminação pública, tendo em vista que diversas lâmpadas permanecem acesas durante o dia._x000D_
 _x000D_
                                                 A vistoria e manutenção adequada do sistema de iluminação pública são medidas simples e eficazes que contribuem para o uso racional dos recursos, além de garantir a eficiência do serviço prestado à população.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6354/ind_228.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6354/ind_228.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que seja estudada a viabilidade de tornar mão única de direção à Rua Sete de Setembro, no trecho onde se encontra instalado o hospital._x000D_
 _x000D_
                                               A medida justifica-se devido ao intenso fluxo de veículos na região, o que aumenta significativamente o risco de acidentes e prejudica a segurança de motoristas, pedestres e pacientes. A implementação da mão única poderá organizar o tráfego, reduzir congestionamentos e contribuir para a prevenção de acidentes.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6355/ind_229.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6355/ind_229.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que entre em contato com a à Secretaria Municipal de Cultura e Secretaria Municipal Esporte a cessão do espaço público denominado "Castelinho", localizado na Praia de Itapuí-SP, com a finalidade de implantação e desenvolvimento de um projeto cultural, esportivo e social voltado à comunidade local._x000D_
                                               O projeto visa atender crianças, adolescentes, adultos, pessoas com deficiência (em parceria com a APAE) e a melhor idade, promovendo inclusão, cultura, arte e bem-estar por meio das seguintes atividades:_x000D_
  1. Aulas de Boxe- Oficinas semanais voltadas à prática do boxe, com foco no desenvolvimento físico, disciplina e inclusão social de jovens e adultos._x000D_
  2. Espaço Cultural -com temática Hip Hop Atividades de valorização da cultura urbana por meio de: Roda de rima e freestyle Graffiti e arte urbana DJs locais Debates sobre a história do Hip Hop e sua importância social_x000D_
  3. Escola de Dança- Aulas de diversos</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6356/ind_230.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6356/ind_230.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, na forma regimental, que seja analisada a possibilidade de criação do Conselho Municipal de Participação e Desenvolvimento da Comunidade Negra em nosso município._x000D_
 _x000D_
                                               A criação de um Conselho Municipal voltado à participação e desenvolvimento da comunidade negra representa um importante avanço nas políticas públicas de promoção da igualdade racial, valorização da cultura afro-brasileira e fortalecimento da cidadania._x000D_
 _x000D_
                                                O referido Conselho terá como objetivo propor, acompanhar, fiscalizar e avaliar ações e programas relacionados à população negra, além de servir como espaço de diálogo entre sociedade civil e Poder Público, garantindo maior representatividade, inclusão social e respeito à diversidade.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6361/ind_231.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6361/ind_231.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente estudos visando a revitalização da praça localizada no bairro “Terras de Santa Maria”, com a instalação de brinquedos infantis e de uma academia ao ar livre, proporcionando um espaço adequado de lazer, convivência e prática de atividades físicas para a comunidade local._x000D_
 _x000D_
                                                A presente indicação tem por objetivo atender à demanda dos moradores do bairro, que carecem de opções adequadas de lazer e esporte. A revitalização da praça, aliada à instalação de brinquedos e de uma academia ao ar livre, contribuirá para a qualidade de vida da população, incentivando práticas saudáveis, o convívio social e a utilização do espaço público de forma segura e agradável.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6362/ind_232.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6362/ind_232.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a instalação de valetas de escoamento de água no bairro Baririzinho, na altura do número 1045, a fim de solucionar o problema de acúmulo de água no local._x000D_
 _x000D_
                                               A instalação das valetas possibilitará o escoamento adequado, evitando danos à pavimentação, proliferação de insetos e riscos à saúde pública, além de contribuir para a preservação do espaço.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6363/ind_233.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6363/ind_233.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a construção de uma valeta de escoamento de água no final da Avenida Brasil, local onde será construído o Parque Aquático._x000D_
 _x000D_
                                                A solicitação se faz necessária tendo em vista que o referido trecho sofre com acúmulo de água, o que pode comprometer a estrutura da via, além de trazer riscos saúde pois a agua e suja e contaminada.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6364/ind_234.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6364/ind_234.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a construção de rampas de embarque e desembarque de barcos no Rio, especificamente na Prainha e nas Terras de Santa Maria._x000D_
 _x000D_
                                                Tal solicitação se faz necessária para oferecer melhores condições de acesso e segurança aos usuários do local, fomentando o turismo, o lazer e as atividades esportivas, além de contribuir para o desenvolvimento econômico e social da região.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6365/ind_235.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6365/ind_235.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de instalar um bebedouro de água refrigerada na Praça da Matriz._x000D_
 _x000D_
                                                 A medida visa proporcionar mais conforto e qualidade de vida à população que frequenta a praça, especialmente crianças, idosos e praticantes de atividades físicas, além de contribuir para a saúde pública e bem-estar coletivo.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6366/ind_236.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6366/ind_236.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que adote providências no sentido de cessar os descontos do vale-refeição nos casos de faltas devidamente justificadas pelos servidores municipais._x000D_
 _x000D_
                                               A presente solicitação tem como objetivo garantir justiça e valorização dos servidores, uma vez que as ausências justificadas não devem acarretar prejuízos adicionais, preservando assim direitos trabalhistas e o equilíbrio nas relações de trabalho no âmbito do serviço público municipal.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6367/ind_237.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6367/ind_237.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que estude as possibilidades de instalar braços de iluminação pública no parquinho do bairro Bela Vista._x000D_
 _x000D_
                                                A presente solicitação tem por finalidade garantir mais segurança e conforto às famílias que frequentam o espaço, especialmente crianças, além de contribuir para a valorização do bairro e para a melhoria da qualidade de vida da comunidade local.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6368/ind_238.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6368/ind_238.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que adote providências no sentido de instalar grades de proteção no córrego do bairro Jardim Bica de Pedra, no trecho compreendido entre a Rua Luiz Rocchi e a Rua José Zenatti._x000D_
 _x000D_
                                                A medida é de extrema importância para garantir a segurança dos moradores e transeuntes, em especial crianças e idosos, prevenindo acidentes e oferecendo maior tranquilidade à comunidade que circula pelo local.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6374/ind_239.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6374/ind_239.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, solicitando providências no sentido de instalar um bebedouro de água gelada na pracinha localizada próximo ao restaurante da Dona Joana._x000D_
 _x000D_
                                                 A presente solicitação se justifica tendo em vista que, conversando com vários motoristas que frequentam o local para almoçar, constatou-se a necessidade de disponibilizar água potável, sobretudo porque já existe uma ligação de água parada no espaço, o que facilita a instalação.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6376/ind_240.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6376/ind_240.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que estude a possibilidade de instalar um bebedouro de água refrigerado no ponto de embarque e desembarque da balsa que realiza a travessia entre Itapuí e Boraceia._x000D_
 _x000D_
                                               O local recebe diariamente um grande fluxo de pedestres, ciclistas e motoristas que utilizam a balsa para o deslocamento entre os municípios. A instalação de um bebedouro refrigerado proporcionará mais conforto e bem-estar aos usuários, especialmente nos dias de calor intenso.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6377/ind_241.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6377/ind_241.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências no sentido de mandar reformar o banheiro da praça localizada no bairro Balneário Mar Azul II._x000D_
 _x000D_
                                                A praça é um ponto de convivência frequente para moradores, crianças e visitantes do bairro, e a manutenção adequada do banheiro é essencial para o bom uso do espaço público. A reforma contribuirá para a valorização do local e para o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6378/ind_242.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6378/ind_242.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente que estude a possibilidade de destinar um dos portões da EMEIEF “Cara Pintada” exclusivamente para o acesso de vans e ônibus escolares, e o outro portão para o embarque e desembarque dos alunos pelos pais, com o objetivo de melhorar o trânsito e aumentar a segurança no entorno da escola._x000D_
 _x000D_
                                                Nos horários de entrada e saída das aulas, o movimento de veículos na frente da escola é intenso, gerando congestionamentos e riscos de acidentes. A separação dos portões de acesso permitirá uma melhor organização do fluxo de veículos, garantindo mais segurança para os alunos, tranquilidade para os pais e motoristas, e melhor fluidez no trânsito local.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6379/ind_243.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6379/ind_243.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente que proceda à pintura das faixas de sinalização e dos obstáculos redutores de velocidade (lombadas) nas ruas de nossa cidade._x000D_
 _x000D_
                                               Em diversos pontos do município, as faixas e as pinturas dos redutores de velocidade encontram-se apagadas ou desgastadas pelo tempo, o que compromete a visibilidade e aumenta o risco de acidentes.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6380/ind_244.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6380/ind_244.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente que realize a limpeza das galerias de captação de água pluvial nas ruas de nossa cidade, tendo em vista a proximidade do período de chuvas. Com a chegada das chuvas, é comum o acúmulo de folhas, lixo e sedimentos nas bocas de lobo e galerias de escoamento, o que causa entupimentos e dificulta o escoamento da água.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6381/ind_245.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6381/ind_245.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, nos termos regimentais, que estude a possibilidade de aumentar o número de atendimentos realizados por fonoaudiólogos e terapeutas ocupacionais no Centro Integrado, tendo em vista as reclamações de mães que relatam estar aguardando atendimento há algum tempo em fila de espera._x000D_
 _x000D_
                                                Tal solicitação se faz necessária diante da grande demanda de crianças e famílias que dependem desses serviços para garantir o desenvolvimento adequado e a continuidade dos tratamentos. O aumento do número de atendimentos contribuirá para reduzir o tempo de espera e melhorar a qualidade do acompanhamento prestado à população.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6382/ind_246.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6382/ind_246.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, a viabilidade de realizar a sinalização da rotatória localizada na confluência entre a Rua Rui Barbosa e a Avenida do Porto, em frente ao Estádio Municipal Dr. José Miraglia._x000D_
                                           _x000D_
                                                A proposta consiste na instalação de bases de concreto para delimitação e organização do tráfego na referida rotatória, visando: maior segurança para motoristas e pedestres; redução de acidentes e conflitos viários; melhoria na orientação dos condutores; valorização da infraestrutura urbana._x000D_
 _x000D_
                                                A medida contribuirá significativamente para o ordenamento do trânsito local, especialmente em horários de maior fluxo, além de reforçar o compromisso da administração com a mobilidade urbana e o bem-estar da população.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6383/ind_247.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6383/ind_247.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, a necessidade de implantar um sistema de captação de água da chuva na Avenida Jorge Chamas, em frente ao nº 69, no cruzamento com a Rua Elísio Valentin, com a devida tubulação fluvial para o escoamento das águas até o córrego existente na ponte do Bairro da Vilinha._x000D_
 _x000D_
                                                A região mencionada sofre constantemente com o acúmulo de águas fluviais, especialmente em períodos de chuva intensa, ocasionando alagamentos, erosão no pavimento, dificuldades no trânsito de veículos e pedestres, além de danos à infraestrutura urbana e riscos à saúde pública._x000D_
 _x000D_
                                               A instalação de uma tubulação fluvial adequada proporcionará um escoamento eficiente das águas da chuva, evitando a formação de poças e lama, preservando o asfalto e melhorando a segurança e o bem-estar dos moradores e usuários da via._x000D_
 _x000D_
                                               Além disso, a obra contribuirá para o pl</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6384/ind_248.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6384/ind_248.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências no sentido de mandar construir uma cobertura na frente do prédio onde está instalado o Centro de Especialidades._x000D_
 _x000D_
                                                A medida tem por objetivo oferecer mais conforto e proteção aos pacientes e acompanhantes que aguardam atendimento, especialmente em dias de sol forte ou chuva, garantindo melhores condições de acolhimento no local.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Matheus da Costa Aranha, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6385/ind_249.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6385/ind_249.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a realização das seguintes melhorias no campo de bocha, localizado nas proximidades do Centro Especializado dos Autistas:_x000D_
 	•	Reparação da calçada de acesso entre o bocha e o centro especializado;_x000D_
 	•	Construção de arquibancada para melhor acomodação dos frequentadores e espectadores;_x000D_
 	•	Instalação de rede de nylon ao redor da quadra, a fim de evitar que as bolas saiam do local durante as partidas._x000D_
 _x000D_
                                               As melhorias sugeridas visam oferecer melhores condições de segurança, acessibilidade e conforto aos frequentadores do espaço, garantindo também a conservação da área e o incentivo às atividades esportivas e recreativas no município.</t>
   </si>
   <si>
+    <t>6588</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6588/ind_250.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que estude a possibilidade de denominar ruas de nossa cidade com os nomes dos senhores Santiago Lianos e Antônio César Lianos – conhecido carinhosamente como “Funarinho”._x000D_
+_x000D_
+                                                A presente indicação tem por objetivo prestar uma justa homenagem póstuma a dois cidadãos que deixaram sua marca na história de nosso município._x000D_
+_x000D_
+                                               O senhor Antônio César Lianos – “Funarinho”, foi funcionário público por muitos anos, sempre desempenhando suas funções com dedicação e compromisso. Já o senhor Santiago Lianos trabalhou intensamente em prol do desenvolvimento de nossa cidade, contribuindo de forma significativa para o progresso local._x000D_
+_x000D_
+                                               Dessa forma, denominar vias públicas com seus nomes é uma forma de reconhecer publicamente o legado e os relevantes serviços prestados por esses cidadãos, perpetuando suas memórias junto à comunidad</t>
+  </si>
+  <si>
+    <t>6589</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6589/ind_251.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam tomadas as devidas providências no sentido de promover a acessibilidade no Ginásio de Esportes “Antônio Fadini”, adequando o local às normas vigentes de acessibilidade._x000D_
+_x000D_
+                                               O Ginásio de Esportes “Antônio Fadini” é amplamente utilizado pela comunidade para a realização de eventos esportivos, culturais e recreativos. No entanto, observa-se a necessidade de adequações que garantam o acesso seguro e digno a pessoas com deficiência ou mobilidade reduzida, conforme determina a legislação._x000D_
+_x000D_
+                                              A implantação de rampas, corrimãos, sinalizações adequadas e banheiros adaptados é fundamental para que todos os cidadãos possam usufruir plenamente das instalações públicas, promovendo a inclusão e a igualdade de oportunidades.</t>
+  </si>
+  <si>
+    <t>6590</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6590/ind_252.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que seja realizado concurso público para o cargo de professor efetivo na rede municipal de ensino, visando garantir a continuidade e a qualidade do aprendizado das crianças._x000D_
+_x000D_
+                                               A efetivação de professores por meio de concurso público assegura maior estabilidade e comprometimento dos profissionais da educação, refletindo diretamente no melhor desempenho escolar dos alunos e na qualidade do ensino oferecido. Além disso, a contratação efetiva fortalece o vínculo entre educadores e comunidade escolar, garantindo um ambiente pedagógico mais sólido e duradouro</t>
+  </si>
+  <si>
+    <t>6591</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6591/ind_253.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que seja estudada a possibilidade de denominar a praça localizada no bairro Terras de Santa Maria com o nome de “Edmar Galvão”._x000D_
+_x000D_
+                                                A presente indicação tem por objetivo homenagear o senhor Edmar Galvão, cidadão que foi morador do referido bairro e pertencente à uma das famílias mais tradicionais daquela localidade. Dar seu nome à praça do bairro Terras de Santa Maria é uma forma de preservar sua memória e reconhecer publicamente sua trajetória.</t>
+  </si>
+  <si>
+    <t>6592</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6592/ind_254.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a instalação de tampa na galeria de captação de água localizada na Rua Antônio Ticciano, no bairro Altos do Tietê._x000D_
+_x000D_
+                                               A referida galeria encontra-se sem a devida tampa, o que representa risco de acidentes a pedestres, ciclistas e motoristas que trafegam pelo local. Além disso, a ausência da tampa pode ocasionar o acúmulo de lixo e entulhos, comprometendo o escoamento da água pluvial e agravando problemas de drenagem.</t>
+  </si>
+  <si>
+    <t>6593</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6593/ind_255.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a instalação de uma cobertura no portão de entrada da Escola “Manoel Rodrigues Ferreira”._x000D_
+_x000D_
+                                              A medida tem por objetivo proporcionar maior conforto e segurança aos alunos, pais e servidores, especialmente nos dias de chuva e sol intenso, garantindo melhor acolhimento na entrada e saída da escola.</t>
+  </si>
+  <si>
+    <t>6594</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6594/ind_256.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a adoção de providências no sentido de mandar pintar e sinalizar os pontos de acessibilidade nas ruas de nossa cidade._x000D_
+_x000D_
+                                              A presente solicitação tem por finalidade garantir maior segurança e mobilidade às pessoas com deficiência e com mobilidade reduzida, bem como adequar os espaços públicos às normas de acessibilidade vigentes, promovendo inclusão e respeito a todos os cidadãos.</t>
+  </si>
+  <si>
+    <t>6595</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6595/ind_257.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que estude a viabilidade de criação de um programa de reembolso ou auxílio financeiro destinado aos estudantes estagiários residentes em Itapuí que estejam cursando ensino técnico ou superior em outras cidades._x000D_
+_x000D_
+                                               A proposta visa atenuar os custos com transporte, alimentação e moradia, que impactam diretamente na permanência e no desempenho acadêmico desses jovens. A iniciativa contribuirá para a valorização da educação, da formação profissional e da inclusão social, promovendo melhores oportunidades para os estudantes do município.</t>
+  </si>
+  <si>
+    <t>6961</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6961/ind_258.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a instalação de placas de identificação com os nomes das ruas no Bairro Jardim Primavera._x000D_
+_x000D_
+                                              A presente indicação tem por objetivo facilitar a localização de endereços pelos moradores, visitantes, serviços de entrega e correspondência. A ausência de sinalização adequada nas vias públicas tem gerado dificuldades de orientação, especialmente para quem não reside no bairro.</t>
+  </si>
+  <si>
+    <t>6962</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6962/ind_259.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam realizadas manutenções na Praça da Matriz, incluindo a troca dos bancos quebrados, substituição das lâmpadas queimadas, correção das calçadas danificadas e pintura dos banheiros._x000D_
+_x000D_
+                                               A manutenção adequada garantirá mais segurança, conforto e beleza ao ambiente, além de valorizar o patrimônio público e incentivar a permanência da população em áreas de convivência social.</t>
+  </si>
+  <si>
+    <t>6963</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6963/ind_260.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que seja determinada à Secretaria competente para que efetue a instalação de 5 (cinco) postes de iluminação pública na Rua Astor Faria, localizada no bairro Terras de Santa Maria._x000D_
+_x000D_
+                                              A referida via encontra-se com trechos sem iluminação adequada, o que causa insegurança aos moradores e transeuntes, especialmente no período noturno. A instalação dos postes proporcionará maior segurança, visibilidade e conforto à população, além de contribuir para a valorização do bairro e melhoria da qualidade de vida dos munícipes.</t>
+  </si>
+  <si>
+    <t>6964</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6964/ind_261.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que seja determinada à Secretaria competente a instalação de brinquedos novos na área do Lago Municipal, ao lado do pergolado._x000D_
+_x000D_
+                                              O espaço do Lago Municipal é amplamente frequentado por famílias e crianças, sendo um importante ponto de lazer e convivência da comunidade. No entanto, o número atual de brinquedos é insuficiente para atender à grande demanda, especialmente nos finais de semana e feriados._x000D_
+                                             A ampliação do playground contribuirá para proporcionar mais opções de recreação, incentivar a socialização infantil e fortalecer o caráter familiar e comunitário do local.</t>
+  </si>
+  <si>
+    <t>6965</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6965/ind_262.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que estude as possibilidades de retomar o serviço de alto-falante no município, tendo em vista as diversas solicitações da população._x000D_
+_x000D_
+                                                O serviço de alto-falante sempre desempenhou um papel importante na divulgação de informações de interesse público, especialmente comunicados sobre falecimentos, eventos e avisos comunitários. Desde a sua interrupção, muitos munícipes têm manifestado insatisfação, pois não ficam mais informados sobre os falecimentos e demais comunicados locais, o que demonstra a relevância desse meio de comunicação tradicional._x000D_
+                                                  O retorno desse serviço contribuirá para melhorar a comunicação com a população, especialmente com os moradores mais idosos, que muitas vezes não têm acesso às redes sociais ou outros meios digitais.</t>
+  </si>
+  <si>
+    <t>6966</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6966/ind_263.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a realização de serviços de iluminação e revitalização da pracinha localizada na Rua Afonso Lanza, próximo à borracharia do Terra Seca._x000D_
+_x000D_
+                                               Justifica-se esta indicação tendo em vista que o local se encontra com iluminação precária e estrutura deteriorada, tornando-se ponto de encontro para usuários de droga, aos que tem causado insegurança aos moradores das proximidades. _x000D_
+                                              _x000D_
+                                              A revitalização e a melhoria da iluminação pública contribuirão para devolver o espaço à comunidade, promovendo o lazer das famílias e a convivência saudável entre os cidadãos.</t>
+  </si>
+  <si>
+    <t>6968</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6968/ind_264.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que seja instalada rampa de acessibilidade nas esquinas da Rua Sete de Setembro com a Rua José Antônio, próximo ao Salão Paroquial, e que se estenda a todas as demais esquinas da referida via, visando facilitar o acesso de cadeirantes e pessoas com dificuldade de locomoção._x000D_
+_x000D_
+                                               Tal solicitação se faz necessária tendo em vista que as vias mencionadas apresentam intenso fluxo de pedestres, incluindo idosos, pessoas com deficiência e famílias com carrinhos de bebê. A ausência de rampas de acessibilidade dificulta a locomoção e representa risco à segurança desses cidadãos. A instalação dessas rampas garantirá maior inclusão, mobilidade urbana e acessibilidade, atendendo aos princípios de igualdade e respeito às pessoas com necessidades especiais.</t>
+  </si>
+  <si>
+    <t>6969</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6969/ind_265.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que determine ao Setor Competente a instalação de placas de sinalização de “PARAR” e “ESTACIONAR” na Rua Luiz Teixeira, nos números 16, 15 e 14. _x000D_
+_x000D_
+                                               A referida via apresenta fluxo intenso de veículos e passa diariamente por um aumento considerável de circulação. Devido à ausência adequada de sinalização, a rua encontra-se em situação de risco, podendo ocasionar acidentes de trânsito, já que motoristas não possuem referência segura de parada e estacionamento. As placas solicitadas irão trazer organização, segurança viária e prevenção de acidentes, protegendo motoristas, pedestres e moradores.</t>
+  </si>
+  <si>
+    <t>6970</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>Juliano Maia Ferreira, Rafael Donizete Ficcio, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6970/ind_266.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que seja estudada a possibilidade de realizar melhorias na Biblioteca Municipal, visando oferecer um ambiente mais moderno, seguro e funcional para os usuários e servidores._x000D_
+_x000D_
+                                               As melhorias sugeridas são as seguintes:_x000D_
+	•	Aquisição de dois computadores, sendo um destinado ao uso dos funcionários e outro para pesquisas dos usuários;_x000D_
+	•	Instalação de ventiladores para proporcionar maior conforto térmico;_x000D_
+	•	Instalação de câmeras de segurança para garantir a integridade do patrimônio público e a segurança dos frequentadores;_x000D_
+	•	Disponibilização de internet para uso educacional e de pesquisa;_x000D_
+	•	Implantação de um sistema informatizado que facilite o controle de entrada e saída dos livros, otimizando o serviço de empréstimos e devoluções._x000D_
+_x000D_
+                                             Tais melhorias são de grande importância para incentivar o hábito da leitura, promover a inclusão digital e aprimorar o funcionam</t>
+  </si>
+  <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6971/ind_267.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências no sentido de mandar iluminar a Travessa 21 de Abril, no trecho localizado no Bairro Jardim Alvorada, bem como providenciar a retirada das manilhas e aduelas que se encontram abandonadas no local._x000D_
+_x000D_
+                                              A falta de iluminação pública tem gerado insegurança aos moradores e transeuntes, além de dificultar o tráfego no período noturno. Já as manilhas e aduelas abandonadas representam risco de acidentes e acúmulo de sujeira, comprometendo a segurança e a saúde pública.</t>
+  </si>
+  <si>
+    <t>6972</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6972/ind_268.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências no sentido de instalar 8 (oito) ventiladores no Ginásio de Esportes “Antônio Fadini”._x000D_
+_x000D_
+                                              A referida solicitação tem por objetivo proporcionar melhores condições de conforto térmico aos atletas, estudantes e demais usuários do espaço, especialmente durante os períodos de calor intenso, garantindo assim um ambiente mais adequado para a prática esportiva e realização de eventos.</t>
+  </si>
+  <si>
+    <t>7434</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7434/i_269.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a realização dos reparos necessários no campo de malha localizado no bairro São José da Barra Mansa, ao lado do Bar do Galo._x000D_
+_x000D_
+                                                A solicitação se faz necessária devido às condições inadequadas em que o espaço se encontra, prejudicando o uso pelos moradores e frequentadores da comunidade. O campo de malha é um importante ponto de convivência, lazer e integração social, especialmente para os idosos. A manutenção adequada garantirá segurança, preservação do patrimônio público e melhor qualidade de vida aos usuários.</t>
+  </si>
+  <si>
+    <t>7435</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7435/i_270.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que determine ao setor competente a realização da poda das árvores na Estrada Vicinal Ângelo Poli._x000D_
+_x000D_
+                                                A referida via é amplamente utilizada por caminhões, carros e motocicletas, sendo essencial para o tráfego diário da população. A poda das árvores é necessária para evitar que galhos caiam sobre a pista, prevenindo acidentes, garantindo a segurança dos usuários e assegurando melhores condições de circulação.</t>
+  </si>
+  <si>
+    <t>7436</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7436/i_271.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a instalação de lixeiras coletivas nos bairros de nosso município.  A implantação de lixeiras coletivas contribui para a organização dos espaços públicos, facilita o descarte adequado de resíduos e auxilia na preservação do meio ambiente. Além disso, reduz o acúmulo de lixo em vias e calçadas, melhora a limpeza urbana e proporciona mais qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>7438</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7438/i_272.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a disponibilização de um controlador de acesso no prédio onde estão sendo realizados os atendimentos de pediatria._x000D_
+_x000D_
+                                               A presença de um controlador de acesso é fundamental para organizar a entrada de usuários, garantir melhor fluxo de atendimento e promover maior segurança aos pacientes, acompanhantes e servidores. O controle adequado do acesso evita aglomerações, melhora a orientação das famílias e assegura um ambiente mais acolhedor e eficiente, especialmente considerando o grande número de crianças atendidas diariamente.</t>
+  </si>
+  <si>
+    <t>7439</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7439/i_273.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a construção de uma cobertura no pátio da Escola Municipal de Ensino Fundamental “Manuel Rodrigues Ferreira”._x000D_
+_x000D_
+                                              A referida solicitação se faz necessária em razão da importância de garantir melhores condições de convivência, segurança e bem-estar aos alunos, professores e demais profissionais da unidade escolar. Atualmente, o pátio não dispõe de cobertura adequada, o que prejudica a realização de atividades pedagógicas, recreativas e esportivas em dias de chuva ou forte exposição ao sol.</t>
+  </si>
+  <si>
+    <t>7513</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7513/i_274.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a construção de um obstáculo redutor de velocidade (lombada) na Rua Maria de Lourdes Romão, nº 153, no bairro Altos do Tietê, atendendo à solicitação dos moradores da referida via._x000D_
+_x000D_
+                                               A demanda se justifica devido ao tráfego intenso e à alta velocidade de alguns veículos que transitam pelo local, colocando em risco a integridade física de pedestres, crianças e demais moradores. A implantação do redutor de velocidade contribuirá significativamente para aumentar a segurança viária e prevenir acidentes.</t>
+  </si>
+  <si>
     <t>1415</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/r_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/r_01.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando que informe esta Casa de Leis sobre o Setor de Defesa Civil do Município, conforme segue:_x000D_
 •	Quem é o responsável pelo Setor;_x000D_
 •	Telefone de contato;_x000D_
 •	Endereço onde fica instalado;_x000D_
 •	Nome do funcionário responsável pelo veículo destinado ao Setor.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/r_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/r_02.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações sobre qual do destino das mesas que pertenciam ao Centro de Lazer do Trabalhador “Cyro Portieri”, solicitando que as mesmas voltem para o lugar de origem o mais urgente possível. _x000D_
 			Por fim, solicitamos que providencie a instalação de bebedouros e que as mesas fiquem dispostas no corredor central e com toalhas para que os jogadores voltem a frequentar o local como antigamente.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/r_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/r_03.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando que encaminhe a esta Casa Legislativa a cópia completa do processo de contratação da Empresa que está administrando o Hospital de nossa cidade, bem como cópia dos empenhos de pagamento efetuados até a presente data.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/r_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/r_04.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Mesa Diretora da Câmara Municipal de Itapuí, para que estude as possibilidades de alterar o Regimento Interno no sentido de aumentar a quantidade de propositura para cada Vereador nas sessões legislativas, disponibilizando a sobra de quem não apresentou nada aos que tem matéria excedente.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>Valdir Donizetti Castanho, Antonio Carlos Massetto Areas</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/r_5.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/r_5.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando que encaminhe a esta Casa Legislativa a cópia da relação completa de gastos com combustível no período de janeiro de 2024 a janeiro de 2025.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/r_6.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/r_6.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando as seguintes informações sobre o Distrito Industrial:_x000D_
 •	Quando pretende finalizar o recape da Avenida principal;_x000D_
 •	Lista de empresas cadastradas e aptas para receber os terrenos;_x000D_
 •	Data provável para a entrega dos lotes.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>Antonio Carlos Massetto Areas, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/r_7.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/r_7.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Diretor da ARTESP- Agencia de Transportes do Estado de São Paulo, solicitando informações sobre qual é a veracidade sobre a liberação do novo Distrito Industrial- Ricardo Izar, considerando que estamos recebendo informações de que o projeto original foi modificado causando a interdição das vias de acesso pela estrada vicinal “Prefeito Alberto Massoni”.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/r_8.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/r_8.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional da CPFL- Companhia Paulista de Força e Luz, solicitando informações se o município de Itapuí possui alguma dívida com a concessionária, especificando o valor total das mesmas e o que as originou.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/r_9.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/r_9.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional da CPFL- Companhia Paulista de Força e Luz, solicitando informações se existem irregularidades em ligações de postes de iluminação pública pelas ruas de nossa cidade, especialmente nos bairros Adolfo Saggioro e San Raphael.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/r_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/r_10.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações sobre quando pretende disponibilizar as novas instalações do Centro do Autismo em nossa cidade._x000D_
 			Segundo informações, passadas pelas mães, atualmente as salas são divididas por divisórias de madeira, o que interfere no resultado de qualquer tratamento pois eles são sensíveis demais. Além disso, eles solicitam a inclusão do método ABBA, com profissionais capacitados e material adequado._x000D_
 			Por fim, informações sobre quando será adquirido material necessário para as avaliações com a Neuro, pois a sala onde ocorrem os atendimentos não está adaptada para esse tipo de atendimento.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/r_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/r_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações sobre quando pretende executar o disposto na Lei Complementar nº 235, que proíbe a circulação de animais soltos e/ou errantes, considerando que a lei está em vigência desde 28 de agosto de 2019 e o número de animais soltos só aumenta.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/r_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/r_12.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando explicações sobre o descaso que está ocorrendo na ETE- Estação de Tratamento de Esgoto, há no mínimo 20(vinte) dias, onde o esgoto está sendo jogado diretamente no córrego sem nenhum tratamento. Solicito também, informações sobre por que motivos essa demora no reparo sendo que a Prefeitura possui 04(quatro) bombas, sendo 2(duas) reserva.  _x000D_
 			Finalmente, solicito informações sobre o porquê do vazamento da rua das Palmeiras, no ponto onde termina o recalque da estação elevatória e inicia a descida por gravidade.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/r_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/r_13.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a cópia do boletim de ocorrência referente a colisão do veículo da Prefeitura, ônix 07, placa FYC 4634._x000D_
                                   Solicito ainda, informações como: nome do motorista, se foi aberto procedimento administrativo para apurar a responsabilidade do acidente (número do processo) e quais providências serão tomadas.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/r_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/r_14.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a relação de todos os contratados pelo projeto “Frente Solidária”, contendo a data da admissão e o local de trabalho.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/r_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/r_15.pdf</t>
   </si>
   <si>
     <t>Considerando a Lei Complementar nº 282/2023, que estabelece a estrutura administrativo do Poder Executivo Municipal, regulamenta a progressão salarial dos servidores públicos e dá outras providências, Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a relação dos cargos previstos nesta lei que foram preenchidos a partir de janeiro de 2025 até a presente data, e a cópia dos holerites para que possamos averiguar se estão sendo aplicados os percentuais em conformidade com a legislação.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/r_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/r_16.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a cópia da prestação de contas dos valores repassados a empresa contratada para administrar o Hospital “São José de Itapuí”, inclusive com a relação de funcionários contratados, contendo: nome, cargo, salário e local de trabalho._x000D_
 			Por fim, solicito a cópia dos extratos bancários onde conste os valores repassados à empresa prestadora dos serviços.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/r_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/r_17.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa Legislativa a cópia do contrato firmado com a empresa que presta serviço de segurança nas repartições públicas, bem como a relação com o nome de cada segurança, salário, local de trabalho, cópia do certificado de formação técnica e a licença para exercer a profissão pelos órgãos competentes.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/r_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/r_18.pdf</t>
   </si>
   <si>
     <t>Em razão da péssima repercussão com relação a comitiva contendo Agentes Políticos e Funcionários Públicos Municipais em viagem para Brasília na última semana, Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa Legislativa as seguintes informações:_x000D_
 •	Relação completas das pessoas que participaram da viagem;_x000D_
 •	Valor total gasto com aéreo e hospedagem;_x000D_
 •	Valor total dos adiantamentos realizados para essa finalidade, encaminhando a prestação de contas dos mesmos;_x000D_
 •	Motivo da viagem._x000D_
 •	Qual o retorno para a população que justifique essa despesa aos cofres públicos.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/r_19.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/r_19.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado à Mesa Diretora desta Câmara Municipal, solicitando que tome as devidas providências no sentido de marcar uma reunião com o Subtenente da Policia Militar de nossa Cidade, com a finalidade de reivindicar que seja realizada uma fiscalização ostensiva em relação às motos e bicicletas motorizadas que tanto perturbam o sossego da nossa população.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/r_20.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/r_20.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações sobre o processo de licitação para cessão de uso do espaço do Centro de Lazer do Trabalhador para instalação e funcionamento de uma lanchonete com fins lucrativos. Encaminhe conforme segue:_x000D_
 •	Processo licitatório na integra e documentos pertinentes;_x000D_
 •	Contrato de cessão de uso;_x000D_
 •	Despachos de gabinete.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/r_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/r_21.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando que encaminhe a esta Casa de Leis a cópia da prestação de contas das ONGs que receberam recursos financeiros do Município nos anos de 2019 a 2024, inclusive as cópias dos cheques emitidos em favor da entidade.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/r_22.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/r_22.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional dos Correios e Telégrafos, solicitando providências no sentido de criar um CEP para as ruas do bairro “Terras de Santa Maria”, considerando que se trata de um bairro antigo e bastante habitado.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/r_23.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/r_23.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Presidente do Sindicato dos Funcionários Públicos Municipais para a fazer uma reunião na Câmara Municipal, para discutir as possibilidades de cessar os descontos no vale-alimentação dos servidores municipais.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/r_24.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/r_24.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações sobre quando serão contratados os Veterinários para atendimento de animais na rede pública, pois a demanda é grande e estamos tendo dificuldades para atendimento à população.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/r_25.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/r_25.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Empresa de Correios e Telégrafos, solicitando informações sobre por que motivos não está sendo feito as entregas de correspondências no bairro “Adolfo Saggioro”, pois segundo os moradores o bairro possui CEP cadastrado, mas não dispõe do serviço.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/r_26.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/r_26.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a cópia na integra do processo de contratação com a Empresa que forneceu o concreto para piscina municipal, especificando o nome da Empresa, quantidade de concreto licitado e valor pago.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/r_27.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/r_27.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a relação completa das despesas com o carnaval, dentre as informações solicito:_x000D_
 •	Cópia processo de contratação da banda;_x000D_
 •	Cópia do processo de contratação do palco;_x000D_
 •	Cópia do processo de contratação do som;_x000D_
 •	Despesas com as escolas de samba.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/r_28.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/r_28.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações sobre as aduelas que estão abandonas no pasto do bairro Jardim Alvorada, pois os moradores reclamam que está aumentando a proliferação de insetos peçonhentos e pedem que os mesmos sejam retirados do local._x000D_
 _x000D_
                                   Por fim, solicito providencias com relação ao lixo que se acumula no local.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a empresa que administra o Hospital de nossa cidade, Associação de Benemerência Senhor do Bom Jesus, para que encaminhe a esta Casa de Leis a relação completa dos funcionários contratados, contendo nome e função de cada um.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/r_30.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/r_30.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Diretoria da Casa da Criança São José de Itapuí, solicitando que encaminhe a esta Casa de Leis a cópia da prestação de contas dos valores repassados enquanto gerenciou o Hospital e Maternidade São José._x000D_
 			Solicito que encaminhe a relação completa de funcionários e prestadores de serviço que atuaram durante o período em que a Entidade administrou o hospital.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/r_31.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/r_31.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente Regional da Eixo SP, solicitando providencias no sentido de reformar a cobertura do ponto de embarque e desembarque de passageiros, localizada na via de acesso “Prefeito Alberto Massoni”, próximo ao restaurante do Campinho._x000D_
 			A estrutura existente e muito antiga e necessita de reparos, pois trata-se de um bairro bastante povoado e que faz uso constante do local.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Juliano Maia Ferreira, Matheus da Costa Aranha</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/r_32.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/r_32.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações sobre os repasses ao Município dos valores referentes ao IFA- Incentivo Financeiro Adicional, pois trata-se de um salário-extra anual pago aos Agentes de Combate a Endemias-ACE e Agentes Comunitários de Saúde-ACS. Por fim, solicitamos informações sobre quando esses valores serão repassados aos servidores.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/r_33.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/r_33.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando as seguintes informações sobre as devoluções de carne que foram adquiridas para merenda escolar, conforme segue:_x000D_
 _x000D_
 •	Funcionário responsável pela compra;_x000D_
 •	Valor total do pedido e a quantidade;_x000D_
 •	Cópia do processo de compra;_x000D_
 •	Cópia da nota fiscal;_x000D_
 •	Funcionário que recebeu a mercadoria;_x000D_
 •	Motivo da devolução._x000D_
 _x000D_
                                       Por fim, solicito da responsável pelo Controle Interno da Prefeitura que encaminhe a esta Casa de Leis a cópia do relatório de apuração dos fatos e quais providências tomou com relação ao ocorrido.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/r_34.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/r_34.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando que encaminhe a esta Casa de Leis cópia da prestação de conta dos adiantamentos referentes dos empenhos abaixo relacionados:_x000D_
 _x000D_
 •	Empenho nº 1957;_x000D_
 •	Empenho nº 1157;_x000D_
 •	Empenho nº 1158;_x000D_
 •	Empenho nº 1159;_x000D_
 •	Empenho nº 1160._x000D_
 _x000D_
  _x000D_
                                       Por fim, solicito da responsável pelo Controle Interno da Prefeitura que avalie a legalidade dos adiantamentos e que encaminhe a esta Casa de Leis a cópia do relatório atestando a aprovação da prestação de conta dos mesmos.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, Oberlei Fabio da Silva, Valdir Donizetti Castanho</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/r_35.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/r_35.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo nomeados e assinados, no uso de suas atribuições legais, e conforme o disposto no artigo 37 da Lei Orgânica do Município de Itapuí, e no artigo 22 do Regimento Interno da Câmara Legislativa Municipal de Itapuí, REQUEREM, ouvida a Casa, seja instalada COMISSÃO ESPECIAL DE INQUÉRITO para apuração dos seguintes fatos:_x000D_
 _x000D_
 1) irregularidades referentes a instalação de uma rede de energia elétrica (instalação de postes e rede secundária com iluminação pública sem aprovação da Distribuidora de Energia) indevidamente em local que se caracteriza parcelamento de solo, podendo gerar impacto direto na rede de distribuição do Município e afetar serviços essenciais a população como água, hospital, iluminação pública entre outros, além de gerar multas, conforme ofício recebido da Companhia Paulista de Força e Luz (CPFL Paulista);_x000D_
 2) apurar possível responsabilidade da Administração anterior, no fato._x000D_
 _x000D_
  	A referida Comissão contará com 3 (três) integrantes, a serem escolhidos na for</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/r_36.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/r_36.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto no artigo 3º, da Lei Municipal nº 2.980/2022, _x000D_
 _x000D_
 “ Art. 3º O valor para atendimento de despesas sob o regime de adiantamento deverá obedecer ao limite máximo de R$ 1.500,00 (um mil e quinhentos reais) por mês, para cada responsável requisitante. ”_x000D_
 _x000D_
 E o disposto no artigo 21, parágrafo único da mesma Lei, _x000D_
 _x000D_
 “Art. 21 Não será efetuado novo adiantamento a servidor em alcance nem a responsável por dois adiantamentos, conforme artigo 69 da Lei Federal nº 4.320, de 17 de março de 1964._x000D_
  _x000D_
 Parágrafo Único. Será considerado em alcance o servidor que não prestar contas no prazo estabelecido em lei ou que deixar de recolher à Tesouraria da Prefeitura Municipal de Itapuí saldo de adiantamento concedido e não utilizado, nos termos do artigo 9º, § 2º, da presente lei.”_x000D_
 _x000D_
                                    Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal e ao Responsável pelo Controle Int</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/req_37.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/req_37.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a relação nominal de todos os servidores públicos municipais que recebem adicional de sobreaviso, informando os seguintes dados:_x000D_
 	•	Nome completo do servidor;_x000D_
 	•	Cargo ocupado;_x000D_
 	•	Secretaria ou setor de lotação;_x000D_
 	•	Valor mensal recebido a título de sobreaviso;_x000D_
 	•	Período em que o servidor está em regime de sobreaviso.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/req_38.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/req_38.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal para que, por meio da Secretaria Municipal de Saúde, encaminhe a esta Casa de Leis informações detalhadas sobre as providências que estão sendo ou serão tomadas diante das constantes reclamações dos munícipes relacionadas:_x000D_
 	1.	ao atendimento prestado no hospital municipal, incluindo demora no atendimento, falta de profissionais, qualidade do serviço prestado e estrutura disponível;_x000D_
 	2.	ao não funcionamento do aparelho de Raio-X, o que tem gerado transtornos à população que necessita de exames diagnósticos essenciais._x000D_
 _x000D_
                                 Solicita-se, ainda, que seja informado o prazo previsto para a normalização do funcionamento do referido equipamento, bem como as medidas emergenciais adotadas para garantir a continuidade dos atendimentos.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/req_39.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/req_39.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal para que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 	_x000D_
 1.	Relação completa das colisões envolvendo veículos da Prefeitura Municipal, contendo:_x000D_
 	•	Data e local de cada ocorrência;_x000D_
 	•	Número da placa do veículo envolvido;_x000D_
 	•	Nome do servidor condutor;_x000D_
 	•	Notas fiscais e valores correspondentes aos reparos realizados;_x000D_
 	_x000D_
 _x000D_
 2.	Informações detalhadas sobre a colisão do veículo ônix 07- Placa FYC- 4634, que envolveu o veículo de um terceiro, especificando:_x000D_
 	•	Motivo pelo qual ainda não foi efetuado o pagamento dos danos ao veículo do terceiro envolvido;_x000D_
 	•	Situação atual do processo administrativo ou judicial, se houver;_x000D_
 	•	Previsão para a resolução do caso e eventual indenização.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/req_40.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/req_40.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando as seguintes informações a respeito do novo Distrito Industrial:_x000D_
 	1.	qual a previsão para a entrega e pleno funcionamento do novo Distrito Industrial?_x000D_
 	2.	quais os principais problemas ou entraves que a Prefeitura está enfrentando relacionados à conclusão ou implantação do Distrito?_x000D_
 	3.	quais medidas estão sendo adotadas pela administração municipal para solucionar esses problemas e viabilizar o funcionamento do empreendimento?_x000D_
 _x000D_
 Considerando a importância do novo Distrito Industrial para o desenvolvimento econômico do município, a geração de empregos e o fortalecimento da indústria local, é fundamental que a população seja informada quanto ao andamento do projeto, os obstáculos enfrentados e as ações previstas pela gestão para superá-los.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/req_41.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/req_41.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao proprietário da empresa VFN Serviços, atualmente contratada pelo Município de Itapuí para a execução de serviços de limpeza urbana, solicitando as seguintes informações:_x000D_
 _x000D_
 1. Relação completa dos funcionários atualmente contratados pela empresa para prestarem serviços no município, contendo: Nome completo; Data de admissão; Local de trabalho ( setor, unidade); Função desempenhada; Carga horária semanal; e Salário individual._x000D_
 _x000D_
 2. Cópia dos comprovantes de pagamento das obrigações trabalhistas referentes aos últimos 3 meses, incluindo: Guias de recolhimento do INSS; e Guias de recolhimento do FGTS._x000D_
 _x000D_
 3. Cópia das folhas de pagamento dos funcionários vinculados ao contrato com o município, relativas aos últimos 3 meses._x000D_
 _x000D_
                                     O presente requerimento visa exercer a função fiscalizadora do Poder Legislativo, assegurando a transparência e a regularida</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/req_42.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/req_42.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao oficiado ao Tribunal de Contas do Estado de São Paulo (TCE-SP), solicitando as seguintes informações:_x000D_
 1. Confirmação sobre eventual determinação de paralisação da licitação de gêneros alimentícios perecíveis destinados à merenda escolar no Município de Itapuí, expedida por este Tribunal, bem como a motivação ou irregularidade que originou tal medida;_x000D_
 _x000D_
 2. Informação sobre se foi constatada alguma irregularidade na compra de carne destinada à merenda escolar, incluindo detalhes sobre o valor envolvido, a legalidade do processo e as eventuais providências recomendadas por este Tribunal._x000D_
 _x000D_
 O presente requerimento tem por objetivo exercer a função fiscalizatória que compete a este Legislativo, visando esclarecer fatos de interesse público e garantir a correta aplicação dos recursos municipais.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Juliano Maia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/req_43.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/req_43.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao oficiado ao Diretor da  CETESB – Companhia Ambiental do Estado de São Paulo, solicitando informações a respeito de visita técnica realizada na Estação de Tratamento de Esgoto (ETE) do Município de Itapuí ._x000D_
 _x000D_
 Solicita-se que a CETESB informe:_x000D_
 _x000D_
 1. Quais irregularidades foram constatadas durante a referida vistoria na Estação de Tratamento de Esgoto;_x000D_
 _x000D_
 2. Quais providências ou medidas corretivas foram determinadas à Prefeitura Municipal, incluindo prazos para cumprimento;_x000D_
 _x000D_
 3. Se foi aplicada alguma penalidade ou multa ao município em razão das irregularidades encontradas e, em caso afirmativo, qual o valor da multa aplicada e o prazo para pagamento ou regularização._x000D_
 _x000D_
 Este requerimento tem por finalidade obter esclarecimentos técnicos e administrativos de interesse público, contribuindo para a adequada fiscalização e preservação ambiental no município.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/req_44.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/req_44.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao oficiado ao Diretor da Associação de Benemerência Senhor Bom Jesus, contratada pelo Município de Itapuí através do Contrato nº 001/2025, decorrente da Dispensa de Licitação nº 001/2025 – Processo nº 0170/2024, para prestação de serviços médicos nos PSFs e no Pronto Socorro Municipal, solicitando as seguintes informações para fins de fiscalização:_x000D_
 _x000D_
 1. Relação nominal completa de todos os profissionais contratados pela entidade para atuação no âmbito do referido contrato, com indicação de: nome completo; Cargo/função desempenhada (ex.: médico, enfermeiro, recepcionista etc.); Data de admissão; Local de trabalho (PSF específico ou Pronto Socorro); Escala de trabalho (dias da semana e horários); Carga horária semanal; Salário ou remuneração mensal individual._x000D_
 _x000D_
 2. Cópias das folhas de pagamento dos últimos 3 meses, contendo os valores brutos e líquidos pagos a cada colaborador._x000D_
 _x000D_
 3. Cópias das guias de recolhiment</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/req_45.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/req_45.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, nos termos do artigo 31 e 29 da Constituição Federal, do artigo 70 da mesma Carta, da Lei Complementar nº 101/2000 (Lei de Responsabilidade Fiscal) e da Lei nº 12.527/2011 (Lei de Acesso à Informação), para que envie a esta Casa de Leis as seguintes informações relativas aos servidores públicos concursados, nomeados em cargos comissionados e contratados temporariamente vinculados à Prefeitura Municipal de Itapuí:_x000D_
 _x000D_
 1. Cópias das folhas de pagamento dos últimos 3 (três) meses, contendo os seguintes dados para cada servidor: Nome completo; Cargo/função exercida; Natureza do vínculo (concursado, comissionado ou contratado); Local de lotação (setor ou unidade de trabalho); _x000D_
 Carga horária semanal contratada ou designada; Vencimento base; Gratificações recebidas (especificando a natureza e o valor); Valores recebidos a título de sobreaviso (com detalhamento da quantidade de horas); Horas</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/req_46.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/req_46.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, reiterando o Requerimento nº 02/2025, de 03 de fevereiro de 2025, solicitando informações sobre qual foi o destino das mesas que pertenciam ao Centro de Lazer do Trabalhador “Cyro Portieri”, e que as mesmas retornem ao seu local de origem o mais urgente possível.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/req_47.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/req_47.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 	1.	Cópia do contrato aditivo assinado no mês de fevereiro de 2025 entre o município e a empresa responsável pela administração do hospital municipal;_x000D_
 	2.	Relação completa dos funcionários contratados a partir da vigência desse contrato;_x000D_
 	3.	Informações detalhadas sobre quais funcionários terão direito à correção salarial, caso ocorra a troca da empresa responsável pela administração do hospital.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/req_48.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/req_48.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis as seguintes informações: encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 	1.	se o município se encontra atualmente inscrito no CADIN (Cadastro Informativo de Créditos não Quitados do Setor Público Federal);_x000D_
 	2.	em caso positivo, quais os motivos que levaram à inclusão do município nesse cadastro;_x000D_
 	3.	qual a previsão para a regularização da situação e quais medidas estão sendo adotadas para isso.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/req_49.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/req_49.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis a cópia dos comprovantes dos depósitos realizados referentes aos pagamentos das empresas que prestam serviços ao município, especialmente aquelas responsáveis pela limpeza pública e pela administração do hospital municipal, e se existir pendências, que sejam esclarecidos os motivos dos atrasos e informada a previsão para regularização dos pagamentos._x000D_
 _x000D_
                                     O presente requerimento tem por objetivo apurar as reclamações recebidas quanto a possíveis atrasos nos salários dos contratados por essas empresas,  uma vez que tais situações podem impactar diretamente a qualidade dos serviços prestados à população.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/req_50.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/req_50.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações sobre a legalidade das viagens realizadas nos dias 17 e 18 de maio até a cidade de Limeira, com os veículos Onix- 07/ FYC 4634 e ambulância DWU 9104._x000D_
                                    Solicito ainda, informações sobre qual foi a finalidade da viagens e o custo para o município, incluindo: combustível, pedágio e motorista..</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/req_51.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/req_51.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações sobre qual a previsão para o envio do projeto de lei que dispõe sobre a alteração da jornada de trabalho dos servidores públicos municipais para 40 (quarenta) horas semanais, bem como a alteração de referência daqueles que não tiveram esse benefício nos últimos anos.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/req_52.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/req_52.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações detalhadas sobre os motivos pelos quais os repasses financeiros à ONG SOS Animais não estão sendo realizados, incluindo datas dos últimos pagamentos e valores._x000D_
 	                     Solicitamos ainda, esclarecimentos sobre eventuais pendências documentais, jurídicas ou administrativas que estejam impedindo a continuidade desses repasses e a previsão de regularização dos repasses, caso estejam programados.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/req_53.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/req_53.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando as seguintes informações:_x000D_
 - Quais os motivos que têm ocasionado a demora na substituição das lâmpadas queimadas nas ruas do município?_x000D_
 - Existe contrato vigente com empresa responsável pela manutenção da iluminação pública? Se sim, qual o prazo estabelecido para execução dos serviços?_x000D_
 - Há previsão para regularização e normalização do serviço de troca de lâmpadas queimadas?_x000D_
 _x000D_
                                   Tal solicitação se faz necessária diante das frequentes reclamações da população, que enfrenta ruas escuras, aumento na sensação de insegurança e riscos à integridade física dos pedestres e motoristas.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/req_54.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/req_54.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando as seguintes informações se o município já realizou o parcelamento da dívida existente junto à CPFL (Companhia Paulista de Força e Luz), e em caso negativo, existe alguma negociação em andamento ou previsão para que seja efetuado tal parcelamento._x000D_
 _x000D_
                                   O presente requerimento se justifica diante da necessidade de transparência na gestão dos recursos públicos e para que esta Casa de Leis possa acompanhar a situação financeira do município junto à concessionária de energia elétrica.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/req_55.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/req_55.pdf</t>
   </si>
   <si>
     <t>Considerando as desigualdades entre negros e brancos, o racismo e seus efeitos no movimento social negro, estudiosos e demais ativistas; considerando os marcos internacionais e necessidades de enfrentar o racismo vivido até hoje por aqueles que sofrem com a discriminação racial, social e de gênero; considerando a importância da cultura afro- brasileira na construção histórica de cada nação e a falta do devido valor e publicidade a essa cultura; considerando a promulgação da Lei Federal nº 10.678 de 23 de maio de 2003 que cria a Secretária Espacial de Politicas de Promoção da Igualdade Racial, da Presidência da Republica,  _x000D_
                                    Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, solicitando informações se existe a possibilidade de criação de uma Secretaria Especial de Promoção de Igualdade Racial em âmbito Municipal.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6317/req_56.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6317/req_56.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal, para que, junto ao setor competente, encaminhe a esta Casa de Leis informações sobre quantas monitoras concursadas e quantas estagiárias estão atualmente lotadas em cada unidade escolar da rede municipal de ensino, bem como quantas monitoras e estagiárias existem por sala de aula em cada escola._x000D_
 _x000D_
                                   O presente requerimento tem por objetivo verificar a real situação do quadro de monitoras e estagiárias nas unidades escolares, diante de reclamações recebidas quanto à sobrecarga de trabalho dessas profissionais, o que pode comprometer a qualidade do atendimento às crianças._x000D_
                              _x000D_
                                   Com base nos dados solicitados, sugiro à Senhora Prefeita Municipal que estude a contratação de mais monitoras, visando suprir a demanda e garantir melhores condições de trabalho e atend</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6318/req_57.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6318/req_57.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal para que, junto ao setor jurídico e demais órgãos competentes, informe a esta Casa de Leis sobre a legalidade do pagamento de adicional de insalubridade às monitoras da rede municipal de ensino que realizam a higienização de alunos durante a jornada de trabalho._x000D_
 _x000D_
                                    Tal solicitação visa esclarecer se as atividades desempenhadas por essas servidoras se enquadram nas condições previstas em lei para o recebimento do adicional de insalubridade, bem como se há previsão em legislação municipal que regulamente a concessão deste benefício para a função. A medida busca garantir o reconhecimento e a valorização do trabalho dessas profissionais, que desempenham atividades essenciais e, muitas vezes, em condições insalubres.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6335/r_58.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6335/r_58.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal para que encaminhe a esta Casa de Leis informações sobre quando pretende reenviar o Projeto de Lei que trata da redução da carga horária dos servidores municipais para 40 (quarenta) horas semanais, equiparando-se assim à jornada praticada por demais servidores em outras esferas da administração pública._x000D_
 _x000D_
                                   Tal requerimento se faz necessário diante das constantes manifestações e reivindicações dos servidores municipais, que aguardam a definição sobre o referido projeto. A equiparação da carga horária trará maior justiça e valorização à categoria, além de alinhar o município às práticas já adotadas em outros órgãos públicos.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6336/r_59.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6336/r_59.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando cópia da ata de julgamento do Pregão Eletrônico nº 07/2025, cujo objeto é a aquisição de água e gás, no qual a empresa vencedora foi a Comercial de Gás Bauruense._x000D_
 _x000D_
                                  O presente requerimento tem por objetivo possibilitar a este vereador acompanhar e fiscalizar os procedimentos licitatórios realizados pelo Poder Executivo, em especial o Pregão Eletrônico nº 07/2025, garantindo a transparência e o regular andamento dos atos administrativos, em conformidade com o dever constitucional de fiscalização do Legislativo Municipal.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6337/r_60.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6337/r_60.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal para que, junto ao setor competente, encaminhe a esta Casa de Leis as prestações de contas referentes às atividades de reciclagem no município, em especial os valores repassados, despesas efetuadas, quantidade de materiais coletados e o resultado ambiental e social do programa._x000D_
 _x000D_
                                  Ainda, solicita-se que o Executivo estude a viabilidade de abrir edital público para que outras entidades ou associações possam participar do convênio e da gestão das atividades de reciclagem na cidade, ampliando a transparência, a competitividade e a eficiência do serviço._x000D_
 _x000D_
                                A gestão de resíduos sólidos e a promoção da reciclagem são de extrema importância para a preservação ambiental e para a geração de renda no município. Contudo, é dever do Poder Público garantir transparência na aplicação dos recursos e possibilitar que outras entidades inte</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6338/r_61.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6338/r_61.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal e à Secretaria Municipal de Saúde para que prestem informações a este Legislativo sobre quais são os critérios utilizados para a entrega de medicamentos pela farmácia da rede municipal de saúde._x000D_
 _x000D_
                                                       O pedido se justifica em razão de reclamações recebidas de munícipes, que relatam que determinados medicamentos não são entregues a todos os pacientes que deles necessitam, em especial os seguintes: hirudoide, nimesulida, diosmina e risperidona. O acesso regular e transparente aos medicamentos é direito básico da população e dever do poder público.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6351/r_62.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6351/r_62.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal e à Secretaria Municipal de Saúde solicitando esclarecimentos sobre o agendamento de exames laboratoriais._x000D_
 _x000D_
                                                          Conforme a guia de solicitação anexa, esse exame foi agendado para o dia 17/12/2025, o que representa um prazo de mais de três meses a partir da data da solicitação. Tal demora compromete a agilidade do diagnóstico e do tratamento, podendo acarretar riscos à saúde do paciente. _x000D_
 _x000D_
                                                        Diante do exposto, solicito as seguintes informações:_x000D_
 - O motivo da demora na marcação de exames laboratoriais na rede pública de saúde?_x000D_
 - Medidas que estão sendo tomadas para reduzir o tempo de espera ?</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6372/req_63.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6372/req_63.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações sobre qual setor é responsável pelo fornecimento do café da manhã no CCI (Centro de Convivência do Idoso), bem como o cardápio dos alimentos fornecidos diariamente aos frequentadores da unidade.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6373/req_64.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6373/req_64.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações sobre qual é o cronograma mensal de atividades desenvolvidas com os Idosos que frequentam o CCI- Centro de Convivência do Idoso, bem como se existem viagens e passeios agendados para esse final de ano._x000D_
                                                       Finalmente, sugerimos que sejam realizados mais passeios como e reivindicado pelos assistidos e disponibilizado uniformes para melhor identificar os usuários do projeto.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_65.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_65.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando as seguintes informações a respeito das creches municipais de nossa cidade:_x000D_
 1-	Quais creches municipais (C.E.I.s) de Itapuí possuem atualmente um sistema de monitoramento por câmeras de vídeo instalado e em pleno funcionamento? (Favor listar o nome de cada unidade e especificar a data de instalação do sistema.)_x000D_
 2-	Quais creches municipais (C.E.I.s) de Itapuí NÃO possuem atualmente um sistema de monitoramento por câmeras de vídeo instalado?_x000D_
 3-	No caso das unidades que ainda não possuem o sistema, existe um Projeto ou um cronograma definido para a instalação das câmeras de vídeo? (Em caso afirmativo, solicitamos o envio do cronograma previsto e a previsão orçamentária para a efetivação dessa medida de segurança.)_x000D_
 _x000D_
                                                       O presente Requerimento tem por objetivo primordial zelar pela segurança, integridade e bem-estar das crian</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/req_66.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/req_66.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficializado o órgão competente para que tome as devidas providências diante do exposto e com base na Lei Federal n° 9.605/98 (Lei de Crimes Ambientais) e na legislação municipal pertinente sobre o controle de zoonoses e bem-estar animal, requer-se a adoção das seguintes medidas urgentes por parte desta Diretoria:_x000D_
 _x000D_
 * Ações de Fiscalização: Intensificação imediata da fiscalização nas áreas de maior incidência para coibir o abandono, aplicando as sanções e multas cabíveis aos infratores, conforme a lei._x000D_
 * Comunicação Corretiva: A imediata divulgação de uma nota oficial ou vídeo retificador para a população, esclarecendo de forma clara e inequívoca o serviço de recolhimento, desmistificando a ideia de que o abandono é uma solução aceitável e que tal vídeo foi feito para recolher animais de grande porte _x000D_
 * Plano de Manejo: Elaboração e implementação de um Plano de Controle/Manejo específico para os animais visando a sua</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/req_67.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/req_67.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal solicitando informações e cópias integrais dos seguintes Processos Administrativos:_x000D_
 _x000D_
 1.	Cópia integral do Processo Administrativo nº 071/2025, referente à Adesão ao Pregão Eletrônico nº 012/2024 e ao Processo nº 487/2024 do Município de Iguape, que trata da Ata de Registro de Preços nº 079/2024, cujo objeto é a aquisição de "MEDICAMENTOS TABELA CMED". (Solicita-se, em especial: o Termo de Adesão (Carona), a justificativa da adesão, a autorização da autoridade competente, e cópia da Ata de Registro de Preços nº 079/2024.)_x000D_
 2.	Cópia integral do Processo Administrativo nº 070/2025, referente à Adesão ao Pregão Eletrônico nº 009/2024 e ao Processo nº 427/2024 do Município de Iguape, que trata da Ata de Registro de Preços nº 073/2024, cujo objeto é a aquisição de "MATERIAIS E EQUIPAMENTOS MÉDICOS TABELA SIMPRO". (Solicita-se, em</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/req_68.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/req_68.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal para que informe o número de crianças portadoras do Transtorno do Espectro Autista (TEA) cujas famílias estão cadastradas no Cadastro Único para Programas Sociais do Governo Federal (CadÚnico) em nosso município._x000D_
 _x000D_
                                                         A presente solicitação tem como objetivo obter dados atualizados para subsidiar ações e políticas públicas voltadas à inclusão e ao atendimento adequado às crianças com Transtorno do Espectro Autista e suas famílias, especialmente no que se refere ao acesso a benefícios sociais e programas de apoio.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/req_69.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/req_69.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal para que sejam prestadas as seguintes informações referentes à servidora Lilian de Jesus:_x000D_
 	1.	Se a referida servidora está nomeada em algum cargo em comissão;_x000D_
 	2.	Se recebe gratificação por acúmulo de função;_x000D_
 	3.	E qual é a função ou atribuição que atualmente desempenha no quadro funcional da Prefeitura._x000D_
 _x000D_
                                                      O presente requerimento tem por finalidade exercer a função fiscalizadora do Poder Legislativo, buscando transparência quanto à situação funcional da servidora mencionada e ao uso de recursos públicos referentes a cargos comissionados e gratificações.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/req_70.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/req_70.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal para que sejam prestadas, pelo setor competente, as seguintes informações referentes ao último episódio de vazamento de esgoto ocorrido na Estação de Tratamento de Esgoto (ETE) do município: Causas identificadas para o problema; Providências adotadas para conter o vazamento e reparar os danos causados; Se houve contaminação ambiental ou necessidade de notificação aos órgãos fiscalizadores; E quais medidas preventivas estão sendo tomadas para evitar novos episódios semelhantes._x000D_
 _x000D_
                                                        O presente requerimento tem por objetivo obter esclarecimentos sobre o ocorrido, considerando o impacto ambiental e sanitário que vazamentos de esgoto podem causar, bem como a necessidade de garantir o pleno funcionamento da Estação de Tratamento de Esgoto e a preservação da saúde pública.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/req_71.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/req_71.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal que sejam prestadas informações a respeito dos atrasos nos pagamentos do Hospital Municipal, tendo em vista que funcionários relataram estarem recebendo seus salários com atraso._x000D_
 _x000D_
                                                        Solicita-se que sejam esclarecidos os seguintes pontos: Qual o motivo dos atrasos nos pagamentos dos funcionários do hospital; Desde quando vem ocorrendo essa situação; Se há previsão para a regularização dos pagamentos; Caso o repasse da Prefeitura ao hospital esteja sendo feito em atraso, que se informe o motivo e as datas dos últimos repasses efetuados._x000D_
 _x000D_
                                                        O presente requerimento tem por objetivo garantir a transparência na gestão dos recursos públicos e zelar pelas condições de trabalho dos profissionais da saúde, que prestam um serviço</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>José Roberto Gonçalves Meira, Antonio Carlos Massetto Areas, Oberlei Fabio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/req_72.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/req_72.pdf</t>
   </si>
   <si>
     <t>O CONSELHO DE ÉTICA da Câmara Municipal de Itapuí, por seus representantes, requerem, ouvida a Casa, seja instaurada uma Comissão Processante com o objetivo de cassar o mandato do Vereador Juliano Maia Ferreira, nos termos do Decreto-Lei 201/67. _x000D_
  	Os motivos que fundamentam essa solicitação é a prática de conduta incompatível com a dignidade do cargo de vereador, conforme o inciso III do artigo 7º do Decreto-Lei n.º 201/67._x000D_
  	A denúncia foi recebida nesta Casa de Leis pelo Vice-Prefeito Municipal, Sr. Gilmar Sabino Belchior – sendo este a parte denunciante, e veio acompanhada de boletim de ocorrência e imagens de vídeo, sendo posteriormente colhidas provas pelo Conselho de Ética, que acompanham este requerimento e servem como fundamento do presente.</t>
   </si>
   <si>
+    <t>6598</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6598/r_73.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal para que informe quando está previsto o reinício das obras da Piscina Municipal, atualmente paralisadas._x000D_
+_x000D_
+                                                       Solicito ainda que, ao retomar o referido projeto, seja incluída a construção de vestiários, a reforma dos banheiros existentes e a reforma da quadra poliesportiva, de modo a proporcionar melhores condições de uso e segurança aos frequentadores do local._x000D_
+_x000D_
+                                                        A Piscina Municipal é um importante espaço de lazer, prática esportiva e integração social, especialmente para crianças, jovens e idosos que participam das atividades promovidas pela Prefeitura. No entanto, as obras encontram-se interrompidas há algum tempo, gerando expectativas na população quanto à sua conclusão.</t>
+  </si>
+  <si>
+    <t>6599</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6599/r_74.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal para que encaminhe a este Legislativo informações sobre quando será realizado o processo licitatório para a contratação da empresa prestadora de serviços de limpeza das ruas e dos prédios públicos do município._x000D_
+_x000D_
+                                                      Justifica-se o presente requerimento tendo em vista a importância da manutenção da limpeza urbana e dos prédios públicos, serviços essenciais para o bem-estar da população e o bom funcionamento das repartições municipais.</t>
+  </si>
+  <si>
+    <t>6600</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6600/r_75.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal solicitando informações sobre quando pretende mandar construir uma valeta de escoamento de água no final da Rua Cândido Pereira Duarte, acesso à Rua Jorge Chamas._x000D_
+_x000D_
+                                                        Ressalta-se que tal solicitação já foi objeto de indicação anteriormente, contudo o problema persiste, causando transtornos aos moradores e dificultando o escoamento adequado das águas pluviais no local.</t>
+  </si>
+  <si>
+    <t>6977</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6977/r_76.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal solicitando que sejam prestadas informações sobre quando a Administração Municipal pretende regularizar o pagamento do vale-alimentação aos professores que possuem dois cargos no município, considerando que este pedido já foi objeto de indicação e, até a presente data, a situação ainda não foi corrigida, permanecendo uma evidente injustiça com esses servidores._x000D_
+_x000D_
+                                                      O presente requerimento visa buscar esclarecimentos sobre a regularização do pagamento do vale-alimentação aos professores que acumulam dois cargos públicos, situação permitida por lei e comum na área da educação. Esses profissionais vêm sendo prejudicados pela falta de pagamento do benefício em ambos os vínculos, o que configura tratamento desigual e desrespeito ao direito dos servidores.</t>
+  </si>
+  <si>
+    <t>6979</t>
+  </si>
+  <si>
+    <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Juliano Maia Ferreira, Rafael Donizete Ficcio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6979/r_77.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal solicitando informações detalhadas e documentos comprobatórios referentes aos custos, despesas, receitas e custeio da "Festa do Rock Bica de 2025"._x000D_
+                                                   _x000D_
+                                                        Solicitamos o relatório detalhado de despesas e o custeio da “Festa do Rock Bica de 2025”, incluindo os seguintes pontos:_x000D_
+- Valor Total da Despesa: Qual foi o valor total liquidado (gasto) com a realização da "Festa do Rock Bica de 2025"?_x000D_
+_x000D_
+- Origem dos Recursos: Qual a fonte de custeio detalhada do evento (ex: Recursos Próprios do Tesouro Municipal, Verba Carimbada para Cultura, Emendas Parlamentares – especificar a fonte e o valor de cada uma)?_x000D_
+_x000D_
+- Processos de Contratação:_x000D_
+* Cópia integral de todos os Processos Licitatórios (ou de Dispensa/Inexigibilidade de Licitação) ut</t>
+  </si>
+  <si>
+    <t>6981</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6981/r_78.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, que seja oficiado a Senhora Prefeita Municipal solicitando informações sobre quando está previsto a retomada das obras de reforma do prédio público mais conhecido como “Periquitão”,_x000D_
+_x000D_
+                                                      Caso NÃO esteja prevista reforma, solicita-se que seja designado funcionário responsável para realizar toda a higienização e limpeza do local, tendo em vista que o prédio se encontra em estado precário._x000D_
+                    _x000D_
+                                                      Ressalta-se que mais de 130 crianças passam semanalmente por aquele espaço na prática das artes marciais. O futebol é um esporte muito importante, porém as modalidades de artes marciais também são, e não podem ser esquecidas.</t>
+  </si>
+  <si>
+    <t>7469</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7469/r_79.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal e à Diretoria de Cultura e Turismo sobre o pagamento das barracas utilizadas na quermesse realizada no mês de junho._x000D_
+_x000D_
+                                                       Conforme informado pelo Diretor de Cultura por meio de ofício, os pagamentos das barracas teriam sido feitos diretamente por patrocinadores. No entanto, até poucos dias antes do meu questionamento nesta Casa, as barracas ainda não haviam sido pagas, apesar de já terem sido utilizadas no evento._x000D_
+_x000D_
+                                                       Após essa situação, busquei esclarecimentos diretamente com a empresa responsável pelas tendas, e o proprietário informou ter recebido R$ 43 mil em dinheiro vivo._x000D_
+_x000D_
+                                                       Diante disso, solicito que a Prefeitura esclareça:_x000D_
+•	Quem são esses fornecedores ou patrocinadores que, segundo o Diretor de Cultura, realizaram o pag</t>
+  </si>
+  <si>
+    <t>7471</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7471/r_80.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações e justificativas sobre a ausência de linha de Ônibus/Circular Municipal no Loteamento/Bairro Terras de Santa Maria, como por exemplo:_x000D_
+_x000D_
+1. Por que a linha de Ônibus/Circular Municipal não inclui ou não possui um itinerário que atenda o Loteamento/Bairro Terras de Santa Maria?_x000D_
+2. Quais são os estudos de viabilidade técnica e operacional realizados pela Secretaria sobre a implantação de um ponto e/ou extensão do trajeto da circular que contemple os moradores do Terras de Santa Maria? (Caso não haja estudos, perguntar se há previsão para sua realização)._x000D_
+3. Há previsão ou cronograma para a inclusão do Terras de Santa Maria nas rotas do transporte coletivo municipal? Em caso afirmativo, qual o prazo estimado?_x000D_
+4. Quais medidas alternativas estão sendo consideradas para garantir que a população residente no ref</t>
+  </si>
+  <si>
+    <t>7473</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7473/r_81.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado à CPFL solicitando que, ao realizar manutenções ou trocas de postes, comunique previamente o setor Água e Esgoto do Município._x000D_
+_x000D_
+                                                        A comunicação antecipada é essencial para evitar transtornos à população, especialmente quando as intervenções ocorrem fora do horário de expediente e aos finais de semana. No final de semana do dia 28, durante a troca de postes, ocorreu o rompimento de canos de água e danos à rede, gerando significativos prejuízos e contratempos aos moradores. Ressalta-se que não houve aviso prévio por parte da CPFL, impossibilitando que o setor responsável tomasse medidas preventivas ou organizasse atendimento imediato._x000D_
+_x000D_
+                                                        A adoção dessa prática de comunicação antecipada garantirá maior segurança nas operações, melhor planejamento das equipes municipais e redução de impactos à comunidade.</t>
+  </si>
+  <si>
     <t>1419</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/m_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/m_01.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Assessor Parlamentar Sr. Marcos Antônio Iarossi- Marcão, pelas duas emendas conquistadas para a saúde, sendo 600 mil reais com Deputado Federal Delegado da Cunha e 500 mil reais com o Deputado Federal Mauricio Neves._x000D_
                                                        Agradecer, especialmente pelo apoio, e por contribuir para melhoria e o desenvolvimento de nossa cidade.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/m_02.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/m_02.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Cabo da Policia Militar, Senhor Mateus Cardoso da Costa que foi eleito Policial do Mês pela 3ª Cia de Bariri, 27º Batalhão de Jaú e eleito Policial do mês pelo  CPI 4, destacando-se por sua dedicação, coragem e profissionalismo no exercício de suas funções, contribuindo significativamente para a segurança e o bem-estar da população.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/m_03.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/m_03.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Diretores e colaboradores da Escola de Samba Azul e Branco pelo desfile realizado nas festividades do Carnaval._x000D_
                                                       Parabenizo a comunidade pela união e a determinação em fazer o melhor com poucas condições, trazendo alegria e a magia do carnaval para nossa população.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/m_04.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/m_04.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de profundo pesar pelo falecimento da Senhora Benedita Rodrigues, ocorrido no último dia 12 de março de 2025._x000D_
  _x000D_
 					Neste momento de dor, expressamos nossas condolências aos familiares e amigos, desejando que encontrem conforto e força para superar essa perda irreparável.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/m_05.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/m_05.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Luiz Carlos de Lima, mais conhecido como Nenê, em reconhecimento pelo seu comprometimento e dedicação ao assumir a responsabilidade de ligar a fonte da Praça da Matriz._x000D_
 _x000D_
                                                         Seu gesto não apenas preserva e valoriza o nosso patrimônio público, mas também contribui para a beleza e a alegria de um dos principais espaços de convivência da nossa cidade. A atitude de Nenê demonstra zelo pelo bem-estar da comunidade e merece nosso reconhecimento e gratidão._x000D_
 _x000D_
                                                         Diante disso, esta Casa Legislativa expressa sua admiração e parabeniza Luiz Carlos de Lima pelo trabalho voluntário e pela sua contribuição ao município.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/m_06.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/m_06.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com ao senhor Heliton Adriano Spirandelli, pelo trabalho voluntário, humano e inspirador que realiza em prol dos animais em situação de vulnerabilidade._x000D_
 _x000D_
                                                         O senhor Heliton vem se dedicando à confecção de casinhas para cães, que são distribuídas gratuitamente pelas ruas de nossa cidade, oferecendo abrigo e proteção especialmente nos períodos de frio intenso. Sua atitude representa não apenas um gesto de carinho e respeito pelos animais, mas também um exemplo de cidadania ativa e solidariedade.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/m_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/m_07.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Senhores: Thália de Fátima de Melo Torres, Luan Alex Torres, Paulo Roberto Tirollo, Bruna Gomes de Macedo, Márcio Roberto de Oliveira, Marcelo Rodrigo de Oliveira, Milton Mendes, Beatriz Ruiz Fadini de Oliveira e Adriano Dorador, pelo excelente trabalho na realização das Campanhas “Doe Sangue, Doe Vida” em nossa cidade._x000D_
 				       Há mais de 10 anos os Irmãos Marcelo e Márcio Oliveira,  juntaram-se nas Campanhas de Doação de Sangue do Nosso Município com apoio da Equipe Reval Sustentável (Revs) e da Empresa Reval que confiou no trabalho voluntário dos Irmãos e de seus colaboradores, apoiando-os em todas as campanhas de Doação de  Sangue, chegando a 30ª Campanha Doe Sangue Doe Vida de Itapui-SP em prol ao Hemonúcleo Regional de Jaú do Hospital Amaral Carvalho.                                                    Durante as Campanhas foram arrecadad</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/m_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/m_08.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os Atleta Jian Vinicius da Sila e o Mestre de Capoeira Júlio Ferreira de Araújo Filho, pela brilhante participação nos Jogos Regionais de Lins, garantindo a medalha de ouro para nossa cidade. _x000D_
 _x000D_
                                                        Esse feito é motivo de grande orgulho para nosso município, representando não apenas uma vitória esportiva, mas também o fruto de dedicação, disciplina e empenho, servindo de exemplo e inspiração para toda a nossa comunidade.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6312/m_09.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6312/m_09.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com à Polícia Civil do Estado de São Paulo, especialmente à equipe lotada na Delegacia de Polícia de Itapuí, Dr. Aldo Eduardo Lorenzini - Delegado de Polícia, Silvio Ferreira de Souza - Escrivão de Polícia, Mauricio Rogério Botelho - Escrivão de Polícia e Marcela Ferrari Teixeira - Investigadora de Polícia pelo trabalho desempenhado durante os meses de junho, julho e agosto de 2025, período em que se destacaram pela dedicação, eficiência e compromisso com a segurança pública de nosso município._x000D_
 _x000D_
                                                         A atuação da Polícia Civil, por meio de investigações céleres, operações bem-sucedidas e atendimento de qualidade à população, contribuiu de forma decisiva para a manutenção da ordem, prevenção e repressão à criminalidade, transmitindo à comunidade de Itapuí a sensação de segurança e a confiança nas instit</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6334/m_10.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6334/m_10.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Gilson Sebastião pelo excelente trabalho que realiza junto à Orquestra de Violas Caipira de Itapuí, ministrando aulas de música e de instrumentos musicais, incentivando e fortalecendo a cultura em nossa cidade._x000D_
 _x000D_
                                                        O Senhor Gilson Sebastião tem se dedicado com empenho e competência à difusão da música e da tradição caipira, transmitindo conhecimento e despertando talentos em jovens e adultos de nossa comunidade. Seu trabalho enriquece a vida cultural de Itapuí, valoriza nossas raízes e contribui para manter viva a identidade de nossa gente.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6357/m_11.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6357/m_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com o Senhor Amarildo Parma, proprietário da Sorveteria da Praça da Matriz, pelo excelente trabalho voluntário que realiza em benefício do nosso jardim, regando as plantas sempre que necessário._x000D_
 _x000D_
                                                        O gesto do Senhor Amarildo demonstra grande senso de responsabilidade social e amor ao nosso município, contribuindo significativamente para a preservação e embelezamento do espaço público, tornando-o mais agradável para todos os munícipes e visitantes.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6369/m_12.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6369/m_12.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, que seja consignado em ata votos de congratulações e agradecimento à Senhora Ana Paula da Silva Ferreira, pelo excelente trabalho que vem executando na Câmara Municipal, demonstrando dedicação, competência e compromisso com o serviço público._x000D_
 _x000D_
                                                       Trata-se de reconhecimento justo, tendo em vista que sua atuação se destaca pela eficiência, responsabilidade e profissionalismo, sendo amplamente elogiada por todos que acompanham suas atividades nesta Casa de Leis.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6370/m_13.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6370/m_13.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, votos de pesar pelo falecimento da Senhora Suzana de Agostini, que em vida foi motivo de orgulho para toda nossa comunidade, destacando-se no futebol feminino, onde conquistou inúmeros títulos que levaram o nome de nossa cidade a patamares de reconhecimento e admiração._x000D_
 _x000D_
                                                        Seu legado permanecerá marcado não apenas pelas vitórias nos campos, mas também pelo exemplo de dedicação, esforço e amor ao esporte, inspirando gerações.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6375/m_14.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6375/m_14.pdf</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6386/m_15.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6386/m_15.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, votos de congratulações e agradecimentos para com à Professora Vitória Ana Pignatti, pelos relevantes serviços prestados à Educação de nosso município._x000D_
 _x000D_
                                                       A professora Vitória dedicou anos de sua vida ao magistério, formando gerações de alunos com empenho, carinho e compromisso com o ensino de qualidade. Além disso, exerceu com competência e responsabilidade a função de Diretora de Educação, contribuindo de forma significativa para o desenvolvimento educacional e humano de nossa cidade._x000D_
 _x000D_
                                                       Sua trajetória é marcada pela dedicação, ética e amor à profissão, servindo de exemplo para todos os profissionais da área e deixando um legado de respeito e admiração._x000D_
 _x000D_
                                                      Diante de tão importante contribuição, esta Casa de Leis manifesta seu reconhecimento e agradecimento à profess</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6387/m_16.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6387/m_16.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de reconhecimento e agradecimentos para com o Jornalista Paulo Soares, pelo notável empenho e dedicação em mobilizar e unir os municípios da região em prol da manutenção e fortalecimento da Santa Casa de Jaú._x000D_
 _x000D_
                                                          O jornalista Paulo Soares tem se destacado por seu comprometimento com a comunidade e pelo papel fundamental que exerce na comunicação regional, promovendo o diálogo, a união e a cooperação entre lideranças políticas e sociais em defesa da saúde pública._x000D_
 _x000D_
                                                          Seu trabalho exemplar demonstra sensibilidade, responsabilidade social e um profundo senso de cidadania, contribuindo diretamente para que a Santa Casa, instituição essencial para o atendimento hospitalar de toda a região, mantenha suas atividades e continue prestando</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6388/m_17.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6388/m_17.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de Aplausos e Reconhecimentos ao Grupo "Amigos da Pesca", representado por seus líderes e todos os seus membros, pelos relevantes e inestimáveis serviços sociais prestados em prol das crianças de nosso município._x000D_
                                                         CONSIDERANDO a nobreza e a constância do trabalho social realizado pelo Grupo "Amigos da Pesca", que, de forma voluntária e ininterrupta, organiza e promove festividades dedicadas às crianças nas principais datas comemorativas do ano:_x000D_
 * Natal: Levando a magia, presentes e a esperança da época._x000D_
 * Páscoa: Distribuindo alegria e carinho._x000D_
 * Dia das Crianças: Proporcionando momentos de lazer e diversão._x000D_
                                                          CONSIDERANDO que a iniciativa é movida exclusivamente pelo desejo de fazer o bem e de proporcionar dignidade e felicidade às famílias e crianças em situação de vulnerabilidade,</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6390/m_18.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6390/m_18.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata MOÇÃO DE AGRADECIMENTO aos voluntários do Grupo de Apoio ao Câncer, em reconhecimento ao excelente trabalho realizado em prol dos pacientes e suas famílias, especialmente neste mês de outubro, dedicado à campanha Outubro Rosa, de conscientização e prevenção ao câncer de mama._x000D_
 _x000D_
                                                      O trabalho desenvolvido por esses voluntários é de extrema importância social, pois vai muito além da assistência material, envolve acolhimento, empatia e solidariedade, oferecendo suporte emocional e incentivo aos que enfrentam o tratamento do câncer._x000D_
 _x000D_
                                                      Durante o mês de outubro, suas ações ganham ainda mais relevância, contribuindo para ampliar a conscientização sobre a importância da prevenção e do diagnóstico precoce, salvando vidas e fortalecendo nossa comunidade</t>
   </si>
   <si>
+    <t>6596</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6596/m_19.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata Moção de Reconhecimento e Agradecimento ao Senhor Eduardo Felício, pelos anos de dedicação e relevante contribuição ao esporte de nosso município, atuando com empenho, profissionalismo e comprometimento como professor de Educação Física da rede municipal._x000D_
+_x000D_
+                                                       Sua atuação tem sido fundamental na formação esportiva e cidadã de crianças, jovens e adultos, incentivando a prática de atividades físicas, o trabalho em equipe e a busca por uma vida mais saudável. Seu exemplo de dedicação e amor ao que faz merece o reconhecimento público desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>6974</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6974/m_20.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata MOÇÃO DE APLAUSO E CONGRATULAÇÕES à empresa REVAL ATACADISTA, em reconhecimento à exemplar organização e ao grandioso sucesso do evento esportivo “REVAL RUN 2025”._x000D_
+_x000D_
+                                                       O evento, realizado no último domingo, dia 9, demonstrou um notável compromisso com a promoção da saúde, do esporte, da família e do bem-estar social. A “REVAL RUN 2025” mobilizou a comunidade e contou com a participação estimada de cerca de 800 pessoas – entre adultos e crianças –, além da valiosa presença de fornecedores, parceiros e colaboradores da empresa._x000D_
+                                                      _x000D_
+                                                    O sucesso desta iniciativa não apenas incentiva a prática esportiva em nossa cidade, mas também fortalece o espírito de união e a qualidade de vida de nossos muníc</t>
+  </si>
+  <si>
+    <t>7446</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7446/m_21.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata MOÇÃO DE AGRADECIMENTO aos servidores públicos Adão Rodrigues e Rodrigo Aparecido da Silva, pelo excelente trabalho realizado no Cemitério Municipal “Dona Tinda”._x000D_
+_x000D_
+                                                       Os servidores Adão e Rodrigo vêm desempenhando suas funções com dedicação exemplar, garantindo a organização de toda a documentação referente ao cemitério, bem como a manutenção e limpeza do local. O empenho e o compromisso demonstrados por ambos têm contribuído significativamente para a melhoria dos serviços prestados à população, oferecendo um espaço mais digno, organizado e acolhedor para as famílias que ali buscam atendimento._x000D_
+_x000D_
+                                                     Diante disso, manifestamos nosso sincero reconhecimento e agradecimento pelo profissionalismo, responsabilidade e zelo com a coisa pública.</t>
+  </si>
+  <si>
+    <t>6942</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6942/emenda_01.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso VI, do Artigo 1º, no projeto de lei complementar sob nº 17/2025</t>
+  </si>
+  <si>
     <t>1500</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão Temática</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça, Cidadania, Obras, Melhoramentos Públicos, Finanças e Orçamento</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo 08/2025</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo 09/2025</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 10/2025</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar do Executivo 05/2025</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 02/2025</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/parecer_06_2025_contas_poder_executivo_2022.docx</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/parecer_06_2025_contas_poder_executivo_2022.docx</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA, OBRAS, MELHORAMENTOS PÚBLICOS E FINANÇAS SOBRE O PARECER EMITIDO PELO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, RELATIVO ÀS CONTAS DA PREFEITURA MUNICIPAL DE ITAPUÍ, REFERENTE AO EXERCÍCIO 2022, PROCESSO TC 004144.989.22-5</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/parecer_07.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/parecer_07.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Ordinária do Executivo n.º 16/2025</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_08.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_08.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei Ordinária do Executivo n.º 17/2025</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 14/2025</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/ccf_000183.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/ccf_000183.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 19/2025</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/ccf_000184.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/ccf_000184.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei do Executivo n.º 20/2025</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/ccf_000198.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/ccf_000198.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 22/2025</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/ccf_000199.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/ccf_000199.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 05/2025</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/ccf_000200.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/ccf_000200.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei do Legislativo n.º 06/2025</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/ccf_000201.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/ccf_000201.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar do Executivo n.º 13/2025</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/ccf_000202.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/ccf_000202.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 16/2025</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/ccf_000203.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/ccf_000203.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 11/2025</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/ccf_000204.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/ccf_000204.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 25/2025</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/ccf_000205.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/ccf_000205.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Resolução n.º 7/2025</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6301/ccf_000206.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6301/ccf_000206.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 09/2025</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6339/parecer_comissao_21.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6339/parecer_comissao_21.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo 13/2025</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6341/ccf_000022.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6341/ccf_000022.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 33/2025</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>Parecer conjunto ao Projeto de Emenda a Lei Orgânica n.º 02/2025</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 35/2025</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6392/ccf_000046.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6392/ccf_000046.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 14/2025</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6393/ccf_000047.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6393/ccf_000047.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 36/2025</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6395/ccf_000045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6395/ccf_000045.pdf</t>
   </si>
   <si>
     <t>Parecer às Contas do Poder Executivo do ano de 2023</t>
   </si>
   <si>
+    <t>6497</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 15/2025</t>
+  </si>
+  <si>
+    <t>6499</t>
+  </si>
+  <si>
+    <t>6945</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Complementar do Executivo 16/2025</t>
+  </si>
+  <si>
+    <t>6946</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Complementar do Executivo n.º 17/2025</t>
+  </si>
+  <si>
+    <t>6947</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Complementar do Executivo 19/2025</t>
+  </si>
+  <si>
+    <t>6948</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Ordinária do Legislativo 18/2025</t>
+  </si>
+  <si>
     <t>1539</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/pdl_01.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/pdl_01.pdf</t>
   </si>
   <si>
     <t>Aprova o parecer prévio do Tribunal de Contas do Estado de São Paulo, sobre as contas da Prefeitura Municipal, referentes ao exercício de 2022.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6389/ccf_000045.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6389/ccf_000045.pdf</t>
   </si>
   <si>
     <t>Aprova o Parecer Prévio do Tribunal de Contas do Estado de São Paulo, sobre as contas da Prefeitura Municipal, referentes ao exercício de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5997,67 +6836,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6316/peo_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/plc_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/plc_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/plc_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/plc_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/plc_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/plc_09_3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/plc_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/plc_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/plc_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/plc_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6320/plc_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6342/plc_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/pll_01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/pll_02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/pll_04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/pll_06.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pll_09.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/pll_11.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/pll_12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6315/pl_13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/pl_01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/pl_02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/pl_04.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/pl_05.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/pl_06.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/pl_07.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/pl_08.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_09.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/pl_10.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/pl_11.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/pl_12.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/pl_13.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/ccf21032025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/pl_15.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_16.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_17.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/pl_18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/pl_19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/pl_20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/pl_21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/pl_24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/pl_25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/pl_26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/pl_27.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/pl_28.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/pl_29.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5892/pl_30.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5893/pl_31.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6313/pl_32.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6314/pl_33.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6319/pl_34.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6340/pl_35.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6358/ccf25092025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6371/pl_37.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6391/pl_38.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6394/pl_39.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6396/pl_40.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/pl_41.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/pr_01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/pr_02.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/pr_03.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/pr_04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/pres_05.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/pr_7.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/pr_08.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6343/ccf10092025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/i_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/i_02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/i_03.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/i_04.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/i_05.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/i_06.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/i_07.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/i_08.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/i_09.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/i_10.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/i_11.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/i_12.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/i_13.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/i_14.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/i_15.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/i_16.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/i_17.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/i_18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/i_19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/i_20.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/i_21.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/i_22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/i_23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/i_24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/i_25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/i_26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/i_27.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/i_28.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/i_29.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/i_30.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/i_31.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/i_32.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/i_33.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/i_34.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/i_35.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/i_36.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/i_37.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/i_38.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/i_39.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/i_40.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/i_41.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/i_42.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/i_43.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_45.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_46.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_47.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/i_48.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/i_49.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/i_50.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/i_51.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/i_52.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/i_54.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/i_55.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/i_56.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/i_57.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/i_58.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/i_59.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/i_60.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/i_61.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_62.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_63.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_64.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_65.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_66.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_67.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_68.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_69.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_70.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_71.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_72.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_73.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_74.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_75.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_76.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_77.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_78.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_79.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_80.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_81.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_82.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/i_83.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/i_84.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/i_85.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/i_86.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/i_87.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/i_88.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/i_89.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/i_90.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/i_91.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/i_92.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/i_93.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/i_94.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/i_95.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/i_96.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/i_97.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/i_98.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/i_99.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/i_100.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/i_101.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/i_102.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/i_103.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/i_104.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_105.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_106.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_107.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_108.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_109.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_110.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_111.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_112.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/ind_113.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/ind_114.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_115.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_116.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_117.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_118.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_119.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/ind_120.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/ind_121.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/ind_122.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_123.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_124.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/ind_125.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/ind_126.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_127.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_128.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_129.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_130.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_131.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_132.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_133.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_134.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_135.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_136.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_137.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_138.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/ind_139.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/ind_140.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_141.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_142.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_143.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/ind_144.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/ind_145.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_146.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_147.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/ind_148.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/ind_149.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_150.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/ind_151.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/ind_152.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/ind_153.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/ind_154.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ind_155.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_156.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/ind_157.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/ind_158.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/ind_159.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/ind_160.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/ind_161.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/ind_162.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_163.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/ind_164.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/ind_165.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/ind_166.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/ind_167.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/ind_168.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/ind_169.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/ind_170.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/i_171.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/i_172.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/i_173.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/i_174.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/i_175.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/i_176.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/i_177.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/i_178.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/i_179.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/i_180.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/i_181.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/i_182.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/ind_183.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/ind_184.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/ind_185.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/ind_186.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/ind_187.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/ind_188.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/ind_189.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/ind_190.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/ind_191.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/ind_192.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/ind_193.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/ind_194.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/ind_195.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/ind_196.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6302/ind_197.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6303/ind_198.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6304/ind_199.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6305/ind_200.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6306/ind_201.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6307/ind_202.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6308/ind_203.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6309/ind_204.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6310/ind_205.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6311/ind_206.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6321/ind_207.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6322/ind_208.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6323/ind_209.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6324/ind_210.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6325/ind_211.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6326/ind_212.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6327/ind_213.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6328/ind_214.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6329/ind_215.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6330/ind_216.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6331/ind_217.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6332/ind_218.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6333/ind_219.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6345/ind_220.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6346/ind_221.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6347/ind_222.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6348/ind_223.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6349/ind_224.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6350/ind_225.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6352/ind_226.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6353/ind_227.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6354/ind_228.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6355/ind_229.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6356/ind_230.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6361/ind_231.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6362/ind_232.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6363/ind_233.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6364/ind_234.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6365/ind_235.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6366/ind_236.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6367/ind_237.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6368/ind_238.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6374/ind_239.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6376/ind_240.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6377/ind_241.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6378/ind_242.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6379/ind_243.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6380/ind_244.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6381/ind_245.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6382/ind_246.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6383/ind_247.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6384/ind_248.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6385/ind_249.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/r_01.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/r_02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/r_03.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/r_04.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/r_5.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/r_6.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/r_7.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/r_8.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/r_9.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/r_10.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/r_11.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/r_12.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/r_13.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/r_14.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/r_15.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/r_16.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/r_17.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/r_18.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/r_19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/r_20.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/r_21.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/r_22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/r_23.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/r_24.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/r_25.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/r_26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/r_27.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/r_28.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/r_30.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/r_31.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/r_32.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/r_33.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/r_34.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/r_35.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/r_36.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/req_37.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/req_38.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/req_39.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/req_40.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/req_41.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/req_42.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/req_43.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/req_44.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/req_45.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/req_46.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/req_47.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/req_48.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/req_49.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/req_50.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/req_51.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/req_52.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/req_53.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/req_54.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/req_55.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6317/req_56.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6318/req_57.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6335/r_58.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6336/r_59.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6337/r_60.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6338/r_61.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6351/r_62.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6372/req_63.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6373/req_64.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_65.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/req_66.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/req_67.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/req_68.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/req_69.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/req_70.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/req_71.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/req_72.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/m_01.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/m_02.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/m_03.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/m_04.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/m_05.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/m_06.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/m_07.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/m_08.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6312/m_09.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6334/m_10.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6357/m_11.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6369/m_12.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6370/m_13.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6375/m_14.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6386/m_15.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6387/m_16.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6388/m_17.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6390/m_18.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/parecer_06_2025_contas_poder_executivo_2022.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_08.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/ccf_000183.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/ccf_000184.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/ccf_000198.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/ccf_000199.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/ccf_000200.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/ccf_000201.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/ccf_000202.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/ccf_000203.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/ccf_000204.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/ccf_000205.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6301/ccf_000206.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6339/parecer_comissao_21.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6341/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6392/ccf_000046.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6393/ccf_000047.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6395/ccf_000045.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6389/ccf_000045.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6316/peo_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7500/ccf12122025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/plc_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/plc_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/plc_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/plc_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/plc_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/plc_09_3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/plc_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/plc_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3381/plc_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4818/plc_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6320/plc_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6342/plc_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6626/plc_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6631/plc_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6635/plc_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6637/plc_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7496/plc_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7497/plc__21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7498/plc_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7499/plc_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/pll_01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/pll_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/pll_04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/pll_05.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/pll_06.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pll_09.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4741/pll_11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4745/pll_12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6315/pl_13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6344/pll_14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6398/pll_15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6597/ccf12122025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/pl_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/pl_02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/pl_04.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/pl_05.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/pl_06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/pl_07.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/pl_08.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_09.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/pl_10.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/pl_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/pl_12.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/pl_13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/ccf21032025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/pl_15.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/pl_16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/pl_17.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3348/pl_18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3366/pl_19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3371/pl_20.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3377/pl_21.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4814/pl_24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4815/pl_25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4817/pl_26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/pl_27.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/pl_28.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/pl_29.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5892/pl_30.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5893/pl_31.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6313/pl_32.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6314/pl_33.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6319/pl_34.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6340/pl_35.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6358/ccf25092025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6371/pl_37.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6391/pl_38.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6394/pl_39.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6396/pl_40.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6397/pl_41.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7019/pl_42.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7476/pl_43.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7477/pl_44.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7478/pl_45.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7479/pl_46.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7480/pl_47.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7481/pl_48.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7482/pl_49.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7483/pl_50.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7484/pl_51_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7485/pl_52.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7486/pl_53.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7487/pl_54.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7488/pl_55.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7489/pl_56.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7490/pl_57.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7491/pl_58.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7492/pl_59.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7563/pl_60.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/pr_01.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/pr_02.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/pr_03.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/pr_04.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/pres_05.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4819/pr_7.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4820/pr_08.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6343/ccf10092025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6501/pr_10.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/i_01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/i_02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/i_03.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/i_04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/i_05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/i_06.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/i_07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/i_08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/i_09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/i_10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/i_11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/i_12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/i_13.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/i_14.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/i_15.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/i_16.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/i_17.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/i_18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/i_19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/i_20.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/i_21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/i_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/i_23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/i_24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/i_25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/i_26.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/i_27.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/i_28.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/i_29.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/i_30.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/i_31.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/i_32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/i_33.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/i_34.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/i_35.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/i_36.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/i_37.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/i_38.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/i_39.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/i_40.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/i_41.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/i_42.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/i_43.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_45.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_46.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_47.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/i_48.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/i_49.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/i_50.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/i_51.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/i_52.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/i_54.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/i_55.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/i_56.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/i_57.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/i_58.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/i_59.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/i_60.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/i_61.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_62.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_63.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_64.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_65.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_66.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_67.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_68.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_69.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_70.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_71.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_72.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_73.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_74.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_75.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_76.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_77.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_78.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_79.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_80.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_81.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_82.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/i_83.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/i_84.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/i_85.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/i_86.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/i_87.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/i_88.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/i_89.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/i_90.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/i_91.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/i_92.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/i_93.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/i_94.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/i_95.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/i_96.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/i_97.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/i_98.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/i_99.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/i_100.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/i_101.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/i_102.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/i_103.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/i_104.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_105.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_106.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_107.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_108.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_109.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_110.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_111.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_112.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/ind_113.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/ind_114.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_115.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_116.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_117.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_118.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_119.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2534/ind_120.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2535/ind_121.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2536/ind_122.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_123.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_124.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2539/ind_125.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2540/ind_126.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_127.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_128.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_129.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_130.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_131.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_132.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_133.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_134.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_135.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_136.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_137.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_138.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3322/ind_139.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3323/ind_140.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3324/ind_141.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3325/ind_142.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3326/ind_143.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3327/ind_144.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3328/ind_145.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3329/ind_146.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3330/ind_147.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3331/ind_148.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3332/ind_149.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3333/ind_150.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3334/ind_151.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3335/ind_152.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3336/ind_153.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3337/ind_154.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ind_155.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ind_156.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/ind_157.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/ind_158.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/ind_159.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/ind_160.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/ind_161.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/ind_162.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/ind_163.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/ind_164.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/ind_165.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/ind_166.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/ind_167.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/ind_168.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/ind_169.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/ind_170.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4770/i_171.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4773/i_172.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4775/i_173.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4777/i_174.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4778/i_175.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4779/i_176.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4780/i_177.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4781/i_178.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4782/i_179.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4783/i_180.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4784/i_181.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4813/i_182.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/ind_183.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/ind_184.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/ind_185.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/ind_186.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/ind_187.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/ind_188.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/ind_189.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/ind_190.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/ind_191.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/ind_192.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/ind_193.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/ind_194.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/ind_195.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/ind_196.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6302/ind_197.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6303/ind_198.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6304/ind_199.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6305/ind_200.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6306/ind_201.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6307/ind_202.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6308/ind_203.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6309/ind_204.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6310/ind_205.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6311/ind_206.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6321/ind_207.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6322/ind_208.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6323/ind_209.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6324/ind_210.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6325/ind_211.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6326/ind_212.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6327/ind_213.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6328/ind_214.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6329/ind_215.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6330/ind_216.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6331/ind_217.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6332/ind_218.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6333/ind_219.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6345/ind_220.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6346/ind_221.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6347/ind_222.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6348/ind_223.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6349/ind_224.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6350/ind_225.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6352/ind_226.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6353/ind_227.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6354/ind_228.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6355/ind_229.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6356/ind_230.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6361/ind_231.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6362/ind_232.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6363/ind_233.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6364/ind_234.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6365/ind_235.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6366/ind_236.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6367/ind_237.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6368/ind_238.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6374/ind_239.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6376/ind_240.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6377/ind_241.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6378/ind_242.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6379/ind_243.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6380/ind_244.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6381/ind_245.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6382/ind_246.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6383/ind_247.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6384/ind_248.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6385/ind_249.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6588/ind_250.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6589/ind_251.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6590/ind_252.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6591/ind_253.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6592/ind_254.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6593/ind_255.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6594/ind_256.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6595/ind_257.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6961/ind_258.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6962/ind_259.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6963/ind_260.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6964/ind_261.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6965/ind_262.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6966/ind_263.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6968/ind_264.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6969/ind_265.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6970/ind_266.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6971/ind_267.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6972/ind_268.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7434/i_269.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7435/i_270.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7436/i_271.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7438/i_272.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7439/i_273.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7513/i_274.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/r_01.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/r_02.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/r_03.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/r_04.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/r_5.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/r_6.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/r_7.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/r_8.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/r_9.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/r_10.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/r_11.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/r_12.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/r_13.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/r_14.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/r_15.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/r_16.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/r_17.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/r_18.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/r_19.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/r_20.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/r_21.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/r_22.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/r_23.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/r_24.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/r_25.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/r_26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/r_27.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/r_28.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/r_30.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/r_31.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/r_32.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/r_33.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/r_34.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/r_35.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/r_36.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/req_37.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/req_38.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/req_39.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2555/req_40.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2556/req_41.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2557/req_42.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2558/req_43.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2559/req_44.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2560/req_45.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2561/req_46.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3388/req_47.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3390/req_48.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3393/req_49.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3395/req_50.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/req_51.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/req_52.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/req_53.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/req_54.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/req_55.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6317/req_56.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6318/req_57.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6335/r_58.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6336/r_59.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6337/r_60.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6338/r_61.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6351/r_62.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6372/req_63.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6373/req_64.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6400/req_65.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6401/req_66.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6402/req_67.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6403/req_68.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6404/req_69.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6405/req_70.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6406/req_71.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6407/req_72.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6598/r_73.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6599/r_74.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6600/r_75.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6977/r_76.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6979/r_77.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6981/r_78.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7469/r_79.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7471/r_80.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7473/r_81.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/m_01.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/m_02.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/m_03.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/m_04.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/m_05.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/m_06.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4785/m_07.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/m_08.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6312/m_09.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6334/m_10.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6357/m_11.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6369/m_12.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6370/m_13.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6375/m_14.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6386/m_15.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6387/m_16.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6388/m_17.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6390/m_18.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6596/m_19.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6974/m_20.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/7446/m_21.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6942/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/parecer_06_2025_contas_poder_executivo_2022.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2449/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_08.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/ccf_000183.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/ccf_000184.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4742/ccf_000198.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4743/ccf_000199.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/4744/ccf_000200.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/ccf_000201.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/ccf_000202.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/ccf_000203.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/ccf_000204.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/ccf_000205.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6301/ccf_000206.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6339/parecer_comissao_21.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6341/ccf_000022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6392/ccf_000046.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6393/ccf_000047.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6395/ccf_000045.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2025/6389/ccf_000045.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H453"/>
+  <dimension ref="A1:H527"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="222.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6112,11722 +6951,13643 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F20" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F21" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F22" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F23" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>45</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F25" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F26" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>53</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F27" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E28" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E29" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F29" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E30" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F30" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E31" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F31" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" t="s">
+        <v>119</v>
+      </c>
+      <c r="E33" t="s">
+        <v>120</v>
+      </c>
+      <c r="F33" t="s">
         <v>128</v>
       </c>
-      <c r="B33" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G33" s="1" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F34" t="s">
-        <v>86</v>
+        <v>140</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H34" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="D35" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D36" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E36" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E37" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>150</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>144</v>
+        <v>41</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="D38" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E38" t="s">
-        <v>140</v>
+        <v>120</v>
+      </c>
+      <c r="F38" t="s">
+        <v>153</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="H38" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E39" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="D40" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E40" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="D41" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E41" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="H41" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D42" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E42" t="s">
-        <v>140</v>
+        <v>120</v>
+      </c>
+      <c r="F42" t="s">
+        <v>168</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D43" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E43" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="H43" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="D44" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E44" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>165</v>
+        <v>41</v>
       </c>
       <c r="H44" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
       <c r="D45" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="E45" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>176</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="H45" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E46" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="H46" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E47" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D48" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E48" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>181</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="H48" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E49" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="H49" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="D50" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E50" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="H50" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="D51" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E51" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="H51" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E52" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>181</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="H52" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>192</v>
+        <v>55</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E53" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="H53" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>196</v>
+        <v>59</v>
       </c>
       <c r="D54" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E54" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="H54" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>200</v>
+        <v>63</v>
       </c>
       <c r="D55" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E55" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="H55" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>204</v>
+        <v>67</v>
       </c>
       <c r="D56" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E56" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>208</v>
+        <v>71</v>
       </c>
       <c r="D57" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E57" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H57" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>212</v>
+        <v>75</v>
       </c>
       <c r="D58" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E58" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>35</v>
+        <v>218</v>
       </c>
       <c r="H58" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>215</v>
+        <v>79</v>
       </c>
       <c r="D59" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E59" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="H59" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>219</v>
+        <v>83</v>
       </c>
       <c r="D60" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E60" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="H60" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>223</v>
+        <v>87</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E61" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H61" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>227</v>
+        <v>91</v>
       </c>
       <c r="D62" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E62" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H62" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>231</v>
+        <v>95</v>
       </c>
       <c r="D63" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E63" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H63" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>235</v>
+        <v>99</v>
       </c>
       <c r="D64" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E64" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H64" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>238</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>103</v>
+      </c>
+      <c r="D65" t="s">
+        <v>180</v>
+      </c>
+      <c r="E65" t="s">
+        <v>181</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>243</v>
+        <v>107</v>
       </c>
       <c r="D66" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E66" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="H66" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>247</v>
+        <v>111</v>
       </c>
       <c r="D67" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E67" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H67" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>251</v>
+        <v>115</v>
       </c>
       <c r="D68" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E68" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>252</v>
+        <v>41</v>
       </c>
       <c r="H68" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D69" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E69" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="H69" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D70" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E70" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="H70" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D71" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E71" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="H71" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D72" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E72" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="H72" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D73" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E73" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="H73" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D74" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E74" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="H74" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D75" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E75" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>181</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="H75" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D76" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="E76" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="H76" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="D77" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
       <c r="E77" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="F77" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="H77" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="D78" t="s">
+        <v>180</v>
+      </c>
+      <c r="E78" t="s">
+        <v>181</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="E78" t="s">
+      <c r="H78" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>30</v>
+        <v>290</v>
       </c>
       <c r="D79" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
       <c r="E79" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="F79" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="H79" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>34</v>
+        <v>294</v>
       </c>
       <c r="D80" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
       <c r="E80" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="F80" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="H80" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>297</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>298</v>
+      </c>
+      <c r="D81" t="s">
+        <v>180</v>
+      </c>
+      <c r="E81" t="s">
+        <v>181</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H81" t="s">
         <v>300</v>
-      </c>
-[...19 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>301</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>302</v>
+      </c>
+      <c r="D82" t="s">
+        <v>180</v>
+      </c>
+      <c r="E82" t="s">
+        <v>181</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B82" t="s">
-[...11 lines deleted...]
-      <c r="F82" t="s">
+      <c r="H82" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>305</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>306</v>
       </c>
-      <c r="B83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
       <c r="E83" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="F83" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H83" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>309</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>49</v>
+        <v>310</v>
       </c>
       <c r="D84" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
       <c r="E84" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="F84" t="s">
-        <v>310</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H84" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>313</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>53</v>
+        <v>314</v>
       </c>
       <c r="D85" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
       <c r="E85" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="F85" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H85" t="s">
-        <v>137</v>
+        <v>316</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D86" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E86" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F86" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>319</v>
       </c>
       <c r="H86" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>321</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>17</v>
+        <v>322</v>
       </c>
       <c r="D87" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E87" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F87" t="s">
-        <v>322</v>
+        <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>323</v>
       </c>
       <c r="H87" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>325</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>326</v>
       </c>
       <c r="D88" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E88" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F88" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H88" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>330</v>
       </c>
       <c r="D89" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E89" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F89" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H89" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>334</v>
       </c>
       <c r="D90" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E90" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F90" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H90" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>41</v>
+        <v>338</v>
       </c>
       <c r="D91" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E91" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F91" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H91" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>45</v>
+        <v>341</v>
       </c>
       <c r="D92" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E92" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F92" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="H92" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>49</v>
+        <v>344</v>
       </c>
       <c r="D93" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E93" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F93" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H93" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>53</v>
+        <v>348</v>
       </c>
       <c r="D94" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E94" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F94" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="H94" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>57</v>
+        <v>352</v>
       </c>
       <c r="D95" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E95" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F95" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="H95" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>61</v>
+        <v>356</v>
       </c>
       <c r="D96" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E96" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F96" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="H96" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>65</v>
+        <v>360</v>
       </c>
       <c r="D97" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E97" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F97" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="H97" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>69</v>
+        <v>364</v>
       </c>
       <c r="D98" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E98" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F98" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="H98" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>73</v>
+        <v>368</v>
       </c>
       <c r="D99" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E99" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F99" t="s">
-        <v>304</v>
+        <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="H99" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>77</v>
+        <v>371</v>
       </c>
       <c r="D100" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E100" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F100" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="H100" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>132</v>
+        <v>374</v>
       </c>
       <c r="D101" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E101" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F101" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="H101" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>135</v>
+        <v>377</v>
       </c>
       <c r="D102" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E102" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F102" t="s">
-        <v>304</v>
+        <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="H102" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>192</v>
+        <v>380</v>
       </c>
       <c r="D103" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E103" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F103" t="s">
-        <v>374</v>
+        <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="H103" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>196</v>
+        <v>384</v>
       </c>
       <c r="D104" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E104" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F104" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="H104" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>200</v>
+        <v>388</v>
       </c>
       <c r="D105" t="s">
-        <v>316</v>
+        <v>180</v>
       </c>
       <c r="E105" t="s">
-        <v>317</v>
+        <v>181</v>
       </c>
       <c r="F105" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="H105" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E106" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F106" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="H106" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="D107" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E107" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F107" t="s">
-        <v>387</v>
+        <v>24</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="H107" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>212</v>
+        <v>36</v>
       </c>
       <c r="D108" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E108" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F108" t="s">
-        <v>387</v>
+        <v>24</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="H108" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>402</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>40</v>
+      </c>
+      <c r="D109" t="s">
+        <v>392</v>
+      </c>
+      <c r="E109" t="s">
         <v>393</v>
       </c>
-      <c r="B109" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>341</v>
+        <v>24</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="H109" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>219</v>
+        <v>44</v>
       </c>
       <c r="D110" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E110" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F110" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="H110" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>223</v>
+        <v>47</v>
       </c>
       <c r="D111" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E111" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F111" t="s">
-        <v>90</v>
+        <v>409</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>400</v>
+        <v>41</v>
       </c>
       <c r="H111" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>227</v>
+        <v>51</v>
       </c>
       <c r="D112" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E112" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F112" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="H112" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>231</v>
+        <v>55</v>
       </c>
       <c r="D113" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E113" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F113" t="s">
-        <v>318</v>
+        <v>415</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="H113" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>235</v>
+        <v>59</v>
       </c>
       <c r="D114" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E114" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F114" t="s">
-        <v>318</v>
+        <v>24</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="H114" t="s">
-        <v>410</v>
+        <v>174</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>239</v>
+        <v>63</v>
       </c>
       <c r="D115" t="s">
-        <v>316</v>
+        <v>392</v>
       </c>
       <c r="E115" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>393</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="H115" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>243</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E116" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F116" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="H116" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>247</v>
+        <v>17</v>
       </c>
       <c r="D117" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E117" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F117" t="s">
-        <v>129</v>
+        <v>430</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
       <c r="H117" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>251</v>
+        <v>36</v>
       </c>
       <c r="D118" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E118" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F118" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="H118" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>255</v>
+        <v>40</v>
       </c>
       <c r="D119" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E119" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F119" t="s">
-        <v>126</v>
+        <v>426</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="H119" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>259</v>
+        <v>44</v>
       </c>
       <c r="D120" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E120" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F120" t="s">
-        <v>374</v>
+        <v>426</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="H120" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>263</v>
+        <v>47</v>
       </c>
       <c r="D121" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E121" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F121" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="H121" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>267</v>
+        <v>51</v>
       </c>
       <c r="D122" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E122" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F122" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="H122" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>271</v>
+        <v>55</v>
       </c>
       <c r="D123" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E123" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F123" t="s">
-        <v>304</v>
+        <v>449</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="H123" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>275</v>
+        <v>59</v>
       </c>
       <c r="D124" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E124" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F124" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="H124" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>279</v>
+        <v>63</v>
       </c>
       <c r="D125" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E125" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F125" t="s">
-        <v>387</v>
+        <v>456</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="H125" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>283</v>
+        <v>67</v>
       </c>
       <c r="D126" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E126" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F126" t="s">
-        <v>387</v>
+        <v>164</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="H126" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>450</v>
+        <v>71</v>
       </c>
       <c r="D127" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E127" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F127" t="s">
-        <v>86</v>
+        <v>463</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="H127" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>454</v>
+        <v>75</v>
       </c>
       <c r="D128" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E128" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F128" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="H128" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>458</v>
+        <v>79</v>
       </c>
       <c r="D129" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E129" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F129" t="s">
-        <v>86</v>
+        <v>409</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>35</v>
+        <v>470</v>
       </c>
       <c r="H129" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>461</v>
+        <v>83</v>
       </c>
       <c r="D130" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E130" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F130" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="H130" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>465</v>
+        <v>87</v>
       </c>
       <c r="D131" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E131" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F131" t="s">
-        <v>387</v>
+        <v>168</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="H131" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>469</v>
+        <v>91</v>
       </c>
       <c r="D132" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E132" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F132" t="s">
-        <v>387</v>
+        <v>409</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="H132" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>473</v>
+        <v>95</v>
       </c>
       <c r="D133" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E133" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F133" t="s">
-        <v>86</v>
+        <v>482</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="H133" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>477</v>
+        <v>99</v>
       </c>
       <c r="D134" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E134" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F134" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="H134" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>481</v>
+        <v>103</v>
       </c>
       <c r="D135" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E135" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F135" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="H135" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>485</v>
+        <v>107</v>
       </c>
       <c r="D136" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E136" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F136" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="H136" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>489</v>
+        <v>111</v>
       </c>
       <c r="D137" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E137" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F137" t="s">
-        <v>129</v>
+        <v>495</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="H137" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>493</v>
+        <v>115</v>
       </c>
       <c r="D138" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E138" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F138" t="s">
-        <v>129</v>
+        <v>495</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>35</v>
+        <v>499</v>
       </c>
       <c r="H138" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>496</v>
+        <v>250</v>
       </c>
       <c r="D139" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E139" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F139" t="s">
-        <v>341</v>
+        <v>449</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="H139" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>500</v>
+        <v>254</v>
       </c>
       <c r="D140" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E140" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F140" t="s">
-        <v>341</v>
+        <v>128</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="H140" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>504</v>
+        <v>258</v>
       </c>
       <c r="D141" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E141" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F141" t="s">
-        <v>341</v>
+        <v>128</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="H141" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>508</v>
+        <v>262</v>
       </c>
       <c r="D142" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E142" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F142" t="s">
-        <v>304</v>
+        <v>128</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H142" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>512</v>
+        <v>266</v>
       </c>
       <c r="D143" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E143" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F143" t="s">
-        <v>304</v>
+        <v>426</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H143" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>516</v>
+        <v>270</v>
       </c>
       <c r="D144" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E144" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F144" t="s">
-        <v>126</v>
+        <v>426</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H144" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>519</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
+        <v>274</v>
+      </c>
+      <c r="D145" t="s">
+        <v>424</v>
+      </c>
+      <c r="E145" t="s">
+        <v>425</v>
+      </c>
+      <c r="F145" t="s">
+        <v>426</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="D145" t="s">
-[...8 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>522</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>278</v>
+      </c>
+      <c r="D146" t="s">
+        <v>424</v>
+      </c>
+      <c r="E146" t="s">
+        <v>425</v>
+      </c>
+      <c r="F146" t="s">
+        <v>168</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B146" t="s">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="H146" t="s">
         <v>524</v>
-      </c>
-[...13 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>525</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>282</v>
+      </c>
+      <c r="D147" t="s">
+        <v>424</v>
+      </c>
+      <c r="E147" t="s">
+        <v>425</v>
+      </c>
+      <c r="F147" t="s">
+        <v>168</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H147" t="s">
         <v>527</v>
-      </c>
-[...19 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>528</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>286</v>
+      </c>
+      <c r="D148" t="s">
+        <v>424</v>
+      </c>
+      <c r="E148" t="s">
+        <v>425</v>
+      </c>
+      <c r="F148" t="s">
+        <v>529</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H148" t="s">
         <v>531</v>
-      </c>
-[...19 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>536</v>
+        <v>290</v>
       </c>
       <c r="D149" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E149" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F149" t="s">
-        <v>318</v>
+        <v>164</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="H149" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>540</v>
+        <v>294</v>
       </c>
       <c r="D150" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E150" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F150" t="s">
-        <v>318</v>
+        <v>482</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="H150" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>544</v>
+        <v>298</v>
       </c>
       <c r="D151" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E151" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F151" t="s">
-        <v>318</v>
+        <v>168</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="H151" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>548</v>
+        <v>302</v>
       </c>
       <c r="D152" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E152" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F152" t="s">
-        <v>549</v>
+        <v>168</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="H152" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>553</v>
+        <v>306</v>
       </c>
       <c r="D153" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E153" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F153" t="s">
-        <v>86</v>
+        <v>409</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="H153" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>557</v>
+        <v>310</v>
       </c>
       <c r="D154" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E154" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F154" t="s">
-        <v>86</v>
+        <v>548</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="H154" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>561</v>
+        <v>314</v>
       </c>
       <c r="D155" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E155" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F155" t="s">
-        <v>374</v>
+        <v>495</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="H155" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>565</v>
+        <v>318</v>
       </c>
       <c r="D156" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E156" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F156" t="s">
-        <v>341</v>
+        <v>495</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
       <c r="H156" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>568</v>
+        <v>557</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>569</v>
+        <v>322</v>
       </c>
       <c r="D157" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E157" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F157" t="s">
-        <v>341</v>
+        <v>124</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="H157" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>573</v>
+        <v>326</v>
       </c>
       <c r="D158" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E158" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F158" t="s">
-        <v>304</v>
+        <v>124</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="H158" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>577</v>
+        <v>330</v>
       </c>
       <c r="D159" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E159" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F159" t="s">
-        <v>304</v>
+        <v>124</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>578</v>
+        <v>41</v>
       </c>
       <c r="H159" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>581</v>
+        <v>334</v>
       </c>
       <c r="D160" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E160" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F160" t="s">
-        <v>304</v>
+        <v>164</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="H160" t="s">
-        <v>583</v>
+        <v>567</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>585</v>
+        <v>338</v>
       </c>
       <c r="D161" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E161" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F161" t="s">
-        <v>129</v>
+        <v>495</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>586</v>
+        <v>569</v>
       </c>
       <c r="H161" t="s">
-        <v>587</v>
+        <v>570</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>588</v>
+        <v>571</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>589</v>
+        <v>341</v>
       </c>
       <c r="D162" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E162" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F162" t="s">
-        <v>129</v>
+        <v>495</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="H162" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>592</v>
+        <v>574</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>593</v>
+        <v>344</v>
       </c>
       <c r="D163" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E163" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F163" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>594</v>
+        <v>575</v>
       </c>
       <c r="H163" t="s">
-        <v>595</v>
+        <v>576</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>596</v>
+        <v>577</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>597</v>
+        <v>348</v>
       </c>
       <c r="D164" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E164" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F164" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="H164" t="s">
-        <v>599</v>
+        <v>579</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>600</v>
+        <v>580</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>601</v>
+        <v>352</v>
       </c>
       <c r="D165" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E165" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F165" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>602</v>
+        <v>581</v>
       </c>
       <c r="H165" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>604</v>
+        <v>583</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>605</v>
+        <v>356</v>
       </c>
       <c r="D166" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E166" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F166" t="s">
-        <v>90</v>
+        <v>168</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>606</v>
+        <v>584</v>
       </c>
       <c r="H166" t="s">
-        <v>607</v>
+        <v>585</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>608</v>
+        <v>586</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>609</v>
+        <v>360</v>
       </c>
       <c r="D167" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E167" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F167" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>610</v>
+        <v>587</v>
       </c>
       <c r="H167" t="s">
-        <v>611</v>
+        <v>588</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>612</v>
+        <v>589</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>613</v>
+        <v>364</v>
       </c>
       <c r="D168" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E168" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F168" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>614</v>
+        <v>41</v>
       </c>
       <c r="H168" t="s">
-        <v>615</v>
+        <v>590</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>616</v>
+        <v>591</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>617</v>
+        <v>368</v>
       </c>
       <c r="D169" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E169" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F169" t="s">
-        <v>129</v>
+        <v>449</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>618</v>
+        <v>592</v>
       </c>
       <c r="H169" t="s">
-        <v>619</v>
+        <v>593</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>620</v>
+        <v>594</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>621</v>
+        <v>371</v>
       </c>
       <c r="D170" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E170" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F170" t="s">
-        <v>622</v>
+        <v>449</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>623</v>
+        <v>595</v>
       </c>
       <c r="H170" t="s">
-        <v>624</v>
+        <v>596</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>625</v>
+        <v>597</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>626</v>
+        <v>374</v>
       </c>
       <c r="D171" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E171" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F171" t="s">
-        <v>374</v>
+        <v>449</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>627</v>
+        <v>598</v>
       </c>
       <c r="H171" t="s">
-        <v>628</v>
+        <v>599</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>629</v>
+        <v>600</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>630</v>
+        <v>377</v>
       </c>
       <c r="D172" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E172" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F172" t="s">
-        <v>341</v>
+        <v>409</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>631</v>
+        <v>601</v>
       </c>
       <c r="H172" t="s">
-        <v>632</v>
+        <v>602</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>633</v>
+        <v>603</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>634</v>
+        <v>380</v>
       </c>
       <c r="D173" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E173" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F173" t="s">
-        <v>341</v>
+        <v>409</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>635</v>
+        <v>604</v>
       </c>
       <c r="H173" t="s">
-        <v>636</v>
+        <v>605</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>637</v>
+        <v>606</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>638</v>
+        <v>384</v>
       </c>
       <c r="D174" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E174" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F174" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>639</v>
+        <v>607</v>
       </c>
       <c r="H174" t="s">
-        <v>640</v>
+        <v>608</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>641</v>
+        <v>609</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>642</v>
+        <v>388</v>
       </c>
       <c r="D175" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E175" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F175" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>643</v>
+        <v>610</v>
       </c>
       <c r="H175" t="s">
-        <v>644</v>
+        <v>611</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>645</v>
+        <v>612</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>646</v>
+        <v>613</v>
       </c>
       <c r="D176" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E176" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F176" t="s">
-        <v>126</v>
+        <v>482</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>647</v>
+        <v>614</v>
       </c>
       <c r="H176" t="s">
-        <v>648</v>
+        <v>615</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>649</v>
+        <v>616</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>650</v>
+        <v>617</v>
       </c>
       <c r="D177" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E177" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F177" t="s">
-        <v>126</v>
+        <v>426</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>651</v>
+        <v>618</v>
       </c>
       <c r="H177" t="s">
-        <v>652</v>
+        <v>619</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>653</v>
+        <v>620</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>654</v>
+        <v>621</v>
       </c>
       <c r="D178" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E178" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F178" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>655</v>
+        <v>622</v>
       </c>
       <c r="H178" t="s">
-        <v>656</v>
+        <v>623</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>657</v>
+        <v>624</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>658</v>
+        <v>625</v>
       </c>
       <c r="D179" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E179" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F179" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>659</v>
+        <v>626</v>
       </c>
       <c r="H179" t="s">
-        <v>660</v>
+        <v>627</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>661</v>
+        <v>628</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>662</v>
+        <v>629</v>
       </c>
       <c r="D180" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E180" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F180" t="s">
-        <v>90</v>
+        <v>426</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>663</v>
+        <v>630</v>
       </c>
       <c r="H180" t="s">
-        <v>664</v>
+        <v>631</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>665</v>
+        <v>632</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>666</v>
+        <v>633</v>
       </c>
       <c r="D181" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E181" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F181" t="s">
-        <v>90</v>
+        <v>426</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>667</v>
+        <v>634</v>
       </c>
       <c r="H181" t="s">
-        <v>668</v>
+        <v>635</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>669</v>
+        <v>636</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>670</v>
+        <v>637</v>
       </c>
       <c r="D182" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E182" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F182" t="s">
-        <v>671</v>
+        <v>638</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>672</v>
+        <v>639</v>
       </c>
       <c r="H182" t="s">
-        <v>673</v>
+        <v>640</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>674</v>
+        <v>641</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>675</v>
+        <v>642</v>
       </c>
       <c r="D183" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E183" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F183" t="s">
-        <v>387</v>
+        <v>124</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>676</v>
+        <v>643</v>
       </c>
       <c r="H183" t="s">
-        <v>677</v>
+        <v>644</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>678</v>
+        <v>645</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>679</v>
+        <v>646</v>
       </c>
       <c r="D184" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E184" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F184" t="s">
-        <v>318</v>
+        <v>124</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>680</v>
+        <v>647</v>
       </c>
       <c r="H184" t="s">
-        <v>681</v>
+        <v>648</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>682</v>
+        <v>649</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>683</v>
+        <v>650</v>
       </c>
       <c r="D185" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E185" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F185" t="s">
-        <v>318</v>
+        <v>482</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>684</v>
+        <v>651</v>
       </c>
       <c r="H185" t="s">
-        <v>685</v>
+        <v>652</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>686</v>
+        <v>653</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>687</v>
+        <v>654</v>
       </c>
       <c r="D186" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E186" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F186" t="s">
-        <v>318</v>
+        <v>449</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>688</v>
+        <v>655</v>
       </c>
       <c r="H186" t="s">
-        <v>689</v>
+        <v>656</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>690</v>
+        <v>657</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>691</v>
+        <v>658</v>
       </c>
       <c r="D187" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E187" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F187" t="s">
-        <v>318</v>
+        <v>449</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="H187" t="s">
-        <v>693</v>
+        <v>660</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>694</v>
+        <v>661</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>695</v>
+        <v>662</v>
       </c>
       <c r="D188" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E188" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F188" t="s">
-        <v>318</v>
+        <v>409</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>696</v>
+        <v>663</v>
       </c>
       <c r="H188" t="s">
-        <v>697</v>
+        <v>664</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>698</v>
+        <v>665</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>699</v>
+        <v>666</v>
       </c>
       <c r="D189" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E189" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F189" t="s">
-        <v>90</v>
+        <v>409</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>700</v>
+        <v>667</v>
       </c>
       <c r="H189" t="s">
-        <v>701</v>
+        <v>668</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>702</v>
+        <v>669</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>703</v>
+        <v>670</v>
       </c>
       <c r="D190" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E190" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F190" t="s">
-        <v>129</v>
+        <v>409</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>704</v>
+        <v>671</v>
       </c>
       <c r="H190" t="s">
-        <v>705</v>
+        <v>672</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>706</v>
+        <v>673</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>707</v>
+        <v>674</v>
       </c>
       <c r="D191" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E191" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F191" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="H191" t="s">
-        <v>709</v>
+        <v>676</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>710</v>
+        <v>677</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>711</v>
+        <v>678</v>
       </c>
       <c r="D192" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E192" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F192" t="s">
-        <v>374</v>
+        <v>168</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>712</v>
+        <v>679</v>
       </c>
       <c r="H192" t="s">
-        <v>713</v>
+        <v>680</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>714</v>
+        <v>681</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>715</v>
+        <v>682</v>
       </c>
       <c r="D193" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E193" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F193" t="s">
-        <v>374</v>
+        <v>168</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>716</v>
+        <v>683</v>
       </c>
       <c r="H193" t="s">
-        <v>717</v>
+        <v>684</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>718</v>
+        <v>685</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>719</v>
+        <v>686</v>
       </c>
       <c r="D194" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E194" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F194" t="s">
-        <v>86</v>
+        <v>168</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>720</v>
+        <v>687</v>
       </c>
       <c r="H194" t="s">
-        <v>721</v>
+        <v>688</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>722</v>
+        <v>689</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>723</v>
+        <v>690</v>
       </c>
       <c r="D195" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E195" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F195" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>724</v>
+        <v>691</v>
       </c>
       <c r="H195" t="s">
-        <v>725</v>
+        <v>692</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>726</v>
+        <v>693</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>727</v>
+        <v>694</v>
       </c>
       <c r="D196" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E196" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F196" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>728</v>
+        <v>695</v>
       </c>
       <c r="H196" t="s">
-        <v>729</v>
+        <v>696</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>730</v>
+        <v>697</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>731</v>
+        <v>698</v>
       </c>
       <c r="D197" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E197" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F197" t="s">
-        <v>341</v>
+        <v>164</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>732</v>
+        <v>699</v>
       </c>
       <c r="H197" t="s">
-        <v>733</v>
+        <v>700</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>734</v>
+        <v>701</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>735</v>
+        <v>702</v>
       </c>
       <c r="D198" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E198" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F198" t="s">
-        <v>341</v>
+        <v>168</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>736</v>
+        <v>703</v>
       </c>
       <c r="H198" t="s">
-        <v>737</v>
+        <v>704</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>738</v>
+        <v>705</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>739</v>
+        <v>706</v>
       </c>
       <c r="D199" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E199" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F199" t="s">
-        <v>318</v>
+        <v>168</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>740</v>
+        <v>707</v>
       </c>
       <c r="H199" t="s">
-        <v>741</v>
+        <v>708</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>742</v>
+        <v>709</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>743</v>
+        <v>710</v>
       </c>
       <c r="D200" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E200" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F200" t="s">
-        <v>318</v>
+        <v>711</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>744</v>
+        <v>712</v>
       </c>
       <c r="H200" t="s">
-        <v>745</v>
+        <v>713</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>746</v>
+        <v>714</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>747</v>
+        <v>715</v>
       </c>
       <c r="D201" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E201" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F201" t="s">
-        <v>318</v>
+        <v>482</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>748</v>
+        <v>716</v>
       </c>
       <c r="H201" t="s">
-        <v>749</v>
+        <v>717</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>750</v>
+        <v>718</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>751</v>
+        <v>719</v>
       </c>
       <c r="D202" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E202" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F202" t="s">
-        <v>318</v>
+        <v>449</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>752</v>
+        <v>720</v>
       </c>
       <c r="H202" t="s">
-        <v>753</v>
+        <v>721</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>754</v>
+        <v>722</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>755</v>
+        <v>723</v>
       </c>
       <c r="D203" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E203" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F203" t="s">
-        <v>318</v>
+        <v>449</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>756</v>
+        <v>724</v>
       </c>
       <c r="H203" t="s">
-        <v>757</v>
+        <v>725</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>758</v>
+        <v>726</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>759</v>
+        <v>727</v>
       </c>
       <c r="D204" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E204" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F204" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>760</v>
+        <v>728</v>
       </c>
       <c r="H204" t="s">
-        <v>761</v>
+        <v>729</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>762</v>
+        <v>730</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>763</v>
+        <v>731</v>
       </c>
       <c r="D205" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E205" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F205" t="s">
-        <v>387</v>
+        <v>164</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>764</v>
+        <v>732</v>
       </c>
       <c r="H205" t="s">
-        <v>765</v>
+        <v>733</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>766</v>
+        <v>734</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>767</v>
+        <v>735</v>
       </c>
       <c r="D206" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E206" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F206" t="s">
-        <v>387</v>
+        <v>164</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>768</v>
+        <v>736</v>
       </c>
       <c r="H206" t="s">
-        <v>769</v>
+        <v>737</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>770</v>
+        <v>738</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>771</v>
+        <v>739</v>
       </c>
       <c r="D207" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E207" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F207" t="s">
-        <v>341</v>
+        <v>164</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>772</v>
+        <v>740</v>
       </c>
       <c r="H207" t="s">
-        <v>773</v>
+        <v>741</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>774</v>
+        <v>742</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>775</v>
+        <v>743</v>
       </c>
       <c r="D208" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E208" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F208" t="s">
-        <v>341</v>
+        <v>168</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>776</v>
+        <v>744</v>
       </c>
       <c r="H208" t="s">
-        <v>777</v>
+        <v>745</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>778</v>
+        <v>746</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>779</v>
+        <v>747</v>
       </c>
       <c r="D209" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E209" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F209" t="s">
-        <v>341</v>
+        <v>168</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>780</v>
+        <v>748</v>
       </c>
       <c r="H209" t="s">
-        <v>781</v>
+        <v>749</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>782</v>
+        <v>750</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>783</v>
+        <v>751</v>
       </c>
       <c r="D210" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E210" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F210" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>784</v>
+        <v>752</v>
       </c>
       <c r="H210" t="s">
-        <v>785</v>
+        <v>753</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>786</v>
+        <v>754</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>787</v>
+        <v>755</v>
       </c>
       <c r="D211" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E211" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F211" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>788</v>
+        <v>756</v>
       </c>
       <c r="H211" t="s">
-        <v>789</v>
+        <v>757</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>790</v>
+        <v>758</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>791</v>
+        <v>759</v>
       </c>
       <c r="D212" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E212" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F212" t="s">
-        <v>126</v>
+        <v>760</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>792</v>
+        <v>761</v>
       </c>
       <c r="H212" t="s">
-        <v>793</v>
+        <v>762</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>794</v>
+        <v>763</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>795</v>
+        <v>764</v>
       </c>
       <c r="D213" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E213" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F213" t="s">
-        <v>374</v>
+        <v>495</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>796</v>
+        <v>765</v>
       </c>
       <c r="H213" t="s">
-        <v>797</v>
+        <v>766</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>798</v>
+        <v>767</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>799</v>
+        <v>768</v>
       </c>
       <c r="D214" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E214" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F214" t="s">
-        <v>374</v>
+        <v>426</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>800</v>
+        <v>769</v>
       </c>
       <c r="H214" t="s">
-        <v>801</v>
+        <v>770</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>802</v>
+        <v>771</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>803</v>
+        <v>772</v>
       </c>
       <c r="D215" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E215" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F215" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>804</v>
+        <v>773</v>
       </c>
       <c r="H215" t="s">
-        <v>805</v>
+        <v>774</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>806</v>
+        <v>775</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>807</v>
+        <v>776</v>
       </c>
       <c r="D216" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E216" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F216" t="s">
-        <v>119</v>
+        <v>426</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>808</v>
+        <v>777</v>
       </c>
       <c r="H216" t="s">
-        <v>809</v>
+        <v>778</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>810</v>
+        <v>779</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>811</v>
+        <v>780</v>
       </c>
       <c r="D217" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E217" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F217" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>812</v>
+        <v>781</v>
       </c>
       <c r="H217" t="s">
-        <v>813</v>
+        <v>782</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>814</v>
+        <v>783</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>815</v>
+        <v>784</v>
       </c>
       <c r="D218" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E218" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F218" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>816</v>
+        <v>785</v>
       </c>
       <c r="H218" t="s">
-        <v>817</v>
+        <v>786</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>818</v>
+        <v>787</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>819</v>
+        <v>788</v>
       </c>
       <c r="D219" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E219" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F219" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>820</v>
+        <v>789</v>
       </c>
       <c r="H219" t="s">
-        <v>821</v>
+        <v>790</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>822</v>
+        <v>791</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>823</v>
+        <v>792</v>
       </c>
       <c r="D220" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E220" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F220" t="s">
-        <v>86</v>
+        <v>168</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>824</v>
+        <v>793</v>
       </c>
       <c r="H220" t="s">
-        <v>825</v>
+        <v>794</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>826</v>
+        <v>795</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>827</v>
+        <v>796</v>
       </c>
       <c r="D221" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E221" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F221" t="s">
-        <v>86</v>
+        <v>168</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>828</v>
+        <v>797</v>
       </c>
       <c r="H221" t="s">
-        <v>829</v>
+        <v>798</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>830</v>
+        <v>799</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>831</v>
+        <v>800</v>
       </c>
       <c r="D222" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E222" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F222" t="s">
-        <v>86</v>
+        <v>482</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>832</v>
+        <v>801</v>
       </c>
       <c r="H222" t="s">
-        <v>833</v>
+        <v>802</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>834</v>
+        <v>803</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>835</v>
+        <v>804</v>
       </c>
       <c r="D223" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E223" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F223" t="s">
-        <v>108</v>
+        <v>482</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>836</v>
+        <v>805</v>
       </c>
       <c r="H223" t="s">
-        <v>837</v>
+        <v>806</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>838</v>
+        <v>807</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>839</v>
+        <v>808</v>
       </c>
       <c r="D224" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E224" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F224" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>840</v>
+        <v>809</v>
       </c>
       <c r="H224" t="s">
-        <v>841</v>
+        <v>810</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>842</v>
+        <v>811</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>843</v>
+        <v>812</v>
       </c>
       <c r="D225" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E225" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F225" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>844</v>
+        <v>813</v>
       </c>
       <c r="H225" t="s">
-        <v>845</v>
+        <v>814</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>846</v>
+        <v>815</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>847</v>
+        <v>816</v>
       </c>
       <c r="D226" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E226" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F226" t="s">
-        <v>848</v>
+        <v>124</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>849</v>
+        <v>817</v>
       </c>
       <c r="H226" t="s">
-        <v>850</v>
+        <v>818</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>851</v>
+        <v>819</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="D227" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E227" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F227" t="s">
-        <v>90</v>
+        <v>449</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>853</v>
+        <v>821</v>
       </c>
       <c r="H227" t="s">
-        <v>854</v>
+        <v>822</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>855</v>
+        <v>823</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>856</v>
+        <v>824</v>
       </c>
       <c r="D228" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E228" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F228" t="s">
-        <v>374</v>
+        <v>449</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>857</v>
+        <v>825</v>
       </c>
       <c r="H228" t="s">
-        <v>858</v>
+        <v>826</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>859</v>
+        <v>827</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>860</v>
+        <v>828</v>
       </c>
       <c r="D229" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E229" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F229" t="s">
-        <v>318</v>
+        <v>426</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>861</v>
+        <v>829</v>
       </c>
       <c r="H229" t="s">
-        <v>862</v>
+        <v>830</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>863</v>
+        <v>831</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>864</v>
+        <v>832</v>
       </c>
       <c r="D230" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E230" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F230" t="s">
-        <v>318</v>
+        <v>426</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>865</v>
+        <v>833</v>
       </c>
       <c r="H230" t="s">
-        <v>866</v>
+        <v>834</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>867</v>
+        <v>835</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>868</v>
+        <v>836</v>
       </c>
       <c r="D231" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E231" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F231" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>869</v>
+        <v>837</v>
       </c>
       <c r="H231" t="s">
-        <v>870</v>
+        <v>838</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>872</v>
+        <v>840</v>
       </c>
       <c r="D232" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E232" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F232" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>873</v>
+        <v>841</v>
       </c>
       <c r="H232" t="s">
-        <v>874</v>
+        <v>842</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>875</v>
+        <v>843</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>876</v>
+        <v>844</v>
       </c>
       <c r="D233" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E233" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F233" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>877</v>
+        <v>845</v>
       </c>
       <c r="H233" t="s">
-        <v>878</v>
+        <v>846</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>879</v>
+        <v>847</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>880</v>
+        <v>848</v>
       </c>
       <c r="D234" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E234" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F234" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>881</v>
+        <v>849</v>
       </c>
       <c r="H234" t="s">
-        <v>882</v>
+        <v>850</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>883</v>
+        <v>851</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>884</v>
+        <v>852</v>
       </c>
       <c r="D235" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E235" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F235" t="s">
-        <v>126</v>
+        <v>495</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>885</v>
+        <v>853</v>
       </c>
       <c r="H235" t="s">
-        <v>886</v>
+        <v>854</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>887</v>
+        <v>855</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>888</v>
+        <v>856</v>
       </c>
       <c r="D236" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E236" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F236" t="s">
-        <v>889</v>
+        <v>495</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>890</v>
+        <v>857</v>
       </c>
       <c r="H236" t="s">
-        <v>891</v>
+        <v>858</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>892</v>
+        <v>859</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>893</v>
+        <v>860</v>
       </c>
       <c r="D237" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E237" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F237" t="s">
-        <v>341</v>
+        <v>449</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>894</v>
+        <v>861</v>
       </c>
       <c r="H237" t="s">
-        <v>895</v>
+        <v>862</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>896</v>
+        <v>863</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>897</v>
+        <v>864</v>
       </c>
       <c r="D238" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E238" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F238" t="s">
-        <v>341</v>
+        <v>449</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>898</v>
+        <v>865</v>
       </c>
       <c r="H238" t="s">
-        <v>899</v>
+        <v>866</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>900</v>
+        <v>867</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>901</v>
+        <v>868</v>
       </c>
       <c r="D239" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E239" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F239" t="s">
-        <v>126</v>
+        <v>449</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>902</v>
+        <v>869</v>
       </c>
       <c r="H239" t="s">
-        <v>903</v>
+        <v>870</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>904</v>
+        <v>871</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>905</v>
+        <v>872</v>
       </c>
       <c r="D240" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E240" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F240" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>906</v>
+        <v>873</v>
       </c>
       <c r="H240" t="s">
-        <v>907</v>
+        <v>874</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>908</v>
+        <v>875</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>909</v>
+        <v>876</v>
       </c>
       <c r="D241" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E241" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F241" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>910</v>
+        <v>877</v>
       </c>
       <c r="H241" t="s">
-        <v>911</v>
+        <v>878</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>912</v>
+        <v>879</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>913</v>
+        <v>880</v>
       </c>
       <c r="D242" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E242" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F242" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>914</v>
+        <v>881</v>
       </c>
       <c r="H242" t="s">
-        <v>915</v>
+        <v>882</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>916</v>
+        <v>883</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>917</v>
+        <v>884</v>
       </c>
       <c r="D243" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E243" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F243" t="s">
-        <v>374</v>
+        <v>482</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>918</v>
+        <v>885</v>
       </c>
       <c r="H243" t="s">
-        <v>919</v>
+        <v>886</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>920</v>
+        <v>887</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>921</v>
+        <v>888</v>
       </c>
       <c r="D244" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E244" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F244" t="s">
-        <v>622</v>
+        <v>482</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>922</v>
+        <v>889</v>
       </c>
       <c r="H244" t="s">
-        <v>923</v>
+        <v>890</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>924</v>
+        <v>891</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>925</v>
+        <v>892</v>
       </c>
       <c r="D245" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E245" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F245" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>926</v>
+        <v>893</v>
       </c>
       <c r="H245" t="s">
-        <v>927</v>
+        <v>894</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>928</v>
+        <v>895</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>929</v>
+        <v>896</v>
       </c>
       <c r="D246" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E246" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F246" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>930</v>
+        <v>897</v>
       </c>
       <c r="H246" t="s">
-        <v>931</v>
+        <v>898</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>932</v>
+        <v>899</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>933</v>
+        <v>900</v>
       </c>
       <c r="D247" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E247" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F247" t="s">
-        <v>304</v>
+        <v>168</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>934</v>
+        <v>901</v>
       </c>
       <c r="H247" t="s">
-        <v>935</v>
+        <v>902</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>936</v>
+        <v>903</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>937</v>
+        <v>904</v>
       </c>
       <c r="D248" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E248" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F248" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>938</v>
+        <v>905</v>
       </c>
       <c r="H248" t="s">
-        <v>939</v>
+        <v>906</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>940</v>
+        <v>907</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>941</v>
+        <v>908</v>
       </c>
       <c r="D249" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E249" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F249" t="s">
-        <v>318</v>
+        <v>168</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>942</v>
+        <v>909</v>
       </c>
       <c r="H249" t="s">
-        <v>943</v>
+        <v>910</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>944</v>
+        <v>911</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>945</v>
+        <v>912</v>
       </c>
       <c r="D250" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E250" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F250" t="s">
-        <v>318</v>
+        <v>124</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>946</v>
+        <v>913</v>
       </c>
       <c r="H250" t="s">
-        <v>947</v>
+        <v>914</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>948</v>
+        <v>915</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>949</v>
+        <v>916</v>
       </c>
       <c r="D251" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E251" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F251" t="s">
-        <v>318</v>
+        <v>124</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>950</v>
+        <v>917</v>
       </c>
       <c r="H251" t="s">
-        <v>951</v>
+        <v>918</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>952</v>
+        <v>919</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>953</v>
+        <v>920</v>
       </c>
       <c r="D252" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E252" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F252" t="s">
-        <v>318</v>
+        <v>124</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>954</v>
+        <v>921</v>
       </c>
       <c r="H252" t="s">
-        <v>955</v>
+        <v>922</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>956</v>
+        <v>923</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>957</v>
+        <v>924</v>
       </c>
       <c r="D253" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E253" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F253" t="s">
-        <v>318</v>
+        <v>146</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>958</v>
+        <v>925</v>
       </c>
       <c r="H253" t="s">
-        <v>959</v>
+        <v>926</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>960</v>
+        <v>927</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>961</v>
+        <v>928</v>
       </c>
       <c r="D254" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E254" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F254" t="s">
-        <v>622</v>
+        <v>168</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>962</v>
+        <v>929</v>
       </c>
       <c r="H254" t="s">
-        <v>963</v>
+        <v>930</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>964</v>
+        <v>931</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>965</v>
+        <v>932</v>
       </c>
       <c r="D255" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E255" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F255" t="s">
-        <v>387</v>
+        <v>168</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>966</v>
+        <v>933</v>
       </c>
       <c r="H255" t="s">
-        <v>967</v>
+        <v>934</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>968</v>
+        <v>935</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>969</v>
+        <v>936</v>
       </c>
       <c r="D256" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E256" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F256" t="s">
-        <v>374</v>
+        <v>937</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>970</v>
+        <v>938</v>
       </c>
       <c r="H256" t="s">
-        <v>971</v>
+        <v>939</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>972</v>
+        <v>940</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>973</v>
+        <v>941</v>
       </c>
       <c r="D257" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E257" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F257" t="s">
-        <v>974</v>
+        <v>128</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>975</v>
+        <v>942</v>
       </c>
       <c r="H257" t="s">
-        <v>976</v>
+        <v>943</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>977</v>
+        <v>944</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>978</v>
+        <v>945</v>
       </c>
       <c r="D258" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E258" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F258" t="s">
-        <v>86</v>
+        <v>482</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>979</v>
+        <v>946</v>
       </c>
       <c r="H258" t="s">
-        <v>980</v>
+        <v>947</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>981</v>
+        <v>948</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>982</v>
+        <v>949</v>
       </c>
       <c r="D259" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E259" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F259" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>983</v>
+        <v>950</v>
       </c>
       <c r="H259" t="s">
-        <v>984</v>
+        <v>951</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>985</v>
+        <v>952</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>986</v>
+        <v>953</v>
       </c>
       <c r="D260" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E260" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F260" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>987</v>
+        <v>954</v>
       </c>
       <c r="H260" t="s">
-        <v>988</v>
+        <v>955</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>989</v>
+        <v>956</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>990</v>
+        <v>957</v>
       </c>
       <c r="D261" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E261" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F261" t="s">
-        <v>387</v>
+        <v>124</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>991</v>
+        <v>958</v>
       </c>
       <c r="H261" t="s">
-        <v>992</v>
+        <v>959</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>993</v>
+        <v>960</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>994</v>
+        <v>961</v>
       </c>
       <c r="D262" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E262" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F262" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>995</v>
+        <v>962</v>
       </c>
       <c r="H262" t="s">
-        <v>996</v>
+        <v>963</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>997</v>
+        <v>964</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>998</v>
+        <v>965</v>
       </c>
       <c r="D263" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E263" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F263" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>999</v>
+        <v>966</v>
       </c>
       <c r="H263" t="s">
-        <v>1000</v>
+        <v>967</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1001</v>
+        <v>968</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1002</v>
+        <v>969</v>
       </c>
       <c r="D264" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E264" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F264" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1003</v>
+        <v>970</v>
       </c>
       <c r="H264" t="s">
-        <v>1004</v>
+        <v>971</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1005</v>
+        <v>972</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1006</v>
+        <v>973</v>
       </c>
       <c r="D265" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E265" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F265" t="s">
-        <v>129</v>
+        <v>164</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1007</v>
+        <v>974</v>
       </c>
       <c r="H265" t="s">
-        <v>1008</v>
+        <v>975</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1009</v>
+        <v>976</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1010</v>
+        <v>977</v>
       </c>
       <c r="D266" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E266" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F266" t="s">
-        <v>341</v>
+        <v>978</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1011</v>
+        <v>979</v>
       </c>
       <c r="H266" t="s">
-        <v>1012</v>
+        <v>980</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1013</v>
+        <v>981</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1014</v>
+        <v>982</v>
       </c>
       <c r="D267" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E267" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F267" t="s">
-        <v>374</v>
+        <v>449</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1015</v>
+        <v>983</v>
       </c>
       <c r="H267" t="s">
-        <v>1016</v>
+        <v>984</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1017</v>
+        <v>985</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1018</v>
+        <v>986</v>
       </c>
       <c r="D268" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E268" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F268" t="s">
-        <v>129</v>
+        <v>449</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1019</v>
+        <v>987</v>
       </c>
       <c r="H268" t="s">
-        <v>1020</v>
+        <v>988</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1021</v>
+        <v>989</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1022</v>
+        <v>990</v>
       </c>
       <c r="D269" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E269" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F269" t="s">
-        <v>129</v>
+        <v>164</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1023</v>
+        <v>991</v>
       </c>
       <c r="H269" t="s">
-        <v>1024</v>
+        <v>992</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1025</v>
+        <v>993</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1026</v>
+        <v>994</v>
       </c>
       <c r="D270" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E270" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F270" t="s">
-        <v>1027</v>
+        <v>124</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1028</v>
+        <v>995</v>
       </c>
       <c r="H270" t="s">
-        <v>1029</v>
+        <v>996</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1030</v>
+        <v>997</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1031</v>
+        <v>998</v>
       </c>
       <c r="D271" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E271" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F271" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1032</v>
+        <v>999</v>
       </c>
       <c r="H271" t="s">
-        <v>1033</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1034</v>
+        <v>1001</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1035</v>
+        <v>1002</v>
       </c>
       <c r="D272" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E272" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F272" t="s">
-        <v>374</v>
+        <v>124</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1036</v>
+        <v>1003</v>
       </c>
       <c r="H272" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1038</v>
+        <v>1005</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1039</v>
+        <v>1006</v>
       </c>
       <c r="D273" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E273" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F273" t="s">
-        <v>374</v>
+        <v>482</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1040</v>
+        <v>1007</v>
       </c>
       <c r="H273" t="s">
-        <v>1041</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1042</v>
+        <v>1009</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1043</v>
+        <v>1010</v>
       </c>
       <c r="D274" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E274" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F274" t="s">
-        <v>974</v>
+        <v>711</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1044</v>
+        <v>1011</v>
       </c>
       <c r="H274" t="s">
-        <v>1045</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1046</v>
+        <v>1013</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1047</v>
+        <v>1014</v>
       </c>
       <c r="D275" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E275" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F275" t="s">
-        <v>1048</v>
+        <v>168</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1049</v>
+        <v>1015</v>
       </c>
       <c r="H275" t="s">
-        <v>1050</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1051</v>
+        <v>1017</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1052</v>
+        <v>1018</v>
       </c>
       <c r="D276" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E276" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F276" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1053</v>
+        <v>1019</v>
       </c>
       <c r="H276" t="s">
-        <v>1054</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1055</v>
+        <v>1021</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1056</v>
+        <v>1022</v>
       </c>
       <c r="D277" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E277" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F277" t="s">
-        <v>341</v>
+        <v>409</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1057</v>
+        <v>1023</v>
       </c>
       <c r="H277" t="s">
-        <v>1058</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1059</v>
+        <v>1025</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1060</v>
+        <v>1026</v>
       </c>
       <c r="D278" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E278" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F278" t="s">
-        <v>90</v>
+        <v>164</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1061</v>
+        <v>1027</v>
       </c>
       <c r="H278" t="s">
-        <v>1062</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1063</v>
+        <v>1029</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1064</v>
+        <v>1030</v>
       </c>
       <c r="D279" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E279" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F279" t="s">
-        <v>90</v>
+        <v>426</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1065</v>
+        <v>1031</v>
       </c>
       <c r="H279" t="s">
-        <v>1066</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1067</v>
+        <v>1033</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1068</v>
+        <v>1034</v>
       </c>
       <c r="D280" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E280" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F280" t="s">
-        <v>1069</v>
+        <v>426</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1070</v>
+        <v>1035</v>
       </c>
       <c r="H280" t="s">
-        <v>1071</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1072</v>
+        <v>1037</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1073</v>
+        <v>1038</v>
       </c>
       <c r="D281" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E281" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F281" t="s">
-        <v>90</v>
+        <v>426</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1074</v>
+        <v>1039</v>
       </c>
       <c r="H281" t="s">
-        <v>1075</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1076</v>
+        <v>1041</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1077</v>
+        <v>1042</v>
       </c>
       <c r="D282" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E282" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F282" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1078</v>
+        <v>1043</v>
       </c>
       <c r="H282" t="s">
-        <v>1079</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1080</v>
+        <v>1045</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1081</v>
+        <v>1046</v>
       </c>
       <c r="D283" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E283" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F283" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1082</v>
+        <v>1047</v>
       </c>
       <c r="H283" t="s">
-        <v>1083</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1084</v>
+        <v>1049</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1085</v>
+        <v>1050</v>
       </c>
       <c r="D284" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E284" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F284" t="s">
-        <v>86</v>
+        <v>711</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1086</v>
+        <v>1051</v>
       </c>
       <c r="H284" t="s">
-        <v>1087</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1088</v>
+        <v>1053</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1089</v>
+        <v>1054</v>
       </c>
       <c r="D285" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E285" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F285" t="s">
-        <v>129</v>
+        <v>495</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1090</v>
+        <v>1055</v>
       </c>
       <c r="H285" t="s">
-        <v>1091</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1092</v>
+        <v>1057</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1093</v>
+        <v>1058</v>
       </c>
       <c r="D286" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E286" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F286" t="s">
-        <v>129</v>
+        <v>482</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1094</v>
+        <v>1059</v>
       </c>
       <c r="H286" t="s">
-        <v>1095</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1096</v>
+        <v>1061</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1097</v>
+        <v>1062</v>
       </c>
       <c r="D287" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E287" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F287" t="s">
-        <v>387</v>
+        <v>1063</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1098</v>
+        <v>1064</v>
       </c>
       <c r="H287" t="s">
-        <v>1099</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1100</v>
+        <v>1066</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1101</v>
+        <v>1067</v>
       </c>
       <c r="D288" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E288" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F288" t="s">
-        <v>387</v>
+        <v>124</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1102</v>
+        <v>1068</v>
       </c>
       <c r="H288" t="s">
-        <v>1103</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1104</v>
+        <v>1070</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1105</v>
+        <v>1071</v>
       </c>
       <c r="D289" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E289" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F289" t="s">
-        <v>1106</v>
+        <v>124</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1107</v>
+        <v>1072</v>
       </c>
       <c r="H289" t="s">
-        <v>1108</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1109</v>
+        <v>1074</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1110</v>
+        <v>1075</v>
       </c>
       <c r="D290" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E290" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F290" t="s">
-        <v>341</v>
+        <v>124</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1111</v>
+        <v>1076</v>
       </c>
       <c r="H290" t="s">
-        <v>1112</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1113</v>
+        <v>1078</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1114</v>
+        <v>1079</v>
       </c>
       <c r="D291" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E291" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F291" t="s">
-        <v>90</v>
+        <v>495</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1115</v>
+        <v>1080</v>
       </c>
       <c r="H291" t="s">
-        <v>1116</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1117</v>
+        <v>1082</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="D292" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E292" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F292" t="s">
-        <v>1119</v>
+        <v>168</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1120</v>
+        <v>1084</v>
       </c>
       <c r="H292" t="s">
-        <v>1121</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1122</v>
+        <v>1086</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1123</v>
+        <v>1087</v>
       </c>
       <c r="D293" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E293" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F293" t="s">
-        <v>304</v>
+        <v>168</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1124</v>
+        <v>1088</v>
       </c>
       <c r="H293" t="s">
-        <v>1125</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1126</v>
+        <v>1090</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1127</v>
+        <v>1091</v>
       </c>
       <c r="D294" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E294" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F294" t="s">
-        <v>374</v>
+        <v>157</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1128</v>
+        <v>1092</v>
       </c>
       <c r="H294" t="s">
-        <v>1129</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1130</v>
+        <v>1094</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1131</v>
+        <v>1095</v>
       </c>
       <c r="D295" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E295" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F295" t="s">
-        <v>86</v>
+        <v>168</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1132</v>
+        <v>1096</v>
       </c>
       <c r="H295" t="s">
-        <v>1133</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1134</v>
+        <v>1098</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1135</v>
+        <v>1099</v>
       </c>
       <c r="D296" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E296" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F296" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1136</v>
+        <v>1100</v>
       </c>
       <c r="H296" t="s">
-        <v>1137</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1138</v>
+        <v>1102</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1139</v>
+        <v>1103</v>
       </c>
       <c r="D297" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E297" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F297" t="s">
-        <v>129</v>
+        <v>482</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1140</v>
+        <v>1104</v>
       </c>
       <c r="H297" t="s">
-        <v>1141</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1142</v>
+        <v>1106</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1143</v>
+        <v>1107</v>
       </c>
       <c r="D298" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E298" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F298" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1144</v>
+        <v>1108</v>
       </c>
       <c r="H298" t="s">
-        <v>1145</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1146</v>
+        <v>1110</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1147</v>
+        <v>1111</v>
       </c>
       <c r="D299" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E299" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F299" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1148</v>
+        <v>1112</v>
       </c>
       <c r="H299" t="s">
-        <v>1149</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1150</v>
+        <v>1114</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1151</v>
+        <v>1115</v>
       </c>
       <c r="D300" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E300" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F300" t="s">
-        <v>126</v>
+        <v>1116</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1152</v>
+        <v>1117</v>
       </c>
       <c r="H300" t="s">
-        <v>1153</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1154</v>
+        <v>1119</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1155</v>
+        <v>1120</v>
       </c>
       <c r="D301" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E301" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F301" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1156</v>
+        <v>1121</v>
       </c>
       <c r="H301" t="s">
-        <v>1157</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1158</v>
+        <v>1123</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1159</v>
+        <v>1124</v>
       </c>
       <c r="D302" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E302" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F302" t="s">
-        <v>341</v>
+        <v>482</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1160</v>
+        <v>1125</v>
       </c>
       <c r="H302" t="s">
-        <v>1161</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1162</v>
+        <v>1127</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1163</v>
+        <v>1128</v>
       </c>
       <c r="D303" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E303" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F303" t="s">
-        <v>341</v>
+        <v>482</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1164</v>
+        <v>1129</v>
       </c>
       <c r="H303" t="s">
-        <v>1165</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1166</v>
+        <v>1131</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1167</v>
+        <v>1132</v>
       </c>
       <c r="D304" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E304" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F304" t="s">
-        <v>1168</v>
+        <v>1063</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1169</v>
+        <v>1133</v>
       </c>
       <c r="H304" t="s">
-        <v>1170</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1171</v>
+        <v>1135</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1172</v>
+        <v>1136</v>
       </c>
       <c r="D305" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E305" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F305" t="s">
-        <v>1173</v>
+        <v>1137</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1174</v>
+        <v>1138</v>
       </c>
       <c r="H305" t="s">
-        <v>1175</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1176</v>
+        <v>1140</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1177</v>
+        <v>1141</v>
       </c>
       <c r="D306" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E306" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F306" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1178</v>
+        <v>1142</v>
       </c>
       <c r="H306" t="s">
-        <v>1179</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1180</v>
+        <v>1144</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1181</v>
+        <v>1145</v>
       </c>
       <c r="D307" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E307" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F307" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1182</v>
+        <v>1146</v>
       </c>
       <c r="H307" t="s">
-        <v>1183</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1184</v>
+        <v>1148</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1185</v>
+        <v>1149</v>
       </c>
       <c r="D308" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E308" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F308" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1186</v>
+        <v>1150</v>
       </c>
       <c r="H308" t="s">
-        <v>1187</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1188</v>
+        <v>1152</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1189</v>
+        <v>1153</v>
       </c>
       <c r="D309" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E309" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F309" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1190</v>
+        <v>1154</v>
       </c>
       <c r="H309" t="s">
-        <v>1191</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1192</v>
+        <v>1156</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1193</v>
+        <v>1157</v>
       </c>
       <c r="D310" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E310" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F310" t="s">
-        <v>1194</v>
+        <v>1158</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1195</v>
+        <v>1159</v>
       </c>
       <c r="H310" t="s">
-        <v>1196</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1197</v>
+        <v>1161</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1198</v>
+        <v>1162</v>
       </c>
       <c r="D311" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E311" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F311" t="s">
-        <v>341</v>
+        <v>128</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1199</v>
+        <v>1163</v>
       </c>
       <c r="H311" t="s">
-        <v>1200</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1201</v>
+        <v>1165</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1202</v>
+        <v>1166</v>
       </c>
       <c r="D312" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E312" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F312" t="s">
-        <v>341</v>
+        <v>124</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1203</v>
+        <v>1167</v>
       </c>
       <c r="H312" t="s">
-        <v>1204</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1205</v>
+        <v>1169</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1206</v>
+        <v>1170</v>
       </c>
       <c r="D313" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E313" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F313" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1207</v>
+        <v>1171</v>
       </c>
       <c r="H313" t="s">
-        <v>1208</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1209</v>
+        <v>1173</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1210</v>
+        <v>1174</v>
       </c>
       <c r="D314" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E314" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F314" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1211</v>
+        <v>1175</v>
       </c>
       <c r="H314" t="s">
-        <v>1212</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1213</v>
+        <v>1177</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1214</v>
+        <v>1178</v>
       </c>
       <c r="D315" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E315" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F315" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1215</v>
+        <v>1179</v>
       </c>
       <c r="H315" t="s">
-        <v>1216</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1217</v>
+        <v>1181</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1218</v>
+        <v>1182</v>
       </c>
       <c r="D316" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E316" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F316" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1219</v>
+        <v>1183</v>
       </c>
       <c r="H316" t="s">
-        <v>1220</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1221</v>
+        <v>1185</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1222</v>
+        <v>1186</v>
       </c>
       <c r="D317" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E317" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F317" t="s">
-        <v>129</v>
+        <v>495</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1223</v>
+        <v>1187</v>
       </c>
       <c r="H317" t="s">
-        <v>1224</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1225</v>
+        <v>1189</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1226</v>
+        <v>1190</v>
       </c>
       <c r="D318" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E318" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F318" t="s">
-        <v>119</v>
+        <v>495</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1227</v>
+        <v>1191</v>
       </c>
       <c r="H318" t="s">
-        <v>1228</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1229</v>
+        <v>1193</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1230</v>
+        <v>1194</v>
       </c>
       <c r="D319" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E319" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F319" t="s">
-        <v>129</v>
+        <v>1195</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1231</v>
+        <v>1196</v>
       </c>
       <c r="H319" t="s">
-        <v>1232</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1233</v>
+        <v>1198</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1234</v>
+        <v>1199</v>
       </c>
       <c r="D320" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E320" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F320" t="s">
-        <v>126</v>
+        <v>449</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1235</v>
+        <v>1200</v>
       </c>
       <c r="H320" t="s">
-        <v>1236</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1237</v>
+        <v>1202</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1238</v>
+        <v>1203</v>
       </c>
       <c r="D321" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E321" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F321" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1239</v>
+        <v>1204</v>
       </c>
       <c r="H321" t="s">
-        <v>1240</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1241</v>
+        <v>1206</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1242</v>
+        <v>1207</v>
       </c>
       <c r="D322" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E322" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F322" t="s">
-        <v>126</v>
+        <v>1208</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1243</v>
+        <v>1209</v>
       </c>
       <c r="H322" t="s">
-        <v>1244</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1245</v>
+        <v>1211</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1246</v>
+        <v>1212</v>
       </c>
       <c r="D323" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E323" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F323" t="s">
-        <v>341</v>
+        <v>409</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1247</v>
+        <v>1213</v>
       </c>
       <c r="H323" t="s">
-        <v>1248</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1249</v>
+        <v>1215</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1250</v>
+        <v>1216</v>
       </c>
       <c r="D324" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E324" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F324" t="s">
-        <v>1251</v>
+        <v>482</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1252</v>
+        <v>1217</v>
       </c>
       <c r="H324" t="s">
-        <v>1253</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1254</v>
+        <v>1219</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1255</v>
+        <v>1220</v>
       </c>
       <c r="D325" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E325" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F325" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1256</v>
+        <v>1221</v>
       </c>
       <c r="H325" t="s">
-        <v>1257</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1258</v>
+        <v>1223</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1259</v>
+        <v>1224</v>
       </c>
       <c r="D326" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E326" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F326" t="s">
-        <v>341</v>
+        <v>124</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1260</v>
+        <v>1225</v>
       </c>
       <c r="H326" t="s">
-        <v>1261</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1262</v>
+        <v>1227</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1263</v>
+        <v>1228</v>
       </c>
       <c r="D327" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E327" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F327" t="s">
-        <v>1048</v>
+        <v>168</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1264</v>
+        <v>1229</v>
       </c>
       <c r="H327" t="s">
-        <v>1265</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1266</v>
+        <v>1231</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1267</v>
+        <v>1232</v>
       </c>
       <c r="D328" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E328" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F328" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1268</v>
+        <v>1233</v>
       </c>
       <c r="H328" t="s">
-        <v>1269</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1270</v>
+        <v>1235</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1271</v>
+        <v>1236</v>
       </c>
       <c r="D329" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E329" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F329" t="s">
-        <v>341</v>
+        <v>168</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1272</v>
+        <v>1237</v>
       </c>
       <c r="H329" t="s">
-        <v>1273</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1274</v>
+        <v>1239</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1275</v>
+        <v>1240</v>
       </c>
       <c r="D330" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E330" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F330" t="s">
-        <v>129</v>
+        <v>164</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1276</v>
+        <v>1241</v>
       </c>
       <c r="H330" t="s">
-        <v>1277</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1278</v>
+        <v>1243</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1279</v>
+        <v>1244</v>
       </c>
       <c r="D331" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E331" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F331" t="s">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1280</v>
+        <v>1245</v>
       </c>
       <c r="H331" t="s">
-        <v>1281</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1282</v>
+        <v>1247</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1283</v>
+        <v>1248</v>
       </c>
       <c r="D332" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E332" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F332" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1284</v>
+        <v>1249</v>
       </c>
       <c r="H332" t="s">
-        <v>1285</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1286</v>
+        <v>1251</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1287</v>
+        <v>1252</v>
       </c>
       <c r="D333" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E333" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F333" t="s">
-        <v>304</v>
+        <v>449</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1288</v>
+        <v>1253</v>
       </c>
       <c r="H333" t="s">
-        <v>1289</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1290</v>
+        <v>1255</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1291</v>
+        <v>1256</v>
       </c>
       <c r="D334" t="s">
-        <v>316</v>
+        <v>424</v>
       </c>
       <c r="E334" t="s">
-        <v>317</v>
+        <v>425</v>
       </c>
       <c r="F334" t="s">
-        <v>1292</v>
+        <v>176</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1293</v>
+        <v>1257</v>
       </c>
       <c r="H334" t="s">
-        <v>1294</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1295</v>
+        <v>1259</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>10</v>
+        <v>1260</v>
       </c>
       <c r="D335" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E335" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F335" t="s">
-        <v>108</v>
+        <v>1261</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1298</v>
+        <v>1262</v>
       </c>
       <c r="H335" t="s">
-        <v>1299</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1300</v>
+        <v>1264</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>17</v>
+        <v>1265</v>
       </c>
       <c r="D336" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E336" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F336" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1301</v>
+        <v>1266</v>
       </c>
       <c r="H336" t="s">
-        <v>1302</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1303</v>
+        <v>1268</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>30</v>
+        <v>1269</v>
       </c>
       <c r="D337" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E337" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F337" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1304</v>
+        <v>1270</v>
       </c>
       <c r="H337" t="s">
-        <v>1305</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1306</v>
+        <v>1272</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>34</v>
+        <v>1273</v>
       </c>
       <c r="D338" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E338" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F338" t="s">
-        <v>90</v>
+        <v>168</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1307</v>
+        <v>1274</v>
       </c>
       <c r="H338" t="s">
-        <v>1308</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1309</v>
+        <v>1276</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>38</v>
+        <v>1277</v>
       </c>
       <c r="D339" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E339" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F339" t="s">
-        <v>1310</v>
+        <v>168</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="H339" t="s">
-        <v>1312</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1313</v>
+        <v>1280</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>41</v>
+        <v>1281</v>
       </c>
       <c r="D340" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E340" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F340" t="s">
-        <v>318</v>
+        <v>1282</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1314</v>
+        <v>1283</v>
       </c>
       <c r="H340" t="s">
-        <v>1315</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1316</v>
+        <v>1285</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>45</v>
+        <v>1286</v>
       </c>
       <c r="D341" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E341" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F341" t="s">
-        <v>1317</v>
+        <v>449</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1318</v>
+        <v>1287</v>
       </c>
       <c r="H341" t="s">
-        <v>1319</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>49</v>
+        <v>1290</v>
       </c>
       <c r="D342" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E342" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F342" t="s">
-        <v>126</v>
+        <v>449</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1321</v>
+        <v>1291</v>
       </c>
       <c r="H342" t="s">
-        <v>1322</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1323</v>
+        <v>1293</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>53</v>
+        <v>1294</v>
       </c>
       <c r="D343" t="s">
+        <v>424</v>
+      </c>
+      <c r="E343" t="s">
+        <v>425</v>
+      </c>
+      <c r="F343" t="s">
+        <v>164</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H343" t="s">
         <v>1296</v>
-      </c>
-[...10 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1326</v>
+        <v>1297</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>57</v>
+        <v>1298</v>
       </c>
       <c r="D344" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E344" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F344" t="s">
-        <v>304</v>
+        <v>164</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1327</v>
+        <v>1299</v>
       </c>
       <c r="H344" t="s">
-        <v>1328</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1329</v>
+        <v>1301</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>61</v>
+        <v>1302</v>
       </c>
       <c r="D345" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E345" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F345" t="s">
-        <v>387</v>
+        <v>164</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1330</v>
+        <v>1303</v>
       </c>
       <c r="H345" t="s">
-        <v>1331</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1332</v>
+        <v>1305</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>65</v>
+        <v>1306</v>
       </c>
       <c r="D346" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E346" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F346" t="s">
-        <v>341</v>
+        <v>157</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1333</v>
+        <v>1307</v>
       </c>
       <c r="H346" t="s">
-        <v>1334</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1335</v>
+        <v>1309</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>69</v>
+        <v>1310</v>
       </c>
       <c r="D347" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E347" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F347" t="s">
-        <v>341</v>
+        <v>168</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1336</v>
+        <v>1311</v>
       </c>
       <c r="H347" t="s">
-        <v>1337</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1338</v>
+        <v>1313</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>73</v>
+        <v>1314</v>
       </c>
       <c r="D348" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E348" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F348" t="s">
-        <v>341</v>
+        <v>157</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1339</v>
+        <v>1315</v>
       </c>
       <c r="H348" t="s">
-        <v>1340</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1341</v>
+        <v>1317</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>77</v>
+        <v>1318</v>
       </c>
       <c r="D349" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E349" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F349" t="s">
-        <v>304</v>
+        <v>168</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1342</v>
+        <v>1319</v>
       </c>
       <c r="H349" t="s">
-        <v>1343</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1344</v>
+        <v>1321</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>132</v>
+        <v>1322</v>
       </c>
       <c r="D350" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E350" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F350" t="s">
-        <v>304</v>
+        <v>164</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1345</v>
+        <v>1323</v>
       </c>
       <c r="H350" t="s">
-        <v>1346</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1347</v>
+        <v>1325</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>135</v>
+        <v>1326</v>
       </c>
       <c r="D351" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E351" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F351" t="s">
-        <v>90</v>
+        <v>164</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1348</v>
+        <v>1327</v>
       </c>
       <c r="H351" t="s">
-        <v>1349</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1350</v>
+        <v>1329</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>192</v>
+        <v>1330</v>
       </c>
       <c r="D352" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E352" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F352" t="s">
-        <v>90</v>
+        <v>164</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1351</v>
+        <v>1331</v>
       </c>
       <c r="H352" t="s">
-        <v>1352</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1353</v>
+        <v>1333</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>196</v>
+        <v>1334</v>
       </c>
       <c r="D353" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E353" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F353" t="s">
-        <v>318</v>
+        <v>449</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1354</v>
+        <v>1335</v>
       </c>
       <c r="H353" t="s">
-        <v>1355</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1356</v>
+        <v>1337</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>200</v>
+        <v>1338</v>
       </c>
       <c r="D354" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E354" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F354" t="s">
-        <v>126</v>
+        <v>1339</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1357</v>
+        <v>1340</v>
       </c>
       <c r="H354" t="s">
-        <v>1358</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1359</v>
+        <v>1342</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>204</v>
+        <v>1343</v>
       </c>
       <c r="D355" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E355" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F355" t="s">
-        <v>1048</v>
+        <v>143</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1360</v>
+        <v>1344</v>
       </c>
       <c r="H355" t="s">
-        <v>1361</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1362</v>
+        <v>1346</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>208</v>
+        <v>1347</v>
       </c>
       <c r="D356" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E356" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F356" t="s">
-        <v>86</v>
+        <v>449</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1363</v>
+        <v>1348</v>
       </c>
       <c r="H356" t="s">
-        <v>1364</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1365</v>
+        <v>1350</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>212</v>
+        <v>1351</v>
       </c>
       <c r="D357" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E357" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F357" t="s">
-        <v>304</v>
+        <v>1137</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1366</v>
+        <v>1352</v>
       </c>
       <c r="H357" t="s">
-        <v>1367</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1368</v>
+        <v>1354</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>215</v>
+        <v>1355</v>
       </c>
       <c r="D358" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E358" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F358" t="s">
-        <v>304</v>
+        <v>164</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1369</v>
+        <v>1356</v>
       </c>
       <c r="H358" t="s">
-        <v>1370</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1371</v>
+        <v>1358</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>219</v>
+        <v>1359</v>
       </c>
       <c r="D359" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E359" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F359" t="s">
-        <v>90</v>
+        <v>449</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1372</v>
+        <v>1360</v>
       </c>
       <c r="H359" t="s">
-        <v>1373</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1374</v>
+        <v>1362</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>223</v>
+        <v>1363</v>
       </c>
       <c r="D360" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E360" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F360" t="s">
-        <v>374</v>
+        <v>168</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1375</v>
+        <v>1364</v>
       </c>
       <c r="H360" t="s">
-        <v>1376</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1377</v>
+        <v>1366</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>227</v>
+        <v>1367</v>
       </c>
       <c r="D361" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E361" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F361" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1378</v>
+        <v>1368</v>
       </c>
       <c r="H361" t="s">
-        <v>1379</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1380</v>
+        <v>1370</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>231</v>
+        <v>1371</v>
       </c>
       <c r="D362" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E362" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F362" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1381</v>
+        <v>1372</v>
       </c>
       <c r="H362" t="s">
-        <v>1382</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1383</v>
+        <v>1374</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>235</v>
+        <v>1375</v>
       </c>
       <c r="D363" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E363" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F363" t="s">
-        <v>304</v>
+        <v>409</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>35</v>
+        <v>1376</v>
       </c>
       <c r="H363" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>239</v>
+        <v>1379</v>
       </c>
       <c r="D364" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E364" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F364" t="s">
-        <v>304</v>
+        <v>1380</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="H364" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>243</v>
+        <v>1384</v>
       </c>
       <c r="D365" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E365" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F365" t="s">
-        <v>129</v>
+        <v>409</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1389</v>
+        <v>1385</v>
       </c>
       <c r="H365" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>247</v>
+        <v>1388</v>
       </c>
       <c r="D366" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E366" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F366" t="s">
-        <v>1392</v>
+        <v>168</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1393</v>
+        <v>1389</v>
       </c>
       <c r="H366" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>251</v>
+        <v>1392</v>
       </c>
       <c r="D367" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E367" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F367" t="s">
-        <v>90</v>
+        <v>157</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
       <c r="H367" t="s">
-        <v>1397</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D368" t="s">
+        <v>424</v>
+      </c>
+      <c r="E368" t="s">
+        <v>425</v>
+      </c>
+      <c r="F368" t="s">
+        <v>157</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H368" t="s">
         <v>1398</v>
-      </c>
-[...19 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D369" t="s">
+        <v>424</v>
+      </c>
+      <c r="E369" t="s">
+        <v>425</v>
+      </c>
+      <c r="F369" t="s">
+        <v>449</v>
+      </c>
+      <c r="G369" s="1" t="s">
         <v>1401</v>
       </c>
-      <c r="B369" t="s">
-[...11 lines deleted...]
-      <c r="F369" t="s">
+      <c r="H369" t="s">
         <v>1402</v>
-      </c>
-[...4 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D370" t="s">
+        <v>424</v>
+      </c>
+      <c r="E370" t="s">
+        <v>425</v>
+      </c>
+      <c r="F370" t="s">
+        <v>164</v>
+      </c>
+      <c r="G370" s="1" t="s">
         <v>1405</v>
       </c>
-      <c r="B370" t="s">
-[...14 lines deleted...]
-      <c r="G370" s="1" t="s">
+      <c r="H370" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
         <v>1408</v>
       </c>
-      <c r="B371" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D371" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E371" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F371" t="s">
-        <v>90</v>
+        <v>164</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="H371" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>1411</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>271</v>
+        <v>1412</v>
       </c>
       <c r="D372" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E372" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F372" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="H372" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>275</v>
+        <v>1416</v>
       </c>
       <c r="D373" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E373" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F373" t="s">
-        <v>90</v>
+        <v>449</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="H373" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>279</v>
+        <v>1420</v>
       </c>
       <c r="D374" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E374" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F374" t="s">
-        <v>387</v>
+        <v>449</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="H374" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>283</v>
+        <v>1424</v>
       </c>
       <c r="D375" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E375" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F375" t="s">
-        <v>304</v>
+        <v>711</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="H375" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>450</v>
+        <v>1428</v>
       </c>
       <c r="D376" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E376" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F376" t="s">
-        <v>304</v>
+        <v>168</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="H376" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>454</v>
+        <v>1432</v>
       </c>
       <c r="D377" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E377" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F377" t="s">
-        <v>1427</v>
+        <v>409</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="H377" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>458</v>
+        <v>1436</v>
       </c>
       <c r="D378" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E378" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F378" t="s">
-        <v>304</v>
+        <v>124</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="H378" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>461</v>
+        <v>1440</v>
       </c>
       <c r="D379" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E379" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F379" t="s">
-        <v>304</v>
+        <v>124</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="H379" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>465</v>
+        <v>1444</v>
       </c>
       <c r="D380" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E380" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F380" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="H380" t="s">
-        <v>1438</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>469</v>
+        <v>1448</v>
       </c>
       <c r="D381" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E381" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F381" t="s">
-        <v>90</v>
+        <v>1449</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1440</v>
+        <v>1450</v>
       </c>
       <c r="H381" t="s">
-        <v>1441</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>473</v>
+        <v>1453</v>
       </c>
       <c r="D382" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E382" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F382" t="s">
-        <v>90</v>
+        <v>1158</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="H382" t="s">
-        <v>1444</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>477</v>
+        <v>1457</v>
       </c>
       <c r="D383" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E383" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F383" t="s">
-        <v>90</v>
+        <v>1158</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1446</v>
+        <v>1458</v>
       </c>
       <c r="H383" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1448</v>
+        <v>1460</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>481</v>
+        <v>1461</v>
       </c>
       <c r="D384" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E384" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F384" t="s">
-        <v>341</v>
+        <v>1063</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1449</v>
+        <v>1462</v>
       </c>
       <c r="H384" t="s">
-        <v>1450</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1451</v>
+        <v>1464</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>485</v>
+        <v>1465</v>
       </c>
       <c r="D385" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E385" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F385" t="s">
-        <v>1168</v>
+        <v>1063</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1452</v>
+        <v>1466</v>
       </c>
       <c r="H385" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1454</v>
+        <v>1468</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>489</v>
+        <v>1469</v>
       </c>
       <c r="D386" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E386" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F386" t="s">
-        <v>1106</v>
+        <v>168</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1455</v>
+        <v>1470</v>
       </c>
       <c r="H386" t="s">
-        <v>1456</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1457</v>
+        <v>1472</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>493</v>
+        <v>1473</v>
       </c>
       <c r="D387" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E387" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F387" t="s">
-        <v>341</v>
+        <v>168</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1458</v>
+        <v>1474</v>
       </c>
       <c r="H387" t="s">
-        <v>1459</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1460</v>
+        <v>1476</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>496</v>
+        <v>1477</v>
       </c>
       <c r="D388" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E388" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F388" t="s">
-        <v>126</v>
+        <v>495</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1461</v>
+        <v>1478</v>
       </c>
       <c r="H388" t="s">
-        <v>1462</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1463</v>
+        <v>1480</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>500</v>
+        <v>1481</v>
       </c>
       <c r="D389" t="s">
-        <v>1296</v>
+        <v>424</v>
       </c>
       <c r="E389" t="s">
-        <v>1297</v>
+        <v>425</v>
       </c>
       <c r="F389" t="s">
-        <v>126</v>
+        <v>482</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1464</v>
+        <v>1482</v>
       </c>
       <c r="H389" t="s">
-        <v>1465</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1466</v>
+        <v>1484</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>504</v>
+        <v>10</v>
       </c>
       <c r="D390" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E390" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F390" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1467</v>
+        <v>1487</v>
       </c>
       <c r="H390" t="s">
-        <v>1468</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1469</v>
+        <v>1489</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>508</v>
+        <v>17</v>
       </c>
       <c r="D391" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E391" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F391" t="s">
-        <v>1194</v>
+        <v>146</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1470</v>
+        <v>1490</v>
       </c>
       <c r="H391" t="s">
-        <v>1471</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1472</v>
+        <v>1492</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>512</v>
+        <v>36</v>
       </c>
       <c r="D392" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E392" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F392" t="s">
-        <v>387</v>
+        <v>128</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1473</v>
+        <v>1493</v>
       </c>
       <c r="H392" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1475</v>
+        <v>1495</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>516</v>
+        <v>40</v>
       </c>
       <c r="D393" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E393" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F393" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1476</v>
+        <v>1496</v>
       </c>
       <c r="H393" t="s">
-        <v>1477</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1478</v>
+        <v>1498</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>520</v>
+        <v>44</v>
       </c>
       <c r="D394" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E394" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F394" t="s">
-        <v>86</v>
+        <v>1499</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1479</v>
+        <v>1500</v>
       </c>
       <c r="H394" t="s">
-        <v>1480</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1481</v>
+        <v>1502</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>524</v>
+        <v>47</v>
       </c>
       <c r="D395" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E395" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F395" t="s">
-        <v>90</v>
+        <v>426</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1482</v>
+        <v>1503</v>
       </c>
       <c r="H395" t="s">
-        <v>1483</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1484</v>
+        <v>1505</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>528</v>
+        <v>51</v>
       </c>
       <c r="D396" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E396" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F396" t="s">
-        <v>304</v>
+        <v>1506</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1485</v>
+        <v>1507</v>
       </c>
       <c r="H396" t="s">
-        <v>1486</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1487</v>
+        <v>1509</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>532</v>
+        <v>55</v>
       </c>
       <c r="D397" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E397" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F397" t="s">
-        <v>108</v>
+        <v>164</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1488</v>
+        <v>1510</v>
       </c>
       <c r="H397" t="s">
-        <v>1489</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1490</v>
+        <v>1512</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>536</v>
+        <v>59</v>
       </c>
       <c r="D398" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E398" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F398" t="s">
-        <v>108</v>
+        <v>164</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1491</v>
+        <v>1513</v>
       </c>
       <c r="H398" t="s">
-        <v>1492</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1493</v>
+        <v>1515</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>540</v>
+        <v>63</v>
       </c>
       <c r="D399" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E399" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F399" t="s">
-        <v>304</v>
+        <v>409</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1494</v>
+        <v>1516</v>
       </c>
       <c r="H399" t="s">
-        <v>1495</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1496</v>
+        <v>1518</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>544</v>
+        <v>67</v>
       </c>
       <c r="D400" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E400" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F400" t="s">
-        <v>304</v>
+        <v>495</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1497</v>
+        <v>1519</v>
       </c>
       <c r="H400" t="s">
-        <v>1498</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1499</v>
+        <v>1521</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>548</v>
+        <v>71</v>
       </c>
       <c r="D401" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E401" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F401" t="s">
-        <v>304</v>
+        <v>449</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1500</v>
+        <v>1522</v>
       </c>
       <c r="H401" t="s">
-        <v>1501</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1502</v>
+        <v>1524</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>553</v>
+        <v>75</v>
       </c>
       <c r="D402" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E402" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F402" t="s">
-        <v>1069</v>
+        <v>449</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1503</v>
+        <v>1525</v>
       </c>
       <c r="H402" t="s">
-        <v>1504</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1505</v>
+        <v>1527</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>557</v>
+        <v>79</v>
       </c>
       <c r="D403" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E403" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F403" t="s">
-        <v>108</v>
+        <v>449</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1506</v>
+        <v>1528</v>
       </c>
       <c r="H403" t="s">
-        <v>1507</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1508</v>
+        <v>1530</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>561</v>
+        <v>83</v>
       </c>
       <c r="D404" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E404" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F404" t="s">
-        <v>108</v>
+        <v>409</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1509</v>
+        <v>1531</v>
       </c>
       <c r="H404" t="s">
-        <v>1510</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>565</v>
+        <v>87</v>
       </c>
       <c r="D405" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E405" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F405" t="s">
-        <v>90</v>
+        <v>409</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1512</v>
+        <v>1534</v>
       </c>
       <c r="H405" t="s">
-        <v>1513</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1514</v>
+        <v>1536</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>569</v>
+        <v>91</v>
       </c>
       <c r="D406" t="s">
-        <v>1296</v>
+        <v>1485</v>
       </c>
       <c r="E406" t="s">
-        <v>1297</v>
+        <v>1486</v>
       </c>
       <c r="F406" t="s">
-        <v>1515</v>
+        <v>128</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1516</v>
+        <v>1537</v>
       </c>
       <c r="H406" t="s">
-        <v>1517</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1518</v>
+        <v>1539</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D407" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E407" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F407" t="s">
-        <v>374</v>
+        <v>128</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1521</v>
+        <v>1540</v>
       </c>
       <c r="H407" t="s">
-        <v>1522</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1523</v>
+        <v>1542</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="D408" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E408" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F408" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1524</v>
+        <v>1543</v>
       </c>
       <c r="H408" t="s">
-        <v>1525</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1526</v>
+        <v>1545</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="D409" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E409" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F409" t="s">
-        <v>341</v>
+        <v>164</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1527</v>
+        <v>1546</v>
       </c>
       <c r="H409" t="s">
-        <v>1528</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="D410" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E410" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F410" t="s">
-        <v>304</v>
+        <v>1137</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1530</v>
+        <v>1549</v>
       </c>
       <c r="H410" t="s">
-        <v>1531</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>38</v>
+        <v>111</v>
       </c>
       <c r="D411" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E411" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F411" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1533</v>
+        <v>1552</v>
       </c>
       <c r="H411" t="s">
-        <v>1534</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1535</v>
+        <v>1554</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>41</v>
+        <v>115</v>
       </c>
       <c r="D412" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E412" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F412" t="s">
-        <v>126</v>
+        <v>409</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="H412" t="s">
-        <v>1537</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1538</v>
+        <v>1557</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>45</v>
+        <v>250</v>
       </c>
       <c r="D413" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E413" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F413" t="s">
-        <v>387</v>
+        <v>409</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1539</v>
+        <v>1558</v>
       </c>
       <c r="H413" t="s">
-        <v>1540</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1541</v>
+        <v>1560</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>49</v>
+        <v>254</v>
       </c>
       <c r="D414" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E414" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F414" t="s">
-        <v>387</v>
+        <v>128</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1542</v>
+        <v>1561</v>
       </c>
       <c r="H414" t="s">
-        <v>1543</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1544</v>
+        <v>1563</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>53</v>
+        <v>258</v>
       </c>
       <c r="D415" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E415" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F415" t="s">
-        <v>1069</v>
+        <v>482</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
       <c r="H415" t="s">
-        <v>1546</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1547</v>
+        <v>1566</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>57</v>
+        <v>262</v>
       </c>
       <c r="D416" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E416" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F416" t="s">
-        <v>374</v>
+        <v>128</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1548</v>
+        <v>1567</v>
       </c>
       <c r="H416" t="s">
-        <v>1549</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1550</v>
+        <v>1569</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>61</v>
+        <v>266</v>
       </c>
       <c r="D417" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E417" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F417" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1551</v>
+        <v>1570</v>
       </c>
       <c r="H417" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1553</v>
+        <v>1572</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>65</v>
+        <v>270</v>
       </c>
       <c r="D418" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E418" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F418" t="s">
-        <v>318</v>
+        <v>409</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1554</v>
+        <v>41</v>
       </c>
       <c r="H418" t="s">
-        <v>1555</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1556</v>
+        <v>1574</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>69</v>
+        <v>274</v>
       </c>
       <c r="D419" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E419" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F419" t="s">
-        <v>355</v>
+        <v>409</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1557</v>
+        <v>1575</v>
       </c>
       <c r="H419" t="s">
-        <v>1558</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1559</v>
+        <v>1577</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>73</v>
+        <v>278</v>
       </c>
       <c r="D420" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E420" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F420" t="s">
-        <v>355</v>
+        <v>168</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1560</v>
+        <v>1578</v>
       </c>
       <c r="H420" t="s">
-        <v>1558</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1561</v>
+        <v>1580</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>77</v>
+        <v>282</v>
       </c>
       <c r="D421" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E421" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F421" t="s">
-        <v>129</v>
+        <v>1581</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1562</v>
+        <v>1582</v>
       </c>
       <c r="H421" t="s">
-        <v>1563</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1564</v>
+        <v>1584</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>132</v>
+        <v>286</v>
       </c>
       <c r="D422" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E422" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F422" t="s">
-        <v>318</v>
+        <v>128</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1565</v>
+        <v>1585</v>
       </c>
       <c r="H422" t="s">
-        <v>1566</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1567</v>
+        <v>1587</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>135</v>
+        <v>290</v>
       </c>
       <c r="D423" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E423" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F423" t="s">
-        <v>304</v>
+        <v>128</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1568</v>
+        <v>1588</v>
       </c>
       <c r="H423" t="s">
-        <v>1569</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1570</v>
+        <v>1590</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>192</v>
+        <v>294</v>
       </c>
       <c r="D424" t="s">
-        <v>1519</v>
+        <v>1485</v>
       </c>
       <c r="E424" t="s">
-        <v>1520</v>
+        <v>1486</v>
       </c>
       <c r="F424" t="s">
-        <v>129</v>
+        <v>1591</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1571</v>
+        <v>1592</v>
       </c>
       <c r="H424" t="s">
-        <v>1572</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1573</v>
+        <v>1594</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>10</v>
+        <v>298</v>
       </c>
       <c r="D425" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E425" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F425" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>35</v>
+        <v>1595</v>
       </c>
       <c r="H425" t="s">
-        <v>1577</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1578</v>
+        <v>1597</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>17</v>
+        <v>302</v>
       </c>
       <c r="D426" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E426" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F426" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>35</v>
+        <v>1598</v>
       </c>
       <c r="H426" t="s">
-        <v>1579</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1580</v>
+        <v>1600</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>30</v>
+        <v>306</v>
       </c>
       <c r="D427" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E427" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F427" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>35</v>
+        <v>1601</v>
       </c>
       <c r="H427" t="s">
-        <v>1581</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1582</v>
+        <v>1603</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>34</v>
+        <v>310</v>
       </c>
       <c r="D428" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E428" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F428" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>35</v>
+        <v>1604</v>
       </c>
       <c r="H428" t="s">
-        <v>1583</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1584</v>
+        <v>1606</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>38</v>
+        <v>314</v>
       </c>
       <c r="D429" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E429" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F429" t="s">
-        <v>1576</v>
+        <v>495</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>35</v>
+        <v>1607</v>
       </c>
       <c r="H429" t="s">
-        <v>1585</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1586</v>
+        <v>1609</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>41</v>
+        <v>318</v>
       </c>
       <c r="D430" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E430" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F430" t="s">
-        <v>1576</v>
+        <v>409</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1587</v>
+        <v>1610</v>
       </c>
       <c r="H430" t="s">
-        <v>1588</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1589</v>
+        <v>1612</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>45</v>
+        <v>322</v>
       </c>
       <c r="D431" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E431" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F431" t="s">
-        <v>1576</v>
+        <v>409</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1590</v>
+        <v>1613</v>
       </c>
       <c r="H431" t="s">
-        <v>1591</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1592</v>
+        <v>1615</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>49</v>
+        <v>326</v>
       </c>
       <c r="D432" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E432" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F432" t="s">
-        <v>1576</v>
+        <v>1616</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1593</v>
+        <v>1617</v>
       </c>
       <c r="H432" t="s">
-        <v>1594</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1595</v>
+        <v>1619</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>53</v>
+        <v>330</v>
       </c>
       <c r="D433" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E433" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F433" t="s">
-        <v>1576</v>
+        <v>409</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>35</v>
+        <v>1620</v>
       </c>
       <c r="H433" t="s">
-        <v>1596</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1597</v>
+        <v>1622</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>57</v>
+        <v>334</v>
       </c>
       <c r="D434" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E434" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F434" t="s">
-        <v>1576</v>
+        <v>409</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1598</v>
+        <v>1623</v>
       </c>
       <c r="H434" t="s">
-        <v>1599</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1600</v>
+        <v>1625</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>61</v>
+        <v>338</v>
       </c>
       <c r="D435" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E435" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F435" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1601</v>
+        <v>1626</v>
       </c>
       <c r="H435" t="s">
-        <v>1602</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1603</v>
+        <v>1628</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>65</v>
+        <v>341</v>
       </c>
       <c r="D436" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E436" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F436" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1604</v>
+        <v>1629</v>
       </c>
       <c r="H436" t="s">
-        <v>1605</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1606</v>
+        <v>1631</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>69</v>
+        <v>344</v>
       </c>
       <c r="D437" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E437" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F437" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1607</v>
+        <v>1632</v>
       </c>
       <c r="H437" t="s">
-        <v>1608</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1609</v>
+        <v>1634</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>73</v>
+        <v>348</v>
       </c>
       <c r="D438" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E438" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F438" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1610</v>
+        <v>1635</v>
       </c>
       <c r="H438" t="s">
-        <v>1611</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1612</v>
+        <v>1637</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>77</v>
+        <v>352</v>
       </c>
       <c r="D439" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E439" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F439" t="s">
-        <v>1576</v>
+        <v>449</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1613</v>
+        <v>1638</v>
       </c>
       <c r="H439" t="s">
-        <v>1614</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1615</v>
+        <v>1640</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>132</v>
+        <v>356</v>
       </c>
       <c r="D440" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E440" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F440" t="s">
-        <v>1576</v>
+        <v>176</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1616</v>
+        <v>1641</v>
       </c>
       <c r="H440" t="s">
-        <v>1617</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1618</v>
+        <v>1643</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>135</v>
+        <v>360</v>
       </c>
       <c r="D441" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E441" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F441" t="s">
-        <v>1576</v>
+        <v>1195</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1619</v>
+        <v>1644</v>
       </c>
       <c r="H441" t="s">
-        <v>1620</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1621</v>
+        <v>1646</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>192</v>
+        <v>364</v>
       </c>
       <c r="D442" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E442" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F442" t="s">
-        <v>1576</v>
+        <v>449</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1622</v>
+        <v>1647</v>
       </c>
       <c r="H442" t="s">
-        <v>1623</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1624</v>
+        <v>1649</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>196</v>
+        <v>368</v>
       </c>
       <c r="D443" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E443" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F443" t="s">
-        <v>1576</v>
+        <v>164</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1625</v>
+        <v>1650</v>
       </c>
       <c r="H443" t="s">
-        <v>1626</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1627</v>
+        <v>1652</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>200</v>
+        <v>371</v>
       </c>
       <c r="D444" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E444" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F444" t="s">
-        <v>1576</v>
+        <v>164</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1628</v>
+        <v>1653</v>
       </c>
       <c r="H444" t="s">
-        <v>1629</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>204</v>
+        <v>374</v>
       </c>
       <c r="D445" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E445" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F445" t="s">
-        <v>1576</v>
+        <v>168</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1631</v>
+        <v>1656</v>
       </c>
       <c r="H445" t="s">
-        <v>1632</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1633</v>
+        <v>1658</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>208</v>
+        <v>377</v>
       </c>
       <c r="D446" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E446" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F446" t="s">
-        <v>1576</v>
+        <v>1282</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1634</v>
+        <v>1659</v>
       </c>
       <c r="H446" t="s">
-        <v>1635</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1636</v>
+        <v>1661</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>212</v>
+        <v>380</v>
       </c>
       <c r="D447" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E447" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F447" t="s">
-        <v>1576</v>
+        <v>495</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>35</v>
+        <v>1662</v>
       </c>
       <c r="H447" t="s">
-        <v>1637</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1638</v>
+        <v>1664</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>215</v>
+        <v>384</v>
       </c>
       <c r="D448" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E448" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F448" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>35</v>
+        <v>1665</v>
       </c>
       <c r="H448" t="s">
-        <v>1639</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1640</v>
+        <v>1667</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>219</v>
+        <v>388</v>
       </c>
       <c r="D449" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E449" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F449" t="s">
-        <v>1576</v>
+        <v>124</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1641</v>
+        <v>1668</v>
       </c>
       <c r="H449" t="s">
-        <v>1642</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1643</v>
+        <v>1670</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>223</v>
+        <v>613</v>
       </c>
       <c r="D450" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E450" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F450" t="s">
-        <v>1576</v>
+        <v>128</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1644</v>
+        <v>1671</v>
       </c>
       <c r="H450" t="s">
-        <v>1645</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1646</v>
+        <v>1673</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>227</v>
+        <v>617</v>
       </c>
       <c r="D451" t="s">
-        <v>1574</v>
+        <v>1485</v>
       </c>
       <c r="E451" t="s">
-        <v>1575</v>
+        <v>1486</v>
       </c>
       <c r="F451" t="s">
-        <v>1576</v>
+        <v>409</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1647</v>
+        <v>1674</v>
       </c>
       <c r="H451" t="s">
-        <v>1648</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1649</v>
+        <v>1676</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>10</v>
+        <v>621</v>
       </c>
       <c r="D452" t="s">
-        <v>1650</v>
+        <v>1485</v>
       </c>
       <c r="E452" t="s">
-        <v>1651</v>
+        <v>1486</v>
       </c>
       <c r="F452" t="s">
-        <v>1576</v>
+        <v>146</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1652</v>
+        <v>1677</v>
       </c>
       <c r="H452" t="s">
-        <v>1653</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1654</v>
+        <v>1679</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
+        <v>625</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F453" t="s">
+        <v>146</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>629</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F454" t="s">
+        <v>409</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>633</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F455" t="s">
+        <v>409</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>637</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F456" t="s">
+        <v>409</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>642</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>646</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F458" t="s">
+        <v>146</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>650</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F459" t="s">
+        <v>146</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>654</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F460" t="s">
+        <v>128</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>658</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>662</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1261</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>666</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F463" t="s">
+        <v>495</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>670</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F464" t="s">
+        <v>449</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>674</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F465" t="s">
+        <v>495</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>678</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1720</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>682</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F467" t="s">
+        <v>124</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>686</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F468" t="s">
+        <v>409</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>690</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F469" t="s">
+        <v>409</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>694</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F470" t="s">
+        <v>482</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>10</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F471" t="s">
+        <v>482</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
         <v>17</v>
       </c>
-      <c r="D453" t="s">
-[...12 lines deleted...]
-        <v>1656</v>
+      <c r="D472" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F472" t="s">
+        <v>124</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>36</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F473" t="s">
+        <v>449</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>40</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F474" t="s">
+        <v>409</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>44</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F475" t="s">
+        <v>168</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>47</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F476" t="s">
+        <v>164</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>51</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F477" t="s">
+        <v>495</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>55</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F478" t="s">
+        <v>495</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>59</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>63</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F480" t="s">
+        <v>482</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>67</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F481" t="s">
+        <v>164</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>71</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F482" t="s">
+        <v>426</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>75</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F483" t="s">
+        <v>463</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>79</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F484" t="s">
+        <v>463</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>83</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F485" t="s">
+        <v>168</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>87</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F486" t="s">
+        <v>426</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>91</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F487" t="s">
+        <v>409</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>95</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F488" t="s">
+        <v>168</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>99</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F489" t="s">
+        <v>164</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>103</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F490" t="s">
+        <v>409</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>107</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F491" t="s">
+        <v>168</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>10</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>10</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>17</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>36</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>40</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>44</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>47</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>51</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>55</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>59</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>63</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>67</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>71</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>75</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>79</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>83</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>87</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>91</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>95</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>99</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>103</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>107</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>111</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>115</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>250</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>254</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>258</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>262</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>266</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>270</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>274</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>278</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>282</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>286</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>10</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>17</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1898</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -18240,50 +21000,124 @@
     <hyperlink ref="G429" r:id="rId428"/>
     <hyperlink ref="G430" r:id="rId429"/>
     <hyperlink ref="G431" r:id="rId430"/>
     <hyperlink ref="G432" r:id="rId431"/>
     <hyperlink ref="G433" r:id="rId432"/>
     <hyperlink ref="G434" r:id="rId433"/>
     <hyperlink ref="G435" r:id="rId434"/>
     <hyperlink ref="G436" r:id="rId435"/>
     <hyperlink ref="G437" r:id="rId436"/>
     <hyperlink ref="G438" r:id="rId437"/>
     <hyperlink ref="G439" r:id="rId438"/>
     <hyperlink ref="G440" r:id="rId439"/>
     <hyperlink ref="G441" r:id="rId440"/>
     <hyperlink ref="G442" r:id="rId441"/>
     <hyperlink ref="G443" r:id="rId442"/>
     <hyperlink ref="G444" r:id="rId443"/>
     <hyperlink ref="G445" r:id="rId444"/>
     <hyperlink ref="G446" r:id="rId445"/>
     <hyperlink ref="G447" r:id="rId446"/>
     <hyperlink ref="G448" r:id="rId447"/>
     <hyperlink ref="G449" r:id="rId448"/>
     <hyperlink ref="G450" r:id="rId449"/>
     <hyperlink ref="G451" r:id="rId450"/>
     <hyperlink ref="G452" r:id="rId451"/>
     <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>