--- v0 (2026-02-03)
+++ v1 (2026-05-15)
@@ -10,164 +10,2160 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1192" uniqueCount="553">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>8567</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica do Município</t>
+  </si>
+  <si>
+    <t>Rita de Cássia Sotto de Oliveira Silva Xavier, Juliano Maia Ferreira, Rafael Donizete Ficcio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8567/pelo_01.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo quarto do artigo 21 da Lei Orgânica do Município de Itapuí</t>
+  </si>
+  <si>
+    <t>8588</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8588/plc_01.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo de Itapuí a promover o cálculo e pagamento retroativo de direitos dos servidores públicos da Câmara Municipal em decorrência da Lei Complementar Federal n.º 226/2026.</t>
+  </si>
+  <si>
     <t>8273</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8273/plc_1.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8273/plc_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 2.867, de 28 de maio de 2021, alterada pela lei complementar 320/2024 e pela lei complementar 339/2025, que institui o Programa Frente Solidária, e dá outras providências.</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8274/plc_2.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8274/plc_2.pdf</t>
   </si>
   <si>
     <t>Adequa os vencimentos dos agentes comunitários de saúde e agentes de combate de endemias ao piso nacional estabelecido, conforme Lei Complmentar nº 276, de 28 de julho de 2022.</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8275/plc_3.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8275/plc_3.pdf</t>
   </si>
   <si>
     <t>Adequa os vencimentos dos técnicos de enfermagem ao piso nacional estabelecido, conforme Lei Complementar nº 284, de 02 de janeiro de 2023.</t>
   </si>
   <si>
+    <t>8300</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8300/plce04.pdf</t>
+  </si>
+  <si>
+    <t>Institui prpgrama extraordinário de regularização fiscal de Itapuí e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8397</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8397/pl_06.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 116 da Lei Complementar nº241, de 13 de dezembro de 2019.</t>
+  </si>
+  <si>
+    <t>8464</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8464/plc_07.pdf</t>
+  </si>
+  <si>
+    <t>Altera o paragrafo 2º da Lei Municipal nº 3.170 de 29 de abril de 2025, que institui a comissão disciplinar de esportes no âmbito do município de Itapuí e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>8486</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>Juliano Maia Ferreira, Rafael Donizete Ficcio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8486/pll_1.pdf</t>
+  </si>
+  <si>
+    <t>Assegura espaço público para entidades filantrópicas e entidades representativas de classe, sem fins lucrativos, em festividades oficiais do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8568</t>
+  </si>
+  <si>
+    <t>José Roberto Gonçalves Meira</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8568/pl02.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de praça pública e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8609</t>
+  </si>
+  <si>
+    <t>Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8609/pll_3.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Carteira de Identificação da Pessoa com Endometriose e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>8621</t>
+  </si>
+  <si>
+    <t>Juliano Maia Ferreira, Rafael Donizete Ficcio, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8621/pll_4.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta obrigações para reparo em calçados e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>8732</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Apoio às Pessoas com Doenças Graves no Município de Itapuí, abrangendo pacientes oncológicos e acometidos por Acidente Vascular Cerebral (AVC), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8733</t>
+  </si>
+  <si>
+    <t>Matheus da Costa Aranha</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a fornecer crachás de identificação e uniforme aos servidores públicos e exigir de prestadores de serviços, e dá outras providências.</t>
+  </si>
+  <si>
     <t>8277</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8277/plo_01_2026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8277/plo_01_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO NO EXERCÍCIO DE 2026 A SUBVENCIONAR ENTIDADE QUE ESPECIFICA MEDIANTE TERMO DE COLABORAÇÃO OU FOMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8278/plo_02_2026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8278/plo_02_2026.pdf</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8279/plo_03_2026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8279/plo_03_2026.pdf</t>
   </si>
   <si>
     <t>PRORROGA, ATÉ 1º DE JUNHO DE 2026 A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO PELA LEI N.º 2.621, DE 24 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8280/plo_04_2026.pdf</t>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8280/plo_04_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Cuidados por Familia Extensa ou Próximos- Programa Guarda Subsidiada no âmbito do SUAS municipal, como incentivo ao acolhimento sob a forma de guarda através de determinação judicial, mediante a concessão de subsidio financeiro, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>8299</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8299/ple05.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Serviço de acolhimento em familia acolhedora, para crianças e adolescentes, no municiípio de Itapuí-SP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8461</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8461/plo_06.pdf</t>
+  </si>
+  <si>
+    <t>Dsipõe sobre a desafetação e alteração de destinação de área pública e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8462</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8462/plo_07.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo no exercício de 2026 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8463</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8463/plo_08.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo no exercício de 2026 a subvencionar entidade que espcifica mediante termo de colaboração ou fomento e dá providencias.</t>
+  </si>
+  <si>
+    <t>8593</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8593/plo09.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes e exigencias para aprovação de empreendimento na modalidade condominio de lotes, nos termos do art. 1358-A do código civil, a ser executado no município de Itapuí, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8610</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8610/pl_10.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo no exercício de 2026 a subvencionar entidade que especifica mediante termo de colaboração e fomento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8611</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8611/pl_11.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo no exercício de 2026 a subvencionar entidade que especifica mediante termo de colaboração ou fomento e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>8612</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8612/pl_12.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização ao Poder Executivo MUnicipal para firmar convênio com a Caixa Economica Federal e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>8690</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8690/plo_13.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo no exercício de 2026 a subvencionar entidade que espcifica mediante termo de colaboração ou fomento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8728</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/pl_14.pdf</t>
+  </si>
+  <si>
+    <t>8729</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/pl15.pdf</t>
+  </si>
+  <si>
+    <t>8730</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/pl_16.pdf</t>
+  </si>
+  <si>
+    <t>8731</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/pl_17.pdf</t>
+  </si>
+  <si>
+    <t>8734</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno da Câmara Municipal de Itapuí para regulamentar as Emendas Impositivas Parlamentares.</t>
+  </si>
+  <si>
+    <t>8281</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Oberlei Fabio da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8281/ind_01.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que para que analise, com a devida atenção, a situação referente ao vale alimentação das enfermeiras e demais funcionários contratados que atuam no Hospital Municipal._x000D_
+_x000D_
+                                              Conforme informações recebidas, dos profissionais contratados, eles recebem atualmente apenas R$ 200,00 de vale alimentação, valor significativamente inferior ao benefício concedido às demais enfermeiras, que percebem aproximadamente R$ 1.500,00. Essa diferença tem gerado sentimento de desigualdade e desvalorização entre as servidoras contratadas, que desempenham funções essenciais e de igual responsabilidade dentro da unidade hospitalar._x000D_
+_x000D_
+                                             Considerando que uma nova empresa venceu a licitação e assumirá a gestão do hospital na próxima etapa administrativa, solicito que a Senhora Prefeita, em conjunto com a empresa responsável, possa rever e ajustar os valores do vale alimentação, garantindo</t>
+  </si>
+  <si>
+    <t>8282</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8282/ind_02.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que estude a possibilidade de encaminhar um projeto de lei que contemple os aposentados e pensionistas do município de Itapuí, garantindo-lhes o direito de utilizar a carteirinha de transporte rodoviário gratuito para o deslocamento entre os municípios de Itapuí e Jaú.  _x000D_
+_x000D_
+                                               Tal medida proporcionará maior inclusão social, mobilidade e qualidade de vida a este público, permitindo acesso facilitado a serviços de saúde, lazer, comércio e demais atividades essenciais na cidade vizinha.</t>
+  </si>
+  <si>
+    <t>8283</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que entre em contato com a Diretora de Educação do Município e realizem um estudo para a implantação de uma Escola Cívico-Militar em nosso município.  _x000D_
+_x000D_
+                                              Tal iniciativa será de extrema relevância para Itapuí, trazendo benefícios significativos à formação educacional, disciplinar e cidadã de nossos jovens, além de contribuir para o fortalecimento da comunidade escolar e da sociedade como um todo.</t>
+  </si>
+  <si>
+    <t>8284</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8284/ind_04.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que tome as devidas providências no sentido de cobrar da Eixo-SP (empresa responsável pela manutenção da estrada) para que inicie a mais urgente possível obra de recapeamento asfáltico na via de acesso “Prefeito Alberto Massoni” ou, ao menos, uma operação tapa-buracos, tendo em vista as péssimas condições em que a via se encontra._x000D_
+_x000D_
+                                             A referida via apresenta inúmeras rachaduras, buracos e ondulações, o que tem causado transtornos aos motoristas, além de colocar em risco a segurança de quem trafega pelo local. A situação se agrava em períodos chuvosos, aumentando as chances de acidentes e danos aos veículos. Assim, faz-se necessária a intervenção urgente para garantir melhores condições de tráfego e segurança à população.</t>
+  </si>
+  <si>
+    <t>8285</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8285/ind_05.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que seja estudada a possibilidade de recontratação do médico dermatologista Dr. Jurandir Luiz Cataldo, a fim de retomar os atendimentos especializados em dermatologia no município._x000D_
+_x000D_
+                                               Diversos munícipes têm nos procurado e cobrando providências, tendo em vista que muitos pacientes iniciaram tratamentos dermatológicos e não conseguiram concluí-los após o encerramento do vínculo do referido profissional. A continuidade do atendimento é essencial para a eficácia dos tratamentos, bem como para evitar o agravamento de problemas de saúde, garantindo um atendimento digno e adequado à população.</t>
+  </si>
+  <si>
+    <t>8286</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8286/ind_06.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que que seja revista a Lei Municipal que proíbe a circulação e permanência de cavalos na praça central do município, tendo em vista os problemas que vêm sendo registrados no local._x000D_
+_x000D_
+                                               Tem sido constatado que adolescentes e adultos estão amarrando cavalos nas árvores da calçada da praça, prática que causa danos às árvores, além de sujeira deixada pelos animais nas calçadas e na via pública, prejudicando a limpeza urbana, o aspecto visual do espaço e a segurança dos pedestres. Diante disso, faz-se necessária a revisão do projeto, bem como a adoção de medidas de fiscalização e orientação, a fim de preservar o patrimônio público e garantir a adequada utilização da praça pela população.</t>
+  </si>
+  <si>
+    <t>8287</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8287/ind_07.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que seja realizada a notificação dos proprietários de terrenos para que mantenham seus lotes limpos e conservados, conforme determina a legislação municipal vigente._x000D_
+_x000D_
+                                               Em diversos pontos do município, há terrenos com o mato mais alto que os muros, situação que causa transtornos à vizinhança, favorece o aparecimento de insetos e animais peçonhentos, além de representar risco à saúde pública e comprometer o aspecto urbano da cidade.</t>
+  </si>
+  <si>
+    <t>8288</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8288/ind_08.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, para que entre em contato com o Gerente Regional do D.E.R.- Departamento de Estradas e Rodagens para que tomem as devidas providencias no sentido de realizar a operação tapa-buracos na estrada vicinal Ângelo Poli, antes que ocorram acidentes._x000D_
+_x000D_
+                                                Em razão das chuvas recentes, já começaram a surgir buracos ao longo da vicinal, colocando em risco a segurança dos motoristas e demais usuários da via. A falta de manutenção pode ocasionar acidentes e danos aos veículos, motivo pelo qual se faz necessária a intervenção urgente do órgão responsável.</t>
+  </si>
+  <si>
+    <t>8289</t>
+  </si>
+  <si>
+    <t>Gabriela Naiara Dalossi</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8289/ind_09.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que elabore e encaminhe a esta Casa de Leis um Projeto de Lei visando ao descongelamento salarial dos servidores públicos municipais conforme dispõe a Lei Complementar nº 226/2026._x000D_
+_x000D_
+                                              O congelamento salarial imposto nos últimos anos trouxe impactos significativos ao poder de compra dos servidores públicos, especialmente diante do aumento constante do custo de vida. Ressalta-se que os servidores são peças fundamentais para o bom funcionamento da administração pública, prestando serviços essenciais à população._x000D_
+_x000D_
+                                              Dessa forma, o descongelamento salarial representa uma medida de justiça e valorização do funcionalismo público, além de contribuir para a motivação, dignidade e melhoria na qualidade dos serviços prestados à comunidade._x000D_
+_x000D_
+                                              Diante do exposto, solicitamos especial atenção do Poder Executivo para a elaboração do r</t>
+  </si>
+  <si>
+    <t>8290</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8290/ind_10.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam adotadas providências no sentido de:_x000D_
+	1.	Construção de uma rampa adequada para a descida e subida de embarcações na praia, garantindo mais segurança e melhor acesso aos usuários de barcos;_x000D_
+	2.	Implantação de uma proteção/barreira no rio para evitar que os aguapés se acumulem na beira da praia, prejudicando o uso do local e a segurança dos frequentadores;_x000D_
+	3.	Realização da demarcação da área destinada aos banhistas, separando-a da área de circulação de embarcações, visando prevenir acidentes e organizar o uso do espaço._x000D_
+_x000D_
+                                                A presente indicação atende às solicitações de moradores, pescadores e frequentadores da praia, que relatam dificuldades no acesso de embarcações, bem como riscos causados pelo acúmulo de aguapés nas margens do rio. Além disso, a ausência de demarcação adequada entre banhistas e embarcações coloca em risco a segurança de todos._x000D_
+_x000D_
+                                               A</t>
+  </si>
+  <si>
+    <t>8291</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8291/ind_11.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam realizadas obras de conserto e manutenção da calçada localizada na Avenida Jorge Chamas, iniciando em frente ao Centro de Lazer do Trabalhador até o final da fachada do Centro Integrado, garantindo melhores condições de circulação aos pedestres._x000D_
+_x000D_
+                                                A calçada mencionada encontra-se em más condições, com irregularidades que dificultam a passagem e oferecem riscos de quedas, especialmente para idosos, crianças e pessoas com mobilidade reduzida. Considerando que o local é de grande circulação, devido às atividades esportivas e atendimentos realizados no Centro Integrado, torna-se necessária a intervenção do Poder Público.</t>
+  </si>
+  <si>
+    <t>8292</t>
+  </si>
+  <si>
+    <t>Rafael Donizete Ficcio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8292/ind_12.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que determine ao setor competente a realização de um mutirão de tapa-buracos nas ruas de nossa cidade, considerando que diversas vias do município encontram-se com buracos e irregularidades no pavimento, situação que tem causado transtornos à população, aumentado o risco de acidentes, danos a veículos e dificultado o tráfego de pedestres, ciclistas e motoristas._x000D_
+_x000D_
+                                               A realização de um mutirão de tapa-buracos contribuirá significativamente para a melhoria da mobilidade urbana, da segurança viária e da qualidade de vida dos munícipes, atendendo a constantes reclamações da população.</t>
+  </si>
+  <si>
+    <t>8385</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8385/ind_13.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que seja denominada uma rua de nossa cidade com o nome de “Oswaldo Thomazella”, como forma de justa e merecida homenagem._x000D_
+_x000D_
+                                              A presente indicação tem por objetivo homenagear o senhor “Oswaldo Thomazella”, cidadão que exerceu o cargo de Vereador por diversos mandatos, sempre pautando sua atuação pelo compromisso com a população e pelo desenvolvimento do nosso município._x000D_
+_x000D_
+                                             Durante sua trajetória na vida pública, destacou-se pelo trabalho sério, dedicação e relevantes serviços prestados à comunidade, contribuindo significativamente para o progresso da cidade e para a melhoria da qualidade de vida dos munícipes._x000D_
+_x000D_
+                                              Dessa forma, a denominação de uma via pública com seu nome representa o reconhecimento do Poder Público e da população por sua história, empenho e legado deixado em nosso município.</t>
+  </si>
+  <si>
+    <t>8386</t>
+  </si>
+  <si>
+    <t>Gabriela Naiara Dalossi, Antonio Carlos Massetto Areas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8386/ind_14.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que providencie a instalação de uma barreira de proteção nas margens da prainha do município, com a finalidade de impedir o acúmulo de aguapé, bem como a devida sinalização do perímetro seguro para banho._x000D_
+_x000D_
+                                               O acúmulo de água-pé nas margens tem causado transtornos aos usuários, dificultando o acesso à água e comprometendo a segurança e a higiene do local. A instalação de uma barreira de contenção contribuirá para evitar a concentração excessiva da vegetação aquática na área destinada ao lazer._x000D_
+_x000D_
+                                              Além disso, a sinalização adequada delimitando o perímetro seguro para natação é medida essencial para garantir a segurança dos frequentadores, prevenindo acidentes e orientando a população quanto às áreas apropriadas para banho.</t>
+  </si>
+  <si>
+    <t>8387</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8387/ind_15.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, solicitando providências no sentido de encaminhar a esta Casa de Leis Projeto de Lei que disponha sobre a adequação dos vencimentos dos professores da rede municipal de ensino ao Piso Salarial Profissional Nacional do Magistério. A presente indicação tem por objetivo assegurar o cumprimento do Piso Salarial Profissional Nacional do Magistério, instituído pela Lei nº 11.738, que estabelece o valor mínimo a ser pago aos profissionais do magistério público da educação básica._x000D_
+_x000D_
+                                                 A valorização dos professores é medida essencial para a garantia de uma educação pública de qualidade, sendo o piso salarial um direito legalmente assegurado e um importante instrumento de reconhecimento da relevância desses profissionais para o desenvolvimento do município.</t>
+  </si>
+  <si>
+    <t>8388</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8388/ind_16.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências no sentido de realizar a substituição das lâmpadas queimadas nas ruas de nossa cidade. A presente solicitação se faz necessária tendo em vista que diversas vias públicas encontram-se com iluminação prejudicada devido a lâmpadas queimadas, o que compromete a segurança de pedestres e motoristas, além de aumentar a sensação de insegurança para os moradores._x000D_
+_x000D_
+                                               A manutenção adequada da iluminação pública é essencial para garantir maior tranquilidade à população, prevenir acidentes e coibir a prática de atos ilícitos, contribuindo diretamente para a qualidade de vida dos munícipes.</t>
+  </si>
+  <si>
+    <t>8389</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8389/ind_17.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, que sejam tomadas providências no sentido de realizar a instalação de obstáculos redutores de velocidade em frente à Creche “Aníbal de Barros Silva” e à Creche “Pedro Pignatti”._x000D_
+_x000D_
+                                               A presente solicitação visa atender à preocupação de pais, funcionários e moradores, tendo em vista o intenso fluxo de veículos nas imediações das referidas unidades escolares. A instalação de redutores de velocidade é medida necessária para garantir maior segurança às crianças, responsáveis e profissionais que transitam pelo local, especialmente nos horários de entrada e saída, prevenindo acidentes e promovendo um trânsito mais seguro.</t>
+  </si>
+  <si>
+    <t>8390</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8390/ind_18.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, na forma regimental, que sejam tomadas providências no sentido de instalar um portão de entrada voltado para a Avenida Comendador José Maria de Almeida Prado, na EMEIF Cara Pintada._x000D_
+_x000D_
+                                                A presente solicitação tem como objetivo organizar o fluxo de veículos nos horários de entrada e saída dos alunos, proporcionando maior segurança e comodidade aos pais e responsáveis. Atualmente, o embarque e desembarque de alunos tem causado congestionamentos e dificultado a circulação de vans e ônibus escolares. Com a instalação de um portão de acesso pelo lado da avenida, os pais poderão estacionar de forma adequada, evitando transtornos no trânsito e garantindo maior segurança às crianças._x000D_
+_x000D_
+                                                Dessa forma, solicitamos que o setor competente realize estudo técnico para viabilizar a instalação do referido portão, contribuindo para a melhoria da mobilidade e da segurança no ent</t>
+  </si>
+  <si>
+    <t>8391</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Juliano Maia Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8391/ind_19.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente que sejam tomadas providências no sentido de realizar a instalação de placas de sinalização nos obstáculos redutores de velocidade existentes em nossa cidade, bem como a devida pintura e revitalização dos mesmos, visando melhorar sua identificação e evitar acidentes._x000D_
+_x000D_
+                                              A presente indicação se faz necessária, tendo em vista que diversos obstáculos redutores de velocidade encontram-se sem a devida sinalização vertical e com a pintura desgastada, dificultando a visualização por parte dos motoristas, especialmente no período noturno ou em dias chuvosos._x000D_
+_x000D_
+                                             A ausência de sinalização adequada pode ocasionar danos aos veículos e até acidentes, colocando em risco a segurança de condutores, ciclistas e pedestres. A correta sinalização e pintura refletiva dos redutores de velocidade garantem maior organização do trânsi</t>
+  </si>
+  <si>
+    <t>8392</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8392/ind_20.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente providências no sentido de realizar a substituição da lâmpada queimada na Rua Antônio de Freitas Francisco, localizada no Bairro Jardim Maria Rosaria._x000D_
+_x000D_
+                                               Justifica-se a presente indicação tendo em vista que a referida via encontra-se com iluminação pública prejudicada, causando transtornos aos moradores e colocando em risco a segurança de pedestres e motoristas que transitam pelo local no período noturno._x000D_
+_x000D_
+                                                  Dessa forma, solicita-se a máxima urgência na realização do serviço, visando garantir mais segurança e tranquilidade à população.</t>
+  </si>
+  <si>
+    <t>8469</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8469/ind_21.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude a possibilidade de mandar instalar bebedouros para cães e outros pets nas praças públicas e prédios públicos de nosso Município._x000D_
+_x000D_
+ As praças e prédios públicos são locais de grande circulação de pessoas e animais de companhia. Muitos munícipes fazem passeios diários com seus cães e outros pets, que necessitam de hidratação adequada. A instalação de bebedouros públicos para animais contribui para o bem-estar animal e para a saúde pública. Além disso, a medida é de baixo custo, de fácil manutenção e demonstra atenção do Poder Público às demandas da comunidade e à proteção animal.</t>
+  </si>
+  <si>
+    <t>8470</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Antonio Carlos Massetto Areas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8470/ind_22.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude a possibilidade de estar revendo estacionamento de motos em torno de nossa praça central, principalmente entre os trechos da Prefeitura até a sorveteria Lian.</t>
+  </si>
+  <si>
+    <t>8471</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8471/ind_23.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude a possibilidade de homenagear o Sr. Clovis Thomazella, com a inserção de seu nome em alguma instalação, edifício ou espaço de infraestrutura urbana._x000D_
+_x000D_
+ Referida pessoa foi comerciante por muitos anos em nosso Município, além de ter sido vice-Prefeito, e uma pessoa de um carisma que toda a população admirava.</t>
+  </si>
+  <si>
+    <t>8472</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8472/ind_24.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude as possibilidades de realizar melhorias na Avenida do Porto, especificamente na altura do nº 1252, próximo ao Mercado Daineze.  _x000D_
+_x000D_
+Atualmente, o quarteirão que faz divisa com a avenida carece de infraestrutura adequada para pedestres, o que compromete a segurança da população. _x000D_
+_x000D_
+ Diante disso, indico a realização de:  _x000D_
+_x000D_
+- A concretagem e adequação do quarteirão, com a construção de calçada para pedestres;  _x000D_
+- A implantação de faixa de pedestres no referido trecho; A instalação de redutores de velocidade e lombadas, visando maior segurança no trânsito local.  _x000D_
+_x000D_
+ Essas medidas são fundamentais para garantir a integridade física dos moradores e frequentadores da região, além de promover melhor ordenamento urbano e acessibilidade.</t>
+  </si>
+  <si>
+    <t>8473</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8473/ind_25.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude as possibilidades de realizar melhorias, com a instalação de faixas de pedestres com sonorizadores em todas as esquinas das seguintes vias de nosso Município:_x000D_
+_x000D_
+- Rua Prudente de Morais  _x000D_
+- Rua Sete de Setembro  _x000D_
+- Rua Celso Frederico Ferraz  _x000D_
+- Avenida Comandante José Maria de Almeida Prado</t>
+  </si>
+  <si>
+    <t>8474</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8474/ind_26.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude a possibilidade de criação de pontos fixos de embarque e desembarque para ônibus escolares e transporte de estudantes, especialmente nas proximidades dos Bairros.</t>
+  </si>
+  <si>
+    <t>8475</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8475/ind_27.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente da administração que sejam tomadas providências no sentido de instalar um bebedouro de água na balsa, visando atender às necessidades da população que utiliza o local._x000D_
+_x000D_
+ A presente indicação tem como objetivo oferecer mais conforto e melhores condições às pessoas que utilizam a balsa diariamente, seja para trabalho, deslocamento ou lazer. A instalação de um bebedouro de água no local proporcionará acesso fácil à água potável, especialmente em dias de calor intenso, contribuindo para o bem-estar e a saúde dos usuários.</t>
+  </si>
+  <si>
+    <t>8476</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8476/ind_28.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente da administração que sejam tomadas providências no sentido de realizar a manutenção da Praça do bairro Padre Arlindo, contemplando os seguintes serviços:_x000D_
+	•	Poda das árvores existentes no local;_x000D_
+	•	Manutenção ou substituição dos brinquedos do parquinho;_x000D_
+	•	Manutenção dos aparelhos da academia ao ar livre;_x000D_
+	•	Instalação de um bebedouro de água;_x000D_
+	•	Manutenção do campo existente na praça;_x000D_
+	•	Instalação de rede de Wi-Fi gratuito para os frequentadores._x000D_
+_x000D_
+ A presente indicação tem como objetivo melhorar as condições de uso e segurança da Praça, espaço amplamente utilizado pela população para lazer, convivência e prática de atividades físicas._x000D_
+_x000D_
+ A realização da poda das árvores, a manutenção dos brinquedos e dos aparelhos da academia ao ar livre garantirá mais segurança às crianças, jovens e adultos que utilizam o local. A instalação de um bebedouro proporcionará maior conforto aos frequentador</t>
+  </si>
+  <si>
+    <t>8477</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8477/ind_29.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente da administração que sejam tomadas providências no sentido de realizar reparos no leito viário da Estrada Municipal Feres Simão, localizada no bairro Baririzinho._x000D_
+_x000D_
+ A presente indicação tem como objetivo solicitar melhorias nas condições de tráfego da referida estrada, que atualmente apresenta irregularidades no leito viário, dificultando a circulação de veículos e oferecendo riscos aos usuários._x000D_
+_x000D_
+ A realização dos reparos é de grande importância para garantir mais segurança e melhores condições de deslocamento aos moradores da região, produtores rurais e demais pessoas que utilizam a estrada diariamente para trabalho e transporte.</t>
+  </si>
+  <si>
+    <t>8478</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8478/ind_30.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente da administração que sejam tomadas providências no sentido de realizar a construção de obstáculos redutores de velocidade na Avenida Comendador José Maria de Almeida Prado, em frente à empresa Engeflex e ao barracão do Somadoce._x000D_
+_x000D_
+ A presente indicação tem como objetivo aumentar a segurança no trânsito no referido local, tendo em vista o grande fluxo de veículos que transitam pela avenida, muitas vezes em alta velocidade.</t>
+  </si>
+  <si>
+    <t>8487</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>José Roberto Gonçalves Meira, Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8487/ind_31.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude a possibilidade de realizar o pagamento do ticket alimentação aos servidores públicos do Município em espécie (dinheiro)._x000D_
+_x000D_
+ A presente indicação tem como objetivo facilitar aos servidores públicos a utilização do valor do ticket alimentação em qualquer estabelecimento comercial, não estando vinculado somente aos estabelecimentos credenciados pela empresa de cartão.</t>
+  </si>
+  <si>
+    <t>8488</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8488/ind_32.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Câmara Municipal, na forma regimental, que estude a possibilidade de realizar o pagamento do ticket alimentação aos servidores do Poder Legislativo em espécie (dinheiro)._x000D_
+_x000D_
+ A presente indicação tem como objetivo facilitar aos servidores públicos desta Casa Legislativa a utilização do valor do ticket alimentação em qualquer estabelecimento comercial, não estando vinculado somente aos estabelecimentos credenciados pela empresa de cartão.</t>
+  </si>
+  <si>
+    <t>8576</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8576/ind_33.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente a construção de calçada na praça localizada no bairro Balneário Mar Azul II, na Rua Antônio da Costa Sobrinho._x000D_
+_x000D_
+                                               A construção de calçadas proporcionará melhores condições de mobilidade, acessibilidade e segurança, especialmente para idosos, crianças e pessoas com deficiência, além de contribuir para a valorização e melhor utilização do espaço público.</t>
+  </si>
+  <si>
+    <t>8577</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Rita de Cássia Sotto de Oliveira Silva Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8577/ind_34.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente a implantação de lombadas (redutores de velocidade) na estrada municipal Feres Simão._x000D_
+_x000D_
+                                               A presente indicação se faz necessária diante do aumento significativo do fluxo de veículos na referida estrada, onde muitos condutores trafegam em alta velocidade, colocando em risco a segurança dos moradores e de todos que utilizam a via._x000D_
+_x000D_
+                                              Ressalta-se que esta solicitação já foi apresentada anteriormente por esta vereadora e também por outros parlamentares, porém, até o presente momento, não houve atendimento, o que tem gerado grande preocupação por parte da população local._x000D_
+_x000D_
+                                              Diante disso, reforçamos o pedido para que o Poder Executivo analise a situação com a devida atenção e urgência, visando garantir mais segurança aos munícipes que residem e transitam diariamente pela</t>
+  </si>
+  <si>
+    <t>8578</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8578/ind_35.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine ao setor competente a realização de manutenção na Praça localizada no bairro Mar Azul II._x000D_
+_x000D_
+                                              A presente indicação tem por objetivo solicitar melhorias essenciais no local, contemplando:_x000D_
+	•	Manutenção e reparos nos brinquedos do parquinho infantil, garantindo a segurança das crianças;_x000D_
+	•	Manutenção dos equipamentos da academia ao ar livre, possibilitando o uso adequado pela população;_x000D_
+	•	Instalação de bebedouro refrigerado, oferecendo mais conforto aos frequentadores;_x000D_
+	•	Manutenção do campo society, visando melhores condições para a prática esportiva;_x000D_
+	•	Reforma dos banheiros existentes, assegurando higiene e condições adequadas de uso._x000D_
+_x000D_
+                                             Justifica-se a presente solicitação considerando que a praça é um importante espaço de lazer, convivência e prática esportiva para os moradores do bairro, sendo fundamental que esteja em boas co</t>
+  </si>
+  <si>
+    <t>8579</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8579/ind_36.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que encaminhe a esta Casa de Leis projeto de lei que autorize o pagamento retroativo dos valores que ficaram congelados durante o período da pandemia, conforme disposto na Lei Complementar nº 226/2026._x000D_
+_x000D_
+                                              A presente indicação tem por finalidade assegurar o direito dos servidores públicos à recomposição dos valores que deixaram de ser pagos em razão das restrições impostas no período pandêmico, buscando a devida valorização e justiça aos profissionais que continuaram desempenhando suas funções em um momento tão delicado._x000D_
+_x000D_
+                                             Ressalta-se que a Lei Complementar nº 226/2026 possibilita a regularização dessas pendências, sendo necessário o envio de projeto de lei para apreciação do Legislativo, a fim de viabilizar o pagamento retroativo aos servidores._x000D_
+_x000D_
+                                              Diante do exposto, solicito ao Executivo Municipal</t>
+  </si>
+  <si>
+    <t>8580</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8580/ind_37.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que estude a possibilidade de incluir a fibromialgia no rol de doenças em que não haja desconto do vale-alimentação dos servidores públicos municipais afastados por motivo de saúde._x000D_
+_x000D_
+                                               A fibromialgia é uma condição crônica que causa dores generalizadas, fadiga intensa e outros sintomas que impactam diretamente a qualidade de vida e a capacidade laboral dos servidores acometidos. Muitas vezes, esses profissionais necessitam de afastamentos frequentes para tratamento e recuperação. A exclusão do desconto do vale-alimentação nesses casos representa uma medida de justiça social e valorização do servidor público, considerando que a doença não decorre de escolha pessoal, mas de uma condição de saúde que exige acompanhamento contínuo.</t>
+  </si>
+  <si>
+    <t>8581</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8581/ind_38.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que seja oficiado à Excelentíssima Senhora Prefeita Municipal para que estude a possibilidade de destinar uma porcentagem do orçamento da área da saúde para a implementação e manutenção de políticas públicas voltadas aos animais abandonados no município, contemplando despesas com alimentação, medicamentos, atendimento veterinário e demais cuidados necessários._x000D_
+_x000D_
+                                                  A presente indicação tem como objetivo promover ações que contribuam para o controle e bem-estar dos animais abandonados, e a destinação de recursos possibilitará a criação de programas contínuos de assistência, incluindo cuidados básicos, tratamento de doenças e eventual controle populacional, promovendo mais segurança, qualidade de vida e equilíbrio ambiental no município.</t>
+  </si>
+  <si>
+    <t>8582</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8582/ind_39.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que seja oficiado à Excelentíssima Senhora Prefeita Municipal  para que estude a possibilidade de, durante o mês de conscientização sobre o autismo, promover um mutirão voltado à avaliação e diagnóstico de crianças com suspeita de Transtorno do Espectro Autista (TEA)._x000D_
+_x000D_
+                                               A presente indicação tem como objetivo ampliar o acesso ao diagnóstico precoce do Transtorno do Espectro Autista (TEA), possibilitando que crianças recebam acompanhamento adequado o quanto antes, o que é fundamental para o desenvolvimento cognitivo, social e emocional._x000D_
+_x000D_
+                                                O mês de conscientização sobre o autismo representa uma oportunidade importante para intensificar ações nessa área, promovendo triagens, avaliações com profissionais especializados e encaminhamentos necessários. A iniciativa contribuirá significativamente para reduzir filas de espera, orientar famílias e</t>
+  </si>
+  <si>
+    <t>8583</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8583/ind_40.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, para que tome as devidas providências quanto à situação da Rua Manoel Ferraz, nº 28, localizada no bairro Mar Azul I, pois a área de difícil acesso e atualmente sem saída. A via encontra-se abandonada, sem iluminação pública e sem pavimentação adequada, o que tem gerado insegurança e transtornos para os moradores e transeuntes.  _x000D_
+_x000D_
+                                           Ressaltamos que esta rua dá ligação a uma travessia sobre um brejo alagado que conecta ao Lago Municipal. No entanto, a ausência de infraestrutura tem favorecido o uso indevido do espaço por pessoas que consomem drogas, causando insegurança à comunidade local.  _x000D_
+_x000D_
+                                           Diante das diversas reclamações recebidas, solicitamos ao setor de obras que seja realizada a viabilização da iluminação pública e a pavimentação da referida rua, garantindo melhores condições de segurança, mobilidade e qualidade de vida para os cidadãos.</t>
+  </si>
+  <si>
+    <t>8584</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8584/ind_41.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, solicitado que estude a possibilidade de solicitar a implementação da Tarifa Social de Água e Esgoto, conforme previsto na Lei Federal nº 14.898, de 13 de junho de 2024.  _x000D_
+_x000D_
+                                               Essa lei garante descontos nas contas de água e esgoto para famílias de baixa renda inscritas no Cadastro Único (CadÚnico) ou que recebam o Benefício de Prestação Continuada (BPC), assegurando o acesso justo e digno a serviços essenciais de saneamento._x000D_
+_x000D_
+                                             Pedimos que a Prefeitura, junto ao serviço de abastecimento de água e esgoto, regulamente e coloque em prática a Tarifa Social em nosso município.   Que sejam divulgadas informações claras à população sobre como se inscrever e ter acesso ao benefício.  Que seja criado um canal de atendimento acessível para que as famílias possam solicitar e acompanhar sua inclusão na tarifa social.</t>
+  </si>
+  <si>
+    <t>8585</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8585/ind_42.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, solicitado que entre em contato com a CPFL- Companhia Paulista de Força e Luiz, solicitando que seja tomada as devidas providências com relação aos postes de madeira existentes em nosso município, principalmente na Avenida Comendador José Maria de Almeida Prado, em frente ao número 320. _x000D_
+                                             A medida se faz necessária, considerando que os postes se encontram danificados devido ao tempo, correndo risco de cair e atingir alguém e a fiação ficar caída no chão o que seria um grande risco aos munícipes.</t>
+  </si>
+  <si>
+    <t>8586</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8586/ind_43.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, bem como aos órgãos competentes, que sejam tomadas providências com urgência em relação à presença de cavalos soltos nas vias públicas de nosso município._x000D_
+_x000D_
+                                                Tal situação representa risco iminente de acidentes, podendo ocasionar danos materiais, ferimentos graves e até mesmo colocar em risco a vida de motoristas, pedestres e dos próprios animais._x000D_
+_x000D_
+                                                Diante disso, solicita-se a adoção de medidas efetivas, como a fiscalização, recolhimento dos animais soltos e a devida responsabilização de seus proprietários, a fim de garantir a segurança de todos.</t>
+  </si>
+  <si>
+    <t>8613</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8613/i_44.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine aos setores competentes que sejam realizados estudos visando à instalação de braços de iluminação pública na Rua Antônio de Almeida Souza, localizada no bairro Jardim Maria Rosária._x000D_
+_x000D_
+                                               A presente indicação se faz necessária tendo em vista a ausência de iluminação adequada na referida via, o que compromete a segurança dos moradores e aumentando o risco de acidentes e contribuindo para a sensação de insegurança no local.</t>
+  </si>
+  <si>
+    <t>8614</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8614/i_45.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, na forma regimental, que determine aos setores competentes que sejam adotadas providências no sentido de construir um parquinho infantil na área de lazer do bairro Altos do Tietê, próximo à Rua Antônio Ticciano._x000D_
+_x000D_
+                                               A presente indicação se faz necessária considerando a importância de oferecer um espaço adequado para o lazer e a recreação das crianças do referido bairro. A inexistência de um parquinho infantil limita as opções de entretenimento e convivência, prejudicando o desenvolvimento social e o bem-estar das crianças e de suas famílias.</t>
+  </si>
+  <si>
+    <t>8615</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8615/i_46.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine aos setores competentes que sejam adotadas providências no sentido de realizar a reforma do telhado do Ginásio de Esportes “Antônio Fadini”._x000D_
+_x000D_
+                                                A presente indicação se faz necessária tendo em vista as constantes reclamações de munícipes e usuários do referido ginásio, relatando que, em dias de chuva, há infiltrações que atingem diretamente a quadra, prejudicando a prática esportiva e colocando em risco a segurança dos frequentadores._x000D_
+_x000D_
+                                               A situação compromete o uso adequado do espaço público, podendo ocasionar acidentes, além de causar danos à estrutura e aos equipamentos do local. Dessa forma, a reforma do telhado é medida urgente para garantir melhores condições de uso, segurança e preservação do patrimônio público.</t>
+  </si>
+  <si>
+    <t>8616</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, para que estude a possibilidade elaborar um Projeto de Lei Municipal que institua auxílio-moradia destinado aos policiais que optarem por residir em nosso município juntamente com suas famílias.  _x000D_
+_x000D_
+                                               A medida tem como objetivo:  _x000D_
+- Incentivar que policiais estabeleçam residência fixa em Itapuí;  _x000D_
+- Fortalecer o vínculo entre os agentes de segurança e a comunidade local;  _x000D_
+- Garantir maior presença e disponibilidade dos profissionais para atender às demandas da cidade;  _x000D_
+- Promover a valorização da categoria e contribuir para a melhoria da qualidade de vida desses servidores.  _x000D_
+_x000D_
+                                             Estamos convictos de que tal iniciativa será de extrema relevância para o desenvolvimento da segurança pública, criando um ambiente mais protegido e acolhedor para todos os cidadãos.</t>
+  </si>
+  <si>
+    <t>8617</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, para que estude a possibilidade elaborar um Projeto de Lei Municipal que estabeleça penalidades para pessoas que descartam lixo e resíduos em locais proibidos, como vias públicas, terrenos baldios, margens de rios e praças._x000D_
+_x000D_
+                                                Implementação de Programa Educativo Permanente nas escolas e creches municipais, voltado à conscientização das crianças e adolescentes sobre:_x000D_
+•	A forma correta de descartar lixo e resíduos._x000D_
+•	A importância da preservação ambiental e da limpeza urbana._x000D_
+•	Incentivo à prática da coleta seletiva e reciclagem._x000D_
+_x000D_
+                                                Elaboração de Plano Municipal de Reciclagem, com ações práticas e contínuas, incluindo:_x000D_
+•	 Instalação de pontos de coleta seletiva em bairros estratégicos._x000D_
+•	 Parcerias com cooperativas de reciclagem e empresas especializadas._x000D_
+•	Campanhas públicas de sensibilização junto à comunidade.</t>
+  </si>
+  <si>
+    <t>8676</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8676/ind_49.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, nos termos regimentais, que determine ao setor competente a troca de lâmpada queimada no poste localizado na Rua 13 de Maio, ao lado da casa de número 744._x000D_
+_x000D_
+                                               A presente solicitação se faz necessária tendo em vista que a lâmpada se encontra queimada, deixando o local com pouca iluminação, o que pode comprometer a segurança dos moradores e transeuntes, além de aumentar o risco de acidentes e ocorrências indesejadas.</t>
+  </si>
+  <si>
+    <t>8677</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8677/ind_50.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, nos termos regimentais, que determine ao setor competente a instalação de obstáculos redutores de velocidade na Rua Vicente Spirito, localizada no bairro Maria Luiza._x000D_
+_x000D_
+                                               A presente solicitação se faz necessária tendo em vista que a via é bastante extensa, o que favorece o tráfego de veículos em alta velocidade, colocando em risco a segurança dos moradores, pedestres e demais usuários da via. A instalação de redutores de velocidade contribuirá significativamente para a prevenção de acidentes e para a melhoria das condições de segurança no local.</t>
+  </si>
+  <si>
+    <t>8679</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8679/ind_51.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que estude a possibilidade de apresentar um projeto de lei que dispõe sobre regras de funcionamento de estabelecimentos que comercializam bebidas alcoólicas em nosso município de Itapuí.  _x000D_
+_x000D_
+                                             A iniciativa busca equilibrar o direito ao comércio com a responsabilidade social, estabelecendo horários de funcionamento, restringindo a proximidade de bares e similares em relação às escolas, e proibindo práticas nocivas como o consumo de narguilé nos estabelecimentos e em seu entorno.  _x000D_
+_x000D_
+                                           Além disso, prevê mecanismos de fiscalização em parceria com as forças policiais e penalidades claras para o descumprimento, garantindo ordem pública e proteção à nossa juventude.</t>
+  </si>
+  <si>
+    <t>8680</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Gabriela Naiara Dalossi, Antonio Carlos Massetto Areas, Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8680/ind_52.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que entre em contato com a Diretoria de Esportes do município, a fim de que seja realizado um campeonato de futsal voltado às crianças de nossa cidade._x000D_
+_x000D_
+                                               A presente indicação tem como objetivo incentivar a prática esportiva entre as crianças, promovendo saúde, disciplina, integração social e o desenvolvimento físico e mental. A realização de um campeonato de futsal contribui para o fortalecimento de valores como respeito, trabalho em equipe e cidadania, além de proporcionar lazer e bem-estar à população infantil.</t>
+  </si>
+  <si>
+    <t>8681</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8681/ind_53.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que estude a possibilidade de implantar o serviço de entrega de medicamentos em domicílio para idosos e pessoas acamadas em nosso município._x000D_
+_x000D_
+                                               A presente indicação visa garantir maior acessibilidade e comodidade aos munícipes que possuem dificuldade de locomoção, especialmente idosos e pessoas acamadas, assegurando a continuidade dos tratamentos de saúde._x000D_
+_x000D_
+                                              A entrega domiciliar de medicamentos contribuirá para evitar deslocamentos desnecessários, reduzir riscos à saúde e proporcionar mais dignidade e qualidade de vida a esses cidadãos, além de colaborar para a organização e eficiência dos serviços públicos de saúde.</t>
+  </si>
+  <si>
+    <t>8682</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8682/ind_54.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, nos termos regimentais, que entre em contato com o setor competente acerca da possibilidade de instalação de placas de sinalização proibindo o tráfego de bicicletas conduzidas por adultos na pista de caminhada do Lago Municipal._x000D_
+_x000D_
+                                                A presente indicação tem como objetivo garantir maior segurança aos pedestres que utilizam a pista de caminhada do Lago Municipal para atividades físicas e lazer. A circulação de bicicletas de maior porte no local pode gerar riscos de acidentes, especialmente em horários de grande movimento._x000D_
+_x000D_
+                                              Dessa forma, a instalação de placas de sinalização contribuirá para a organização do espaço, prevenindo incidentes e promovendo um ambiente mais seguro e adequado para todos os usuários.</t>
+  </si>
+  <si>
+    <t>8683</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, nos termos regimentais, estude a possibilidade de implantar mão única de direção na Rua Álvaro de Paiva Bueno, no trecho em frente ao estabelecimento “Cara Pintada”._x000D_
+_x000D_
+                                               A presente solicitação se faz necessária tendo em vista que veículos estacionam em ambos os lados da via, o que tem dificultado significativamente a passagem de outros veículos, bem como prejudicado o acesso de entrada e saída das residências localizadas no referido trecho._x000D_
+_x000D_
+                                              Tal situação tem gerado transtornos aos moradores e motoristas que utilizam a via, aumentando o risco de acidentes e conflitos no trânsito. Conforme práticas adotadas em diversos municípios, a implantação de mão única contribui para melhorar a fluidez do tráfego e aumentar a segurança de pedestres e condutores._x000D_
+_x000D_
+                                              Diante do exposto, solicitamos que seja realizado estudo técnico no</t>
+  </si>
+  <si>
+    <t>8714</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8714/i56.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine aos setores competentes que entrem em contato com as empresas responsáveis pela instalação e manutenção de fiação nos postes de nosso município, solicitando que realizem a retirada, manutenção ou adequação dos fios que se encontram caídos ou em altura inadequada._x000D_
+_x000D_
+                                               Tal solicitação se faz necessária tendo em vista o risco de acidentes que esses fios oferecem à população, podendo causar danos a pedestres, ciclistas, motociclistas e veículos, além de comprometer a segurança e a organização urbana.</t>
+  </si>
+  <si>
+    <t>8715</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8715/i57.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, para que estude a possibilidade de elaborar um projeto de lei que estabeleça penalidades para pessoas que descartam lixo e resíduos em locais proibidos, como vias públicas, terrenos baldios, margens de rios e praças._x000D_
+_x000D_
+                                              Incluindo no projeto a implementação de Programa Educativo Permanente nas escolas e creches municipais, voltado à conscientização das crianças e adolescentes sobre a forma correta de descartar lixo e resíduos, a importância da preservação ambiental e da limpeza urbana e o incentivo à prática da coleta seletiva e reciclagem._x000D_
+_x000D_
+                                              Elabore um Plano Municipal de Reciclagem, com ações práticas e contínuas, incluindo: instalação de pontos de coleta seletiva em bairros estratégicos, parcerias com cooperativas de reciclagem e empresas especializadas e campanhas públicas de sensibilização junto à comunidade._x000D_
+_x000D_
+                                              O m</t>
+  </si>
+  <si>
+    <t>8716</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8716/i58.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que sejam tomadas as devidas providências quanto à implantação e manutenção da sinalização viária na entrada da cidade, especialmente no que se refere à instalação de lombadas e faixas de pedestres._x000D_
+_x000D_
+                                               A ausência de sinalização adequada na entrada do município tem gerado riscos de acidentes, sobretudo em razão do intenso fluxo de veículos e caminhões provenientes das empresas Reval, Bello Alimentos, Ração Itabom  e outras situadas na região.</t>
+  </si>
+  <si>
+    <t>8717</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8717/i59.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine ao setor competente a contratação de empresa especializada para realização do serviço de fumacê em todos os bairros de nossa cidade, visando intensificar o combate ao mosquito Aedes aegypti, transmissor da dengue._x000D_
+_x000D_
+                                                A realização do fumacê é uma medida importante para auxiliar na eliminação do mosquito adulto, contribuindo para a prevenção e controle da doença em nosso município.</t>
+  </si>
+  <si>
+    <t>8718</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/i60.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine ao setor competente a realização de melhorias na praça localizada no bairro Waldomiro Guarinon, com a instalação de bancos, reforma dos brinquedos do parquinho e melhorias na iluminação pública do local._x000D_
+                                              A presente indicação se faz necessária tendo em vista que a praça é um importante espaço de lazer e convivência para os moradores do bairro, especialmente para as crianças e famílias que frequentam o local diariamente.</t>
+  </si>
+  <si>
+    <t>8719</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/i61.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine ao setor competente a realização de estudos e providências no sentido de instalar coberturas nos pontos de ônibus circular e de transporte escolar localizados nos bairros de nossa cidade._x000D_
+_x000D_
+                                             A instalação das coberturas proporcionará mais conforto, segurança e dignidade à população, especialmente aos estudantes, idosos e trabalhadores que utilizam diariamente o serviço de transporte público.</t>
+  </si>
+  <si>
+    <t>8720</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/i62.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine ao setor competente para que tome as devidas providências visando à instalação de um bebedouro refrigerado na praça do Bairro Mar Azul II._x000D_
+_x000D_
+                                              A instalação de um bebedouro refrigerado proporcionará maior conforto e bem-estar à população, garantindo acesso à água potável de forma adequada, principalmente nos dias de temperaturas elevadas, incentivando ainda mais a utilização do espaço público pela comunidade.</t>
+  </si>
+  <si>
+    <t>8721</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Valdir Donizetti Castanho, Rafael Donizete Ficcio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/i63.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine ao setor competente providências no sentido de realizar o conserto dos ventiladores das salas de aula da EMEF “Manuel Rodrigues Ferreira”, bem como promover a instalação de aparelhos de ar-condicionado nas salas que ainda não possuem o equipamento._x000D_
+_x000D_
+                                               É fundamental garantir um ambiente escolar adequado, confortável e saudável para os estudantes e profissionais da educação, contribuindo diretamente para a melhoria do aprendizado, da concentração e do bem-estar de todos._x000D_
+_x000D_
+                                              Além disso, a instalação dos aparelhos nas salas que ainda não possuem climatização visa assegurar tratamento igualitário aos alunos, proporcionando as mesmas condições de conforto em todos os ambientes da escola.</t>
+  </si>
+  <si>
+    <t>8722</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/i64.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que estude a possibilidade de aumentar o valor do auxílio transporte destinado aos estudantes universitários do município._x000D_
+_x000D_
+                                              Sugere-se que o benefício passe a ser concedido no valor de R$ 300,00 (trezentos reais) aos estudantes que se deslocam para os municípios de Jaú, Bariri e Pederneiras, e no valor de R$ 500,00 (quinhentos reais) aos estudantes que frequentam instituições de ensino nos municípios de Bauru e Piratininga._x000D_
+_x000D_
+                                             O reajuste do auxílio contribuirá para reduzir os impactos financeiros enfrentados pelos estudantes, incentivando a continuidade dos estudos e promovendo mais oportunidades de formação e crescimento profissional.</t>
+  </si>
+  <si>
+    <t>8723</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/i65.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine para que seja feita a instalação de iluminação pública na Rua Antônio Chechetto, altura do número 23, no Bairro Maria Rosária.  _x000D_
+_x000D_
+                                                A ausência de iluminação adequada tem causado insegurança aos moradores e transeuntes, dificultando a circulação no período noturno e aumentando o risco de acidentes e situações de violência.</t>
+  </si>
+  <si>
+    <t>8724</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/i66.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que estude, junto ao setor competente, a possibilidade de realizar testes de acuidade visual nos alunos da rede municipal de ensino._x000D_
+_x000D_
+                                               Justifica-se a presente indicação tendo em vista que muitas crianças apresentam dificuldades de aprendizagem relacionadas a problemas de visão que, muitas vezes, não são identificados precocemente. A realização dos testes nas escolas contribuirá para a detecção antecipada dessas dificuldades, possibilitando o encaminhamento para acompanhamento médico adequado e melhorando o rendimento escolar e a qualidade de vida dos alunos.</t>
+  </si>
+  <si>
+    <t>8725</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/i67.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que determine ao setor competente a realização de reparos no leito viário do bairro Jardim Alvorada, especialmente na Rua Pedro Antônio Tedros, nas proximidades do número 50._x000D_
+_x000D_
+                                                Justifica-se a presente indicação tendo em vista as más condições da via, com irregularidades e danos no pavimento, o que vem causando transtornos aos moradores e motoristas que transitam pelo local, além de aumentar o risco de acidentes e danos aos veículos.</t>
+  </si>
+  <si>
+    <t>8726</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/i68.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que entre em contato com a Diretoria Municipal de Saúde, solicitando que sejam realizados exames necessários para fechamento de laudos na área de neuropediatria, tais como BERA, eletroencefalograma, avaliação neuropsicológica, entre outros exames complementares._x000D_
+_x000D_
+                                               Justifica-se a presente indicação tendo em vista a grande demanda de crianças que aguardam avaliações e fechamento de diagnóstico neuropediátrico, sendo que a demora na realização dos exames acaba prejudicando o início do tratamento adequado, acompanhamento especializado e desenvolvimento escolar e social dos pacientes._x000D_
+_x000D_
+                                              Dessa forma, a disponibilização desses exames pelo município proporcionará mais agilidade nos atendimentos, garantindo melhores condições de saúde e qualidade de vida às crianças e suas famílias.</t>
+  </si>
+  <si>
+    <t>8727</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/i69.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, que estude a possibilidade de realizar a criação de uma casa de passagem para atendimento às pessoas em situação de rua em nosso município._x000D_
+_x000D_
+                                               A criação de uma casa de passagem proporcionará maior dignidade e proteção a essas pessoas, especialmente em períodos de frio, chuva e demais situações de risco, além de possibilitar o encaminhamento para serviços de assistência social, saúde e reinserção familiar e profissional.</t>
+  </si>
+  <si>
+    <t>8293</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8293/req_01.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal que sejam prestadas as seguintes informações a respeito da situação das ONGs de proteção animal do município:_x000D_
+-  Qual a situação atual das parcerias/convênios firmados com as ONGs de proteção animal;_x000D_
+- Encaminhar o extrato dos últimos pagamentos realizados às referidas ONGs, especificando datas e valores;_x000D_
+- Informar se os convênios/parcerias serão renovados. Em caso negativo, esclarecer os motivos da não renovação;_x000D_
+- Caso não haja renovação ou pagamento em andamento, informar quais medidas estão sendo adotadas ou serão adotadas pelo Poder Executivo para solucionar os problemas relacionados à proteção, cuidado e bem-estar dos animais no município._x000D_
+_x000D_
+O presente requerimento tem por objetivo esclarecer a situação das ONGs de proteção animal, que desempenham papel fundamental no acolhimento, tratamento e proteção dos animais abandonados. A falta de informações sobre pagamentos e continui</t>
+  </si>
+  <si>
+    <t>8294</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8294/req_02.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal para que encaminhe a esta Casa de Leis as seguintes informações referentes aos exercícios de 2025:_x000D_
+_x000D_
+1. Sobre Combustíveis_x000D_
+• Relatório detalhado do consumo mensal de combustível (gasolina, etanol e diesel) por veículo da frota municipal (placa e departamento vinculado)._x000D_
+• Cópia das notas fiscais de abastecimento ou relatórios do sistema de gestão de frota referentes aos meses de janeiro a dezembro de 2025, para fins de amostragem e comparação de consumo médio._x000D_
+_x000D_
+2. Sobre Medicamentos:_x000D_
+• Relação completa dos medicamentos adquiridos e distribuídos na Farmácia Municipal e dos postinhos , bem como da farmácia do hospital._x000D_
+• Relatório de entrada e saída de estoque (inventário) dos 10 (dez) medicamentos de maior custo e dos 10 (dez) de maior volume de saída._x000D_
+• Informar se houve descarte de medicamentos vencidos no período; em caso positivo, enviar o termo de descarte com os respectivos valo</t>
+  </si>
+  <si>
+    <t>8295</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8295/req_03.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando o envio das seguintes informações e documentos referentes ao período de janeiro de 2025 até dezembro de 2025 ou até a presente data:_x000D_
+_x000D_
+1. Relatório analítico contendo os valores gastos mensalmente com Horas Extras e Sobreaviso, discriminado por servidor, informando:_x000D_
+• Nome completo e cargo do servidor;_x000D_
+• Setor de lotação (departamento);_x000D_
+• Quantidade de horas realizadas e valor pago;_x000D_
+• Justificativa para a realização das referidas horas (serviço essencial, emergência, etc.)._x000D_
+_x000D_
+2. Relação de todas as Gratificações e Funções de Confiança pagas no período, especificando a base legal (lei municipal) que autoriza cada pagamento._x000D_
+_x000D_
+3. Cópia das folhas de ponto ou controle de frequência dos servidores que receberam acima de R$1.500,00 (um mil e quinhentos reais) em horas extras nos últimos 3 meses, para fins de conferência.</t>
+  </si>
+  <si>
+    <t>8296</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8296/req_04.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando as seguintes informações e documentos referentes à manutenção dos veículos da frota municipal:_x000D_
+1. Relação detalhada de todos os gastos realizados com manutenção (corretiva e preventiva) de todos os veículos da Prefeitura Municipal de Itapuí, bem como o carro oficial._x000D_
+2. Lista completa das empresas contratadas para prestar tais serviços, contendo:_x000D_
+• Razão Social e Nome Fantasia;_x000D_
+• Número do CNPJ;_x000D_
+• Cópia dos contratos de prestação de serviços ou termo de referência vigente._x000D_
+3. Detalhamento dos valores pagos a cada empresa, discriminando o serviço realizado, a data da execução e a placa do veículo submetido à manutenção;_x000D_
+4. Cópias das notas fiscais e ordens de serviço referentes aos pagamentos citados.</t>
+  </si>
+  <si>
+    <t>8297</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8297/req_05.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado ao Gerente do Posto Ipiranga e Posto Milenium solicitar um levantamento detalhado referente aos abastecimentos e serviços realizados junto a estes estabelecimentos durante o exercício fiscal do ano de 2025 (período de 01/01/2025 a 31/12/2025, vinculado a Prefeitura Municipal de Itapuí. _x000D_
+                                      Para fins de fechamento contábil e conferencia, solicitamos a gentileza de informar formalmente:_x000D_
+1-	Valor total consumido em 2025: O montante total de notas emitidas ou abastecidas realizados durante todo o ano._x000D_
+2-	Valor em aberto (restos a pagar): O montante exato que consta como pendente de pagamento referente ao ano de 2025, caso exista.</t>
+  </si>
+  <si>
+    <t>8298</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8298/req_06.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações detalhadas sobre o descongelamento da contagem de tempo de serviço dos servidores públicos municipais referente ao período da pandemia de Covid-19, em conformidade com a Lei Complementar 226/2026 que altera os artigos da lei 173/2020._x000D_
+_x000D_
+JUSTIFICATIVA_x000D_
+_x000D_
+                                    Considerando que a Lei Complementar Federal nº 173, de 27 de maio de 2020, estabeleceu restrições temporárias quanto à contagem de tempo de serviço para concessão de anuênios, triênios, quinquênios, licenças-prêmio e demais mecanismos equivalentes, no período de 28/05/2020 a 31/12/2021;_x000D_
+                                    Considerando que a vigência das restrições impostas pela referida Lei já se encerrou;_x000D_
+                                    Considerando o Parecer do Tribunal de Contas do Estado de São Paulo (TCE-SP), bem como decisões recentes do Poder Judiciário, que reconhec</t>
+  </si>
+  <si>
+    <t>8398</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8398/req_07.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando que envie a esta Casa de Leis cópia de todos os contratos de locação firmados pela Prefeitura Municipal, vigentes e encerrados nos últimos 12 (doze) meses._x000D_
+_x000D_
+                                       Solicita-se ainda que as referidas cópias venham acompanhadas das seguintes informações:_x000D_
+	•	Nome do locador;_x000D_
+	•	Objeto da locação;_x000D_
+	•	Valor mensal e valor global do contrato;_x000D_
+	•	Prazo de vigência;_x000D_
+	•	Secretaria ou departamento responsável;_x000D_
+	•	Justificativa da contratação;_x000D_
+	•	Cópia dos respectivos termos aditivos, se houver._x000D_
+_x000D_
+                                       O presente requerimento tem por objetivo garantir a transparência dos atos administrativos, bem como assegurar o pleno exercício da função fiscalizadora do Poder Legislativo, permitindo a análise da regularidade, economicidade e legalidade dos contratos celebrados pela municipalidade.</t>
+  </si>
+  <si>
+    <t>8399</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8399/req_08.pdf</t>
+  </si>
+  <si>
+    <t>Considerando as Indicações nº 22/2025 e nº 170/2025, apresentadas por este Vereador, as quais versam sobre a necessidade de adequação dos horários do serviço de ônibus circular em nossa cidade, com especial foco na melhoria do atendimento à população que trabalha em horários noturnos;_x000D_
+_x000D_
+                                   Considerando que muitos trabalhadores e trabalhadoras dependem do transporte público para chegar e retornar de seus locais de trabalho no período noturno, sendo essencial garantir horários compatíveis com essas demandas;_x000D_
+_x000D_
+                                      Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando solicitar informações sobre as providências que esta Municipalidade pretende adotar, ou já está adotando, para assegurar a efetiva adequação dos horários do ônibus circular, de modo a:_x000D_
+- Ampliar a operação noturna, garantindo saídas compatíveis com os turnos de trabalho mais comuns no período noturno</t>
+  </si>
+  <si>
+    <t>8400</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8400/req_09.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações detalhadas, cópias de processos e notas fiscais referentes a todas as despesas do "Itafolia 2026" (artistas, estrutura física, sonorização e repasses às agremiações)._x000D_
+Os vereadores que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa, ouvido o Soberano Plenário, que seja oficiado a Excelentíssima Senhora Prefeita Municipal, solicitando a prestação de contas integral sobre os gastos com o Carnaval 2026, conforme segue:_x000D_
+CONSIDERANDO o dever constitucional do Poder Legislativo de fiscalizar os atos do Executivo e zelar pela correta aplicação dos recursos públicos;_x000D_
+CONSIDERANDO que a realização do evento envolveu não apenas contratações artísticas, mas também vultosos gastos com infraestrutura (palco, som, trio elétrico) e fomento à cultura local (Escolas de Samba);_x000D_
+CONSIDERANDO a necessidade de transparência sobre o contrato da dupl</t>
+  </si>
+  <si>
+    <t>8401</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8401/req_10.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades legais, seja oficiado a Senhora Prefeita Municipal solicitando informações solicitando que encaminhe a esta Casa de Leis, dentro do prazo legal, as seguintes informações e documentos referentes às contratações decorrentes do Processo nº 072/2025:_x000D_
+1. Cópia integral dos contratos e das Atas de Registro de Preços firmadas com as empresas vencedoras, a saber:_x000D_
+• TESSER TERRAPLENAGEM EIRELI ME (Ata nº 65/2025);_x000D_
+• DALPINO TERRAPLENAGEM LTDA (Ata nº 64/2025)._x000D_
+2. Relação detalhada de todos os pagamentos já efetuados a ambas as empresas até a presente data, acompanhada das cópias das respectivas Notas Fiscais, Notas de Empenho, Liquidações e Comprovantes de Transferência Bancária._x000D_
+3. Cópias dos boletins de medição, diários de obras ou relatórios de execução dos serviços que justifiquem os pagamentos realizados para cada empresa, especificando:_x000D_
+• Os locais exatos (ruas, bairros ou estradas rurais) onde as horas-máquina foram utilizadas;_x000D_
+• As d</t>
+  </si>
+  <si>
+    <t>8481</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8481/req_11.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiado à Senhora Prefeita Municipal, para que por meio do setor competente, preste os seguintes esclarecimentos sobre a obra de Reforma do Centro de Lazer Valdemar da Silva (Proposta 63314/2023 | Convênio 949613)._x000D_
+_x000D_
+1. Status do Projeto: O projeto executivo da reforma já se encontra finalizado e aprovado pelos órgãos técnicos municipais?_x000D_
+_x000D_
+2. Trâmites Bancários: O referido projeto já foi protocolado junto à Caixa Econômica Federal (CEF) para análise e liberação da verba de repasse no valor de R$ 287.306,00? Se sim, qual o número do protocolo e o status atual da análise?_x000D_
+_x000D_
+3. Cronograma de Início: Existe uma previsão oficial para o início das obras físicas no local?_x000D_
+_x000D_
+4. Vigência: Considerando que a vigência do convênio teve início em 24/11/2023, quais medidas estão sendo tomadas para garantir que o cronograma seja cumprido dentro do prazo estabelecido (até 20/11/2026)?</t>
+  </si>
+  <si>
+    <t>8482</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8482/req_12.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiado à Senhora Prefeita Municipal, para que informe os motivos pelos quais a Estação de Tratamento de Esgoto não está funcionando, e quando será reativada._x000D_
+_x000D_
+ Em vista ao local, verificou-se o mato alto no local, a inexistência de produtos para funcionamento do tratamento de esgoto, o flutuador quebrado, e o esgoto sendo jogado diretamente no rio, sem qualquer tratamento.</t>
+  </si>
+  <si>
+    <t>8483</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8483/req_13.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiado à Senhora Prefeita Municipal, para que encaminhe a esta Casa de Leis a cópia do contrato referente ao serviço de coleta de lixo em nosso Município e seus respectivos aditivos, bem como as informações sobre os veículos utilizados para realização de tal serviço</t>
+  </si>
+  <si>
+    <t>8484</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8484/req_14.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiado à Senhora Prefeita Municipal, para que encaminhe a esta Casa de Leis a cópia do contrato referente ao serviço de roçagem realizado no Município, bem como seus aditivos.</t>
+  </si>
+  <si>
+    <t>8485</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiado à Senhora Prefeita Municipal, para que informe quais as obras de infraestrutura foram realizadas no Município, bem como os locais onde foram realizados os serviços asfálticos, originários da operação de crédito junto ao Desenvolve SP, previsto na Lei Ordinária Municipal n.º 3.166, de 17 de abril de 2025 no valor de R$ 382.863,84; e na Lei Ordinária Municipal n.º 3.167, de 17 de abril de 2025 no valor de R$ 287.306,00.</t>
+  </si>
+  <si>
+    <t>8589</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8589/req_16.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiado à Senhora Prefeita Municipal, solicitando que encaminhe a esta Casa de Leis as seguintes informações referentes ao serviço de substituição das lâmpadas de LED na iluminação pública do município:_x000D_
+- Qual a data de início e a data efetiva de conclusão dos serviços de substituição das lâmpadas;_x000D_
+- Qual empresa foi contratada para a execução dos serviços;_x000D_
+- Encaminhar cópia integral do contrato firmado com a referida empresa;_x000D_
+- Informar qual servidor e/ou setor é responsável pela fiscalização e acompanhamento da execução dos serviços;_x000D_
+- Qual foi o destino dado aos braços de iluminação e demais materiais que foram substituídos durante a execução do serviço;_x000D_
+- Informar se houve reaproveitamento dos materiais retirados e, em caso positivo, onde foram utilizados._x000D_
+_x000D_
+                                              O presente requerimento tem como objetivo garantir a transparência na aplicação dos recursos públicos, bem como a</t>
+  </si>
+  <si>
+    <t>8590</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8590/req_17.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal para que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
+- O município possui instrumentos musicais de sua propriedade?_x000D_
+- Em caso positivo, quais são esses instrumentos (relação detalhada)?_x000D_
+- Em qual(is) setor(es), departamento(s) ou secretaria(s) esses instrumentos estão alocados?_x000D_
+- Qual o setor responsável pela guarda, manutenção e controle desses bens?_x000D_
+- Existe algum tipo de controle patrimonial ou registro desses instrumentos? Em caso positivo, encaminhar cópia.</t>
+  </si>
+  <si>
+    <t>8591</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8591/req_18.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal que seja oficiado à Sociedade Brasileira Caminho de Damasco (SBCD), empresa responsável pela administração do hospital municipal, para que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
+- Relação completa dos médicos atualmente contratados para atendimento no hospital, especificando suas respectivas especialidades;_x000D_
+- Número de atendimentos realizados no último mês, discriminados por especialidade;_x000D_
+- Valores pagos por atendimento (consulta) e por procedimento, detalhando os critérios utilizados para esses pagamentos;_x000D_
+- Informações sobre a eventual suspensão ou redução de atendimentos em determinadas especialidades;_x000D_
+- Previsão para o restabelecimento integral dos atendimentos em todas as especialidades no município._x000D_
+ _x000D_
+O presente requerimento tem por finalidade garantir a transparência na prestação dos serviços de saúde à população, bem como possibilitar o a</t>
+  </si>
+  <si>
+    <t>8592</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8592/req_19.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal solicitando informações e esclarecimentos acerca da falta de medicamentos na Farmácia Popular de nosso município._x000D_
+_x000D_
+                                                Solicita-se, especificamente:_x000D_
+	•	Quais medicamentos encontram-se em falta atualmente;_x000D_
+	•	Quais os motivos que ocasionaram a ausência desses medicamentos;_x000D_
+	•	Se há atraso no fornecimento e, em caso positivo, quais as razões;_x000D_
+	•	Qual a previsão para regularização do abastecimento._x000D_
+_x000D_
+                                              Justifica-se o presente requerimento diante das constantes reclamações de munícipes que dependem desses medicamentos para seus tratamentos, sendo a falta dos mesmos um fator que compromete diretamente a saúde e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>8620</t>
+  </si>
+  <si>
+    <t>Antonio Carlos Massetto Areas, Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8620/r_20.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal solicitando que sejam encaminhadas a esta Casa de Leis as seguintes informações referentes à compra direta de veneno para dedetização destinada a três escolas da rede municipal:_x000D_
+- Qual foi o motivo para a realização de compra direta, sem a devida abertura de processo licitatório?_x000D_
+- Qual o valor total da aquisição, bem como a empresa fornecedora?_x000D_
+- Houve parecer técnico ou justificativa formal que embasasse a compra direta? Em caso positivo, encaminhar cópia._x000D_
+- Existe planejamento por parte da Administração para a realização de processo licitatório visando a dedetização de todos os prédios públicos municipais?_x000D_
+- Há previsão para a realização de nebulização (fumacê) nos bueiros e nas vias públicas do município, como forma de combate a insetos e possíveis vetores de doenças?_x000D_
+- Caso não haja planejamento, quais os motivos para a não realização dessas ações em caráter</t>
+  </si>
+  <si>
+    <t>8622</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8622/r_21.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal solicitando que seja encaminhado a esta Casa de Leis, por meio do setor competente, a relação completa de todos os materiais utilizados na reforma do prédio do “Castelinho”, incluindo: _x000D_
+	•	Tintas (especificando tipo, marca e quantidade);_x000D_
+	•	Massa corrida;_x000D_
+	•	Fios elétricos;_x000D_
+	•	Lâmpadas;_x000D_
+	•	Materiais hidráulicos;_x000D_
+	•	Materiais de acabamento;_x000D_
+	•	Demais insumos empregados na obra._x000D_
+_x000D_
+Solicito, ainda, que sejam informados:_x000D_
+	•	Quantitativos utilizados de cada item;_x000D_
+	•	Valores unitários e totais;_x000D_
+	•	Nome da empresa fornecedora (se houver);_x000D_
+	•	Cópia das notas fiscais correspondentes.</t>
+  </si>
+  <si>
+    <t>8685</t>
+  </si>
+  <si>
+    <t>Gabriela Naiara Dalossi, Antonio Carlos Massetto Areas, Oberlei Fabio da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8685/req_22.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal para que sejam encaminhadas a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+- A lista atualizada de todas as pessoas contratadas por meio do Projeto Frente Solidária;_x000D_
+- A indicação dos respectivos locais de trabalho de cada contratado;_x000D_
+- Esclarecimentos detalhados acerca dos critérios utilizados para a contratação dos beneficiários do referido projeto._x000D_
+_x000D_
+                                                O presente requerimento tem como finalidade assegurar a transparência e a lisura na execução do Projeto Frente Solidária, permitindo o devido acompanhamento por parte do Poder Legislativo._x000D_
+_x000D_
+                                                Ressalta-se que estamos recebendo diversas reclamações e denúncias de munícipes, apontando possíveis irregularidades na contratação de pessoas que, em tese, não estariam enquadradas nos critérios estabelecidos pelo programa.</t>
+  </si>
+  <si>
+    <t>8686</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8686/req_23.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal para que sejam encaminhadas a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+•	Valores Transferidos: Qual o montante total de recursos financeiros repassados à empresa que administra o Hospital Caminhos de Damasco durante o primeiro trimestre de 2026?_x000D_
+_x000D_
+•	Detalhamento: Favor discriminar os valores repassados mês a mês (janeiro, fevereiro e março de 2026) e a natureza das verbas (recurso próprio, estadual ou federal)._x000D_
+_x000D_
+•	Justificativa: O presente requerimento cumpre o dever constitucional do Poder Legislativo de fiscalizar a correta aplicação das verbas públicas e o cumprimento do cronograma de desembolso para a saúde municipal.</t>
+  </si>
+  <si>
+    <t>8687</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8687/req_24.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiado a empresa administradora do Hospital Caminhos de Damasco para que apresente, no prazo regimental, as seguintes informações:_x000D_
+_x000D_
+Relatório Integral de Despesas: Relação detalhada de todos os pagamentos efetuados nos meses de janeiro, fevereiro e março de 2026. Este relatório deve incluir gastos com insumos, manutenção, impostos e despesas administrativas gerais._x000D_
+_x000D_
+Despesas com Terceirização e Convênios: Listagem de todos os valores pagos a empresas prestadoras de serviços (PJs) que atuam via convênio ou contrato, especificando o nome da empresa, o serviço prestado e o valor mensal._x000D_
+_x000D_
+Quadro de Pessoal Próprio: Relação nominal de todos os funcionários registrados diretamente pela empresa (CLT), com seus respectivos cargos e funções._x000D_
+_x000D_
+Justificativa: A transparência total sobre o destino dos recursos é fundamental para verificar se o contrato de gestão está sendo cumprido integralmente e se os pagamentos aos prestadores</t>
+  </si>
+  <si>
+    <t>8735</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8735/requerimento_25.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO que chegou ao conhecimento destes parlamentares a existência de indivíduos prestando serviços diretamente à Administração Pública Municipal, especificamente no setor de água e esgoto e na garagem municipal, sem que estes possuam vínculo empregatício direto (concurso ou processo seletivo) ou estejam vinculados a uma empresa terceirizada devidamente contratada;_x000D_
+                                              CONSIDERANDO as graves alegações de que tais pagamentos estariam sendo realizados de forma irregular ("por fora" ou através de expedientes não transparentes);_x000D_
+                                              CONSIDERANDO que a contratação de pessoal na Administração Pública deve obedecer estritamente aos princípios da legalidade, impessoalidade, moralidade e publicidade, previstos no Art. 37 da Constituição Federal;_x000D_
+                                            _x000D_
+                                              REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja ofic</t>
+  </si>
+  <si>
+    <t>8736</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/requerimento_26.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que o processo licitatório destinado à contratação de empresa para realização dos serviços de limpeza e manutenção do cemitério municipal foi cancelado, REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiada a Senhora Prefeita Municipal para que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
+_x000D_
+1. Quem são os funcionários, empresas terceirizadas ou prestadores de serviços que atualmente realizam os serviços de limpeza e manutenção do cemitério municipal;_x000D_
+2. Cópia do contrato, ajuste, empenho ou documento equivalente que formalize a prestação dos referidos serviços;_x000D_
+3. Os valores pagos até a presente data referentes à execução dos serviços;_x000D_
+4. A relação nominal das pessoas que exercem atualmente essa função no cemitério municipal._x000D_
+_x000D_
+                                          O presente requerimento tem por finalidade garantir a transparência e a fiscalização dos serviços públicos prestados no município, especialmente diante do cancelamento do proce</t>
+  </si>
+  <si>
+    <t>8737</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/requerimento_27.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiada a Senhora Prefeita Municipal, especialmente ao setor responsável pela organização do evento denominado “Miss &amp; Mister Melhor Idade – Itapuí 2026”, que preste as seguintes informações:_x000D_
+•	Considerando que chegaram ao conhecimento deste vereador informações acompanhadas de registros documentais, incluindo conversas, áudios e comprovantes, indicando possíveis inconsistências na organização do referido evento;_x000D_
+•	Considerando que tais elementos apontam para possível contratação informal de prestadores de serviço, sem a devida formalização contratual junto à Administração Pública;_x000D_
+•	Considerando que há indícios de que profissional responsável por ensaios (professor de dança/zumba) teria sido acionado para prestação de serviço sem vínculo contratual vigente, com negociação direta de valores e eventual pagamento por meios não oficiais;_x000D_
+•	Considerando que também há relatos de que valores relacionados ao evento, inclusive</t>
+  </si>
+  <si>
+    <t>8738</t>
+  </si>
+  <si>
+    <t>Juliano Maia Ferreira, Rita de Cássia Sotto de Oliveira Silva Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/requerimento_28.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que chegaram ao conhecimento deste vereador informações acompanhadas de registros e relatos acerca da permanência de uma pá carregadeira no aterro sanitário por período prolongado, estimado em vários meses;_x000D_
+                                              Considerando que há indícios de que referido equipamento estaria à disposição no local de forma contínua, sem que haja clareza quanto ao instrumento contratual que ampare sua utilização;_x000D_
+                                              Considerando relatos de que, paralelamente, servidor público municipal, ocupante da função de operador de máquinas, também estaria se deslocando regularmente ao mesmo local, utilizando equipamento do próprio Município para realização de serviços de manejo e cobertura de resíduos;_x000D_
+                                           Considerando que, mesmo com a presença simultânea de maquinário supostamente contratado e de servidor público executando tais ativi</t>
+  </si>
+  <si>
+    <t>8739</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8739/requerimento_29.pdf</t>
+  </si>
+  <si>
+    <t>Considerando a Lei Municipal nº 3.186, que dispõe sobre a abertura de crédito adicional no valor de R$ 305.837,11 para a construção de quiosques no Camping Municipal;_x000D_
+_x000D_
+                                              Considerando que até a presente data as obras ainda não foram iniciadas, gerando questionamentos por parte da população acerca da execução do referido investimento público;_x000D_
+_x000D_
+                                              REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja oficiada a Senhora Prefeita Municipal solicitando as seguintes informações:_x000D_
+_x000D_
+- Quais os motivos pelos quais as obras de construção dos quiosques no Camping Municipal ainda não foram iniciadas;_x000D_
+- Se já foi realizado o processo licitatório para execução da obra, encaminhando, em caso positivo, cópia do procedimento;_x000D_
+- Qual a previsão para o início e conclusão das obras;_x000D_
+- Se existe algum impedimento técnico, financeiro ou administrativo que esteja ocasionando o atraso na execução do projeto.</t>
+  </si>
+  <si>
+    <t>8740</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8740/requerimento_30.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades regimentais, seja oficiado à Senhora Prefeita Municipal, para que encaminhe a esta Casa de Leis informações sobre quando a Administração Municipal pretende realizar a adequação dos vencimentos dos professores da rede municipal de ensino ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica._x000D_
+_x000D_
+                                               Requeiro ainda que sejam esclarecidos os seguintes pontos:_x000D_
+- Se existe estudo ou planejamento em andamento para atualização dos vencimentos dos professores municipais conforme o piso nacional vigente;_x000D_
+- Qual a previsão para implementação da adequação salarial;_x000D_
+- Se há impacto financeiro já calculado pela Administração Municipal e qual o percentual estimado;_x000D_
+- Caso não haja previsão para adequação imediata, quais os motivos que impedem o cumprimento do piso nacional._x000D_
+_x000D_
+                                              O presente req</t>
+  </si>
+  <si>
+    <t>8393</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Valdir Donizetti Castanho, Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, José Roberto Gonçalves Meira, Matheus da Costa Aranha, Oberlei Fabio da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8393/m_01.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os integrantes da Escola de Samba Ponte Preta pelo maravilhoso desfile de Carnaval realizado em nossa cidade._x000D_
+_x000D_
+                                                        É com grande satisfação que registramos nosso reconhecimento pelo belíssimo espetáculo apresentado, marcado pela organização, criatividade, alegria e envolvimento de todos os participantes. O empenho da diretoria, dos integrantes, colaboradores e apoiadores foi fundamental para proporcionar à população um evento de alto nível, fortalecendo a cultura, valorizando nossas tradições e promovendo momentos de lazer e confraternização entre as famílias._x000D_
+_x000D_
+                                                       O desfile foi um verdadeiro sucesso, demonstrando talento, dedicação e amor pelo samba, engrandecendo ainda mais as festividades carnavalescas de nosso município.</t>
+  </si>
+  <si>
+    <t>8394</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8394/m_02.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos para com os integrantes da Escola de Samba Azul e Branco pelo excelente desempenho no Carnaval de nosso município._x000D_
+_x000D_
+                                                       Com dedicação, talento e muito comprometimento, a agremiação realizou um desfile brilhante, encantando o público presente e contribuindo de forma significativa para o sucesso das festividades carnavalescas. Cada detalhe apresentado — das fantasias à bateria, da harmonia à evolução — demonstrou organização, criatividade e amor pela cultura do samba._x000D_
+_x000D_
+                                                        A Escola de Samba Azul e Branco enalteceu nossa cidade, fortalecendo a tradição carnavalesca e promovendo alegria, união e orgulho à comunidade. Diante disso, esta Casa de Leis registra seu reconhecimento e parabeniza todos os integrantes, diretoria, colaboradores e apoiadores pelo belíssi</t>
+  </si>
+  <si>
+    <t>8395</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8395/m_03.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos às senhoras Andrea Maria Santana Pícolo, Lúcia Melo, Simone Bacan e Laura Somadossi, pelo brilhante trabalho, dedicação e empenho na confecção das fantasias das escolas de samba de nosso município._x000D_
+_x000D_
+                                                        As homenageadas demonstraram talento, criatividade e compromisso com a cultura local, contribuindo de forma significativa para o sucesso dos desfiles carnavalescos realizados em nossa cidade. O trabalho minucioso e realizado com tanto carinho refletiu-se na beleza das fantasias apresentadas, valorizando nossas agremiações e fortalecendo a tradição do Carnaval, manifestação cultural de grande importância para a comunidade._x000D_
+_x000D_
+                                                       É digno de reconhecimento o esforço e a dedicação dessas senhoras, que, com</t>
+  </si>
+  <si>
+    <t>8396</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8396/m_04.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, ouvida a Casa e dispensadas às formalidades regimentais, seja consignado em ata votos de congratulações e agradecimentos  aos organizadores do tradicional Bloco da Quinta, que há 13 anos vem alegrando a população durante as festividades de Carnaval, mantendo viva a cultura, a tradição e o espírito festivo em nosso município._x000D_
+_x000D_
+                                                        O Bloco da Quinta tornou-se parte importante do calendário cultural de nossa cidade, reunindo famílias, amigos e visitantes em momentos de descontração, união e celebração. Ao longo desses anos, o empenho, a dedicação e o amor pela cultura carnavalesca fizeram do bloco um verdadeiro patrimônio popular, fortalecendo o sentimento de pertencimento e valorizando nossas tradições._x000D_
+_x000D_
+                                                          De forma especial, registramos nossos agradecimentos à diretoria composta por Jeferson Mendes, João Fonseca, Renato Machado, Marcelo Zarpelão, Renan Machado e José Ribe</t>
+  </si>
+  <si>
+    <t>8479</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8479/m_05.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja consignado em ata votos de congratulações e agradecimentos ao Grupo PDR – Pagode do Robertinho, que se apresentou na primeira noite de Carnaval em nosso Município.</t>
+  </si>
+  <si>
+    <t>8480</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8480/m_06.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja consignado em ata votos de congratulações e agradecimentos à Doutora Emilene Speltri, médica pediatra, em reconhecimento ao seu dedicado trabalho, realizado com amor, carinho e atenção no cuidado com as crianças de nosso município._x000D_
+_x000D_
+ A presente moção tem como objetivo homenagear e reconhecer o importante trabalho desenvolvido pela Doutora Emilene, que exerce a pediatria com grande dedicação, humanidade e compromisso com a saúde infantil._x000D_
+_x000D_
+ Seu atendimento sempre marcado pelo carinho, atenção e responsabilidade tem conquistado a confiança e o respeito das famílias, contribuindo significativamente para o bem-estar e a saúde das crianças de nossa comunidade._x000D_
+_x000D_
+ Profissionais como a Doutora Emilene fazem a diferença na vida das pessoas, especialmente das crianças, que recebem não apenas cuidados médicos, mas também acolhimento e atenção. Diante disso, é justo que esta Casa de Leis registre o reconhecimento e a gr</t>
+  </si>
+  <si>
+    <t>8587</t>
+  </si>
+  <si>
+    <t>Juliano Maia Ferreira, Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, José Roberto Gonçalves Meira, Matheus da Costa Aranha, Oberlei Fabio da Silva, Rafael Donizete Ficcio, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8587/m_07.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja consignado em ata votos de agradecimento e reconhecimento à Polícia Civil do Estado de São Paulo e à Polícia Militar do Estado de São Paulo, pela excelência na condução da Operação Argos 2, organizada pela Policia Civil e realizada no município de Itapuí no dia 20 de março de 2026._x000D_
+                                            A referida operação representou um marco no combate à criminalidade organizada em nossa cidade, sendo o resultado de um intenso trabalho de inteligência e investigação policial e colaboração entre as forças policiais. O sucesso desta diligência, que mobilizou um contingente superior a 30 policiais, demonstra a eficiência da integração entre as forças de segurança que atuam na região de Jaú e Itapuí._x000D_
+                                           A importância desta ação reflete-se nos resultados alcançados: a prisão em flagrante de sete indivíduos diretamente ligados a um esquema estruturado de tráfico</t>
+  </si>
+  <si>
+    <t>8618</t>
+  </si>
+  <si>
+    <t>Oberlei Fabio da Silva, Antonio Carlos Massetto Areas, Gabriela Naiara Dalossi, José Roberto Gonçalves Meira, Juliano Maia Ferreira, Matheus da Costa Aranha, Rafael Donizete Ficcio, Rita de Cássia Sotto de Oliveira Silva Xavier, Valdir Donizetti Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8618/m_08.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja consignado em ata os mais sinceros votos de aplausos e agradecimentos ao jovem Matheus Castro, pela brilhante conquista do título de Campeão Paulista de Boxe, resultado de sua dedicação, disciplina e esforço contínuo no esporte._x000D_
+_x000D_
+                                                   Tal conquista enaltece o nome de nosso município, servindo de exemplo e inspiração para outros jovens, demonstrando que, com determinação e foco, é possível alcançar grandes objetivos._x000D_
+_x000D_
+                                                    Estendemos também nossos cumprimentos ao professor Rodrigo de Freitas, pelo excelente trabalho desenvolvido, contribuindo de forma fundamental na formação esportiva e pessoal do atleta, incentivando a prática esportiva e promovendo valores como respeito, perseverança e superação._x000D_
+_x000D_
+                                                    Diante do exposto, é com grande satisfação que esta Casa de Leis presta esta jus</t>
+  </si>
+  <si>
+    <t>8619</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja consignado em ata votos de reconhecimento e aplausos aos ilustres professores de artes marciais de nossa cidade, Professor Rodrigo de Freitas, dedicado ao ensino do Boxe, e Professor Thiago Souza, dedicado ao ensino do Jiu-Jitsu._x000D_
+                                               Estes profissionais vêm desempenhando um trabalho de grande relevância social, contribuindo não apenas para a formação esportiva de crianças, jovens e adultos, mas também para a construção de valores fundamentais como disciplina, respeito, cidadania e superação._x000D_
+                                               Por meio de suas atividades, os professores têm sido instrumentos de transformação em nossa comunidade, incentivando a prática esportiva como ferramenta de inclusão social e promoção da saúde, além de afastar muitos jovens de caminhos negativos._x000D_
+                                               Diante disso, é justo e merecido reconhecer o empenho</t>
+  </si>
+  <si>
+    <t>8684</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8684/m_10.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ouvida a Casa e dispensadas as formalidades legais, seja consignado em ata votos de reconhecimento e aplausos ao ilustre professor de artes marciais de nossa cidade,  Professor Thiago Souza, dedicado ao ensino do Jiu-Jitsu._x000D_
+_x000D_
+                                               Este profissional vêm desempenhando um trabalho de grande relevância social, contribuindo não apenas para a formação esportiva de crianças, jovens e adultos, mas também para a construção de valores fundamentais como disciplina, respeito, cidadania e superação.</t>
+  </si>
+  <si>
+    <t>8383</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Temática</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição, Justiça, Cidadania, Obras, Melhoramentos Públicos, Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8383/ccf_000107.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Complementar do Executivo n.º 21/2025</t>
+  </si>
+  <si>
+    <t>8384</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8384/ccf_000109.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 05/2026</t>
+  </si>
+  <si>
+    <t>8604</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 01/2026</t>
+  </si>
+  <si>
+    <t>8631</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Ordinária do Executivo n.º 09/2026.</t>
+  </si>
+  <si>
+    <t>8632</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei do Legislativo n.º 02/2026</t>
+  </si>
+  <si>
+    <t>8675</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8675/parecer_6.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Complementar do Executivo 06/2026</t>
+  </si>
+  <si>
+    <t>8678</t>
+  </si>
+  <si>
+    <t>http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8678/parecer_7.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Ordinária do Legislativo n.º 04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -471,68 +2467,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8273/plc_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8274/plc_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8275/plc_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8277/plo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8278/plo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8279/plo_03_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8280/plo_04_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8567/pelo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8588/plc_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8273/plc_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8274/plc_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8275/plc_3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8300/plce04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8397/pl_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8464/plc_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8486/pll_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8568/pl02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8609/pll_3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8621/pll_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8277/plo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8278/plo_02_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8279/plo_03_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8280/plo_04_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8299/ple05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8461/plo_06.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8462/plo_07.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8463/plo_08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8593/plo09.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8610/pl_10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8611/pl_11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8612/pl_12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8690/plo_13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/pl_14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/pl15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/pl_16.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/pl_17.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8281/ind_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8282/ind_02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8284/ind_04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8285/ind_05.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8286/ind_06.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8287/ind_07.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8288/ind_08.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8289/ind_09.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8290/ind_10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8291/ind_11.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8292/ind_12.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8385/ind_13.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8386/ind_14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8387/ind_15.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8388/ind_16.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8389/ind_17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8390/ind_18.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8391/ind_19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8392/ind_20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8469/ind_21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8470/ind_22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8471/ind_23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8472/ind_24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8473/ind_25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8474/ind_26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8475/ind_27.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8476/ind_28.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8477/ind_29.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8478/ind_30.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8487/ind_31.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8488/ind_32.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8576/ind_33.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8577/ind_34.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8578/ind_35.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8579/ind_36.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8580/ind_37.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8581/ind_38.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8582/ind_39.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8583/ind_40.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8584/ind_41.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8585/ind_42.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8586/ind_43.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8613/i_44.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8614/i_45.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8615/i_46.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8676/ind_49.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8677/ind_50.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8679/ind_51.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8680/ind_52.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8681/ind_53.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8682/ind_54.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8714/i56.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8715/i57.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8716/i58.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8717/i59.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/i60.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/i61.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/i62.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/i63.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/i64.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/i65.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/i66.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/i67.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/i68.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/i69.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8293/req_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8294/req_02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8295/req_03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8296/req_04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8297/req_05.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8298/req_06.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8398/req_07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8399/req_08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8400/req_09.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8401/req_10.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8481/req_11.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8482/req_12.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8483/req_13.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8484/req_14.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8589/req_16.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8590/req_17.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8591/req_18.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8592/req_19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8620/r_20.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8622/r_21.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8685/req_22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8686/req_23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8687/req_24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8735/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8739/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8740/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8393/m_01.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8394/m_02.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8395/m_03.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8396/m_04.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8479/m_05.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8480/m_06.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8587/m_07.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8618/m_08.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8684/m_10.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8383/ccf_000107.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8384/ccf_000109.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8675/parecer_6.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapui.sp.leg.br/media/sapl/public/materialegislativa/2026/8678/parecer_7.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="250.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="222.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -551,207 +2547,4014 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>25</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
         <v>25</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
         <v>25</v>
       </c>
-      <c r="E7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" t="s">
+        <v>75</v>
+      </c>
+      <c r="F20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" t="s">
+        <v>75</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" t="s">
+        <v>75</v>
+      </c>
+      <c r="F23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>74</v>
+      </c>
+      <c r="E26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>74</v>
+      </c>
+      <c r="E28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" t="s">
+        <v>75</v>
+      </c>
+      <c r="F29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>74</v>
+      </c>
+      <c r="E30" t="s">
+        <v>75</v>
+      </c>
+      <c r="F30" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>129</v>
+      </c>
+      <c r="D32" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" t="s">
+        <v>75</v>
+      </c>
+      <c r="F32" t="s">
+        <v>25</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" t="s">
+        <v>133</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" t="s">
+        <v>138</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" t="s">
+        <v>136</v>
+      </c>
+      <c r="E35" t="s">
+        <v>137</v>
+      </c>
+      <c r="F35" t="s">
+        <v>138</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" t="s">
+        <v>136</v>
+      </c>
+      <c r="E36" t="s">
+        <v>137</v>
+      </c>
+      <c r="F36" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H36" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" t="s">
+        <v>137</v>
+      </c>
+      <c r="F37" t="s">
+        <v>55</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" t="s">
+        <v>137</v>
+      </c>
+      <c r="F38" t="s">
+        <v>55</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>137</v>
+      </c>
+      <c r="F39" t="s">
+        <v>55</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40" t="s">
+        <v>136</v>
+      </c>
+      <c r="E40" t="s">
+        <v>137</v>
+      </c>
+      <c r="F40" t="s">
+        <v>55</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H40" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>96</v>
+      </c>
+      <c r="D41" t="s">
+        <v>136</v>
+      </c>
+      <c r="E41" t="s">
+        <v>137</v>
+      </c>
+      <c r="F41" t="s">
+        <v>55</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" t="s">
+        <v>136</v>
+      </c>
+      <c r="E42" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" t="s">
+        <v>162</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" t="s">
+        <v>136</v>
+      </c>
+      <c r="E43" t="s">
+        <v>137</v>
+      </c>
+      <c r="F43" t="s">
+        <v>162</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D44" t="s">
+        <v>136</v>
+      </c>
+      <c r="E44" t="s">
+        <v>137</v>
+      </c>
+      <c r="F44" t="s">
+        <v>162</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>112</v>
+      </c>
+      <c r="D45" t="s">
+        <v>136</v>
+      </c>
+      <c r="E45" t="s">
+        <v>137</v>
+      </c>
+      <c r="F45" t="s">
+        <v>172</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" t="s">
+        <v>136</v>
+      </c>
+      <c r="E46" t="s">
+        <v>137</v>
+      </c>
+      <c r="F46" t="s">
+        <v>162</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H46" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>120</v>
+      </c>
+      <c r="D47" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" t="s">
+        <v>137</v>
+      </c>
+      <c r="F47" t="s">
+        <v>179</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>182</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>123</v>
+      </c>
+      <c r="D48" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" t="s">
+        <v>137</v>
+      </c>
+      <c r="F48" t="s">
+        <v>162</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H48" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>126</v>
+      </c>
+      <c r="D49" t="s">
+        <v>136</v>
+      </c>
+      <c r="E49" t="s">
+        <v>137</v>
+      </c>
+      <c r="F49" t="s">
+        <v>172</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H49" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>129</v>
+      </c>
+      <c r="D50" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50" t="s">
+        <v>172</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H50" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>192</v>
+      </c>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" t="s">
+        <v>137</v>
+      </c>
+      <c r="F51" t="s">
+        <v>59</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H51" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>195</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>196</v>
+      </c>
+      <c r="D52" t="s">
+        <v>136</v>
+      </c>
+      <c r="E52" t="s">
+        <v>137</v>
+      </c>
+      <c r="F52" t="s">
+        <v>197</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H52" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>201</v>
+      </c>
+      <c r="D53" t="s">
+        <v>136</v>
+      </c>
+      <c r="E53" t="s">
+        <v>137</v>
+      </c>
+      <c r="F53" t="s">
+        <v>197</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H53" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>205</v>
+      </c>
+      <c r="D54" t="s">
+        <v>136</v>
+      </c>
+      <c r="E54" t="s">
+        <v>137</v>
+      </c>
+      <c r="F54" t="s">
+        <v>162</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H54" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>209</v>
+      </c>
+      <c r="D55" t="s">
+        <v>136</v>
+      </c>
+      <c r="E55" t="s">
+        <v>137</v>
+      </c>
+      <c r="F55" t="s">
+        <v>210</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H55" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>214</v>
+      </c>
+      <c r="D56" t="s">
+        <v>136</v>
+      </c>
+      <c r="E56" t="s">
+        <v>137</v>
+      </c>
+      <c r="F56" t="s">
+        <v>210</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H56" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D57" t="s">
+        <v>136</v>
+      </c>
+      <c r="E57" t="s">
+        <v>137</v>
+      </c>
+      <c r="F57" t="s">
+        <v>138</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H57" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>221</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>222</v>
+      </c>
+      <c r="D58" t="s">
+        <v>136</v>
+      </c>
+      <c r="E58" t="s">
+        <v>137</v>
+      </c>
+      <c r="F58" t="s">
+        <v>138</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>225</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>226</v>
+      </c>
+      <c r="D59" t="s">
+        <v>136</v>
+      </c>
+      <c r="E59" t="s">
+        <v>137</v>
+      </c>
+      <c r="F59" t="s">
+        <v>138</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H59" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>229</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>230</v>
+      </c>
+      <c r="D60" t="s">
+        <v>136</v>
+      </c>
+      <c r="E60" t="s">
+        <v>137</v>
+      </c>
+      <c r="F60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H60" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>233</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>234</v>
+      </c>
+      <c r="D61" t="s">
+        <v>136</v>
+      </c>
+      <c r="E61" t="s">
+        <v>137</v>
+      </c>
+      <c r="F61" t="s">
+        <v>172</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H61" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>237</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>238</v>
+      </c>
+      <c r="D62" t="s">
+        <v>136</v>
+      </c>
+      <c r="E62" t="s">
+        <v>137</v>
+      </c>
+      <c r="F62" t="s">
+        <v>59</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H62" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>241</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>242</v>
+      </c>
+      <c r="D63" t="s">
+        <v>136</v>
+      </c>
+      <c r="E63" t="s">
+        <v>137</v>
+      </c>
+      <c r="F63" t="s">
+        <v>59</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H63" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>246</v>
+      </c>
+      <c r="D64" t="s">
+        <v>136</v>
+      </c>
+      <c r="E64" t="s">
+        <v>137</v>
+      </c>
+      <c r="F64" t="s">
+        <v>247</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H64" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>250</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>251</v>
+      </c>
+      <c r="D65" t="s">
+        <v>136</v>
+      </c>
+      <c r="E65" t="s">
+        <v>137</v>
+      </c>
+      <c r="F65" t="s">
+        <v>247</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H65" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>254</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>255</v>
+      </c>
+      <c r="D66" t="s">
+        <v>136</v>
+      </c>
+      <c r="E66" t="s">
+        <v>137</v>
+      </c>
+      <c r="F66" t="s">
+        <v>172</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H66" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>258</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>259</v>
+      </c>
+      <c r="D67" t="s">
+        <v>136</v>
+      </c>
+      <c r="E67" t="s">
+        <v>137</v>
+      </c>
+      <c r="F67" t="s">
+        <v>260</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H67" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>263</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>264</v>
+      </c>
+      <c r="D68" t="s">
+        <v>136</v>
+      </c>
+      <c r="E68" t="s">
+        <v>137</v>
+      </c>
+      <c r="F68" t="s">
+        <v>172</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H68" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>267</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>268</v>
+      </c>
+      <c r="D69" t="s">
+        <v>136</v>
+      </c>
+      <c r="E69" t="s">
+        <v>137</v>
+      </c>
+      <c r="F69" t="s">
+        <v>197</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H69" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>272</v>
+      </c>
+      <c r="D70" t="s">
+        <v>136</v>
+      </c>
+      <c r="E70" t="s">
+        <v>137</v>
+      </c>
+      <c r="F70" t="s">
+        <v>55</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H70" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>275</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>276</v>
+      </c>
+      <c r="D71" t="s">
+        <v>136</v>
+      </c>
+      <c r="E71" t="s">
+        <v>137</v>
+      </c>
+      <c r="F71" t="s">
+        <v>162</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H71" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>279</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>280</v>
+      </c>
+      <c r="D72" t="s">
+        <v>136</v>
+      </c>
+      <c r="E72" t="s">
+        <v>137</v>
+      </c>
+      <c r="F72" t="s">
+        <v>162</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H72" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>283</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>284</v>
+      </c>
+      <c r="D73" t="s">
+        <v>136</v>
+      </c>
+      <c r="E73" t="s">
+        <v>137</v>
+      </c>
+      <c r="F73" t="s">
+        <v>138</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>288</v>
+      </c>
+      <c r="D74" t="s">
+        <v>136</v>
+      </c>
+      <c r="E74" t="s">
+        <v>137</v>
+      </c>
+      <c r="F74" t="s">
+        <v>138</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H74" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>291</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>292</v>
+      </c>
+      <c r="D75" t="s">
+        <v>136</v>
+      </c>
+      <c r="E75" t="s">
+        <v>137</v>
+      </c>
+      <c r="F75" t="s">
+        <v>293</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H75" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>296</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>297</v>
+      </c>
+      <c r="D76" t="s">
+        <v>136</v>
+      </c>
+      <c r="E76" t="s">
+        <v>137</v>
+      </c>
+      <c r="F76" t="s">
+        <v>298</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H76" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>301</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>302</v>
+      </c>
+      <c r="D77" t="s">
+        <v>136</v>
+      </c>
+      <c r="E77" t="s">
+        <v>137</v>
+      </c>
+      <c r="F77" t="s">
+        <v>172</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H77" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>305</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>306</v>
+      </c>
+      <c r="D78" t="s">
+        <v>136</v>
+      </c>
+      <c r="E78" t="s">
+        <v>137</v>
+      </c>
+      <c r="F78" t="s">
+        <v>172</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H78" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>310</v>
+      </c>
+      <c r="D79" t="s">
+        <v>136</v>
+      </c>
+      <c r="E79" t="s">
+        <v>137</v>
+      </c>
+      <c r="F79" t="s">
+        <v>59</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H79" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>314</v>
+      </c>
+      <c r="D80" t="s">
+        <v>136</v>
+      </c>
+      <c r="E80" t="s">
+        <v>137</v>
+      </c>
+      <c r="F80" t="s">
+        <v>138</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H80" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>316</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>317</v>
+      </c>
+      <c r="D81" t="s">
+        <v>136</v>
+      </c>
+      <c r="E81" t="s">
+        <v>137</v>
+      </c>
+      <c r="F81" t="s">
+        <v>138</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H81" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>319</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>320</v>
+      </c>
+      <c r="D82" t="s">
+        <v>136</v>
+      </c>
+      <c r="E82" t="s">
+        <v>137</v>
+      </c>
+      <c r="F82" t="s">
+        <v>172</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H82" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>323</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>324</v>
+      </c>
+      <c r="D83" t="s">
+        <v>136</v>
+      </c>
+      <c r="E83" t="s">
+        <v>137</v>
+      </c>
+      <c r="F83" t="s">
+        <v>172</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H83" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>327</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>328</v>
+      </c>
+      <c r="D84" t="s">
+        <v>136</v>
+      </c>
+      <c r="E84" t="s">
+        <v>137</v>
+      </c>
+      <c r="F84" t="s">
+        <v>138</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H84" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>331</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>332</v>
+      </c>
+      <c r="D85" t="s">
+        <v>136</v>
+      </c>
+      <c r="E85" t="s">
+        <v>137</v>
+      </c>
+      <c r="F85" t="s">
+        <v>333</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H85" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>336</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>337</v>
+      </c>
+      <c r="D86" t="s">
+        <v>136</v>
+      </c>
+      <c r="E86" t="s">
+        <v>137</v>
+      </c>
+      <c r="F86" t="s">
+        <v>162</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H86" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>340</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>341</v>
+      </c>
+      <c r="D87" t="s">
+        <v>136</v>
+      </c>
+      <c r="E87" t="s">
+        <v>137</v>
+      </c>
+      <c r="F87" t="s">
+        <v>59</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H87" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>345</v>
+      </c>
+      <c r="D88" t="s">
+        <v>136</v>
+      </c>
+      <c r="E88" t="s">
+        <v>137</v>
+      </c>
+      <c r="F88" t="s">
+        <v>260</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H88" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>347</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>348</v>
+      </c>
+      <c r="D89" t="s">
+        <v>136</v>
+      </c>
+      <c r="E89" t="s">
+        <v>137</v>
+      </c>
+      <c r="F89" t="s">
+        <v>210</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H89" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>351</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>352</v>
+      </c>
+      <c r="D90" t="s">
+        <v>136</v>
+      </c>
+      <c r="E90" t="s">
+        <v>137</v>
+      </c>
+      <c r="F90" t="s">
+        <v>138</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H90" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>356</v>
+      </c>
+      <c r="D91" t="s">
+        <v>136</v>
+      </c>
+      <c r="E91" t="s">
+        <v>137</v>
+      </c>
+      <c r="F91" t="s">
+        <v>138</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H91" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>359</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>360</v>
+      </c>
+      <c r="D92" t="s">
+        <v>136</v>
+      </c>
+      <c r="E92" t="s">
+        <v>137</v>
+      </c>
+      <c r="F92" t="s">
+        <v>59</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H92" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>364</v>
+      </c>
+      <c r="D93" t="s">
+        <v>136</v>
+      </c>
+      <c r="E93" t="s">
+        <v>137</v>
+      </c>
+      <c r="F93" t="s">
+        <v>59</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H93" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>368</v>
+      </c>
+      <c r="D94" t="s">
+        <v>136</v>
+      </c>
+      <c r="E94" t="s">
+        <v>137</v>
+      </c>
+      <c r="F94" t="s">
+        <v>59</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H94" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>371</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>372</v>
+      </c>
+      <c r="D95" t="s">
+        <v>136</v>
+      </c>
+      <c r="E95" t="s">
+        <v>137</v>
+      </c>
+      <c r="F95" t="s">
+        <v>59</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H95" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>375</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>376</v>
+      </c>
+      <c r="D96" t="s">
+        <v>136</v>
+      </c>
+      <c r="E96" t="s">
+        <v>137</v>
+      </c>
+      <c r="F96" t="s">
+        <v>377</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H96" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>380</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>381</v>
+      </c>
+      <c r="D97" t="s">
+        <v>136</v>
+      </c>
+      <c r="E97" t="s">
+        <v>137</v>
+      </c>
+      <c r="F97" t="s">
+        <v>71</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H97" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>384</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>385</v>
+      </c>
+      <c r="D98" t="s">
+        <v>136</v>
+      </c>
+      <c r="E98" t="s">
+        <v>137</v>
+      </c>
+      <c r="F98" t="s">
+        <v>138</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H98" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>388</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>389</v>
+      </c>
+      <c r="D99" t="s">
+        <v>136</v>
+      </c>
+      <c r="E99" t="s">
+        <v>137</v>
+      </c>
+      <c r="F99" t="s">
+        <v>162</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H99" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>392</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>393</v>
+      </c>
+      <c r="D100" t="s">
+        <v>136</v>
+      </c>
+      <c r="E100" t="s">
+        <v>137</v>
+      </c>
+      <c r="F100" t="s">
+        <v>162</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H100" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>396</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>397</v>
+      </c>
+      <c r="D101" t="s">
+        <v>136</v>
+      </c>
+      <c r="E101" t="s">
+        <v>137</v>
+      </c>
+      <c r="F101" t="s">
+        <v>162</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H101" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>400</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>401</v>
+      </c>
+      <c r="D102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E102" t="s">
+        <v>137</v>
+      </c>
+      <c r="F102" t="s">
+        <v>162</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H102" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>404</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>405</v>
+      </c>
+      <c r="E103" t="s">
+        <v>406</v>
+      </c>
+      <c r="F103" t="s">
+        <v>162</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H103" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>409</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>29</v>
+      </c>
+      <c r="D104" t="s">
+        <v>405</v>
+      </c>
+      <c r="E104" t="s">
+        <v>406</v>
+      </c>
+      <c r="F104" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="G104" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H104" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>412</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>33</v>
+      </c>
+      <c r="D105" t="s">
+        <v>405</v>
+      </c>
+      <c r="E105" t="s">
+        <v>406</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H105" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>415</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>37</v>
+      </c>
+      <c r="D106" t="s">
+        <v>405</v>
+      </c>
+      <c r="E106" t="s">
+        <v>406</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H106" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>418</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>67</v>
+      </c>
+      <c r="D107" t="s">
+        <v>405</v>
+      </c>
+      <c r="E107" t="s">
+        <v>406</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H107" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>421</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108" t="s">
+        <v>405</v>
+      </c>
+      <c r="E108" t="s">
+        <v>406</v>
+      </c>
+      <c r="F108" t="s">
+        <v>260</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H108" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>424</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>45</v>
+      </c>
+      <c r="D109" t="s">
+        <v>405</v>
+      </c>
+      <c r="E109" t="s">
+        <v>406</v>
+      </c>
+      <c r="F109" t="s">
+        <v>197</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H109" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>427</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>96</v>
+      </c>
+      <c r="D110" t="s">
+        <v>405</v>
+      </c>
+      <c r="E110" t="s">
+        <v>406</v>
+      </c>
+      <c r="F110" t="s">
+        <v>71</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H110" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>430</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>100</v>
+      </c>
+      <c r="D111" t="s">
+        <v>405</v>
+      </c>
+      <c r="E111" t="s">
+        <v>406</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H111" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>433</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>104</v>
+      </c>
+      <c r="D112" t="s">
+        <v>405</v>
+      </c>
+      <c r="E112" t="s">
+        <v>406</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H112" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>436</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>108</v>
+      </c>
+      <c r="D113" t="s">
+        <v>405</v>
+      </c>
+      <c r="E113" t="s">
+        <v>406</v>
+      </c>
+      <c r="F113" t="s">
+        <v>260</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H113" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>439</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>112</v>
+      </c>
+      <c r="D114" t="s">
+        <v>405</v>
+      </c>
+      <c r="E114" t="s">
+        <v>406</v>
+      </c>
+      <c r="F114" t="s">
+        <v>51</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H114" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>442</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>116</v>
+      </c>
+      <c r="D115" t="s">
+        <v>405</v>
+      </c>
+      <c r="E115" t="s">
+        <v>406</v>
+      </c>
+      <c r="F115" t="s">
+        <v>197</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H115" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>445</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>120</v>
+      </c>
+      <c r="D116" t="s">
+        <v>405</v>
+      </c>
+      <c r="E116" t="s">
+        <v>406</v>
+      </c>
+      <c r="F116" t="s">
+        <v>197</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H116" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>448</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>123</v>
+      </c>
+      <c r="D117" t="s">
+        <v>405</v>
+      </c>
+      <c r="E117" t="s">
+        <v>406</v>
+      </c>
+      <c r="F117" t="s">
+        <v>197</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H117" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>450</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>126</v>
+      </c>
+      <c r="D118" t="s">
+        <v>405</v>
+      </c>
+      <c r="E118" t="s">
+        <v>406</v>
+      </c>
+      <c r="F118" t="s">
+        <v>59</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H118" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>453</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>129</v>
+      </c>
+      <c r="D119" t="s">
+        <v>405</v>
+      </c>
+      <c r="E119" t="s">
+        <v>406</v>
+      </c>
+      <c r="F119" t="s">
+        <v>197</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H119" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>456</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>192</v>
+      </c>
+      <c r="D120" t="s">
+        <v>405</v>
+      </c>
+      <c r="E120" t="s">
+        <v>406</v>
+      </c>
+      <c r="F120" t="s">
+        <v>333</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H120" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>459</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>196</v>
+      </c>
+      <c r="D121" t="s">
+        <v>405</v>
+      </c>
+      <c r="E121" t="s">
+        <v>406</v>
+      </c>
+      <c r="F121" t="s">
+        <v>210</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H121" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>462</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>201</v>
+      </c>
+      <c r="D122" t="s">
+        <v>405</v>
+      </c>
+      <c r="E122" t="s">
+        <v>406</v>
+      </c>
+      <c r="F122" t="s">
+        <v>463</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H122" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>466</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>205</v>
+      </c>
+      <c r="D123" t="s">
+        <v>405</v>
+      </c>
+      <c r="E123" t="s">
+        <v>406</v>
+      </c>
+      <c r="F123" t="s">
+        <v>463</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H123" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>469</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>209</v>
+      </c>
+      <c r="D124" t="s">
+        <v>405</v>
+      </c>
+      <c r="E124" t="s">
+        <v>406</v>
+      </c>
+      <c r="F124" t="s">
+        <v>470</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H124" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>473</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>214</v>
+      </c>
+      <c r="D125" t="s">
+        <v>405</v>
+      </c>
+      <c r="E125" t="s">
+        <v>406</v>
+      </c>
+      <c r="F125" t="s">
+        <v>51</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H125" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>476</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>218</v>
+      </c>
+      <c r="D126" t="s">
+        <v>405</v>
+      </c>
+      <c r="E126" t="s">
+        <v>406</v>
+      </c>
+      <c r="F126" t="s">
+        <v>51</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H126" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>479</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>222</v>
+      </c>
+      <c r="D127" t="s">
+        <v>405</v>
+      </c>
+      <c r="E127" t="s">
+        <v>406</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H127" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>482</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>226</v>
+      </c>
+      <c r="D128" t="s">
+        <v>405</v>
+      </c>
+      <c r="E128" t="s">
+        <v>406</v>
+      </c>
+      <c r="F128" t="s">
+        <v>63</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H128" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>485</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>230</v>
+      </c>
+      <c r="D129" t="s">
+        <v>405</v>
+      </c>
+      <c r="E129" t="s">
+        <v>406</v>
+      </c>
+      <c r="F129" t="s">
+        <v>172</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H129" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>488</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>234</v>
+      </c>
+      <c r="D130" t="s">
+        <v>405</v>
+      </c>
+      <c r="E130" t="s">
+        <v>406</v>
+      </c>
+      <c r="F130" t="s">
+        <v>489</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H130" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>492</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>238</v>
+      </c>
+      <c r="D131" t="s">
+        <v>405</v>
+      </c>
+      <c r="E131" t="s">
+        <v>406</v>
+      </c>
+      <c r="F131" t="s">
+        <v>489</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H131" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>495</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>242</v>
+      </c>
+      <c r="D132" t="s">
+        <v>405</v>
+      </c>
+      <c r="E132" t="s">
+        <v>406</v>
+      </c>
+      <c r="F132" t="s">
+        <v>293</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H132" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>498</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
+        <v>499</v>
+      </c>
+      <c r="E133" t="s">
+        <v>500</v>
+      </c>
+      <c r="F133" t="s">
+        <v>501</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H133" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>504</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>29</v>
+      </c>
+      <c r="D134" t="s">
+        <v>499</v>
+      </c>
+      <c r="E134" t="s">
+        <v>500</v>
+      </c>
+      <c r="F134" t="s">
+        <v>501</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H134" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>507</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>33</v>
+      </c>
+      <c r="D135" t="s">
+        <v>499</v>
+      </c>
+      <c r="E135" t="s">
+        <v>500</v>
+      </c>
+      <c r="F135" t="s">
+        <v>501</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H135" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>510</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>37</v>
+      </c>
+      <c r="D136" t="s">
+        <v>499</v>
+      </c>
+      <c r="E136" t="s">
+        <v>500</v>
+      </c>
+      <c r="F136" t="s">
+        <v>55</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H136" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>513</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>67</v>
+      </c>
+      <c r="D137" t="s">
+        <v>499</v>
+      </c>
+      <c r="E137" t="s">
+        <v>500</v>
+      </c>
+      <c r="F137" t="s">
+        <v>162</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H137" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>516</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D138" t="s">
+        <v>499</v>
+      </c>
+      <c r="E138" t="s">
+        <v>500</v>
+      </c>
+      <c r="F138" t="s">
+        <v>172</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H138" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>519</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>45</v>
+      </c>
+      <c r="D139" t="s">
+        <v>499</v>
+      </c>
+      <c r="E139" t="s">
+        <v>500</v>
+      </c>
+      <c r="F139" t="s">
+        <v>520</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H139" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>523</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>96</v>
+      </c>
+      <c r="D140" t="s">
+        <v>499</v>
+      </c>
+      <c r="E140" t="s">
+        <v>500</v>
+      </c>
+      <c r="F140" t="s">
+        <v>524</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H140" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>527</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>100</v>
+      </c>
+      <c r="D141" t="s">
+        <v>499</v>
+      </c>
+      <c r="E141" t="s">
+        <v>500</v>
+      </c>
+      <c r="F141" t="s">
+        <v>138</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H141" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>529</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>104</v>
+      </c>
+      <c r="D142" t="s">
+        <v>499</v>
+      </c>
+      <c r="E142" t="s">
+        <v>500</v>
+      </c>
+      <c r="F142" t="s">
+        <v>138</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H142" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>532</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>533</v>
+      </c>
+      <c r="E143" t="s">
+        <v>534</v>
+      </c>
+      <c r="F143" t="s">
+        <v>535</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H143" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>538</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>29</v>
+      </c>
+      <c r="D144" t="s">
+        <v>533</v>
+      </c>
+      <c r="E144" t="s">
+        <v>534</v>
+      </c>
+      <c r="F144" t="s">
+        <v>535</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H144" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>541</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>33</v>
+      </c>
+      <c r="D145" t="s">
+        <v>533</v>
+      </c>
+      <c r="E145" t="s">
+        <v>534</v>
+      </c>
+      <c r="F145" t="s">
+        <v>535</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H145" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>543</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146" t="s">
+        <v>533</v>
+      </c>
+      <c r="E146" t="s">
+        <v>534</v>
+      </c>
+      <c r="F146" t="s">
+        <v>535</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H146" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>545</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>67</v>
+      </c>
+      <c r="D147" t="s">
+        <v>533</v>
+      </c>
+      <c r="E147" t="s">
+        <v>534</v>
+      </c>
+      <c r="F147" t="s">
+        <v>535</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H147" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>547</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148" t="s">
+        <v>533</v>
+      </c>
+      <c r="E148" t="s">
+        <v>534</v>
+      </c>
+      <c r="F148" t="s">
+        <v>535</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H148" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>550</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>45</v>
+      </c>
+      <c r="D149" t="s">
+        <v>533</v>
+      </c>
+      <c r="E149" t="s">
+        <v>534</v>
+      </c>
+      <c r="F149" t="s">
+        <v>535</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H149" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>